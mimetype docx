--- v0 (2026-04-19)
+++ v1 (2026-08-21)
@@ -5,51 +5,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="1235AF16" w14:textId="77777777" w:rsidR="00A34D7A" w:rsidRPr="00B8630B" w:rsidRDefault="00A34D7A" w:rsidP="00A34D7A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69B6955F" wp14:editId="72FFF5C3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>22860</wp:posOffset>
             </wp:positionH>
@@ -97,116 +97,141 @@
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00CF414F" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008F6ABE" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00CF414F" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nfraes</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="4EEE1998" w14:textId="77777777" w:rsidR="00A34D7A" w:rsidRPr="00B8630B" w:rsidRDefault="00A34D7A" w:rsidP="00A34D7A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28DA344C" w14:textId="77777777" w:rsidR="00A34D7A" w:rsidRPr="00B8630B" w:rsidRDefault="00A34D7A" w:rsidP="00A34D7A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16C0D45B" w14:textId="77777777" w:rsidR="00A34D7A" w:rsidRPr="00B8630B" w:rsidRDefault="00A34D7A" w:rsidP="00A34D7A">
+    <w:p w14:paraId="348E2F50" w14:textId="77777777" w:rsidR="00430324" w:rsidRDefault="00430324" w:rsidP="00A34D7A">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00430324">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI 10.23913/cdhis.v12i24.263</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C0D45B" w14:textId="08D37DCF" w:rsidR="00A34D7A" w:rsidRPr="00B8630B" w:rsidRDefault="00A34D7A" w:rsidP="00A34D7A">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EB9229A" w14:textId="77777777" w:rsidR="00A34D7A" w:rsidRPr="00B8630B" w:rsidRDefault="00A34D7A" w:rsidP="00B8630B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B0B1248" w14:textId="3FA1A803" w:rsidR="00B43423" w:rsidRPr="00B8630B" w:rsidRDefault="001203EB" w:rsidP="00B8630B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -328,451 +353,159 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4AA87CD3" w14:textId="425519D3" w:rsidR="00245C00" w:rsidRPr="00B8630B" w:rsidRDefault="00245C00" w:rsidP="00B8630B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Green </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008F6ABE" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>nfrastructure</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B8630B">
+        <w:t xml:space="preserve">nfrastructure as an element of </w:t>
+      </w:r>
+      <w:r w:rsidR="008F6ABE" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> as </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>t</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>an</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B8630B">
+        <w:t xml:space="preserve">erritorial </w:t>
+      </w:r>
+      <w:r w:rsidR="008F6ABE" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>p</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>element</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B8630B">
+        <w:t xml:space="preserve">lanning and its inclusion in the </w:t>
+      </w:r>
+      <w:r w:rsidR="008F6ABE" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>u</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>of</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B8630B">
+        <w:t xml:space="preserve">rban </w:t>
+      </w:r>
+      <w:r w:rsidR="008F6ABE" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008F6ABE" w:rsidRPr="00B8630B">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>t</w:t>
-[...283 lines deleted...]
-        <w:t xml:space="preserve"> Guadalajara and Zapopan.</w:t>
+        <w:t>lanning of the municipalities of Guadalajara and Zapopan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="257F03F1" w14:textId="14C6F451" w:rsidR="00BB24A4" w:rsidRPr="00B8630B" w:rsidRDefault="00BB24A4" w:rsidP="00B8630B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F979102" w14:textId="64A2BB70" w:rsidR="00BB24A4" w:rsidRPr="00B8630B" w:rsidRDefault="00BB24A4" w:rsidP="00B8630B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -1062,159 +795,71 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PMD</w:t>
       </w:r>
       <w:r w:rsidR="00AD402B" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Guadalajara 2021–2024, (</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B8630B">
+        <w:t xml:space="preserve"> Guadalajara 2021–2024, (ii) PMD</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD402B" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ii</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>U</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>) PMD</w:t>
-[...85 lines deleted...]
-        <w:t xml:space="preserve"> (2023).</w:t>
+        <w:t xml:space="preserve"> Zapopan 2021–2024, (iii) Estrategia de Resiliencia Metropolitana (2023) y (iv) Plan de Acción Climática – PACmetro (2023).</w:t>
       </w:r>
       <w:r w:rsidR="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF414F" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Los resultados señalan que </w:t>
       </w:r>
       <w:r w:rsidR="00E14E7B" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1585,3701 +1230,572 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="447B836E" w14:textId="77777777" w:rsidR="00B8630B" w:rsidRPr="00B8630B" w:rsidRDefault="00B8630B" w:rsidP="00A34D7A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="303A8AA2" w14:textId="77777777" w:rsidR="000E545A" w:rsidRPr="00B8630B" w:rsidRDefault="000E545A" w:rsidP="00A34D7A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Abstract</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="737FACF5" w14:textId="7F1CDD6B" w:rsidR="000E545A" w:rsidRPr="00B8630B" w:rsidRDefault="00E14E7B" w:rsidP="00B8630B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Green </w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00B8630B">
+        <w:t xml:space="preserve">Green infrastructure is a key component of territorial planning for cities’ adaptation to climate change. It reframes urban nature as critical ecological infrastructure supporting urban systems </w:t>
+      </w:r>
+      <w:r w:rsidR="000E545A" w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>supports for the proper functioning of the city.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...26 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000E545A" w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is very important that this element of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F441CB" w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="000E545A" w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">erritorial </w:t>
+      </w:r>
+      <w:r w:rsidR="00F441CB" w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="000E545A" w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lanning be included in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F441CB" w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="000E545A" w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rban </w:t>
+      </w:r>
+      <w:r w:rsidR="00F441CB" w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="000E545A" w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lanning plans and programs of the Guadalajara Metropolitan Area.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...341 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F4747C" w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This study assesses whether, and in what terms, the concept is incorporated into the Guadalajara Metropolitan Area’s planning instruments. </w:t>
+      </w:r>
       <w:r w:rsidR="000E545A" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Municipal Development and Governance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
       <w:r w:rsidR="000E545A" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lan of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
       <w:r w:rsidR="000E545A" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>unicipality of Guadalajara 2021-2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
       <w:r w:rsidR="000E545A" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Municipal Development and Governance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
       <w:r w:rsidR="000E545A" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lan of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
       <w:r w:rsidR="000E545A" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>unicipality of Zapopan 2021-2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
       <w:r w:rsidR="000E545A" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Metropolitan Resilience Strategy of the Guadalajara Metropolitan Area 2023 and the Climate Action Plan of the Guadalajara Metropolitan Area, PAC metro, 2023</w:t>
+      </w:r>
       <w:r w:rsidR="000E545A" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">, were reviewed. The results indicate that green infrastructure is not mentioned at any time in these documents, which is striking since the word "infrastructure" is mentioned on several occasions. This situation contrasts with some examples in the national context, such as the municipal government of Hermosillo, which in 2019 developed the </w:t>
+      </w:r>
       <w:r w:rsidR="000E545A" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Green Infrastructure Design Manual for Mexican municipalities</w:t>
+      </w:r>
       <w:r w:rsidR="000E545A" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">. This situation highlights the need to review Metropolitan and Municipal Urban </w:t>
+      </w:r>
+      <w:r w:rsidR="00F441CB" w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
       <w:r w:rsidR="000E545A" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>of</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">lanning </w:t>
+      </w:r>
+      <w:r w:rsidR="00F441CB" w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
       <w:r w:rsidR="000E545A" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">egislation to ensure the inclusion of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F441CB" w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
       <w:r w:rsidR="000E545A" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>the</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">reen </w:t>
+      </w:r>
+      <w:r w:rsidR="00F441CB" w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
       <w:r w:rsidR="000E545A" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">nfrastructure as a fundamental tool for the development of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F441CB" w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
       <w:r w:rsidR="000E545A" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>city</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">rban </w:t>
+      </w:r>
+      <w:r w:rsidR="00F441CB" w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
       <w:r w:rsidR="000E545A" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">lanning projects, </w:t>
+      </w:r>
+      <w:r w:rsidR="006B236D" w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>remarkable</w:t>
+      </w:r>
       <w:r w:rsidR="000E545A" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>It</w:t>
-[...2880 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> that this infrastructure is an important part of cities' climate change mitigation and adaptation strategies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B9E43F9" w14:textId="77777777" w:rsidR="00B43423" w:rsidRPr="00B8630B" w:rsidRDefault="00B43423" w:rsidP="00A34D7A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="165A21F9" w14:textId="373C0D6B" w:rsidR="000E545A" w:rsidRPr="00B8630B" w:rsidRDefault="000E545A" w:rsidP="00A34D7A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Key</w:t>
       </w:r>
       <w:r w:rsidR="006B236D" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ords</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="49CA11AE" w14:textId="2B3F2218" w:rsidR="0057141D" w:rsidRPr="00B8630B" w:rsidRDefault="0057141D" w:rsidP="00A34D7A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Urban </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Urban planning</w:t>
+      </w:r>
       <w:r w:rsidR="006B236D" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">; </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>; c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>limate change</w:t>
+      </w:r>
       <w:r w:rsidR="006B236D" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>c</w:t>
-[...27 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>; a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">daptation and </w:t>
+      </w:r>
       <w:r w:rsidR="006B236D" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">; </w:t>
-[...33 lines deleted...]
-        </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>itigation</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008C4326" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B01CE40" w14:textId="0B39D49E" w:rsidR="00B43423" w:rsidRPr="00B8630B" w:rsidRDefault="00CB2D1D" w:rsidP="00CB2D1D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6810"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5297,92 +1813,64 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Fecha Recepción:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2025                                             </w:t>
+        <w:t xml:space="preserve"> Enero 2025                                             </w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2025</w:t>
+        <w:t xml:space="preserve"> Mayo 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B175F7A" w14:textId="77777777" w:rsidR="00CB2D1D" w:rsidRPr="00B8630B" w:rsidRDefault="00CB2D1D" w:rsidP="00CB2D1D">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EFDE686" w14:textId="77777777" w:rsidR="00CB2D1D" w:rsidRPr="00B8630B" w:rsidRDefault="00CB2D1D" w:rsidP="00CB2D1D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6810"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -5576,60 +2064,58 @@
       </w:r>
       <w:r w:rsidR="00784F30" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nfraestructura </w:t>
       </w:r>
       <w:r w:rsidR="00B871C3" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="00784F30" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">erde (en adelante </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008F6ABE" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iv</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00784F30" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Este concepto surgió en la arquitectura del paisaje norteamericana de principios del siglo XX de la mano de </w:t>
       </w:r>
       <w:r w:rsidR="00B871C3" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Frederick </w:t>
       </w:r>
       <w:r w:rsidR="00784F30" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Law Olmstead, quién recogió ideas ambientalistas de los siglos XVIII Y XIX (Valdés,2016).</w:t>
       </w:r>
     </w:p>
@@ -5736,60 +2222,58 @@
       <w:r w:rsidR="00EB24C3" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McMahon </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(2002) definen la </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00252868" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iv</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> como una red interconectada de espacios verdes que conserva los valores naturales y las funciones del ecosistema y proporciona beneficios asociados a las poblaciones humanas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70CE5D25" w14:textId="77678A72" w:rsidR="003A2934" w:rsidRPr="00B8630B" w:rsidRDefault="00592198" w:rsidP="00A34D7A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5821,60 +2305,58 @@
       </w:r>
       <w:r w:rsidR="00CF414F" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>además de albergar funciones</w:t>
       </w:r>
       <w:r w:rsidR="00CF414F" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> recreativas y culturales, relacionadas con la calidad de vida, por lo tanto, su gestión se debe concebir desde una perspectiva sistémica. La inversión en </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00252868" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iv</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CF414F" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> puede producir beneficios económicos, así como también contribu</w:t>
       </w:r>
       <w:r w:rsidR="00696AD5" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ir</w:t>
       </w:r>
       <w:r w:rsidR="00CF414F" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a la mitigación de los efectos del cambio climático y resulta más rentable que la adopción de soluciones tecnológicas (Valladares</w:t>
       </w:r>
       <w:r w:rsidR="00EB24C3" w:rsidRPr="00B8630B">
@@ -5887,60 +2369,58 @@
       </w:r>
       <w:r w:rsidR="00CF414F" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">al.,2017). </w:t>
       </w:r>
       <w:r w:rsidR="003565B3" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En</w:t>
       </w:r>
       <w:r w:rsidR="00CF414F" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> este escenario, la </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00252868" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iv</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CF414F" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> debería de estar integrada en los documentos de </w:t>
       </w:r>
       <w:r w:rsidR="003A41A1" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ordenamiento territorial</w:t>
       </w:r>
       <w:r w:rsidR="00CF414F" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de todas las ciudades del mundo.</w:t>
       </w:r>
     </w:p>
@@ -5956,127 +2436,97 @@
       </w:pPr>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Los objetivos de este artículo son:</w:t>
       </w:r>
       <w:r w:rsidR="008F6ABE" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(i) elaborar un diagnóstico de la presencia de </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00252868" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iv</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CF414F" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en los instrumentos de </w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ordenamiento territorial</w:t>
       </w:r>
       <w:r w:rsidR="00CF414F" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de los municipios de Guadalajara y </w:t>
       </w:r>
       <w:r w:rsidR="003A2934" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zapopan; (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...33 lines deleted...]
-        <w:t>) proponer recomendaciones normativas y de política.</w:t>
+      <w:r w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ii) contrastar con referentes nacionales; (iii) proponer recomendaciones normativas y de política.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="184521BE" w14:textId="77777777" w:rsidR="008F6ABE" w:rsidRPr="00B8630B" w:rsidRDefault="008F6ABE" w:rsidP="00A34D7A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D342EB3" w14:textId="50643152" w:rsidR="003565B3" w:rsidRPr="00B8630B" w:rsidRDefault="00245C00" w:rsidP="00A34D7A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -6158,61 +2608,59 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nfraestructura </w:t>
       </w:r>
       <w:r w:rsidR="00252868" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>erde (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00252868" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iv</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) en los principales instrumentos de planeación urbana y territorial de la Zona Metropolitana de Guadalajara (ZMG). </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk210820006"/>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Este tipo de aproximación resulta idóneo para identificar vacíos conceptuales y normativos en las políticas urbanas contemporáneas, así como para valorar la coherencia entre los discursos de sostenibilidad y su operativización institucional (Bowen, 2009).</w:t>
       </w:r>
       <w:r w:rsidR="00CA6D11" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6647,75 +3095,51 @@
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Plan de Acción Climática del Área Metropolitana de Guadalajara (</w:t>
-[...23 lines deleted...]
-        <w:t>) (IMEPLAN, 2023).</w:t>
+        <w:t>Plan de Acción Climática del Área Metropolitana de Guadalajara (PACmetro) (IMEPLAN, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3325170E" w14:textId="30F235A6" w:rsidR="00F4747C" w:rsidRPr="00B8630B" w:rsidRDefault="00F4747C" w:rsidP="00A34D7A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AE26BFD" w14:textId="6A90C1BA" w:rsidR="00B43423" w:rsidRPr="00B8630B" w:rsidRDefault="00E65219" w:rsidP="00E65219">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5103"/>
           <w:tab w:val="left" w:pos="6000"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -6760,68 +3184,66 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="098795B3" w14:textId="41C9096A" w:rsidR="00F3639C" w:rsidRPr="00B8630B" w:rsidRDefault="00CF414F" w:rsidP="00A34D7A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Como se ha comentado antes, la </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00252868" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="008F6ABE" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> es un concepto relativamente nuevo. Su mención en las agendas gubernamentales como un elemento fundamental en la planeación urbana es reciente, se le incluye destacando el gran potencial que tiene para contribuir a la mitigación y adaptación al cambio climático de las ciudades. El marco de desarrollo de este término fue </w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>la Estrategia de la Unión Europea sobre la Biodiversidad 2020,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> aprobada por la Comisión Europea en mayo de 2011. Ésta señala que </w:t>
@@ -7143,60 +3565,58 @@
       </w:r>
       <w:r w:rsidR="005373CD" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vitales para mantener y mejorar la calidad de vida de los ciudadanos. </w:t>
       </w:r>
       <w:r w:rsidR="00682617" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Es en este contexto en el que el término </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00252868" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iv</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00682617" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> toma fuerza para referirse a las zonas verdes como proveedoras de funciones y servicios socio ecosistémicos, más allá de las funciones recreativas y paisajísticas. (Fariña, 2013).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A50DEA2" w14:textId="024B1498" w:rsidR="00B43423" w:rsidRPr="00B8630B" w:rsidRDefault="00CF414F" w:rsidP="00A34D7A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7662,69 +4082,51 @@
       </w:r>
       <w:r w:rsidR="00CA6D11" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00245C00" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> (Dorazco, </w:t>
       </w:r>
       <w:r w:rsidR="00CE15FE" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 202</w:t>
       </w:r>
       <w:r w:rsidR="005373CD" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
@@ -7764,91 +4166,51 @@
     <w:p w14:paraId="4AA2E614" w14:textId="5883D279" w:rsidR="00B43423" w:rsidRPr="00B8630B" w:rsidRDefault="00CF414F" w:rsidP="00E65219">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Este grupo de activistas realizó investigaciones histórico-documentales y georreferenciales, y </w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">llegaron a la conclusión de que el predio de La Campana (BPA), formaba parte de las 248 hectáreas que el Gobierno del Estado había adquirido a finales del siglo XIX y principios del XX, con la finalidad de aprovechar el agua de los ríos y arroyos del </w:t>
-[...39 lines deleted...]
-        <w:t>).</w:t>
+        <w:t>llegaron a la conclusión de que el predio de La Campana (BPA), formaba parte de las 248 hectáreas que el Gobierno del Estado había adquirido a finales del siglo XIX y principios del XX, con la finalidad de aprovechar el agua de los ríos y arroyos del Chochocate, el Amarillo, la Campana, el profundo y de los manantiales de la zona para garantizar el abastecimiento del vital líquido a los habitantes de Guadalajara (Idem).</w:t>
       </w:r>
       <w:r w:rsidR="00CA6D11" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="_heading=h.b3k7cuqy6gjz" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">La publicación de esta noticia en el periódico local MURAL de la ciudad de Guadalajara el 19 de enero de 2007, acompañada de una foto aérea en donde se evidenciaban las invasiones existentes en este polígono de propiedad pública, originó un </w:t>
       </w:r>
       <w:r w:rsidR="009106CD" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8088,233 +4450,197 @@
     </w:p>
     <w:p w14:paraId="44B3D5D9" w14:textId="77777777" w:rsidR="00E65219" w:rsidRDefault="00CF414F" w:rsidP="00A34D7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Un aspecto relevante es la función pedagógica que el Colectivo Ciudadano pro Bosque Pedagógico del Agua</w:t>
       </w:r>
       <w:r w:rsidR="00EC48C1" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> (CCpBPA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> activó en este lugar con actividades de educación ambiental en visitas programadas. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D53163" w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De acuerdo al documento</w:t>
+      </w:r>
       <w:r w:rsidR="00EC48C1" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>CCpBPA</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00EC48C1" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...18 lines deleted...]
-        <w:t>De acuerdo al documento</w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bases propositivas para el fortalecimiento del Bosque Pedagógico del Agua, </w:t>
       </w:r>
       <w:r w:rsidR="00EC48C1" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">elaborado por este colectivo, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">son: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD05E7" w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">átedra del </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD05E7" w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gua en el manantial de La campana, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD05E7" w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nducción al </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD05E7" w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">osque </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD05E7" w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rbano en el entorno fisiográfico y ecológico y recorridos por senderos interpretativos del bosque urbano nativo. En las labores prácticas de campo se imparte capacitación en manejo de herramientas para las actividades propias del proceso de restauración del bosque</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1722F" w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00EC48C1" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...134 lines deleted...]
-        <w:t>, 2022, p.14)</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CCpBPA, 2022, p.14)</w:t>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_heading=h.faszqj2429ft" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="547998A4" w14:textId="77777777" w:rsidR="00E65219" w:rsidRDefault="00E65219" w:rsidP="00A34D7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0097ED2A" w14:textId="421FAE96" w:rsidR="00B43423" w:rsidRDefault="00CF414F" w:rsidP="00A34D7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -8457,69 +4783,51 @@
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>como estrategia para la mitigación y adaptación al cambio climático en ciudades mexicanas, hoja de ruta</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> el cual se realizó a través del Programa de Protección del Clima en la Política Urbana de México (</w:t>
-[...17 lines deleted...]
-        <w:t>) en septiembre de 2018:</w:t>
+        <w:t xml:space="preserve"> el cual se realizó a través del Programa de Protección del Clima en la Política Urbana de México (Ciclim) en septiembre de 2018:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0956EBBC" w14:textId="77777777" w:rsidR="00E65219" w:rsidRPr="00B8630B" w:rsidRDefault="00E65219" w:rsidP="00A34D7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p w14:paraId="5F72200D" w14:textId="1E98A1C0" w:rsidR="00B43423" w:rsidRPr="00B8630B" w:rsidRDefault="00CF414F" w:rsidP="00A34D7A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
@@ -8777,78 +5085,74 @@
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C4326" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pertinente</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> incluir la </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FD05E7" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iv</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> como un elemento vertebral en la ordenación territorial, sobre todo en el contexto actual de cambio climático global y expansión urbana descontrolada. Por lo tanto, para verificar de qué manera se incorporó la </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FD05E7" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iv</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en la </w:t>
       </w:r>
       <w:r w:rsidR="00FD05E7" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">laneación </w:t>
       </w:r>
       <w:r w:rsidR="00FD05E7" w:rsidRPr="00B8630B">
@@ -9032,67 +5336,57 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Estrategia de Resiliencia Metropolitana del Área Metropolitana de Guadalajara, Guadalajara, Jalisco, México. Instituto de Planeación y Gestión del Desarrollo del Área Metropolitana de Guadalajara</w:t>
       </w:r>
       <w:r w:rsidR="0006472E" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2023), </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Imeplan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C66AC7A" w14:textId="6907397E" w:rsidR="00B43423" w:rsidRPr="00B8630B" w:rsidRDefault="00CF414F" w:rsidP="00A34D7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
@@ -9725,69 +6019,51 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B8630B" w:rsidRPr="00B8630B" w14:paraId="4D1D16B8" w14:textId="77777777" w:rsidTr="003E0605">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D1620E1" w14:textId="77777777" w:rsidR="00213A74" w:rsidRPr="00B8630B" w:rsidRDefault="00213A74" w:rsidP="00A34D7A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8630B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Estrategia de Resiliencia Metropolitana de Guadalajara, México. 2023 (</w:t>
-[...17 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Estrategia de Resiliencia Metropolitana de Guadalajara, México. 2023 (Imeplan)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2993" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74F820CA" w14:textId="77777777" w:rsidR="00213A74" w:rsidRPr="00B8630B" w:rsidRDefault="00213A74" w:rsidP="00A34D7A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8630B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>no</w:t>
             </w:r>
@@ -10043,62 +6319,60 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En el contexto nacional la situación es diferente. Existen diversas políticas públicas de reciente aprobación, resultado de planteamientos como el que aparece en la página 32 del documento: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Implementación de </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FD05E7" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iv</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> como estrategia para la mitigación y adaptación al cambio climático en ciudades mexicanas, hoja de ruta.</w:t>
       </w:r>
       <w:r w:rsidR="00E47E7A" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Elaborado en el marco de cooperación entre el gobierno federal alemán y el gobierno federal mexicano a través de la Secretar</w:t>
@@ -10183,136 +6457,114 @@
       <w:r w:rsidR="00FD05E7" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">erde en distintos instrumentos de planeación, como los Programas Municipales de Desarrollo Urbano, en términos de las nuevas directrices para su elaboración, emanadas de la Nueva Metodología para la elaboración y actualización de programas municipales de desarrollo </w:t>
       </w:r>
       <w:r w:rsidR="00FD05E7" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">urbano. </w:t>
-[...9 lines deleted...]
-        <w:t>(</w:t>
+        <w:t>urbano. (</w:t>
       </w:r>
       <w:r w:rsidR="00B466C1" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E47E7A" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SEDATU</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B466C1" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/GIZ</w:t>
       </w:r>
       <w:r w:rsidR="00E47E7A" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00EB24C3" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E47E7A" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2018</w:t>
       </w:r>
       <w:r w:rsidR="009444AF" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ,</w:t>
-[...9 lines deleted...]
-        <w:t>p.11</w:t>
+        <w:t xml:space="preserve"> ,p.11</w:t>
       </w:r>
       <w:r w:rsidR="00E47E7A" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="red"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4989DEA4" w14:textId="016371DF" w:rsidR="00B43423" w:rsidRDefault="00CF414F" w:rsidP="00A34D7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -10473,61 +6725,59 @@
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">erde en municipios mexicanos. Esto mediante lineamientos técnicos de diseño a microescala, las bases de una </w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">metodología de aplicación a macro escala y recomendaciones generales para implementar la </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FD05E7" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iv</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en el marco jurídico y de planeación de los municipios</w:t>
       </w:r>
       <w:r w:rsidR="00CA6D11" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. (</w:t>
       </w:r>
       <w:r w:rsidR="00E47E7A" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -10588,353 +6838,311 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En otras regiones como la zona norte del país, se está trabajando con este enfoque de planeación urbana. En el 2021, José Ramírez Reyes, director del Instituto Municipal de Planeación y Competitividad (Implan), de la ciudad de Torreón, Coahuila, señaló que “el municipio apoyará el Plan de infraestructura verde. Este plan identifica dónde se calienta más la ciudad y dónde se inunda más, para poder intervenir con jardines de lluvia, camellones drenantes, diferentes técnicas" (</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Plan </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Plan Director de Desarrollo Urbano de Torreón</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Coahuila, 2023, p.6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E742286" w14:textId="77777777" w:rsidR="00E65219" w:rsidRPr="00B8630B" w:rsidRDefault="00E65219" w:rsidP="00A34D7A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D241D6D" w14:textId="44777505" w:rsidR="00EF4C6D" w:rsidRDefault="00EF4C6D" w:rsidP="00A34D7A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Este instrumento se diseñó con la Agencia de Cooperación Alemana (GIZ</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD402B" w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>), que</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> financió diversos asesores expertos en temas legales y de construcción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="424B9318" w14:textId="77777777" w:rsidR="00E65219" w:rsidRPr="00B8630B" w:rsidRDefault="00E65219" w:rsidP="00A34D7A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="304408E4" w14:textId="77777777" w:rsidR="00EF4C6D" w:rsidRDefault="00EF4C6D" w:rsidP="00A34D7A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El objetivo de este plan es elevar el índice de calidad de vida en espacios públicos de la ciudad, ya que el índice de Ciudades Prósperas de ONU Hábitat otorga a la ciudad de Torreón una calificación de 21.87 sobre 100 en áreas verdes per cápita. En el </w:t>
+      </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Director</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Reglamento de Desarrollo Urbano y Construcción</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de esa ciudad, se incorporaron los </w:t>
+      </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de Desarrollo Urbano de Torreón</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="7E742286" w14:textId="77777777" w:rsidR="00E65219" w:rsidRPr="00B8630B" w:rsidRDefault="00E65219" w:rsidP="00A34D7A">
+        <w:t>Lineamientos del Manual de Diseño de Infraestructura Verde para Municipios Mexicanos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y se estableció la iv como componente del sistema de manejo y aprovechamiento sustentable de agua.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6732B121" w14:textId="77777777" w:rsidR="00E65219" w:rsidRPr="00B8630B" w:rsidRDefault="00E65219" w:rsidP="00A34D7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D241D6D" w14:textId="44777505" w:rsidR="00EF4C6D" w:rsidRDefault="00EF4C6D" w:rsidP="00A34D7A">
+    <w:p w14:paraId="78FA730C" w14:textId="3D15D61D" w:rsidR="00EF4C6D" w:rsidRPr="00B8630B" w:rsidRDefault="00EF4C6D" w:rsidP="00A34D7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:iCs/>
-[...32 lines deleted...]
-    <w:p w14:paraId="424B9318" w14:textId="77777777" w:rsidR="00E65219" w:rsidRPr="00B8630B" w:rsidRDefault="00E65219" w:rsidP="00A34D7A">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los resultados de esta política consisten en que se han construido diversos fraccionamientos donde sus áreas verdes sirven como parques inundables y áreas de recarga hídrica. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF414F" w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el sentido de lo que plantea el manual señalado, se han implementado diversas acciones de construcción de jardines de lluvia, vinculadas a calles completas que se enmarcan en su </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF414F" w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Programa de Desarrollo Urbano </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF414F" w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y en el</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF414F" w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Programa de Desarrollo Metropolitano.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6D11" w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A6A075" w14:textId="77777777" w:rsidR="00EF4C6D" w:rsidRPr="00B8630B" w:rsidRDefault="00EF4C6D" w:rsidP="00A34D7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:iCs/>
-[...5 lines deleted...]
-    <w:p w14:paraId="304408E4" w14:textId="77777777" w:rsidR="00EF4C6D" w:rsidRDefault="00EF4C6D" w:rsidP="00A34D7A">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AF9FECA" w14:textId="3B1C8853" w:rsidR="007A1F65" w:rsidRPr="00B8630B" w:rsidRDefault="00CF414F" w:rsidP="00A34D7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:iCs/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">El objetivo de este plan es elevar el índice de calidad de vida en espacios públicos de la ciudad, ya que el índice de Ciudades Prósperas de ONU Hábitat otorga a la ciudad de Torreón una calificación de 21.87 sobre 100 en áreas verdes per cápita. En el </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La ciudad de México ha hecho avances en este sentido; por ejemplo, el 21 de abril de 2023 se publicó en la Gaceta Oficial de la Ciudad de México el </w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00B8630B">
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Programa Especial de la Red de </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4C6D" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iv</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...140 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la Ciudad (PERIVE-Ciudad de México)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> que fue desarrollado por la Secretaría del Medio Ambiente a través de la Dirección de </w:t>
       </w:r>
       <w:r w:rsidR="00FD05E7" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
@@ -11000,60 +7208,58 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Discusión</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71EC0BEF" w14:textId="2A747216" w:rsidR="00400ED0" w:rsidRPr="00B8630B" w:rsidRDefault="00400ED0" w:rsidP="00A34D7A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="850"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Se decidió contextualizar los hallazgos locales en relación con experiencias nacionales e internacionales de incorporación de la </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FD05E7" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iv</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en políticas urbanas. En particular, se contrastó la situación de la ZMG con los casos de Hermosillo y Torreón, donde se han adoptado manuales y lineamientos específicos para el diseño y gestión de infraestructura verde (SEDATU, 2018; IMPLAN Hermosillo, 2019). Este contraste permitió establecer un diagnóstico relacional y argumentar la necesidad de revisar el marco jurídico y de planeación vigente en Jalisco.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D62C39C" w14:textId="12EA35BB" w:rsidR="00FE4CC1" w:rsidRPr="00B8630B" w:rsidRDefault="00B9657E" w:rsidP="00A34D7A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="280" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -11190,60 +7396,58 @@
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, sobre la ausencia</w:t>
       </w:r>
       <w:r w:rsidR="00387836" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> una aplicación práctica de la </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FD05E7" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iv</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en los </w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Planes Municipales de Desarrollo y Gobernanza de Guadalajara y Zapopan,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> municipios que son los de mayor relevancia política y económica de la Zona Metropolitana de Guadalajara y no están considera</w:t>
@@ -11434,60 +7638,58 @@
         <w:t xml:space="preserve"> hace énfasis en el hecho de que las acciones de ordenamiento urbano del Gobierno Municipal tendrán proyección a largo plazo garantizando con ello el bienestar de la población y los ecosistemas en un entorno de prosperidad</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AD3DC06" w14:textId="0DE98EBA" w:rsidR="00B43423" w:rsidRPr="00B8630B" w:rsidRDefault="00CF414F" w:rsidP="00A34D7A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_heading=h.kvmb8icfrrq" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">La falta de inclusión de la </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FD05E7" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iv</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en los instrumentos de </w:t>
       </w:r>
       <w:r w:rsidR="00FE4CC1" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">laneación </w:t>
       </w:r>
       <w:r w:rsidR="00FE4CC1" w:rsidRPr="00B8630B">
@@ -11564,60 +7766,58 @@
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">laneación </w:t>
       </w:r>
       <w:r w:rsidR="005E37ED" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">rbana como un elemento fundamental de reestructuración y regeneración urbana en proyectos de distintas escalas. Además, esta infraestructura es parte importante de la estrategia de mitigación y adaptación al cambio climático de las ciudades. Ante la crisis hídrica que vive la ZMG, hoy más que nunca es urgente reconsiderar la </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005E37ED" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iv</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="551B2C68" w14:textId="77777777" w:rsidR="00E65219" w:rsidRPr="00B8630B" w:rsidRDefault="00E65219" w:rsidP="00E65219">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="850"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
@@ -11836,195 +8036,59 @@
     </w:p>
     <w:p w14:paraId="4CA02B90" w14:textId="046FF4B8" w:rsidR="001673DD" w:rsidRPr="00B8630B" w:rsidRDefault="001673DD" w:rsidP="00A34D7A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Benedict, M., &amp; McMahon, E. (2002). Green </w:t>
-[...91 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Benedict, M., &amp; McMahon, E. (2002). Green infrastructure: Smart conservation for the 21st century. </w:t>
+      </w:r>
       <w:r w:rsidR="004222B7" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Renewable</w:t>
-[...44 lines deleted...]
-        <w:t>, Vol. 20, 12-17</w:t>
+        <w:t>Renewable Resources Journal, Vol. 20, 12-17</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69BA06EB" w14:textId="25B8B21C" w:rsidR="0099154D" w:rsidRPr="00B8630B" w:rsidRDefault="00CB44D9" w:rsidP="00A34D7A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -12074,203 +8138,67 @@
     </w:p>
     <w:p w14:paraId="3BD51A0E" w14:textId="268EC129" w:rsidR="009507D8" w:rsidRPr="00B8630B" w:rsidRDefault="009507D8" w:rsidP="00A34D7A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bowen, G. A. (2009). </w:t>
-[...125 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Bowen, G. A. (2009). Document analysis as a qualitative research method. Qualitative Research </w:t>
       </w:r>
       <w:r w:rsidR="0075204E" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t>,</w:t>
+      <w:r w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Journal,</w:t>
       </w:r>
       <w:r w:rsidR="00A13ACA" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00A13ACA" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -12379,85 +8307,57 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Unión Europea.</w:t>
       </w:r>
       <w:r w:rsidR="00E06A23" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://eur-lex.europa.eu/legal-content/ES/TXT/PDF/?uri=CELEX:52012IP0146&amp;from=ES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3476894F" w14:textId="3639EBF0" w:rsidR="00C36698" w:rsidRPr="00B8630B" w:rsidRDefault="00CF414F" w:rsidP="00A34D7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...33 lines deleted...]
-        <w:t>, M.</w:t>
+      <w:r w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dorazco, J., García, E., Atencio, M.</w:t>
       </w:r>
       <w:r w:rsidR="00C36698" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009507D8" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(202</w:t>
       </w:r>
       <w:r w:rsidR="00C36698" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
@@ -12498,383 +8398,67 @@
       <w:r w:rsidR="00C36698" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp.66-85) Universidad de Guadalajara</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D85104F" w14:textId="6553F82C" w:rsidR="008F6ABE" w:rsidRPr="00B8630B" w:rsidRDefault="00CF414F" w:rsidP="00A34D7A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dobbs, C. (2014). </w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Dobbs, C. (2014). Multiple ecosystem services and disservices of the urban forest establishing their connections with landscape structure and sociodemographics. Ecological Indicators.</w:t>
+      </w:r>
+      <w:r w:rsidR="009507D8" w:rsidRPr="00B8630B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...286 lines deleted...]
-      </w:r>
       <w:r w:rsidR="009507D8" w:rsidRPr="00B8630B">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> 43,</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Volume 43,</w:t>
       </w:r>
       <w:r w:rsidR="00E06A23" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 44-55.</w:t>
       </w:r>
       <w:r w:rsidR="009507D8" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> August 2014</w:t>
       </w:r>
       <w:r w:rsidR="00387E84" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -12935,73 +8519,51 @@
       </w:r>
       <w:r w:rsidR="00C57712" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(2013) </w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vitoria-Gasteiz, </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Green Capital 2012. Propuestas para la reflexión</w:t>
+        <w:t>Vitoria-Gasteiz, European Green Capital 2012. Propuestas para la reflexión</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00114A60" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Publicación municipal, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Centro de Estudios Ambientales del Ayuntamiento de Vitoria-Gasteiz,</w:t>
       </w:r>
@@ -13081,159 +8643,51 @@
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.21138/bage.2447</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3E9951FA" w14:textId="2270E96F" w:rsidR="00006B16" w:rsidRPr="00B8630B" w:rsidRDefault="00006B16" w:rsidP="00A34D7A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Flick, U. (2018). </w:t>
-[...107 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Flick, U. (2018). An introduction to qualitative research (6th ed.). Sage Publications.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="370C77F6" w14:textId="0DD9F590" w:rsidR="00592198" w:rsidRPr="00B8630B" w:rsidRDefault="00592198" w:rsidP="00A34D7A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gobierno de la República de México (2014-2018) </w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
@@ -13517,73 +8971,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SEDATU (2018) </w:t>
       </w:r>
       <w:r w:rsidR="00CF414F" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Implementación de infraestructura verde como estrategia para la mitigación y adaptación al cambio climático en ciudades mexicanas,</w:t>
       </w:r>
       <w:r w:rsidR="00C1722F" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...21 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> (Ciclim)</w:t>
       </w:r>
       <w:r w:rsidR="00CF414F" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hoja de ruta</w:t>
       </w:r>
       <w:r w:rsidR="00CF414F" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r w:rsidR="00CF414F" w:rsidRPr="00B8630B">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
@@ -13741,69 +9173,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Toribio, J. M. F., &amp; Ramos, J. S. (2017). Naturaleza y ciudad. Perspectivas para la ordenación de la infraestructura verde en los planes territoriales metropolitanos en España. Boletín de la Asociación de Geógrafos Españoles, (74)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="333C0680" w14:textId="4926AAD1" w:rsidR="00B871C3" w:rsidRPr="00B8630B" w:rsidRDefault="00B871C3" w:rsidP="00A34D7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">UE (2020). Estrategia de la Unión Europea sobre la Biodiversidad hasta 2020. Oficina de Publicaciones de la Unión Europea: </w:t>
-[...17 lines deleted...]
-        <w:t>. https://eur-lex.europa.eu/ES/legal-content/summary/biodiversity-strategy-for-2020.html</w:t>
+        <w:t>UE (2020). Estrategia de la Unión Europea sobre la Biodiversidad hasta 2020. Oficina de Publicaciones de la Unión Europea: Luxembourg. https://eur-lex.europa.eu/ES/legal-content/summary/biodiversity-strategy-for-2020.html</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0675484D" w14:textId="48BF4FB5" w:rsidR="003565B3" w:rsidRPr="00B8630B" w:rsidRDefault="00CF414F" w:rsidP="00A34D7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Valdés</w:t>
       </w:r>
       <w:r w:rsidR="00FF3EE4" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -13869,76 +9283,74 @@
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Valladares, F., Gil, P. &amp; Forner, a. (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FF3EE4" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oord</w:t>
       </w:r>
       <w:r w:rsidR="00FF3EE4" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.) (2017): </w:t>
       </w:r>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bases científico técnicas para la Estrategia estatal de infraestructura verde y de la conectividad y restauración ecológicas</w:t>
       </w:r>
       <w:r w:rsidR="00FF3EE4" w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -13988,159 +9400,51 @@
     </w:p>
     <w:p w14:paraId="4D636DB5" w14:textId="79B90229" w:rsidR="009239E2" w:rsidRPr="00B8630B" w:rsidRDefault="009239E2" w:rsidP="00A34D7A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8630B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yin, R. K. (2018). Case </w:t>
-[...107 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Yin, R. K. (2018). Case study research and applications: Design and methods (6th ed.). Sage Publications.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="591FE0E1" w14:textId="77777777" w:rsidR="00B43423" w:rsidRPr="00B8630B" w:rsidRDefault="00B43423" w:rsidP="00A34D7A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3702F686" w14:textId="77777777" w:rsidR="00B43423" w:rsidRPr="00B8630B" w:rsidRDefault="00B43423" w:rsidP="00A34D7A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
@@ -14165,181 +9469,165 @@
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B43423" w:rsidRPr="00B8630B" w:rsidSect="00A34D7A">
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1041" w:bottom="1417" w:left="993" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D526A89" w14:textId="77777777" w:rsidR="000718AC" w:rsidRDefault="000718AC">
+    <w:p w14:paraId="7788A7AE" w14:textId="77777777" w:rsidR="00745856" w:rsidRDefault="00745856">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="423F3FC7" w14:textId="77777777" w:rsidR="000718AC" w:rsidRDefault="000718AC">
+    <w:p w14:paraId="18BCFC9B" w14:textId="77777777" w:rsidR="00745856" w:rsidRDefault="00745856">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="185C76E5" w14:textId="1362A2EF" w:rsidR="00B43423" w:rsidRPr="00101FE4" w:rsidRDefault="00101FE4" w:rsidP="00101FE4">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00101FE4">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
-      <w:t xml:space="preserve">Vol. 12, Núm. 24                  Julio – </w:t>
-[...15 lines deleted...]
-      <w:t xml:space="preserve"> 2025                        ISSN: 2448 – 7422</w:t>
+      <w:t>Vol. 12, Núm. 24                  Julio – Diciembre 2025                        ISSN: 2448 – 7422</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F74D2DC" w14:textId="77777777" w:rsidR="000718AC" w:rsidRDefault="000718AC">
+    <w:p w14:paraId="314303BE" w14:textId="77777777" w:rsidR="00745856" w:rsidRDefault="00745856">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="067E2631" w14:textId="77777777" w:rsidR="000718AC" w:rsidRDefault="000718AC">
+    <w:p w14:paraId="7AECC619" w14:textId="77777777" w:rsidR="00745856" w:rsidRDefault="00745856">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="015665F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="581490A0"/>
     <w:lvl w:ilvl="0" w:tplc="119E18B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -14867,53 +10155,52 @@
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="999040049">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="297732511">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1301761873">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="746849994">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="542248740">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1050346897">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B43423"/>
     <w:rsid w:val="00006B16"/>
@@ -14925,77 +10212,81 @@
     <w:rsid w:val="000B5F1F"/>
     <w:rsid w:val="000E545A"/>
     <w:rsid w:val="00101FE4"/>
     <w:rsid w:val="00104B9F"/>
     <w:rsid w:val="00114A60"/>
     <w:rsid w:val="001203EB"/>
     <w:rsid w:val="001236D9"/>
     <w:rsid w:val="00151DDB"/>
     <w:rsid w:val="001673DD"/>
     <w:rsid w:val="00173C00"/>
     <w:rsid w:val="00192FCB"/>
     <w:rsid w:val="001958B9"/>
     <w:rsid w:val="001976C9"/>
     <w:rsid w:val="001B03A9"/>
     <w:rsid w:val="001B283D"/>
     <w:rsid w:val="001B2F8C"/>
     <w:rsid w:val="00213A74"/>
     <w:rsid w:val="00245C00"/>
     <w:rsid w:val="00252868"/>
     <w:rsid w:val="002A2F84"/>
     <w:rsid w:val="0030095A"/>
     <w:rsid w:val="00307C7F"/>
     <w:rsid w:val="003565B3"/>
     <w:rsid w:val="0036080B"/>
     <w:rsid w:val="00366287"/>
+    <w:rsid w:val="00384024"/>
     <w:rsid w:val="00387836"/>
     <w:rsid w:val="00387E84"/>
     <w:rsid w:val="00394558"/>
     <w:rsid w:val="003A2934"/>
     <w:rsid w:val="003A41A1"/>
     <w:rsid w:val="003A617F"/>
     <w:rsid w:val="003A6F48"/>
     <w:rsid w:val="00400ED0"/>
     <w:rsid w:val="004222B7"/>
+    <w:rsid w:val="00430324"/>
     <w:rsid w:val="00446F8D"/>
     <w:rsid w:val="00492FB4"/>
     <w:rsid w:val="00512EFE"/>
     <w:rsid w:val="005373CD"/>
     <w:rsid w:val="00567F9B"/>
     <w:rsid w:val="0057141D"/>
     <w:rsid w:val="00592198"/>
     <w:rsid w:val="005C310C"/>
     <w:rsid w:val="005E37ED"/>
     <w:rsid w:val="00620D71"/>
     <w:rsid w:val="00636C98"/>
     <w:rsid w:val="00670CA0"/>
     <w:rsid w:val="00682617"/>
     <w:rsid w:val="00692099"/>
     <w:rsid w:val="00696AD5"/>
     <w:rsid w:val="006B236D"/>
     <w:rsid w:val="006B4A71"/>
+    <w:rsid w:val="006D1CC8"/>
     <w:rsid w:val="00717DB5"/>
+    <w:rsid w:val="00745856"/>
     <w:rsid w:val="007509C0"/>
     <w:rsid w:val="0075204E"/>
     <w:rsid w:val="00756D6B"/>
     <w:rsid w:val="007817E9"/>
     <w:rsid w:val="00784F30"/>
     <w:rsid w:val="007A1F65"/>
     <w:rsid w:val="007B0B1F"/>
     <w:rsid w:val="007E0B60"/>
     <w:rsid w:val="00840D09"/>
     <w:rsid w:val="008827CA"/>
     <w:rsid w:val="008A6AB5"/>
     <w:rsid w:val="008B2A3E"/>
     <w:rsid w:val="008C4326"/>
     <w:rsid w:val="008E5396"/>
     <w:rsid w:val="008F6ABE"/>
     <w:rsid w:val="009106CD"/>
     <w:rsid w:val="009239E2"/>
     <w:rsid w:val="009444AF"/>
     <w:rsid w:val="009454DB"/>
     <w:rsid w:val="009507D8"/>
     <w:rsid w:val="0099154D"/>
     <w:rsid w:val="009A78A8"/>
     <w:rsid w:val="00A10ABB"/>
     <w:rsid w:val="00A13ACA"/>
     <w:rsid w:val="00A34D7A"/>
@@ -15056,59 +10347,59 @@
     <w:rsid w:val="00FE4CC1"/>
     <w:rsid w:val="00FF1C0A"/>
     <w:rsid w:val="00FF3EE4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="42F4DFC3"/>
   <w15:docId w15:val="{36C692E2-CE50-41EA-A10A-2AC8071D0A53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-MX" w:eastAsia="es-MX" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -15581,50 +10872,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="TableNormal"/>
@@ -15890,51 +11182,51 @@
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="1">
     <w:name w:val="1"/>
     <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pimus.imeplan.mx/downloads/ERM.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21138/bage.2447" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/journal/3692/369246715003/html/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sedema.cdmx.gob.mx/storage/app/media/DGSANPAVA/ProgramaEspecialdeInfraestructuraVerde_CDMX.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S1470160X14000594" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/sedatu/documentos/infraestructura-verde-como-estrategia-para-la-mitigacion-y-adaptacion-al-cambio-climatico-en-ciudades-mexicanas-hoja-de-ruta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.implanhermosillo.gob.mx/wp-content/uploads/2019/06/Manual_IV3.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -16201,101 +11493,101 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgiheaeP1dz4C0FtLprFkeCbH5mrA==">CgMxLjAyDmguZ24wNDB6YTN3bjllMg5oLmp6b3kweXl4cnc1YTIOaC5iM2s3Y3VxeTZnanoyDmguZmFzenFqMjQyOWZ0Mg5oLmphaW5oNG04b3lscTIOaC5pdngzY3Z6aDFsYXIyDmgudDIydW5lY3NvaXBlMg1oLmt2bWI4aWNmcnJxMg5oLmhwM3dpcDVzdWlhMzgAajMKFHN1Z2dlc3QucG80bWczZXNrcnljEhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qMwoUc3VnZ2VzdC51d3hqcGc3d2x5OWYSG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2ozChRzdWdnZXN0LnBqZ2xvMGwxazBjMxIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvajMKFHN1Z2dlc3QudTlpOW40djNxcnh4EhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qMwoUc3VnZ2VzdC5xdnN4c2lvNDd1dWYSG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2ozChRzdWdnZXN0LmNhOHhzZnludjk1aBIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvajMKFHN1Z2dlc3QuNjBiaWJyMTNocnh1EhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qMwoUc3VnZ2VzdC5rYmJ5dnc3dGlnMG8SG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2ozChRzdWdnZXN0LmtweXZxeXRtZHgxZhIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvajIKE3N1Z2dlc3QuZG9ucnRkMm1sdTcSG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2oyChNzdWdnZXN0LjJ6eXAyZjV0c244EhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qMwoUc3VnZ2VzdC40dDZtNmVudXcyaGcSG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2ozChRzdWdnZXN0LjlraG5uYXNxODdpMBIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvajMKFHN1Z2dlc3QubnEyeHpmeXdyMjE4EhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qMwoUc3VnZ2VzdC51aWQ1Y2o0NXgycTQSG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2ozChRzdWdnZXN0LnJoampwNnk0NHR1dRIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvajMKFHN1Z2dlc3QuMzl6cWM1M3JoOXp6EhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qMwoUc3VnZ2VzdC5pdDQ1ZXE4aWpydmQSG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2ozChRzdWdnZXN0Lnh2N3AxOHo1MTgzORIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvajMKFHN1Z2dlc3QuaDZyeGprbWNnZmx6EhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qMwoUc3VnZ2VzdC44dnRhZTB3NzM3aWISG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2ozChRzdWdnZXN0LnY2N3drOHd2MnViZxIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvajIKE3N1Z2dlc3QuZjNyNDZvNWphbjASG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2ozChRzdWdnZXN0LmxueWFudTZrc2doNRIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvajMKFHN1Z2dlc3QuNGVoZXh2b3dkMnhuEhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qMwoUc3VnZ2VzdC5tc3RsbjM4ZHNuZmESG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2ozChRzdWdnZXN0LjJlbG93cWVzdTFmaRIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvajMKFHN1Z2dlc3QubXhwdTZheGRjaG40EhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qMwoUc3VnZ2VzdC41MjZidTNndjI3dzgSG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2ozChRzdWdnZXN0LnBpaDUwdm9hb21vZhIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvajMKFHN1Z2dlc3QuczhjcnM5c3Zwd2lqEhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qMwoUc3VnZ2VzdC43ZDJ1dmgza252cW8SG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2ozChRzdWdnZXN0LnVyanptOWFqZ3JqMBIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvalYKN3N1Z2dlc3RJZEltcG9ydDc3ZWQ2ZjQ2LTg1ZTctNDgyOS05MmY5LWJhMDY4NWVhOTQ0Y18zMjgSG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2ozChRzdWdnZXN0LnoyZXRlM2JxMGw3ZhIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvalYKN3N1Z2dlc3RJZEltcG9ydDc3ZWQ2ZjQ2LTg1ZTctNDgyOS05MmY5LWJhMDY4NWVhOTQ0Y18zMzYSG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2ozChRzdWdnZXN0Lmt5azB5bXB4anQ4ZhIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvakAKNnN1Z2dlc3RJZEltcG9ydDc3ZWQ2ZjQ2LTg1ZTctNDgyOS05MmY5LWJhMDY4NWVhOTQ0Y18yNhIGTEVOT1ZPajMKFHN1Z2dlc3QuNjc4dTA4NjFtcWwwEhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qVgo3c3VnZ2VzdElkSW1wb3J0NzdlZDZmNDYtODVlNy00ODI5LTkyZjktYmEwNjg1ZWE5NDRjXzExNRIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvajMKFHN1Z2dlc3QubzAzZzB2NGZmbjM0EhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qVgo3c3VnZ2VzdElkSW1wb3J0NzdlZDZmNDYtODVlNy00ODI5LTkyZjktYmEwNjg1ZWE5NDRjXzI3ORIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvalYKN3N1Z2dlc3RJZEltcG9ydDc3ZWQ2ZjQ2LTg1ZTctNDgyOS05MmY5LWJhMDY4NWVhOTQ0Y18zNDUSG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2ozChRzdWdnZXN0LjN5NGxoaTVlMjZ5ahIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvajMKFHN1Z2dlc3QueTkwZnQ3Z3R4MnFhEhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qVgo3c3VnZ2VzdElkSW1wb3J0NzdlZDZmNDYtODVlNy00ODI5LTkyZjktYmEwNjg1ZWE5NDRjXzMzMhIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvalYKN3N1Z2dlc3RJZEltcG9ydDc3ZWQ2ZjQ2LTg1ZTctNDgyOS05MmY5LWJhMDY4NWVhOTQ0Y18zNzYSG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2ozChRzdWdnZXN0LnU2c3NxZWJ6a2I3ORIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvajMKFHN1Z2dlc3QuN2pudzJ6amsxYXAyEhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qVQo2c3VnZ2VzdElkSW1wb3J0NzdlZDZmNDYtODVlNy00ODI5LTkyZjktYmEwNjg1ZWE5NDRjXzc4EhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qVgo3c3VnZ2VzdElkSW1wb3J0NzdlZDZmNDYtODVlNy00ODI5LTkyZjktYmEwNjg1ZWE5NDRjXzExMBIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvajMKFHN1Z2dlc3QuamV2MDU2N2J5Z3ZzEhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qMwoUc3VnZ2VzdC50Mm9vNGNjaTljOTgSG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2pWCjdzdWdnZXN0SWRJbXBvcnQ3N2VkNmY0Ni04NWU3LTQ4MjktOTJmOS1iYTA2ODVlYTk0NGNfMjIxEhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qMwoUc3VnZ2VzdC5uN3dybG5zNGY5aXESG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2pWCjdzdWdnZXN0SWRJbXBvcnQ3N2VkNmY0Ni04NWU3LTQ4MjktOTJmOS1iYTA2ODVlYTk0NGNfNDAyEhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qMwoUc3VnZ2VzdC5mdG4xYXo4NWRoZnESG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2ozChRzdWdnZXN0Lm5kd29vN3Z3NXdvcBIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvajMKFHN1Z2dlc3QuM3BnNG4wcmtvOW5qEhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qMwoUc3VnZ2VzdC5vZWcwMHI4NWVia3USG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2pVCjZzdWdnZXN0SWRJbXBvcnQ3N2VkNmY0Ni04NWU3LTQ4MjktOTJmOS1iYTA2ODVlYTk0NGNfNTQSG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2ozChRzdWdnZXN0LnYyOTJwajNyMzB6aRIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvajMKFHN1Z2dlc3QubWNoNWltZXRhbnM2EhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qMwoUc3VnZ2VzdC5saDBlc2Y3YXBhcWUSG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2ozChRzdWdnZXN0LmVucXRteWIwc2lhbhIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvakAKNnN1Z2dlc3RJZEltcG9ydDc3ZWQ2ZjQ2LTg1ZTctNDgyOS05MmY5LWJhMDY4NWVhOTQ0Y18yNRIGTEVOT1ZPajMKFHN1Z2dlc3QuYXo0ZnUxamM1YnU1EhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qMwoUc3VnZ2VzdC51djYzZTRybzU0emESG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2pACjZzdWdnZXN0SWRJbXBvcnQ3N2VkNmY0Ni04NWU3LTQ4MjktOTJmOS1iYTA2ODVlYTk0NGNfMjMSBkxFTk9WT2pWCjdzdWdnZXN0SWRJbXBvcnQ3N2VkNmY0Ni04NWU3LTQ4MjktOTJmOS1iYTA2ODVlYTk0NGNfMzc4EhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qMwoUc3VnZ2VzdC44MjdpNXliODJobTISG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2ozChRzdWdnZXN0LnJzNnd6NjJyZW5lYhIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvajMKFHN1Z2dlc3QuY3ZoY3ZheHAzMmZkEhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qMwoUc3VnZ2VzdC56aHUyYWhxY3pmMW4SG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2ozChRzdWdnZXN0LnZyNzh6aTY0NG03axIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvajMKFHN1Z2dlc3QuYXUyamkxc3d4MXVmEhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qMwoUc3VnZ2VzdC43Z3JzYTNzeGh2YzUSG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2ozChRzdWdnZXN0LjhsZ2FkZnRoaTE1axIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvajMKFHN1Z2dlc3QuejdveG9idnl5NGNuEhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qMwoUc3VnZ2VzdC4za3E3bDAzMHlnZXESG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2ozChRzdWdnZXN0LjcyMWFzY2twY2d1YhIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvajMKFHN1Z2dlc3QuNHB1eTRnYjAzYjZtEhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qMwoUc3VnZ2VzdC43OW50eTB0NGx2aGsSG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2oyChNzdWdnZXN0LnpjcnRvNXRucnF2EhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qVQo2c3VnZ2VzdElkSW1wb3J0NzdlZDZmNDYtODVlNy00ODI5LTkyZjktYmEwNjg1ZWE5NDRjXzg4EhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qVgo3c3VnZ2VzdElkSW1wb3J0NzdlZDZmNDYtODVlNy00ODI5LTkyZjktYmEwNjg1ZWE5NDRjXzM1MhIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvajMKFHN1Z2dlc3QuMWJtZXU3OWZoYjBrEhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qVgo3c3VnZ2VzdElkSW1wb3J0NzdlZDZmNDYtODVlNy00ODI5LTkyZjktYmEwNjg1ZWE5NDRjXzM4NRIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvajMKFHN1Z2dlc3Qua2FhazJ3bXM4NG8xEhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qMwoUc3VnZ2VzdC5rZ24waWdvbjJvNzcSG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2ozChRzdWdnZXN0LnNhYmU5Y2xzN3RqcBIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvajMKFHN1Z2dlc3Qua2R5Nm1sa2tidTExEhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qMwoUc3VnZ2VzdC44aWRsY2N1a2xpNHISG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2ozChRzdWdnZXN0LnZ0OGxmMHZldDIxbxIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvajMKFHN1Z2dlc3QuM2N3ZDNneWJnOHQ1EhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qMwoUc3VnZ2VzdC52M2RtMGRiNDFmaXoSG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2ozChRzdWdnZXN0LjFkZGZ4YTYyeTJmZxIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvajMKFHN1Z2dlc3QuNGZ5d3ZnZzhuaXIzEhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qMwoUc3VnZ2VzdC5zb2NiM2N5NXh3OWkSG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2ozChRzdWdnZXN0LjczOW4yNzV2bTJuOBIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvajMKFHN1Z2dlc3QuaDByMHF6NmdvaTVsEhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qMgoTc3VnZ2VzdC56ZXhteWJrcjI2MxIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvajMKFHN1Z2dlc3QuZGJ5ZWJtZnA4aXV3EhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qMwoUc3VnZ2VzdC45MTA2MWpxZTl4dzMSG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2ozChRzdWdnZXN0LnRjdHp4YnhrOGIwZBIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvajMKFHN1Z2dlc3QuZHRuZDQ4Ym1yandkEhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qMwoUc3VnZ2VzdC5qc2Q5bGQ0YmFsZXcSG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2ozChRzdWdnZXN0LnNsY2Z2eTJobjNjZhIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvajMKFHN1Z2dlc3QuNHlkMXg5NWlveHEyEhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qMwoUc3VnZ2VzdC43NmNvcWIxajJpd2sSG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2ozChRzdWdnZXN0Lmk0aGd0ZWdqcmtneBIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvajMKFHN1Z2dlc3QuZjgxYTlsdnVyMnFzEhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qMwoUc3VnZ2VzdC5rZWZ4ZGNpZDZ1MTUSG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2ozChRzdWdnZXN0LnppNGdjcDJ4b25sNBIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvajMKFHN1Z2dlc3QuY3R5ZW9uZWd6Z2VwEhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qMwoUc3VnZ2VzdC54anNuNjRjMGthNXISG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2ozChRzdWdnZXN0LjFpenR6bHd0YzV1eRIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvajMKFHN1Z2dlc3QuN3Q2bHM0cWlsdGZuEhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qMwoUc3VnZ2VzdC53NG45djc4enY0azQSG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2ozChRzdWdnZXN0Lm42ZTcwaXRua2dmMBIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvajMKFHN1Z2dlc3QuYWgxc3Jmb3hzOW9oEhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qMwoUc3VnZ2VzdC5sNGRoMHV3bjRxZHoSG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2ozChRzdWdnZXN0LmNtMXlpMWtsczAwNRIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvajMKFHN1Z2dlc3QudzV1NHQxMm0wcWU0EhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qMwoUc3VnZ2VzdC53NzV2MXo3NzBvbmISG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2ozChRzdWdnZXN0LmZhZHRyYm4zNnA2YxIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvajMKFHN1Z2dlc3Qubmtkb2F5ZTFhcWE2EhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9qMwoUc3VnZ2VzdC4xNzRsMnZnZXU0ZHcSG0plc8O6cyBFcmljayBHb256w6FsZXogUml6b2ozChRzdWdnZXN0LnVqeGtweDV3NTQ5NxIbSmVzw7pzIEVyaWNrIEdvbnrDoWxleiBSaXpvajMKFHN1Z2dlc3QuOGg0ZXpoanQwN2FkEhtKZXPDunMgRXJpY2sgR29uesOhbGV6IFJpem9yITFSWEF1WVRLSWdPa2lES1FUZ0FLSVF0RlpTZHJ6MkJwcQ==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{708462D8-4D12-40D6-8F2A-B81075138B8A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{708462D8-4D12-40D6-8F2A-B81075138B8A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>5088</Words>
-  <Characters>27989</Characters>
+  <Words>5093</Words>
+  <Characters>28014</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>233</Lines>
   <Paragraphs>66</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>33011</CharactersWithSpaces>
+  <CharactersWithSpaces>33041</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>LENOVO</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>