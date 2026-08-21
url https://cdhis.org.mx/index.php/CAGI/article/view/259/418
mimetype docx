--- v0 (2026-01-13)
+++ v1 (2026-08-21)
@@ -74,51 +74,51 @@
   <Override PartName="/word/charts/colors20.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/charts/chart21.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style21.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors21.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/charts/chart22.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style22.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors22.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="04BA0B9F" w14:textId="33C8FAE2" w:rsidR="00D758D6" w:rsidRDefault="00D758D6" w:rsidP="0055184F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F052B3">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="679AB2B5" wp14:editId="6898585B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-909955</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
@@ -157,51 +157,99 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7840980" cy="1314450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="202D0583" w14:textId="77777777" w:rsidR="00D758D6" w:rsidRPr="004071A1" w:rsidRDefault="00D758D6" w:rsidP="00D758D6">
+    <w:p w14:paraId="24D81B15" w14:textId="77777777" w:rsidR="00CE31BD" w:rsidRDefault="00CE31BD" w:rsidP="00CE31BD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3390"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE31BD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>DOI 10.23913/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE31BD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>cdhis.v</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE31BD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>12i24.259</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="202D0583" w14:textId="3BF443C1" w:rsidR="00D758D6" w:rsidRPr="004071A1" w:rsidRDefault="00D758D6" w:rsidP="00D758D6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3390"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26D917E1" w14:textId="77777777" w:rsidR="00D758D6" w:rsidRDefault="00D758D6" w:rsidP="0055184F">
@@ -245,56 +293,65 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00386526">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Early diagnosis </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00386526">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Early</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00386526">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diagnosis </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00386526">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00386526">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00386526">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>situations</w:t>
       </w:r>
@@ -757,62 +814,52 @@
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="78F62D78" w14:textId="77777777" w:rsidR="0055184F" w:rsidRDefault="0055184F" w:rsidP="0055184F">
       <w:pPr>
         <w:pStyle w:val="HTMLconformatoprevio"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="y2iqfc"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00386526">
         <w:rPr>
           <w:rStyle w:val="y2iqfc"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ensuring the proper academic trajectory of higher education students requires understanding, from the perspective of its actors, the main problems that, from an intersectional and differentiated </w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>approach, hinder academic performance.</w:t>
+        <w:t>Ensuring the proper academic trajectory of higher education students requires understanding, from the perspective of its actors, the main problems that, from an intersectional and differentiated approach, hinder academic performance.</w:t>
       </w:r>
       <w:r w:rsidRPr="00386526">
         <w:rPr>
           <w:rStyle w:val="Ttulo3Car"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00386526">
         <w:rPr>
           <w:rStyle w:val="y2iqfc"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>The study focused on exploring, through three analytical categories, the perceptions that first-year undergraduate students experience as problematic for their academic performance. The objective was to explore specific characteristics of students considered vulnerable in order to establish strategies and preventative actions that guarantee successful academic trajectories. The research highlighted the importance of confidentiality and protection of personal data for conducting direct consultations in the development of a diagnostic assessment, considering established categories. A review of indexed texts and journals provided insight into the state of the art regarding the topic, as well as the criteria for conducting a descriptive cross-sectional study. A 22-item questionnaire, validated through pilot testing, was used as the instrument. Data collection was carried out using a convenience census strategy over one week with the incoming cohort of 850 students. Complete responses were obtained from 602 individuals, representing a response rate of 70.8%. This data allowed for the development of strategies to incorporate mechanisms and protocols for addressing issues related to discrimination, violence, and harassment, among others, in this initial phase. Based on the analysis of the data obtained, some aspects of the instrument were reformulated to refine the search in terms of content and constructs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="173B4237" w14:textId="77777777" w:rsidR="0055184F" w:rsidRPr="00386526" w:rsidRDefault="0055184F" w:rsidP="0055184F">
       <w:pPr>
@@ -1138,68 +1185,68 @@
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00386526">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Aspectos que propician que, a partir de su análisis, se puedan entender los contextos que son susceptibles de vulnerar los derechos humanos de estudiantes del nivel de licenciatura. En particular, de quienes por primera vez se integran al ámbito universitario. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CB4498A" w14:textId="77777777" w:rsidR="0055184F" w:rsidRPr="00386526" w:rsidRDefault="0055184F" w:rsidP="0055184F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00386526">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">En este sentido, un diagnóstico temprano abre la posibilidad de que, con fundamento en la recolección, sistematización y análisis de la información, los resultados puedan establecer líneas de acción y protocolos de actuación y acompañamiento. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B75EB07" w14:textId="77777777" w:rsidR="0055184F" w:rsidRDefault="0055184F" w:rsidP="0055184F">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00386526">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Bajo las anteriores consideraciones el presente estudio, buscó establecer un diagnóstico sobre aspectos que se considera son susceptibles de vulnerar los derechos de estudiantes de licenciatura, enfatizando el análisis en estudiantes de primer ingreso dado que se enfrentan a la “culminación de la educación obligatoria que supone un punto de inflexión en los cursos de vida juveniles en el cual se construyen expectativas sobre posibles vidas futuras…Las trayectorias de ingreso a la universidad y la experiencia en los primeros estudios superiores son una experiencia que acontece en el tiempo…y por eso interesa conocer cómo se experimenta, cuándo y con qué ritmo” (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00386526">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Trevignani</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00386526">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> y Pacífico,  2023, p. 94).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75C658B6" w14:textId="77777777" w:rsidR="0055184F" w:rsidRPr="00386526" w:rsidRDefault="0055184F" w:rsidP="0055184F">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -1424,75 +1471,68 @@
         <w:t xml:space="preserve">Categorías centrales de análisis para la obtención de datos que permitan conocer entornos susceptibles de vulnerar derechos humanos de estudiantes dentro del recinto universitario y que ponen en riesgo sus trayectorias académicas, con el fin de establecer estrategias y protocolos de actuación favorables a una experiencia educativa en la que prevalezca la inclusión y equidad. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A48A374" w14:textId="77777777" w:rsidR="0055184F" w:rsidRPr="00386526" w:rsidRDefault="0055184F" w:rsidP="0055184F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FB37D2B" w14:textId="77777777" w:rsidR="0055184F" w:rsidRPr="00386526" w:rsidRDefault="0055184F" w:rsidP="0055184F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00386526">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">En este contexto se realizó un estudio transversal descriptivo. Instrumento: cuestionario de 22 ítems en Google </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00386526">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Forms</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00386526">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">, validado por pilotaje. Estrategia de captación: censo por conveniencia durante una </w:t>
-[...7 lines deleted...]
-        <w:t>semana a la cohorte de primer ingreso (N</w:t>
+        <w:t>, validado por pilotaje. Estrategia de captación: censo por conveniencia durante una semana a la cohorte de primer ingreso (N</w:t>
       </w:r>
       <w:r w:rsidRPr="00386526">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F03D"/>
       </w:r>
       <w:r w:rsidRPr="00386526">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">850). Respuestas completas: n=602 (tasa de respuesta=70.8 %). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23D5C745" w14:textId="77777777" w:rsidR="0055184F" w:rsidRPr="00386526" w:rsidRDefault="0055184F" w:rsidP="0055184F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -5635,51 +5675,67 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1CEF7CA3" w14:textId="77777777" w:rsidR="0055184F" w:rsidRPr="00386526" w:rsidRDefault="0055184F" w:rsidP="0055184F">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00386526">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Clouder</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00386526">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Lynn, Karakus, Mehmet. Cinotti, Alessia. Ferreyra María Virginia, Amador, Genoveva Fierros, Rojo, Patricia (2020). </w:t>
+        <w:t xml:space="preserve">, Lynn, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00386526">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Karakus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00386526">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Mehmet. Cinotti, Alessia. Ferreyra María Virginia, Amador, Genoveva Fierros, Rojo, Patricia (2020). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00386526">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Neurodiversity</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00386526">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00386526">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -5842,51 +5898,67 @@
         </w:rPr>
         <w:t>University</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00386526">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00386526">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00386526">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> California Press.</w:t>
+        <w:t xml:space="preserve"> California </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00386526">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Press</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00386526">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05B8EB50" w14:textId="77777777" w:rsidR="0055184F" w:rsidRPr="00386526" w:rsidRDefault="0055184F" w:rsidP="0055184F">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00386526">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Donoso-Díaz, Sebastián; Iturrieta, Tomás Neira; Traverso, Gonzalo Donoso (2018). “Sistema de alerta temprana para estudiantes en riesgo de abandono de la educación superior”. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00386526">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
@@ -6245,199 +6317,199 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1405D8E7" w14:textId="77777777" w:rsidR="0055184F" w:rsidRPr="00386526" w:rsidRDefault="0055184F" w:rsidP="0055184F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F5EC353" w14:textId="77777777" w:rsidR="0055184F" w:rsidRPr="00386526" w:rsidRDefault="0055184F" w:rsidP="0055184F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="317823D7" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
-    <w:sectPr w:rsidR="00AC2809" w:rsidSect="00D758D6">
+    <w:p w14:paraId="317823D7" w14:textId="77777777" w:rsidR="00007925" w:rsidRDefault="00007925"/>
+    <w:sectPr w:rsidR="00007925" w:rsidSect="00D758D6">
       <w:headerReference w:type="even" r:id="rId33"/>
       <w:headerReference w:type="default" r:id="rId34"/>
       <w:footerReference w:type="even" r:id="rId35"/>
       <w:footerReference w:type="default" r:id="rId36"/>
       <w:headerReference w:type="first" r:id="rId37"/>
       <w:footerReference w:type="first" r:id="rId38"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="991" w:bottom="1417" w:left="993" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="699D4AEA" w14:textId="77777777" w:rsidR="00223C2C" w:rsidRDefault="00223C2C" w:rsidP="0055184F">
+    <w:p w14:paraId="43DC23F4" w14:textId="77777777" w:rsidR="000458FC" w:rsidRDefault="000458FC" w:rsidP="0055184F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CBCD81F" w14:textId="77777777" w:rsidR="00223C2C" w:rsidRDefault="00223C2C" w:rsidP="0055184F">
+    <w:p w14:paraId="3A555630" w14:textId="77777777" w:rsidR="000458FC" w:rsidRDefault="000458FC" w:rsidP="0055184F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="47432C37" w14:textId="77777777" w:rsidR="00D758D6" w:rsidRDefault="00D758D6">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="21D09BD0" w14:textId="77777777" w:rsidR="00D758D6" w:rsidRPr="009746B4" w:rsidRDefault="00D758D6" w:rsidP="00D758D6">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009746B4">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>Vol. 12, Núm. 24                  Julio – Diciembre 2025                        ISSN: 2448 – 7422</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="738A44AC" w14:textId="77777777" w:rsidR="00D758D6" w:rsidRDefault="00D758D6">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="24F214A0" w14:textId="77777777" w:rsidR="00D758D6" w:rsidRDefault="00D758D6">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29AFB2B7" w14:textId="77777777" w:rsidR="00223C2C" w:rsidRDefault="00223C2C" w:rsidP="0055184F">
+    <w:p w14:paraId="10B8D6D5" w14:textId="77777777" w:rsidR="000458FC" w:rsidRDefault="000458FC" w:rsidP="0055184F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FB26B89" w14:textId="77777777" w:rsidR="00223C2C" w:rsidRDefault="00223C2C" w:rsidP="0055184F">
+    <w:p w14:paraId="5E81665D" w14:textId="77777777" w:rsidR="000458FC" w:rsidRDefault="000458FC" w:rsidP="0055184F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="156CC679" w14:textId="77777777" w:rsidR="0055184F" w:rsidRPr="005D48AC" w:rsidRDefault="0055184F" w:rsidP="0055184F">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D48AC">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="005D48AC">
         <w:rPr>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
         </w:rPr>
@@ -6470,81 +6542,81 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003C006B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E81DE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>El término neurodivergencia, alude al conjunto de déficit, afectaciones, patologías que influyen en significativos trastornos, en particular: dislexia, atención e hiperactividad, espectro autista y síndrome de Tourett. (L. Clouder, M. Karakus, A. Cinotti, M.V.Ferreira, 2020).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="550CB8E6" w14:textId="77777777" w:rsidR="00D758D6" w:rsidRDefault="00D758D6">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="72E7C7B7" w14:textId="77777777" w:rsidR="00D758D6" w:rsidRDefault="00D758D6">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="402851E9" w14:textId="77777777" w:rsidR="00D758D6" w:rsidRDefault="00D758D6">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BDA5278"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C27EEBC6"/>
     <w:lvl w:ilvl="0" w:tplc="040A0017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6713,123 +6785,127 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1199665434">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1436366739">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0055184F"/>
+    <w:rsid w:val="00007925"/>
+    <w:rsid w:val="000458FC"/>
     <w:rsid w:val="000A3882"/>
     <w:rsid w:val="00146348"/>
     <w:rsid w:val="00167BCD"/>
     <w:rsid w:val="002178CD"/>
     <w:rsid w:val="00223C2C"/>
     <w:rsid w:val="004C1169"/>
     <w:rsid w:val="0055184F"/>
+    <w:rsid w:val="005F72D0"/>
     <w:rsid w:val="007A4667"/>
     <w:rsid w:val="009506FB"/>
     <w:rsid w:val="009A19E0"/>
     <w:rsid w:val="009F1037"/>
     <w:rsid w:val="00A339B3"/>
     <w:rsid w:val="00AF4BEE"/>
     <w:rsid w:val="00BF573D"/>
     <w:rsid w:val="00C15382"/>
+    <w:rsid w:val="00CE31BD"/>
     <w:rsid w:val="00D758D6"/>
     <w:rsid w:val="00F40378"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="64B780C9"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CDF724F6-4AF5-4993-921D-1842296890A6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7468,51 +7544,51 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D758D6"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart5.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart10.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart18.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart13.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart4.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart9.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart17.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart8.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart12.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart3.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart16.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/books.eunrn.20833" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart7.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart15.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart20.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart11.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/articulo.oa?id=399562975021" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart6.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart14.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart19.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart22.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///\\Users\trangay\Documents\2025%202\CIC%20informe\resultados%20graficos.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///\\Users\trangay\Documents\2025%202\CIC%20informe\resultados%20graficos.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors10.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style10.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///\\Users\trangay\Documents\2025%202\CIC%20informe\resultados%20graficos.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors11.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style11.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///\\Users\trangay\Documents\2025%202\CIC%20informe\resultados%20graficos.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors12.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style12.xml"/></Relationships>
 </file>
 
@@ -7569,51 +7645,51 @@
 </file>
 
 <file path=word/charts/_rels/chart5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///\\Users\trangay\Documents\2025%202\CIC%20informe\resultados%20graficos.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors5.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style5.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///\\Users\trangay\Documents\2025%202\CIC%20informe\resultados%20graficos.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors6.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style6.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///\\Users\trangay\Documents\2025%202\CIC%20informe\resultados%20graficos.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors7.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style7.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///\\Users\trangay\Documents\2025%202\CIC%20informe\resultados%20graficos.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors8.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style8.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///\\Users\trangay\Documents\2025%202\CIC%20informe\resultados%20graficos.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors9.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style9.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-MX"/>
+  <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="bg2">
                 <a:lumMod val="75000"/>
               </a:schemeClr>
@@ -7908,51 +7984,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart10.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-MX"/>
+  <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="9.1387344055313388E-2"/>
           <c:y val="2.5416666666666667E-2"/>
           <c:w val="0.87554486697730349"/>
           <c:h val="0.56484470691163602"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="col"/>
@@ -8266,51 +8342,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart11.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-MX"/>
+  <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.10470200658879904"/>
           <c:y val="2.5416666666666667E-2"/>
           <c:w val="0.86235399820305481"/>
           <c:h val="0.89037037037037037"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="col"/>
@@ -8510,51 +8586,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart12.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-MX"/>
+  <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.10470200658879904"/>
           <c:y val="2.5416666666666667E-2"/>
           <c:w val="0.86235399820305481"/>
           <c:h val="0.89037037037037037"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="col"/>
@@ -8754,51 +8830,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart13.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-MX"/>
+  <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="9.3122989738091591E-2"/>
           <c:y val="2.5416666666666667E-2"/>
           <c:w val="0.87318119160667795"/>
           <c:h val="0.60494750656167984"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="col"/>
@@ -9148,51 +9224,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart14.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-MX"/>
+  <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="9.4556765163297044E-2"/>
           <c:y val="3.1597122302158276E-2"/>
           <c:w val="0.87122861586314149"/>
           <c:h val="0.814292414886988"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="col"/>
@@ -9518,51 +9594,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart15.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-MX"/>
+  <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="bg2">
                 <a:lumMod val="75000"/>
               </a:schemeClr>
@@ -9969,51 +10045,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart16.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-MX"/>
+  <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.11356179957771642"/>
           <c:y val="3.2620320855614976E-2"/>
           <c:w val="0.85070651291213251"/>
           <c:h val="0.86748868958225145"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="col"/>
@@ -10177,94 +10253,94 @@
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="es-MX"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="478416208"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
-    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
+    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart17.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-MX"/>
+  <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.1082017951098731"/>
           <c:y val="3.4463276836158192E-2"/>
           <c:w val="0.85775301764159706"/>
           <c:h val="0.73489182496255767"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="col"/>
@@ -10602,51 +10678,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart18.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-MX"/>
+  <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.14374351461881218"/>
           <c:y val="3.0348258706467662E-2"/>
           <c:w val="0.82072676961891389"/>
           <c:h val="0.49415172605911822"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="col"/>
@@ -10996,51 +11072,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart19.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-MX"/>
+  <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="bg2">
                 <a:lumMod val="75000"/>
               </a:schemeClr>
@@ -11236,51 +11312,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-MX"/>
+  <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.14700730886740812"/>
           <c:y val="7.9562406762804572E-2"/>
           <c:w val="0.82076770211838357"/>
           <c:h val="0.47765048140737754"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="col"/>
@@ -11567,51 +11643,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart20.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-MX"/>
+  <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="8.4444444444444447E-2"/>
           <c:y val="2.5416666666666667E-2"/>
           <c:w val="0.88500000000000001"/>
           <c:h val="0.85061716243802854"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="col"/>
@@ -11937,51 +12013,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart21.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-MX"/>
+  <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="8.4444444444444447E-2"/>
           <c:y val="2.6997787066633881E-2"/>
           <c:w val="0.80722222222222229"/>
           <c:h val="0.69806373170651426"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="col"/>
@@ -12398,51 +12474,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart22.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-MX"/>
+  <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="8.4444444444444447E-2"/>
           <c:y val="2.5416666666666667E-2"/>
           <c:w val="0.88500000000000001"/>
           <c:h val="0.80448272090988626"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="col"/>
@@ -12792,51 +12868,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-MX"/>
+  <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="8.5936395759717316E-2"/>
           <c:y val="2.6971260132645541E-2"/>
           <c:w val="0.8829681978798587"/>
           <c:h val="0.76018158010278192"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="col"/>
@@ -13238,51 +13314,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart4.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-MX"/>
+  <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="8.8410644176239644E-2"/>
           <c:y val="2.5416666666666667E-2"/>
           <c:w val="0.87959866220735783"/>
           <c:h val="0.89675160396617093"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="col"/>
@@ -13482,51 +13558,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart5.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-MX"/>
+  <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="9.004739336492891E-2"/>
           <c:y val="2.5416666666666667E-2"/>
           <c:w val="0.87736966824644547"/>
           <c:h val="0.89675160396617093"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="col"/>
@@ -13804,51 +13880,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart6.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-MX"/>
+  <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.10587522713506965"/>
           <c:y val="3.3252574197456086E-2"/>
           <c:w val="0.86081162931556632"/>
           <c:h val="0.85657177468201096"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="col"/>
@@ -14048,51 +14124,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart7.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-MX"/>
+  <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="9.2065414900060566E-2"/>
           <c:y val="4.9926492208174078E-2"/>
           <c:w val="0.87462144155057542"/>
           <c:h val="0.84310496912672739"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="col"/>
@@ -14292,51 +14368,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart8.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-MX"/>
+  <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="9.3841642228739003E-2"/>
           <c:y val="2.9186602870813396E-2"/>
           <c:w val="0.872202500385862"/>
           <c:h val="0.87410951621477939"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="col"/>
@@ -14536,51 +14612,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart9.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-MX"/>
+  <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.10431150231239743"/>
           <c:y val="2.5416666666666667E-2"/>
           <c:w val="0.86286737281814108"/>
           <c:h val="0.89675160396617093"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="col"/>
@@ -27065,69 +27141,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E53B2CB-32DA-4F6F-9958-D220276FA38A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>5736</Words>
-  <Characters>31551</Characters>
+  <Words>5741</Words>
+  <Characters>31576</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>262</Lines>
+  <Lines>263</Lines>
   <Paragraphs>74</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>37213</CharactersWithSpaces>
+  <CharactersWithSpaces>37243</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Cuenta Microsoft</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>