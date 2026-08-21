--- v0 (2025-12-12)
+++ v1 (2026-08-21)
@@ -4,51 +4,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="3B1946E3" w14:textId="7C531F21" w:rsidR="004071A1" w:rsidRDefault="004071A1" w:rsidP="00D349BD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F052B3">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76E0A6A0" wp14:editId="0EA9035C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
@@ -90,51 +90,76 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7840980" cy="1314450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B2C19CE" w14:textId="77777777" w:rsidR="004071A1" w:rsidRPr="004071A1" w:rsidRDefault="004071A1" w:rsidP="004071A1">
+    <w:p w14:paraId="26A5F31E" w14:textId="77777777" w:rsidR="003E0B53" w:rsidRDefault="003E0B53" w:rsidP="004071A1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3390"/>
+        </w:tabs>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0B53">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>DOI 10.23913/cdhis.v12i24.258</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B2C19CE" w14:textId="33A39C0A" w:rsidR="004071A1" w:rsidRPr="004071A1" w:rsidRDefault="004071A1" w:rsidP="004071A1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3390"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67762636" w14:textId="64410CFE" w:rsidR="008E0159" w:rsidRPr="004071A1" w:rsidRDefault="008E0159" w:rsidP="00D349BD">
@@ -156,201 +181,59 @@
       </w:pPr>
       <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Representación sobre la Integración del Teléfono móvil en la Educación Superior</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57B61EFD" w14:textId="183733E8" w:rsidR="000521DE" w:rsidRPr="004071A1" w:rsidRDefault="008E0159" w:rsidP="00D349BD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Representation</w:t>
-[...141 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Representation on the Integration of Mobile Phones in Higher Education</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3AC3F002" w14:textId="77777777" w:rsidR="000521DE" w:rsidRDefault="000521DE" w:rsidP="00D349BD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CD2953A" w14:textId="77777777" w:rsidR="009746B4" w:rsidRDefault="009746B4" w:rsidP="00D349BD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -560,69 +443,58 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2DBB6227" w14:textId="77777777" w:rsidR="00D349BD" w:rsidRPr="004071A1" w:rsidRDefault="00D349BD" w:rsidP="00D349BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11BC3434" w14:textId="5C424555" w:rsidR="00254372" w:rsidRPr="004071A1" w:rsidRDefault="00254372" w:rsidP="00D349BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Edim</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Martínez Rodríguez</w:t>
+        <w:t>Edim Martínez Rodríguez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E163B41" w14:textId="58985591" w:rsidR="00254372" w:rsidRPr="004071A1" w:rsidRDefault="00254372" w:rsidP="00D349BD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad Autónoma del Estado de México, México</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05EBD83A" w14:textId="0D1A9710" w:rsidR="00254372" w:rsidRPr="009746B4" w:rsidRDefault="00254372" w:rsidP="00D349BD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
@@ -670,106 +542,95 @@
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BA63A68" w14:textId="4437CEF0" w:rsidR="00BA5C31" w:rsidRPr="004071A1" w:rsidRDefault="00BA5C31" w:rsidP="00D349BD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Leisdy</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Del Carmen Gutiérrez Olmos</w:t>
+        <w:t>Leisdy Del Carmen Gutiérrez Olmos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="614DB613" w14:textId="2C0AB5F0" w:rsidR="00BA5C31" w:rsidRPr="004071A1" w:rsidRDefault="00BA5C31" w:rsidP="00D349BD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad Autónoma del Estado de México</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="500E4268" w14:textId="31F28F7B" w:rsidR="00BA5C31" w:rsidRPr="009746B4" w:rsidRDefault="00BA5C31" w:rsidP="00D349BD">
+    <w:p w14:paraId="500E4268" w14:textId="31F28F7B" w:rsidR="00BA5C31" w:rsidRPr="009746B4" w:rsidRDefault="00000000" w:rsidP="00D349BD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="EE0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="009746B4">
+        <w:r w:rsidR="00BA5C31" w:rsidRPr="009746B4">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:color w:val="EE0000"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>ldgutierrezo@uaemex.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="15F43306" w14:textId="0ED30DD8" w:rsidR="00322E72" w:rsidRPr="004071A1" w:rsidRDefault="00322E72" w:rsidP="00D349BD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -1108,79 +969,79 @@
       <w:r w:rsidR="002B1659" w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">para la integración trascendente en el salón. </w:t>
       </w:r>
       <w:r w:rsidR="00D349BD" w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009421E8" w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>A partir de un estudio realizado en el Centro Universitario UAEM Ecatepec, se analizan las percepciones estudiantiles sobre su uso en el aprendizaje. Los hallazgos evidencian que el equilibrio entre el aprovechamiento tecnológico y el uso responsable es clave para maximizar sus beneficios. Se propone un marco educativo flexible que combine el aprendizaje activo, la colaboración académica y la regulación del tiempo de uso, con el fin de fortalecer competencias como la autorregulación, el pensamiento crítico y la gestión eficiente del estudio.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D349BD" w:rsidRPr="004071A1">
+        <w:t xml:space="preserve">A partir de un estudio realizado en el Centro Universitario UAEM Ecatepec, se analizan las percepciones estudiantiles sobre su uso en el aprendizaje. Los hallazgos evidencian que el equilibrio entre el aprovechamiento tecnológico y el uso responsable es clave para maximizar sus beneficios. Se propone un marco educativo flexible que combine el aprendizaje activo, la colaboración académica y la regulación del tiempo de uso, con el fin de fortalecer competencias </w:t>
+      </w:r>
+      <w:r w:rsidR="009421E8" w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AB4136" w:rsidRPr="004071A1">
+        <w:lastRenderedPageBreak/>
+        <w:t>como la autorregulación, el pensamiento crítico y la gestión eficiente del estudio.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D349BD" w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">Esta investigación es </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB4136" w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>de tipo descriptivo, se utilizó la escala de Likert utilizando ítems (nada, poco, moderado, mucho, muchísimo), la muestra fue de 98 alumnos de la Universidad.</w:t>
+        <w:t>Esta investigación es de tipo descriptivo, se utilizó la escala de Likert utilizando ítems (nada, poco, moderado, mucho, muchísimo), la muestra fue de 98 alumnos de la Universidad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C8DC9AE" w14:textId="77777777" w:rsidR="00D349BD" w:rsidRPr="004071A1" w:rsidRDefault="00D349BD" w:rsidP="00D349BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B067EDC" w14:textId="04AFF680" w:rsidR="009421E8" w:rsidRPr="004071A1" w:rsidRDefault="00EC5340" w:rsidP="00D349BD">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
@@ -1286,2629 +1147,87 @@
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21F5D00B" w14:textId="2D7AAD36" w:rsidR="00AB4136" w:rsidRPr="004071A1" w:rsidRDefault="00AB4136" w:rsidP="00D349BD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">In </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004071A1">
+        <w:t>In the university context, mobile phone use has become important for immediate access to information. Students recognize it as a powerful tool for improving their productivity and academic autonomy, provided they have internet access. However, they are also aware of associated dangers such as distraction and technological dependence, risks of social isolation, and communication problems. This article discusses the formative impact of mobile phones on meaningful integration in the classroom.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D349BD" w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>the</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004071A1">
+        <w:t>Based on a study conducted at the UAEM Ecatepec University Center, student perceptions of mobile phone use in learning are analyzed. The findings show that a balance between technological benefit and responsible use is key to maximizing its advantages. A flexible educational framework is proposed that combines active learning, academic collaboration, and time management for mobile phone use, in order to strengthen skills such as self-regulation, critical thinking, and efficient study management.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D349BD" w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>university</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2537 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>This research is descriptive, the Likert scale was used with items (none, little, moderate, much, very much), the indication consisted of 98 students from the University.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75B04ADA" w14:textId="77777777" w:rsidR="00D349BD" w:rsidRPr="004071A1" w:rsidRDefault="00AA521D" w:rsidP="00D349BD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Keywords:</w:t>
       </w:r>
       <w:r w:rsidR="00AB4136" w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -4624,67 +1943,51 @@
     </w:p>
     <w:p w14:paraId="144963BE" w14:textId="77777777" w:rsidR="00D349BD" w:rsidRPr="004071A1" w:rsidRDefault="00D349BD" w:rsidP="00D349BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30A44091" w14:textId="310E2E52" w:rsidR="00110708" w:rsidRPr="004071A1" w:rsidRDefault="00BE1CB4" w:rsidP="00D349BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El M-</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> es una estrategia que involucra el uso de dispositivos móviles, especialmente celulares y tabletas, en el proceso de aprendizaje, el cual requiere del desarrollo tanto de software como de hardware, permite la interacción constante entre pares y docentes, haciendo del proceso de aprendizaje un espacio de intercambio de ideas y articulación de agentes del ecosistema educativo</w:t>
+        <w:t>El M-Learning es una estrategia que involucra el uso de dispositivos móviles, especialmente celulares y tabletas, en el proceso de aprendizaje, el cual requiere del desarrollo tanto de software como de hardware, permite la interacción constante entre pares y docentes, haciendo del proceso de aprendizaje un espacio de intercambio de ideas y articulación de agentes del ecosistema educativo</w:t>
       </w:r>
       <w:r w:rsidR="0023573C" w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Vera, 2019)</w:t>
       </w:r>
       <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="780EF7EB" w14:textId="77777777" w:rsidR="00D349BD" w:rsidRPr="004071A1" w:rsidRDefault="00D349BD" w:rsidP="00D349BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -4970,116 +2273,84 @@
     <w:p w14:paraId="2C9545B5" w14:textId="77777777" w:rsidR="00D349BD" w:rsidRPr="004071A1" w:rsidRDefault="00D349BD" w:rsidP="00D349BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30BAE672" w14:textId="5E651011" w:rsidR="00D349BD" w:rsidRPr="004071A1" w:rsidRDefault="0020012C" w:rsidP="00D349BD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk200625727"/>
       <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">El Mobile </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> o “aprendizaje móvil” se refiere al tipo de enseñanza-aprendizaje que utiliza dispositivos electrónicos móviles como el celular y que se caracteriza por su ubicuidad, es decir, que se puede aprender en cualquier momento y lugar. En otras palabras, es “la modalidad educativa que facilita la construcción del conocimiento, la resolución de problemas de aprendizaje y el desarrollo de destrezas o habilidades diversas de forma autónoma y ubicua gracias a la mediación de dispositivos móviles portables” </w:t>
+        <w:t xml:space="preserve">El Mobile Learnig o “aprendizaje móvil” se refiere al tipo de enseñanza-aprendizaje que utiliza dispositivos electrónicos móviles como el celular y que se caracteriza por su ubicuidad, es decir, que se puede aprender en cualquier momento y lugar. En otras palabras, es “la modalidad educativa que facilita la construcción del conocimiento, la resolución de problemas de aprendizaje y el desarrollo de destrezas o habilidades diversas de forma autónoma y ubicua gracias a la mediación de dispositivos móviles portables” </w:t>
       </w:r>
       <w:r w:rsidR="0023573C" w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>(Brazuelo, 2012)</w:t>
       </w:r>
       <w:r w:rsidR="00110708" w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39B7F162" w14:textId="0D276AAD" w:rsidR="00D919A2" w:rsidRPr="004071A1" w:rsidRDefault="00681F52" w:rsidP="00D349BD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Se han generado nuevos modelos de educación no presenciales como el M–</w:t>
-[...15 lines deleted...]
-        <w:t>, el cual se presenta como una modalidad educativa alternativa a la tradicional, en donde el principal elementos mediador tecnológico es el celular, la tableta o cualquier dispositivo electrónico móvil, que permita la interacción con el contenido, con acceso desde cualquier momento y lugar, además de la constante obtención de información debido a la intercomunicación entre el docente y los estudiantes, facilitando de esta manera la adquisición de habilidades y/o destrezas.</w:t>
+        <w:t>Se han generado nuevos modelos de educación no presenciales como el M–Learning, el cual se presenta como una modalidad educativa alternativa a la tradicional, en donde el principal elementos mediador tecnológico es el celular, la tableta o cualquier dispositivo electrónico móvil, que permita la interacción con el contenido, con acceso desde cualquier momento y lugar, además de la constante obtención de información debido a la intercomunicación entre el docente y los estudiantes, facilitando de esta manera la adquisición de habilidades y/o destrezas.</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="930089915"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="004071A1">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="004071A1">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> CITATION Sch181 \l 3082 </w:instrText>
@@ -5700,102 +2971,102 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Hallazgos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42CED487" w14:textId="77777777" w:rsidR="00C03AFA" w:rsidRPr="004071A1" w:rsidRDefault="00C03AFA" w:rsidP="00D349BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A022D0F" w14:textId="0FFF3A6F" w:rsidR="007E470A" w:rsidRPr="004071A1" w:rsidRDefault="00F0799B" w:rsidP="000127F4">
+    <w:p w14:paraId="2A022D0F" w14:textId="4699AE97" w:rsidR="007E470A" w:rsidRPr="004071A1" w:rsidRDefault="00F0799B" w:rsidP="000127F4">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Figura</w:t>
       </w:r>
       <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Figura \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="001515B0">
+      <w:r w:rsidR="00B673CD">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007D38DF" w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6012,51 +3283,51 @@
       <w:r w:rsidR="00C16CBE" w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">el teléfono celular </w:t>
       </w:r>
       <w:r w:rsidR="00631D52" w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>para buscar información de sus asignaturas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40670C04" w14:textId="77777777" w:rsidR="000127F4" w:rsidRPr="004071A1" w:rsidRDefault="000127F4" w:rsidP="00D349BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2674E362" w14:textId="1D88A1C2" w:rsidR="004F3E77" w:rsidRPr="004071A1" w:rsidRDefault="00F0799B" w:rsidP="000127F4">
+    <w:p w14:paraId="2674E362" w14:textId="534E8F51" w:rsidR="004F3E77" w:rsidRPr="004071A1" w:rsidRDefault="00F0799B" w:rsidP="000127F4">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Figura</w:t>
       </w:r>
       <w:r w:rsidR="000F662A" w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -6071,51 +3342,51 @@
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Figura \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="001515B0">
+      <w:r w:rsidR="00B673CD">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000127F4" w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7683,67 +4954,51 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="100437E5" w14:textId="62DE469E" w:rsidR="004246B1" w:rsidRPr="004071A1" w:rsidRDefault="004246B1" w:rsidP="00D349BD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Por el contrario (aspectos negativos), hay mucha resistencia al uso del celular tanto por parte del profesorado como de las familias, al considerarlo más como un medio de comunicación y de entretenimiento que como herramienta educativa</w:t>
       </w:r>
       <w:r w:rsidR="009A42B3" w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, se le califica como un elemento de distracción y pérdida de atención y concentración por parte del educando sobre las tareas prioritarias, y de difícil control sobre el uso que le dan los jóvenes (acceso a contenidos no adecuados, sexting o </w:t>
-[...15 lines deleted...]
-        <w:t>, etc.)</w:t>
+        <w:t>, se le califica como un elemento de distracción y pérdida de atención y concentración por parte del educando sobre las tareas prioritarias, y de difícil control sobre el uso que le dan los jóvenes (acceso a contenidos no adecuados, sexting o ciberbulling, etc.)</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-188372550"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="009A42B3" w:rsidRPr="004071A1">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="009A42B3" w:rsidRPr="004071A1">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> CITATION Men14 \l 3082 </w:instrText>
@@ -8113,278 +5368,266 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">El </w:t>
       </w:r>
       <w:r w:rsidR="00E952D9" w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>m-</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00E952D9" w:rsidRPr="004071A1">
+        <w:t>m-learning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>learning</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004071A1">
+        <w:t xml:space="preserve"> o aprendizaje móvil se caracteriza por ser fácil y flexible, ya que se obtiene la información al momento permitiendo a los profesores y estudiantes acceder a los contenidos de aprendizaje en cualquier lugar e instancia siempre y cuando tengan internet, podríamos que las tabletas o teléfonos se presentan como instrumento pedagógico para una mejor interacción con los estudiantes universitarios. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3415B7AD" w14:textId="77777777" w:rsidR="00C03AFA" w:rsidRPr="004071A1" w:rsidRDefault="00C03AFA" w:rsidP="000127F4">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> o aprendizaje móvil se caracteriza por ser fácil y flexible, ya que se obtiene la información al momento permitiendo a los profesores y estudiantes acceder a los contenidos de aprendizaje en cualquier lugar e instancia siempre y cuando tengan internet, podríamos que las tabletas o teléfonos se presentan como instrumento pedagógico para una mejor interacción con los estudiantes universitarios. </w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3415B7AD" w14:textId="77777777" w:rsidR="00C03AFA" w:rsidRPr="004071A1" w:rsidRDefault="00C03AFA" w:rsidP="000127F4">
+    <w:p w14:paraId="5B9A8053" w14:textId="77777777" w:rsidR="000127F4" w:rsidRPr="004071A1" w:rsidRDefault="009A42B3" w:rsidP="000127F4">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004071A1">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00F23955" w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>S</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F23955" w:rsidRPr="004071A1">
+        <w:t>e necesitan políticas</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7E5A" w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>e necesitan políticas</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002B7E5A" w:rsidRPr="004071A1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F23955" w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F23955" w:rsidRPr="004071A1">
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7E5A" w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>y</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002B7E5A" w:rsidRPr="004071A1">
+        <w:t xml:space="preserve"> regulaciones normativas</w:t>
+      </w:r>
+      <w:r w:rsidR="00F23955" w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> regulaciones normativas</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F23955" w:rsidRPr="004071A1">
+        <w:t xml:space="preserve"> con la finalidad de crear experiencias de aprendizaje sólidas en el aula con los estudiantes con la posibilidad de adquirir buenas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> con la finalidad de crear experiencias de aprendizaje sólidas en el aula con los estudiantes con la posibilidad de adquirir buenas </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004071A1">
+        <w:t>prácticas</w:t>
+      </w:r>
+      <w:r w:rsidR="00F23955" w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>prácticas</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F23955" w:rsidRPr="004071A1">
+        <w:t xml:space="preserve"> en la aplicación de procesos educativos que se demanda hoy en día. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="339C0934" w14:textId="77777777" w:rsidR="000127F4" w:rsidRPr="004071A1" w:rsidRDefault="000127F4" w:rsidP="000127F4">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en la aplicación de procesos educativos que se demanda hoy en día. </w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="339C0934" w14:textId="77777777" w:rsidR="000127F4" w:rsidRPr="004071A1" w:rsidRDefault="000127F4" w:rsidP="000127F4">
+    <w:p w14:paraId="1AF9292D" w14:textId="5139DB39" w:rsidR="00F23955" w:rsidRPr="004071A1" w:rsidRDefault="009A42B3" w:rsidP="000127F4">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004071A1">
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00866319" w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>L</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00866319" w:rsidRPr="004071A1">
+        <w:t xml:space="preserve">os </w:t>
+      </w:r>
+      <w:r w:rsidR="00F23955" w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">os </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F23955" w:rsidRPr="004071A1">
+        <w:t>dispositivos</w:t>
+      </w:r>
+      <w:r w:rsidR="00866319" w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>dispositivos</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00866319" w:rsidRPr="004071A1">
+        <w:t xml:space="preserve"> móviles ofrecen una </w:t>
+      </w:r>
+      <w:r w:rsidR="00F23955" w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> móviles ofrecen una </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F23955" w:rsidRPr="004071A1">
+        <w:t>excelente</w:t>
+      </w:r>
+      <w:r w:rsidR="00866319" w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>excelente</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00866319" w:rsidRPr="004071A1">
+        <w:t xml:space="preserve"> oportunidad para </w:t>
+      </w:r>
+      <w:r w:rsidR="00D26259" w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> oportunidad para </w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">realizar actividades académicas de manera efectiva, siempre y cuando los discentes sean guiados responsablemente para el desarrollo especifico de tareas, proyectos, casos de estudio con la finalidad de disminuir las distracciones y garantizar una mejor concentración en los alumnos. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08875474" w14:textId="77777777" w:rsidR="000127F4" w:rsidRPr="004071A1" w:rsidRDefault="000127F4" w:rsidP="00D349BD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="178BFD44" w14:textId="77777777" w:rsidR="000127F4" w:rsidRPr="004071A1" w:rsidRDefault="000127F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
@@ -8656,69 +5899,51 @@
         </w:rPr>
         <w:t xml:space="preserve">romover soluciones que garanticen la igualdad al acceso de estas tecnologías, dando </w:t>
       </w:r>
       <w:r w:rsidR="00B865EC" w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oportunidades</w:t>
       </w:r>
       <w:r w:rsidR="007340B0" w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de acceso y beneficio educativo de estos dispositivos, </w:t>
       </w:r>
       <w:r w:rsidR="00D008A5" w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>con la finalidad de garantizar la igualdad de oportunidades para todos los estudiantes, así como diseñar y evaluar políticas institucionales implementado políticas y normativas institucionales que regulen el uso de dispositivos, con la finalidad de obtener experiencias comprensivas, posteriormente es importante la evaluación del m-</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> con los estudiantes de educación superior con la finalidad de verificar el rendimiento académico, la autonomía, habilidades, destrezas  con la finalidad de mejorar las áreas y buenas prácticas. </w:t>
+        <w:t xml:space="preserve">con la finalidad de garantizar la igualdad de oportunidades para todos los estudiantes, así como diseñar y evaluar políticas institucionales implementado políticas y normativas institucionales que regulen el uso de dispositivos, con la finalidad de obtener experiencias comprensivas, posteriormente es importante la evaluación del m-learning con los estudiantes de educación superior con la finalidad de verificar el rendimiento académico, la autonomía, habilidades, destrezas  con la finalidad de mejorar las áreas y buenas prácticas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DBCB6E4" w14:textId="77777777" w:rsidR="000127F4" w:rsidRPr="004071A1" w:rsidRDefault="000127F4" w:rsidP="000127F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FD713F0" w14:textId="6E3D893B" w:rsidR="00BD4C2A" w:rsidRPr="004071A1" w:rsidRDefault="00C03AFA" w:rsidP="00D349BD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004071A1">
         <w:rPr>
@@ -9192,67 +6417,51 @@
       </w:r>
       <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>(págs. 215-227). Spinger: Cham.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C3461B5" w14:textId="3708DAA4" w:rsidR="000127F4" w:rsidRPr="004071A1" w:rsidRDefault="000127F4" w:rsidP="000127F4">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Vera, V. D. (2019). Aceptación del M–</w:t>
-[...15 lines deleted...]
-        <w:t>: Un Análisis de Sentimientos basado en Minería de Texto</w:t>
+        <w:t>Vera, V. D. (2019). Aceptación del M–learning: Un Análisis de Sentimientos basado en Minería de Texto</w:t>
       </w:r>
       <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>. Cuaderno Activa,</w:t>
       </w:r>
       <w:r w:rsidRPr="004071A1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 45-50. Obtenido de Cuaderno Activa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EAF22B7" w14:textId="790982D5" w:rsidR="00D349BD" w:rsidRPr="004071A1" w:rsidRDefault="00D349BD" w:rsidP="000127F4">
       <w:pPr>
         <w:pStyle w:val="Bibliografa"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -9307,185 +6516,185 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1ABD8B20" w14:textId="748F0E35" w:rsidR="002155C5" w:rsidRPr="00D349BD" w:rsidRDefault="002155C5" w:rsidP="00D349BD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002155C5" w:rsidRPr="00D349BD" w:rsidSect="009746B4">
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1418" w:right="900" w:bottom="1418" w:left="1418" w:header="794" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="306A8DFD" w14:textId="77777777" w:rsidR="00CE1EF4" w:rsidRDefault="00CE1EF4" w:rsidP="00903E77">
+    <w:p w14:paraId="4970809C" w14:textId="77777777" w:rsidR="0092204E" w:rsidRDefault="0092204E" w:rsidP="00903E77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="632F075F" w14:textId="77777777" w:rsidR="00CE1EF4" w:rsidRDefault="00CE1EF4" w:rsidP="00903E77">
+    <w:p w14:paraId="123268D0" w14:textId="77777777" w:rsidR="0092204E" w:rsidRDefault="0092204E" w:rsidP="00903E77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="555390FA" w14:textId="77777777" w:rsidR="004071A1" w:rsidRPr="009746B4" w:rsidRDefault="004071A1" w:rsidP="009746B4">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009746B4">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>Vol. 12, Núm. 24                  Julio – Diciembre 2025                        ISSN: 2448 – 7422</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="05A66744" w14:textId="77777777" w:rsidR="004071A1" w:rsidRDefault="004071A1">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B776CEB" w14:textId="77777777" w:rsidR="00CE1EF4" w:rsidRDefault="00CE1EF4" w:rsidP="00903E77">
+    <w:p w14:paraId="03B7E4AA" w14:textId="77777777" w:rsidR="0092204E" w:rsidRDefault="0092204E" w:rsidP="00903E77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A0A4AE7" w14:textId="77777777" w:rsidR="00CE1EF4" w:rsidRDefault="00CE1EF4" w:rsidP="00903E77">
+    <w:p w14:paraId="6FF02E98" w14:textId="77777777" w:rsidR="0092204E" w:rsidRDefault="0092204E" w:rsidP="00903E77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E4089024"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -9920,53 +7129,52 @@
   <w:num w:numId="6" w16cid:durableId="1023366076">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1404795714">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="211498417">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="280646779">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="250235175">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1533763385">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="107092171">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
     <w:rsid w:val="000127F4"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="000521DE"/>
@@ -9986,70 +7194,72 @@
     <w:rsid w:val="0013687F"/>
     <w:rsid w:val="001406F5"/>
     <w:rsid w:val="001472DC"/>
     <w:rsid w:val="0015074B"/>
     <w:rsid w:val="001515B0"/>
     <w:rsid w:val="0015494B"/>
     <w:rsid w:val="0016515D"/>
     <w:rsid w:val="0018000A"/>
     <w:rsid w:val="0018313D"/>
     <w:rsid w:val="001A2FA6"/>
     <w:rsid w:val="001A4C6D"/>
     <w:rsid w:val="001B4102"/>
     <w:rsid w:val="001B55BB"/>
     <w:rsid w:val="001C56C5"/>
     <w:rsid w:val="001F1CED"/>
     <w:rsid w:val="001F2BB4"/>
     <w:rsid w:val="0020012C"/>
     <w:rsid w:val="00201AA2"/>
     <w:rsid w:val="00205AF0"/>
     <w:rsid w:val="00213954"/>
     <w:rsid w:val="002155C5"/>
     <w:rsid w:val="002163A1"/>
     <w:rsid w:val="00222881"/>
     <w:rsid w:val="0023573C"/>
     <w:rsid w:val="00254372"/>
+    <w:rsid w:val="002658E7"/>
     <w:rsid w:val="0029437E"/>
     <w:rsid w:val="00294D07"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="002A0889"/>
     <w:rsid w:val="002A0C1E"/>
     <w:rsid w:val="002A0F68"/>
     <w:rsid w:val="002B1659"/>
     <w:rsid w:val="002B7E5A"/>
     <w:rsid w:val="002C1A92"/>
     <w:rsid w:val="002C5839"/>
     <w:rsid w:val="002D4591"/>
     <w:rsid w:val="00303FC0"/>
     <w:rsid w:val="00322E72"/>
     <w:rsid w:val="00326F90"/>
     <w:rsid w:val="0035298C"/>
     <w:rsid w:val="003552C5"/>
     <w:rsid w:val="00366937"/>
     <w:rsid w:val="00374B7B"/>
     <w:rsid w:val="003B2303"/>
     <w:rsid w:val="003D20A8"/>
+    <w:rsid w:val="003E0B53"/>
     <w:rsid w:val="003F1B22"/>
     <w:rsid w:val="00400BCC"/>
     <w:rsid w:val="00403913"/>
     <w:rsid w:val="004071A1"/>
     <w:rsid w:val="0042326C"/>
     <w:rsid w:val="004246B1"/>
     <w:rsid w:val="00446C3A"/>
     <w:rsid w:val="00454D91"/>
     <w:rsid w:val="00455074"/>
     <w:rsid w:val="004741F0"/>
     <w:rsid w:val="004764E0"/>
     <w:rsid w:val="004769BA"/>
     <w:rsid w:val="004D2280"/>
     <w:rsid w:val="004D4693"/>
     <w:rsid w:val="004F3E77"/>
     <w:rsid w:val="004F6C43"/>
     <w:rsid w:val="004F7353"/>
     <w:rsid w:val="005131C0"/>
     <w:rsid w:val="00514747"/>
     <w:rsid w:val="00537F30"/>
     <w:rsid w:val="0054002F"/>
     <w:rsid w:val="00553807"/>
     <w:rsid w:val="0055706D"/>
     <w:rsid w:val="0055770B"/>
     <w:rsid w:val="00562431"/>
@@ -10080,85 +7290,87 @@
     <w:rsid w:val="007D38DF"/>
     <w:rsid w:val="007E0C62"/>
     <w:rsid w:val="007E470A"/>
     <w:rsid w:val="007F7FD8"/>
     <w:rsid w:val="00801027"/>
     <w:rsid w:val="00802446"/>
     <w:rsid w:val="0082548E"/>
     <w:rsid w:val="0082685E"/>
     <w:rsid w:val="00827012"/>
     <w:rsid w:val="008366CF"/>
     <w:rsid w:val="00837243"/>
     <w:rsid w:val="00850077"/>
     <w:rsid w:val="00864409"/>
     <w:rsid w:val="00865668"/>
     <w:rsid w:val="00866319"/>
     <w:rsid w:val="00870F40"/>
     <w:rsid w:val="00877200"/>
     <w:rsid w:val="008C0AFA"/>
     <w:rsid w:val="008C301B"/>
     <w:rsid w:val="008C5D6C"/>
     <w:rsid w:val="008C7CB6"/>
     <w:rsid w:val="008D66E8"/>
     <w:rsid w:val="008E0159"/>
     <w:rsid w:val="008E7FF7"/>
     <w:rsid w:val="00903E77"/>
+    <w:rsid w:val="0092204E"/>
     <w:rsid w:val="00931340"/>
     <w:rsid w:val="009421E8"/>
     <w:rsid w:val="00961165"/>
     <w:rsid w:val="009729C2"/>
     <w:rsid w:val="009746B4"/>
     <w:rsid w:val="00981EEE"/>
     <w:rsid w:val="009828FF"/>
     <w:rsid w:val="009873FD"/>
     <w:rsid w:val="009A42B3"/>
     <w:rsid w:val="009A6558"/>
     <w:rsid w:val="009B00CD"/>
     <w:rsid w:val="009C057B"/>
     <w:rsid w:val="009D3692"/>
     <w:rsid w:val="00A15684"/>
     <w:rsid w:val="00A172C8"/>
     <w:rsid w:val="00A3622F"/>
     <w:rsid w:val="00A37FBB"/>
     <w:rsid w:val="00A45715"/>
     <w:rsid w:val="00A47A82"/>
     <w:rsid w:val="00A76345"/>
     <w:rsid w:val="00A77FD5"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00AA521D"/>
     <w:rsid w:val="00AB4136"/>
     <w:rsid w:val="00AB43AE"/>
     <w:rsid w:val="00AC197F"/>
     <w:rsid w:val="00AD74B5"/>
     <w:rsid w:val="00AF7095"/>
     <w:rsid w:val="00B004EB"/>
     <w:rsid w:val="00B2020A"/>
     <w:rsid w:val="00B222AC"/>
     <w:rsid w:val="00B25446"/>
     <w:rsid w:val="00B34ADA"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00B57ED4"/>
+    <w:rsid w:val="00B673CD"/>
     <w:rsid w:val="00B865EC"/>
     <w:rsid w:val="00B93FC3"/>
     <w:rsid w:val="00B9494A"/>
     <w:rsid w:val="00B9602E"/>
     <w:rsid w:val="00BA5C31"/>
     <w:rsid w:val="00BC6715"/>
     <w:rsid w:val="00BD4C2A"/>
     <w:rsid w:val="00BE1CB4"/>
     <w:rsid w:val="00C03AFA"/>
     <w:rsid w:val="00C16CBE"/>
     <w:rsid w:val="00C43AB6"/>
     <w:rsid w:val="00C44E68"/>
     <w:rsid w:val="00C575DC"/>
     <w:rsid w:val="00C63ABA"/>
     <w:rsid w:val="00C7226A"/>
     <w:rsid w:val="00C927F9"/>
     <w:rsid w:val="00CB0664"/>
     <w:rsid w:val="00CE1EF4"/>
     <w:rsid w:val="00D008A5"/>
     <w:rsid w:val="00D11234"/>
     <w:rsid w:val="00D22376"/>
     <w:rsid w:val="00D26259"/>
     <w:rsid w:val="00D349BD"/>
     <w:rsid w:val="00D45F25"/>
     <w:rsid w:val="00D54B5D"/>
@@ -10197,60 +7409,60 @@
     <w:rsid w:val="00FE6A33"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="78DA2391"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{E24B0DEA-76E1-43D9-9EA3-C10B62461DAA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -21702,51 +18914,51 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="w7sjnrxzl6krnffuzhqe">
     <w:name w:val="w7sjnrxzl6krnffuzhqe"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00837243"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bibliografa">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="37"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009A42B3"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="12273019">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="30886829">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -22787,84 +19999,84 @@
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:Title>El uso de dispositivos móviles en la educación superior aliados</b:Title>
     <b:InternetSiteTitle>Sapiens</b:InternetSiteTitle>
     <b:Year>2025</b:Year>
     <b:URL>file:///C:/Users/Paty/Downloads/Dialnet-ElUsoDeDispositivosMovilesEnLaEducacionSuperiorAli-10141273%20(1).pdf</b:URL>
     <b:RefOrder>1</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F058FFC-EE2C-433D-9B6A-4BC4FCC0643D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>15785</Characters>
+  <Pages>11</Pages>
+  <Words>2874</Words>
+  <Characters>15811</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>131</Lines>
   <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18618</CharactersWithSpaces>
+  <CharactersWithSpaces>18648</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
   <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">