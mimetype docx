--- v0 (2025-12-12)
+++ v1 (2026-08-21)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6940B11F" w14:textId="470192A8" w:rsidR="006A34DF" w:rsidRDefault="006A34DF" w:rsidP="007D7F17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F052B3">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48601DA1" wp14:editId="66FC83A9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-881380</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-748030</wp:posOffset>
@@ -125,98 +125,97 @@
     <w:p w14:paraId="31CCB722" w14:textId="0053C6C9" w:rsidR="006A34DF" w:rsidRDefault="00B2301B" w:rsidP="00B2301B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3390"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="159A6FE4" w14:textId="4268019F" w:rsidR="006A34DF" w:rsidRPr="00A146C2" w:rsidRDefault="006A34DF" w:rsidP="006A34DF">
+    <w:p w14:paraId="205304D8" w14:textId="77777777" w:rsidR="009B1D8B" w:rsidRDefault="009B1D8B" w:rsidP="006A34DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B1D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>DOI 10.23913/cdhis.v12i24.257</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="159A6FE4" w14:textId="06059C8A" w:rsidR="006A34DF" w:rsidRPr="00A146C2" w:rsidRDefault="006A34DF" w:rsidP="009B1D8B">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60C33DD1" w14:textId="77777777" w:rsidR="006A34DF" w:rsidRPr="00A146C2" w:rsidRDefault="006A34DF" w:rsidP="007D7F17">
-      <w:pPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="299DECDC" w14:textId="77777777" w:rsidR="006A34DF" w:rsidRPr="00A146C2" w:rsidRDefault="006A34DF" w:rsidP="007D7F17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C032470" w14:textId="637BE6E5" w:rsidR="007227D3" w:rsidRPr="00A146C2" w:rsidRDefault="004652BC" w:rsidP="007D7F17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -227,172 +226,60 @@
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00387DB6" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>onsumo de sustancias psicoactivas: influencia sobre el uso problemático de internet y redes sociales en adolescentes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="115A9E02" w14:textId="51F0F860" w:rsidR="00DC7DBC" w:rsidRPr="00A146C2" w:rsidRDefault="00DC7DBC" w:rsidP="007D7F17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Psychoactive</w:t>
-[...111 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Psychoactive substance use: influence on problematic internet and social media use in adolescents</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="500912AD" w14:textId="77777777" w:rsidR="007D7F17" w:rsidRPr="00A146C2" w:rsidRDefault="007D7F17" w:rsidP="007D7F17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72B1A2AE" w14:textId="77777777" w:rsidR="000312AB" w:rsidRPr="00A146C2" w:rsidRDefault="000312AB" w:rsidP="007D7F17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -525,69 +412,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04A800C3" w14:textId="24473DD6" w:rsidR="00CE2973" w:rsidRPr="00A146C2" w:rsidRDefault="00C85682" w:rsidP="007D7F17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">El consumo de sustancias psicoactivas en la adolescencia se ha convertido en </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> de salud pública debido a</w:t>
+        <w:t>El consumo de sustancias psicoactivas en la adolescencia se ha convertido en una problema de salud pública debido a</w:t>
       </w:r>
       <w:r w:rsidR="00A7458E" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">l incremento exponencial de </w:t>
       </w:r>
       <w:r w:rsidR="00C35F8C" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>su prevalencia en los últimos años.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1054,3428 +923,216 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="698994BF" w14:textId="77777777" w:rsidR="00CE4230" w:rsidRPr="00A146C2" w:rsidRDefault="00CE4230" w:rsidP="007D7F17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48C63802" w14:textId="6C99F645" w:rsidR="00FC61F5" w:rsidRPr="00A146C2" w:rsidRDefault="00FC61F5" w:rsidP="007D7F17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="6E4B90B5" w14:textId="77777777" w:rsidR="007D7F17" w:rsidRPr="00A146C2" w:rsidRDefault="007D7F17" w:rsidP="007D7F17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EDF6C48" w14:textId="1260F4CF" w:rsidR="000262FB" w:rsidRPr="00A146C2" w:rsidRDefault="00CE4230" w:rsidP="007D7F17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...501 lines deleted...]
-        <w:t xml:space="preserve"> use.</w:t>
+      <w:r w:rsidRPr="00A146C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The use of psychoactive substances in adolescence has become a public health problem due to the exponential increase in its prevalence in recent years, as well as the decrease in the perception of risk associated with its use.</w:t>
       </w:r>
       <w:r w:rsidR="00725988" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2645 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> The objective was to estimate the influence of psychoactive substance use on problematic internet and social media use in adolescents. A quantitative methodology was used, with a non-experimental cross-sectional design and a descriptive-correlational scope. A total of 589 adolescents with an average age of 16 participated. The following scales were used: the Alcohol Use Disorders Identification Test (AUDIT), the ASSIST-based Psychoactive Substance Prevalence Identification List, the Adolescent Addiction Risk Scale for Social Networks and the Internet, and the Brief Nicotine Dependence Syndrome Assessment Scale, which were administered with the prior informed consent of the parents. The findings highlight problematic use of the internet and social media, with high levels prevailing. With regard to psychoactive substance use, alcohol consumption is at a high level “at least once in a lifetime,” which is confirmed by 25% of adolescents showing risky consumption, followed by 11% at risk of dependence. Tobacco has been consumed “at least once in their lifetime” by 40%, marijuana by 20%, and sedatives by 18%. There are correlations between psychoactive substance use and problematic use of the internet and social media, which is confirmed by linear regression analysis, highlighting that psychoactive substance use predicts patterns of problematic internet and social media use. It is concluded that adolescents are a highly vulnerable population in terms of multiple addictive behaviors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01E62C60" w14:textId="77777777" w:rsidR="00CE4230" w:rsidRPr="00A146C2" w:rsidRDefault="00CE4230" w:rsidP="007D7F17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="290EE449" w14:textId="782C1D72" w:rsidR="00CE4230" w:rsidRPr="00A146C2" w:rsidRDefault="00A37CFF" w:rsidP="007D7F17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Key </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Key words</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:iCs/>
-[...9 lines deleted...]
-          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="007D7F17" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A146C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sychoactive substance use</w:t>
+      </w:r>
+      <w:r w:rsidR="007D7F17" w:rsidRPr="00A146C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A146C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007D7F17" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>sychoactive</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>roblematic use</w:t>
+      </w:r>
+      <w:r w:rsidR="007D7F17" w:rsidRPr="00A146C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, internet and social media,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-      </w:r>
       <w:r w:rsidR="007D7F17" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...57 lines deleted...]
-        </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>dolescents</w:t>
-[...8 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>dolescents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D5EF388" w14:textId="77777777" w:rsidR="00CE4230" w:rsidRPr="00A146C2" w:rsidRDefault="00CE4230" w:rsidP="007D7F17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43639F16" w14:textId="755AA20F" w:rsidR="00C65853" w:rsidRPr="00A146C2" w:rsidRDefault="00C65853" w:rsidP="007D7F17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A146C2">
@@ -4880,71 +1537,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">conciban </w:t>
       </w:r>
       <w:r w:rsidR="00A54629" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">como menores de lo que realmente son. Esta tendencia se intensifica cuando los jóvenes </w:t>
       </w:r>
       <w:r w:rsidR="00A54629" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>consideran que tienen la capacidad de manejar las situaciones, anticipan consecuencias poco graves o valoran que dichas conductas pueden generar beneficios personales relevantes (</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> et al., 2015).</w:t>
+        <w:t>consideran que tienen la capacidad de manejar las situaciones, anticipan consecuencias poco graves o valoran que dichas conductas pueden generar beneficios personales relevantes (Rosabal et al., 2015).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3467C6F8" w14:textId="77777777" w:rsidR="007D7F17" w:rsidRPr="00A146C2" w:rsidRDefault="007D7F17" w:rsidP="007D7F17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BCFB563" w14:textId="410DE5F8" w:rsidR="0077672B" w:rsidRPr="00A146C2" w:rsidRDefault="00B5661B" w:rsidP="007D7F17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
@@ -5006,71 +1643,51 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">Las adicciones psicológicas han cobrado </w:t>
       </w:r>
       <w:r w:rsidR="00B00033" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">fuerza en </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> dado el aumento en su prevalencia, son comportamiento de tipo dependiente</w:t>
+        <w:t>fuerza en la últimas décadas dado el aumento en su prevalencia, son comportamiento de tipo dependiente</w:t>
       </w:r>
       <w:r w:rsidR="006B57D1" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> sin consumo de sustancias</w:t>
       </w:r>
       <w:r w:rsidR="00B00033" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> que reflejan una incapacidad de autocontrol</w:t>
       </w:r>
       <w:r w:rsidR="00DE5CCE" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
@@ -6347,63 +2964,52 @@
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> considerablemente</w:t>
       </w:r>
       <w:r w:rsidR="003B080E" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> cada año. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>De manera paralela, el uso de drogas ilegales también ha presentado un ascenso notable desde 2002. Aunque el consumo sigue siendo más alto en varones, las encuestas revelan un incremento progresivo en el consumo de alcohol, tabaco y drogas ilegales entre mujeres adolescentes, lo que se traduce asimismo en un aumento de los trastornos relacionados con el consumo de sustancias en esta población (Tena-</w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>De manera paralela, el uso de drogas ilegales también ha presentado un ascenso notable desde 2002. Aunque el consumo sigue siendo más alto en varones, las encuestas revelan un incremento progresivo en el consumo de alcohol, tabaco y drogas ilegales entre mujeres adolescentes, lo que se traduce asimismo en un aumento de los trastornos relacionados con el consumo de sustancias en esta población (Tena-Suck</w:t>
+      </w:r>
       <w:r w:rsidR="003B080E" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>2018).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="050C871D" w14:textId="77777777" w:rsidR="007D7F17" w:rsidRPr="00A146C2" w:rsidRDefault="007D7F17" w:rsidP="007D7F17">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -7075,71 +3681,51 @@
       <w:r w:rsidR="00F7175A" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>en las actividades cotidiana</w:t>
       </w:r>
       <w:r w:rsidR="00BC18CC" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="002804C5" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Guzmán &amp; </w:t>
-[...19 lines deleted...]
-        <w:t>, 2023).</w:t>
+        <w:t xml:space="preserve"> (Guzmán &amp; Gélvez, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1531A311" w14:textId="77777777" w:rsidR="007D7F17" w:rsidRPr="00A146C2" w:rsidRDefault="007D7F17" w:rsidP="007D7F17">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="375BAA23" w14:textId="3CE96AAD" w:rsidR="00204DB7" w:rsidRPr="00A146C2" w:rsidRDefault="00DB550A" w:rsidP="007D7F17">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8718,79 +5304,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> evaluación del</w:t>
       </w:r>
       <w:r w:rsidR="006F314B" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00783FA4" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="006F314B" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">índrome </w:t>
       </w:r>
       <w:r w:rsidR="0060676A" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">de Dependencia de la Nicotina (NDSS-S) de </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> et al., 2011) se compone de 6 ítems, con cinco alternativas de respuesta</w:t>
+        <w:t>de Dependencia de la Nicotina (NDSS-S) de Shiffman et al. (2004, adaptado por Becoña et al., 2011) se compone de 6 ítems, con cinco alternativas de respuesta</w:t>
       </w:r>
       <w:r w:rsidR="006F314B" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D81315" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">que van desde </w:t>
       </w:r>
       <w:r w:rsidR="00623BEE" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">1: </w:t>
       </w:r>
       <w:r w:rsidR="0039348B" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">no es cierto, </w:t>
       </w:r>
@@ -8856,65 +5414,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="29441D35" w14:textId="77777777" w:rsidR="007D7F17" w:rsidRPr="00A146C2" w:rsidRDefault="007D7F17" w:rsidP="007D7F17">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49BDB983" w14:textId="2DD3FD4D" w:rsidR="0060676A" w:rsidRPr="00A146C2" w:rsidRDefault="0060676A" w:rsidP="007D7F17">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">El Cuestionario de Identificación de Trastornos Debido al Consumo de Alcohol [AUDIT] de la Fuente y </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (1992), </w:t>
+        <w:t xml:space="preserve">El Cuestionario de Identificación de Trastornos Debido al Consumo de Alcohol [AUDIT] de la Fuente y Kershenobich (1992), </w:t>
       </w:r>
       <w:r w:rsidR="00F261B8" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">es un instrumento que proporciona una medida correcta del riesgo del consumo según el género, la edad y proporciona indicadores según diferentes culturas;  se conforma de 10 preguntas </w:t>
       </w:r>
       <w:r w:rsidR="00F3207D" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">que evalúan </w:t>
       </w:r>
       <w:r w:rsidR="00F261B8" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">consumo reciente, síntomas de la dependencia y problemas relacionados con el alcohol </w:t>
       </w:r>
       <w:r w:rsidR="00421DC9" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">tanto </w:t>
       </w:r>
@@ -9087,63 +5631,55 @@
       </w:r>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">que equivale a </w:t>
       </w:r>
       <w:r w:rsidR="0060676A" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>la prevalencia global</w:t>
       </w:r>
       <w:r w:rsidR="005E3454" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00F61E8D" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">las siguientes prevalencias son </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005E3454" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>lápsicas</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> de 12 y 6 meses, y de los últimos 30 días. Tales temporalidades se basan en la Encuesta Nacional de consumo de Drogas, Alcohol y Tabaco 2016-2017.</w:t>
+        <w:t>lápsicas de 12 y 6 meses, y de los últimos 30 días. Tales temporalidades se basan en la Encuesta Nacional de consumo de Drogas, Alcohol y Tabaco 2016-2017.</w:t>
       </w:r>
       <w:r w:rsidR="00F61E8D" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Villatoro-Velázquez et al., 2017).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FE36938" w14:textId="77777777" w:rsidR="00F61E8D" w:rsidRPr="00A146C2" w:rsidRDefault="00F61E8D" w:rsidP="007D7F17">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41E3A2B4" w14:textId="457BD381" w:rsidR="00393858" w:rsidRPr="00A146C2" w:rsidRDefault="00393858" w:rsidP="007D7F17">
@@ -13819,69 +10355,58 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">o </w:t>
       </w:r>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">en los criterios de </w:t>
       </w:r>
       <w:r w:rsidR="009B4805" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">prevalencia global y </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C05650" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>lápsica</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> según </w:t>
+        <w:t xml:space="preserve">lápsica según </w:t>
       </w:r>
       <w:r w:rsidR="009B4805" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F5C66E3" w14:textId="0D509B6C" w:rsidR="002549B1" w:rsidRPr="00A146C2" w:rsidRDefault="00C05650" w:rsidP="007D7F17">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
@@ -23106,141 +19631,95 @@
       </w:r>
       <w:r w:rsidR="001A0F96" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> y RS</w:t>
       </w:r>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> puede aportar luz sobre los mecanismos compartidos de vulnerabilidad, así como identificar perfiles de riesgo para intervenciones preventivas</w:t>
       </w:r>
       <w:r w:rsidR="00BC496A" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, ya que se ha demostrado una asociación positiva entre el tiempo dedicado a las redes sociales y el consumo de sustancias como el alcohol (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D83E93" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Brunborga</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> et al., 2022). </w:t>
+        <w:t xml:space="preserve">Brunborga et al., 2022). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14E8A93B" w14:textId="77777777" w:rsidR="00095E81" w:rsidRPr="00A146C2" w:rsidRDefault="00095E81" w:rsidP="00095E81">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E80EA8E" w14:textId="24EE8770" w:rsidR="00371645" w:rsidRPr="00A146C2" w:rsidRDefault="00371645" w:rsidP="00095E81">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Un aspecto a destacar son las nuevas tendencias en el uso de la tecnología, el empleo de </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">  y su relación con conductas adictivas en torno al consumo de sustancias psicoactivas. Se ha referido el empleo de videos que tienden a ser más populares, los cuales están relacionados con el consumo de alcohol, mismos que tienen un fuerte impacto en la población adolescente; el material analizado refleja una inclinación a incentivar la ingesta acelerada de diversas bebidas y a vincular el consumo de alcohol con elementos de connotación agradable, como situaciones humorísticas. Al mismo tiempo, se omiten o se relegan las implicaciones adversas que acompañan a los patrones de consumo riesgoso, lo cual contribuye a presentar una imagen distorsionada y poco crítica de sus efectos perjudiciales. De esta manera se observa que cada vez se amplían las opciones para la promoción de conductas adictivas en cuanto a sustancias químicas y en torno a las adicciones psicológicas (Davis et al., 2021). </w:t>
+        <w:t xml:space="preserve">Un aspecto a destacar son las nuevas tendencias en el uso de la tecnología, el empleo de Tik Tok  y su relación con conductas adictivas en torno al consumo de sustancias psicoactivas. Se ha referido el empleo de videos que tienden a ser más populares, los cuales están relacionados con el consumo de alcohol, mismos que tienen un fuerte impacto en la población adolescente; el material analizado refleja una inclinación a incentivar la ingesta acelerada de diversas bebidas y a vincular el consumo de alcohol con elementos de connotación agradable, como situaciones humorísticas. Al mismo tiempo, se omiten o se relegan las implicaciones adversas que acompañan a los patrones de consumo riesgoso, lo cual contribuye a presentar una imagen distorsionada y poco crítica de sus efectos perjudiciales. De esta manera se observa que cada vez se amplían las opciones para la promoción de conductas adictivas en cuanto a sustancias químicas y en torno a las adicciones psicológicas (Davis et al., 2021). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CB0F3A8" w14:textId="77777777" w:rsidR="00095E81" w:rsidRPr="00A146C2" w:rsidRDefault="00095E81" w:rsidP="00095E81">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="404119AC" w14:textId="2D4D0336" w:rsidR="00135608" w:rsidRPr="00A146C2" w:rsidRDefault="000F2DBF" w:rsidP="00095E81">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
@@ -24266,275 +20745,114 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">(19), 28-46. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6943C865" w14:textId="1CA72EE1" w:rsidR="00706375" w:rsidRPr="00A146C2" w:rsidRDefault="00D83E93" w:rsidP="00095E81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Brunborga</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00706375" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">, G., </w:t>
       </w:r>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">2022). </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>2022). Skogen</w:t>
+      </w:r>
       <w:r w:rsidR="00706375" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">, J. y </w:t>
       </w:r>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Burdzovic</w:t>
+      </w:r>
       <w:r w:rsidR="00706375" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">, J. (2022). Time </w:t>
-[...101 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">, J. (2022). Time spent on social media and alcohol use among adolescents: A longitudinal study. </w:t>
+      </w:r>
       <w:r w:rsidR="00706375" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>Addictive</w:t>
-[...35 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>Addictive Behaviors,</w:t>
       </w:r>
       <w:r w:rsidR="00706375" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A75F0" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>130</w:t>
       </w:r>
       <w:r w:rsidR="00943B62" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
@@ -24566,456 +20884,98 @@
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">Caputo, A. (2020). </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0034542E" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>Comparing</w:t>
-[...141 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Comparing Theoretical Models for the Understanding of Health-Risk</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5F0D26AD" w14:textId="745E9089" w:rsidR="00A612A1" w:rsidRPr="00A146C2" w:rsidRDefault="0034542E" w:rsidP="00095E81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...139 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A146C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Behaviour: Towards an Integrative Model of Adolescent Alcohol Consumption. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>Europe's</w:t>
-[...83 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">Europe's Journal of Psychology, </w:t>
       </w:r>
       <w:r w:rsidR="00CE7307" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r w:rsidR="00CE7307" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>(3), 418–436, https://doi.org/10.5964/ejop.v16i3.2213</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0157609C" w14:textId="5DE616FF" w:rsidR="00806CEF" w:rsidRPr="00A146C2" w:rsidRDefault="00806CEF" w:rsidP="00095E81">
       <w:pPr>
         <w:tabs>
@@ -25057,97 +21017,60 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>2023).</w:t>
       </w:r>
       <w:r w:rsidR="00B71B17" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B71B17" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">Consecuencias Físicas y Psicológicas por Consumo de Drogas en Adolescentes. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B71B17" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>Journal</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> MQR Investigar, 7</w:t>
+        <w:t>Journal Scienfic MQR Investigar, 7</w:t>
       </w:r>
       <w:r w:rsidR="00B71B17" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>(4), 388-418. https://orcid.org/0000-0002-8695-5005</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="217C584E" w14:textId="3ABF9066" w:rsidR="001E34C6" w:rsidRPr="00A146C2" w:rsidRDefault="00F35783" w:rsidP="00095E81">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
@@ -25411,336 +21334,193 @@
       <w:r w:rsidR="00CC14CB" w:rsidRPr="00A146C2">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A146C2">
         <w:t xml:space="preserve"> https://www.adicciones.es/index.php/adicciones/article/view/959/883</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C6EF164" w14:textId="5C6C131A" w:rsidR="00896C86" w:rsidRPr="00A146C2" w:rsidRDefault="00896C86" w:rsidP="00095E81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">González-Cortés, J. H., Mejía-Lobo, M. y Rincón-Barreto, D. </w:t>
-[...21 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">González-Cortés, J. H., Mejía-Lobo, M. y Rincón-Barreto, D. M.(2023). Riesgo de consumo de sustancias psicoactivas y su relación con el uso problemático de videojuegos y redes sociales en estudiantes universitarios. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>Psicogente</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> 26</w:t>
+        <w:t>Psicogente 26</w:t>
       </w:r>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>(49), 1-21. https://doi.org/10.17081/psico.26.49.5728</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63E21DEF" w14:textId="69A34D5D" w:rsidR="0008046B" w:rsidRPr="00A146C2" w:rsidRDefault="00630F6C" w:rsidP="00095E81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Gutiérrez, J., Rubio, G. y Rodríguez, F. (2013). La impulsividad: ¿antesala de las adicciones </w:t>
-[...21 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Gutiérrez, J., Rubio, G. y Rodríguez, F. (2013). La impulsividad: ¿antesala de las adicciones comportamentales?. </w:t>
+      </w:r>
       <w:r w:rsidR="0008046B" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>Health</w:t>
-[...35 lines deleted...]
-        <w:t>, 13</w:t>
+        <w:t>Health and Addictions, 13</w:t>
       </w:r>
       <w:r w:rsidR="0008046B" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>(2), 145-155. https://www.redalyc.org/pdf/839/83929573007.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32069CF7" w14:textId="4BE7FE9F" w:rsidR="0059489B" w:rsidRPr="00A146C2" w:rsidRDefault="0059489B" w:rsidP="00095E81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">Guzmán Brand, V.A. &amp; </w:t>
-[...21 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Guzmán Brand, V.A. &amp; Gélvez García, L.E. (2023). Adicción o uso problemático de las redes sociales online en la población adolescente. Una revisión sistemática. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>Psicoespacios</w:t>
-[...11 lines deleted...]
-        <w:t>, 17</w:t>
+        <w:t>Psicoespacios, 17</w:t>
       </w:r>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>(31).</w:t>
       </w:r>
       <w:r w:rsidR="00C8763E" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://doi.org/10.25057/21452776.1511</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CD693B7" w14:textId="5315FA13" w:rsidR="00BF55A0" w:rsidRPr="00A146C2" w:rsidRDefault="00BF55A0" w:rsidP="00095E81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">Guzmán-Ramírez, V., Armendáriz-García, N. y  Alonso-Castillo, M. (2020). </w:t>
       </w:r>
       <w:r w:rsidR="00113355" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">Modelo </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> para el no consumo de drogas en adolescentes de preparatoria. </w:t>
+        <w:t xml:space="preserve">Modelo socioecológico para el no consumo de drogas en adolescentes de preparatoria. </w:t>
       </w:r>
       <w:r w:rsidR="00286412" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Eureka, 17</w:t>
       </w:r>
       <w:r w:rsidR="00286412" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">, 345-361. </w:t>
       </w:r>
       <w:r w:rsidR="00BA6ED2" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -25793,200 +21573,105 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>. (2023)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0098223A" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Internet Use and</w:t>
+      <w:r w:rsidRPr="00A146C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Problematic Internet Use and</w:t>
       </w:r>
       <w:r w:rsidR="002A6E3D" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...30 lines deleted...]
-      <w:r w:rsidRPr="00A146C2">
+      <w:r w:rsidRPr="00A146C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Resilience: A Systematic Review and</w:t>
+      </w:r>
+      <w:r w:rsidR="0098223A" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...57 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A146C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meta-Analysis. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>Nurs</w:t>
-[...11 lines deleted...]
-        <w:t>. Rep.</w:t>
+        <w:t>Nurs. Rep.</w:t>
       </w:r>
       <w:r w:rsidR="002A6E3D" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="0098223A" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -26185,169 +21870,60 @@
     <w:p w14:paraId="0003BF14" w14:textId="70194B8D" w:rsidR="00FE64A0" w:rsidRPr="00A146C2" w:rsidRDefault="00C4393C" w:rsidP="00095E81">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">Rojas, T., Reyes, B., Tapia, A. y Sánchez, J. (2020). El consumo de sustancias psicoactivas y su influencia en el desarrollo integral. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>Journal</w:t>
-[...107 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">Journal of business and entrepreneurial studies, </w:t>
       </w:r>
       <w:r w:rsidR="00D14EAD" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00D14EAD" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -26360,475 +21936,214 @@
     <w:p w14:paraId="01B10B7D" w14:textId="3B94DE0C" w:rsidR="003538C2" w:rsidRPr="00A146C2" w:rsidRDefault="00D14EAD" w:rsidP="00095E81">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">Restrepo, A., </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003538C2" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>Scheininger</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Scheininger, </w:t>
+      </w:r>
+      <w:r w:rsidR="00086AA3" w:rsidRPr="00A146C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>T. ,</w:t>
+      </w:r>
       <w:r w:rsidR="003538C2" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Clucas,</w:t>
+      </w:r>
       <w:r w:rsidR="00086AA3" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>T. ,</w:t>
+        <w:t xml:space="preserve"> L</w:t>
       </w:r>
       <w:r w:rsidR="003538C2" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>Clucas</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00086AA3" w:rsidRPr="00A146C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidR="003538C2" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t xml:space="preserve"> Salum, </w:t>
       </w:r>
       <w:r w:rsidR="00086AA3" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">G., </w:t>
+      </w:r>
+      <w:r w:rsidR="003538C2" w:rsidRPr="00A146C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Georgiades, </w:t>
+      </w:r>
       <w:r w:rsidR="00086AA3" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>L</w:t>
+        <w:t xml:space="preserve">K., </w:t>
       </w:r>
       <w:r w:rsidR="003538C2" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t xml:space="preserve">Paksarian, </w:t>
       </w:r>
       <w:r w:rsidR="00086AA3" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">D., </w:t>
+      </w:r>
       <w:r w:rsidR="003538C2" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Merikanga</w:t>
+      </w:r>
+      <w:r w:rsidR="00086AA3" w:rsidRPr="00A146C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, K. </w:t>
+      </w:r>
       <w:r w:rsidR="003538C2" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>Salum</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> &amp; Milham</w:t>
       </w:r>
       <w:r w:rsidR="00086AA3" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">G., </w:t>
-[...105 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">, M. </w:t>
       </w:r>
       <w:r w:rsidR="003476F1" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">(2020). </w:t>
-[...159 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">(2020). Problematic internet use in children and adolescents: associations with psychiatric disorders and impairment. </w:t>
       </w:r>
       <w:r w:rsidR="003476F1" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">BMC </w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>BMC Psychiatry</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="003476F1" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="00AB18A7" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -26858,271 +22173,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="54C22739" w14:textId="6C8A6604" w:rsidR="0041675A" w:rsidRPr="00A146C2" w:rsidRDefault="0041675A" w:rsidP="00095E81">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rial, A., Golpe, S., Barreiro, C., Gómez, P. e </w:t>
-[...219 lines deleted...]
-        <w:t xml:space="preserve"> variables. </w:t>
+        <w:t xml:space="preserve">Rial, A., Golpe, S., Barreiro, C., Gómez, P. e Isorna, M. (2018). The age of onset for alcohol consumption among adolescents: Implications and related variables. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Adicciones, 20</w:t>
       </w:r>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">(10). https://doi.org/10.20882/adicciones.1266 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03EA06EA" w14:textId="5BC94DFF" w:rsidR="00D8612B" w:rsidRPr="00A146C2" w:rsidRDefault="00A571C1" w:rsidP="00095E81">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
@@ -27207,175 +22302,104 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>. https://doi.org/10.31434/rms.v8i11.1117</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46EB776D" w14:textId="70662F80" w:rsidR="003F0B22" w:rsidRPr="00A146C2" w:rsidRDefault="003F0B22" w:rsidP="00095E81">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...37 lines deleted...]
-        <w:t xml:space="preserve">, K., Ramírez, R. y Hernández, M. (2015). Conductas de riesgo en los adolescentes. </w:t>
+      <w:r w:rsidRPr="00A146C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rosabal, E., Romero, N., Gaquín, K., Ramírez, R. y Hernández, M. (2015). Conductas de riesgo en los adolescentes. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Revista Cubana de Medicina Militar, 44</w:t>
       </w:r>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>(2), 218-229. http://scielo.sld.cu/pdf/mil/v44n2/mil10215</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D576673" w14:textId="5705A19E" w:rsidR="00C16B13" w:rsidRPr="00A146C2" w:rsidRDefault="00C16B13" w:rsidP="00095E81">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sandoval, C., </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">-Inga, S., Robertson, A. y Mejía, C. (2020). </w:t>
+        <w:t xml:space="preserve">Sandoval, C., Ugartea, G., Zelada-Ríos, M., Pacsi-Inga, S., Robertson, A. y Mejía, C. (2020). </w:t>
       </w:r>
       <w:r w:rsidR="00262756" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Control de impulsos y adicciones en estudiantes de medicina de la Universidad Ricardo Palma, Lima-Perú</w:t>
       </w:r>
       <w:r w:rsidR="00432922" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00432922" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
@@ -27395,71 +22419,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6622F3C8" w14:textId="1E11D64F" w:rsidR="007311A5" w:rsidRPr="00A146C2" w:rsidRDefault="007311A5" w:rsidP="00095E81">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>Tena-</w:t>
-[...19 lines deleted...]
-        <w:t>, A</w:t>
+        <w:t>Tena-Suck, A</w:t>
       </w:r>
       <w:r w:rsidR="00A363C5" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>, Castro-Martínez, G</w:t>
       </w:r>
       <w:r w:rsidR="00A363C5" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
@@ -27671,128 +22675,77 @@
     </w:p>
     <w:p w14:paraId="494AC746" w14:textId="374DE915" w:rsidR="00F136A3" w:rsidRPr="00A146C2" w:rsidRDefault="00F136A3" w:rsidP="00095E81">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Villatoro–Velázquez, J. A., Reséndiz, E., Mujica, A., Bretón, M., Cañas, V., Soto, I. Fregoso, </w:t>
-[...30 lines deleted...]
-        <w:t>, C., Medina, M. E., Gutiérrez, J., Franco, A., Romero, M. &amp; Mendoza, L., Instituto Nacional de Psiquiatría Ramón de la Fuente Muñiz; Instituto Nacional de Salud Pública, Comisión Nacional Contra las Adicciones, Secretaría de Salud. (2017). Encuesta Nacional de Consumo de Drogas, Alcohol y Tabaco 2016–2017: Reporte de alcohol. Secretaria de Salud. https://encuestas.insp.mx/repositorio/encuestas/ENCODAT2016/informes.php</w:t>
+        <w:t>Villatoro–Velázquez, J. A., Reséndiz, E., Mujica, A., Bretón, M., Cañas, V., Soto, I. Fregoso, D.,Fleiz, C., Medina, M. E., Gutiérrez, J., Franco, A., Romero, M. &amp; Mendoza, L., Instituto Nacional de Psiquiatría Ramón de la Fuente Muñiz; Instituto Nacional de Salud Pública, Comisión Nacional Contra las Adicciones, Secretaría de Salud. (2017). Encuesta Nacional de Consumo de Drogas, Alcohol y Tabaco 2016–2017: Reporte de alcohol. Secretaria de Salud. https://encuestas.insp.mx/repositorio/encuestas/ENCODAT2016/informes.php</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C19687" w14:textId="3598FDBB" w:rsidR="00BA7AC0" w:rsidRPr="00A146C2" w:rsidRDefault="00D103DC" w:rsidP="00095E81">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vuele., D., García, M., </w:t>
-[...19 lines deleted...]
-        <w:t>, V.,  Robles, S. y Villavicencio, K. (2021).</w:t>
+        <w:t>Vuele., D., García, M., Guachisaca, V.,  Robles, S. y Villavicencio, K. (2021).</w:t>
       </w:r>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">Factores de riesgo y protectores relacionados al consumo de sustancias psicoactivas en estudiantes de la carrera de enfermería de la Universidad Nacional de Loja. </w:t>
       </w:r>
       <w:r w:rsidR="007F0C4D" w:rsidRPr="00A146C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -27892,178 +22845,178 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30F384C6" w14:textId="77777777" w:rsidR="00FE64A0" w:rsidRPr="00A146C2" w:rsidRDefault="00FE64A0" w:rsidP="007D7F17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FE64A0" w:rsidRPr="00A146C2" w:rsidSect="00CB18D2">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72DF78CB" w14:textId="77777777" w:rsidR="00B3581E" w:rsidRDefault="00B3581E" w:rsidP="006A34DF">
+    <w:p w14:paraId="35A4DD20" w14:textId="77777777" w:rsidR="00DF4899" w:rsidRDefault="00DF4899" w:rsidP="006A34DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D263E39" w14:textId="77777777" w:rsidR="00B3581E" w:rsidRDefault="00B3581E" w:rsidP="006A34DF">
+    <w:p w14:paraId="48F34DA4" w14:textId="77777777" w:rsidR="00DF4899" w:rsidRDefault="00DF4899" w:rsidP="006A34DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="5B7E5928" w14:textId="77777777" w:rsidR="006A34DF" w:rsidRPr="00B2301B" w:rsidRDefault="006A34DF" w:rsidP="00B2301B">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B2301B">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Vol. 12, Núm. 24                  Julio – Diciembre 2025                        ISSN: 2448 – 7422</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3E301F4C" w14:textId="77777777" w:rsidR="006A34DF" w:rsidRDefault="006A34DF">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D10F332" w14:textId="77777777" w:rsidR="00B3581E" w:rsidRDefault="00B3581E" w:rsidP="006A34DF">
+    <w:p w14:paraId="65151B7C" w14:textId="77777777" w:rsidR="00DF4899" w:rsidRDefault="00DF4899" w:rsidP="006A34DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="280328E0" w14:textId="77777777" w:rsidR="00B3581E" w:rsidRDefault="00B3581E" w:rsidP="006A34DF">
+    <w:p w14:paraId="3C1AC956" w14:textId="77777777" w:rsidR="00DF4899" w:rsidRDefault="00DF4899" w:rsidP="006A34DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="370501E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0141176"/>
     <w:lvl w:ilvl="0" w:tplc="7FCACD26">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -28209,53 +23162,52 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1237203759">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="597759465">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00952E21"/>
     <w:rsid w:val="00010A99"/>
     <w:rsid w:val="0001150E"/>
     <w:rsid w:val="000118DD"/>
     <w:rsid w:val="00017E3E"/>
@@ -28429,50 +23381,51 @@
     <w:rsid w:val="00524E4B"/>
     <w:rsid w:val="00532700"/>
     <w:rsid w:val="005344F6"/>
     <w:rsid w:val="00544267"/>
     <w:rsid w:val="00547F54"/>
     <w:rsid w:val="00551B70"/>
     <w:rsid w:val="0055265A"/>
     <w:rsid w:val="00556750"/>
     <w:rsid w:val="00557ED2"/>
     <w:rsid w:val="00565FCE"/>
     <w:rsid w:val="005662B1"/>
     <w:rsid w:val="00575781"/>
     <w:rsid w:val="00581564"/>
     <w:rsid w:val="005859AA"/>
     <w:rsid w:val="00592BCB"/>
     <w:rsid w:val="0059489B"/>
     <w:rsid w:val="005A1469"/>
     <w:rsid w:val="005A5150"/>
     <w:rsid w:val="005A6EBF"/>
     <w:rsid w:val="005B17DE"/>
     <w:rsid w:val="005B7206"/>
     <w:rsid w:val="005C2ABB"/>
     <w:rsid w:val="005C41D5"/>
     <w:rsid w:val="005D7A26"/>
     <w:rsid w:val="005E3454"/>
+    <w:rsid w:val="005E5FA0"/>
     <w:rsid w:val="005F1B3F"/>
     <w:rsid w:val="005F2B3D"/>
     <w:rsid w:val="005F6F07"/>
     <w:rsid w:val="005F7188"/>
     <w:rsid w:val="006001FC"/>
     <w:rsid w:val="006024AC"/>
     <w:rsid w:val="00605C52"/>
     <w:rsid w:val="0060676A"/>
     <w:rsid w:val="00606C0B"/>
     <w:rsid w:val="00610A48"/>
     <w:rsid w:val="00622483"/>
     <w:rsid w:val="00622F08"/>
     <w:rsid w:val="00623BEE"/>
     <w:rsid w:val="00626162"/>
     <w:rsid w:val="00630F6C"/>
     <w:rsid w:val="006333E0"/>
     <w:rsid w:val="006334E4"/>
     <w:rsid w:val="00635676"/>
     <w:rsid w:val="00651B76"/>
     <w:rsid w:val="00652651"/>
     <w:rsid w:val="00652CA9"/>
     <w:rsid w:val="00660465"/>
     <w:rsid w:val="00673FFF"/>
     <w:rsid w:val="00675A54"/>
     <w:rsid w:val="0068263B"/>
@@ -28572,50 +23525,51 @@
     <w:rsid w:val="008C7BD3"/>
     <w:rsid w:val="008D11F1"/>
     <w:rsid w:val="008D1394"/>
     <w:rsid w:val="008E498B"/>
     <w:rsid w:val="008E5DFC"/>
     <w:rsid w:val="008F5CC2"/>
     <w:rsid w:val="00903520"/>
     <w:rsid w:val="009137EE"/>
     <w:rsid w:val="00917C50"/>
     <w:rsid w:val="00923FAF"/>
     <w:rsid w:val="00935543"/>
     <w:rsid w:val="00943B62"/>
     <w:rsid w:val="0094590C"/>
     <w:rsid w:val="00951385"/>
     <w:rsid w:val="00952E21"/>
     <w:rsid w:val="00953B9E"/>
     <w:rsid w:val="009660EF"/>
     <w:rsid w:val="00977F79"/>
     <w:rsid w:val="009804A9"/>
     <w:rsid w:val="00980CE7"/>
     <w:rsid w:val="0098223A"/>
     <w:rsid w:val="00994351"/>
     <w:rsid w:val="00994AA3"/>
     <w:rsid w:val="00994DF2"/>
     <w:rsid w:val="009A14AD"/>
+    <w:rsid w:val="009B1D8B"/>
     <w:rsid w:val="009B310C"/>
     <w:rsid w:val="009B4772"/>
     <w:rsid w:val="009B4805"/>
     <w:rsid w:val="009E08FB"/>
     <w:rsid w:val="009E0A55"/>
     <w:rsid w:val="009E7D04"/>
     <w:rsid w:val="009F3099"/>
     <w:rsid w:val="00A05790"/>
     <w:rsid w:val="00A05D0F"/>
     <w:rsid w:val="00A146C2"/>
     <w:rsid w:val="00A15382"/>
     <w:rsid w:val="00A31E92"/>
     <w:rsid w:val="00A35031"/>
     <w:rsid w:val="00A35F7C"/>
     <w:rsid w:val="00A363C5"/>
     <w:rsid w:val="00A37CFF"/>
     <w:rsid w:val="00A54629"/>
     <w:rsid w:val="00A56550"/>
     <w:rsid w:val="00A571C1"/>
     <w:rsid w:val="00A60013"/>
     <w:rsid w:val="00A60BD8"/>
     <w:rsid w:val="00A612A1"/>
     <w:rsid w:val="00A649FD"/>
     <w:rsid w:val="00A657F1"/>
     <w:rsid w:val="00A6702B"/>
@@ -28745,50 +23699,51 @@
     <w:rsid w:val="00D65701"/>
     <w:rsid w:val="00D75254"/>
     <w:rsid w:val="00D77581"/>
     <w:rsid w:val="00D81315"/>
     <w:rsid w:val="00D82A9D"/>
     <w:rsid w:val="00D83E93"/>
     <w:rsid w:val="00D84BC4"/>
     <w:rsid w:val="00D8536A"/>
     <w:rsid w:val="00D8612B"/>
     <w:rsid w:val="00DB0A11"/>
     <w:rsid w:val="00DB3A4D"/>
     <w:rsid w:val="00DB5242"/>
     <w:rsid w:val="00DB550A"/>
     <w:rsid w:val="00DC66E8"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC7DBC"/>
     <w:rsid w:val="00DD0CB3"/>
     <w:rsid w:val="00DD373E"/>
     <w:rsid w:val="00DE251B"/>
     <w:rsid w:val="00DE5CCE"/>
     <w:rsid w:val="00DE6123"/>
     <w:rsid w:val="00DE74C7"/>
     <w:rsid w:val="00DE752E"/>
     <w:rsid w:val="00DF255C"/>
     <w:rsid w:val="00DF26F4"/>
+    <w:rsid w:val="00DF4899"/>
     <w:rsid w:val="00E10393"/>
     <w:rsid w:val="00E114B9"/>
     <w:rsid w:val="00E11F00"/>
     <w:rsid w:val="00E40468"/>
     <w:rsid w:val="00E452B7"/>
     <w:rsid w:val="00E53A06"/>
     <w:rsid w:val="00E80345"/>
     <w:rsid w:val="00E849BA"/>
     <w:rsid w:val="00E871C2"/>
     <w:rsid w:val="00E87FD5"/>
     <w:rsid w:val="00E912AF"/>
     <w:rsid w:val="00E94BC7"/>
     <w:rsid w:val="00E96250"/>
     <w:rsid w:val="00E978B9"/>
     <w:rsid w:val="00EA670E"/>
     <w:rsid w:val="00EB6780"/>
     <w:rsid w:val="00EB77B0"/>
     <w:rsid w:val="00EC12A7"/>
     <w:rsid w:val="00EC6CAA"/>
     <w:rsid w:val="00EC6CDD"/>
     <w:rsid w:val="00ED4425"/>
     <w:rsid w:val="00ED6A1C"/>
     <w:rsid w:val="00EE2EAD"/>
     <w:rsid w:val="00F01DD1"/>
     <w:rsid w:val="00F01E68"/>
@@ -28823,60 +23778,60 @@
     <w:rsid w:val="00FE768B"/>
     <w:rsid w:val="00FF1513"/>
     <w:rsid w:val="00FF4A1D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="32661A98"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F85FECBE-8F19-6642-B5ED-DD703502BDBC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -29437,51 +24392,51 @@
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006A34DF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-CL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1053501041">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1115322862">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -29525,51 +24480,51 @@
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21134/haaj.v19i2.434" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///\\Users\marisolmoralesrodriguez\Desktop\INVESTIGACIONES\CONGRESOS\2024%20CONGRESOS%20\CNEIP%202024\Graficas.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-MX"/>
+  <c:lang val="es-ES"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
@@ -30180,58 +25135,58 @@
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-MX"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
-    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
+    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:noFill/>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
@@ -31065,69 +26020,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93CBBEC7-871E-44A6-B765-1D206EDAFF21}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
-  <Words>7307</Words>
-  <Characters>40191</Characters>
+  <Words>7311</Words>
+  <Characters>40215</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>334</Lines>
+  <Lines>335</Lines>
   <Paragraphs>94</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>47404</CharactersWithSpaces>
+  <CharactersWithSpaces>47432</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>.</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>