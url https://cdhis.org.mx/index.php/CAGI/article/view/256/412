--- v0 (2025-12-12)
+++ v1 (2026-08-21)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p w14:paraId="21400F5B" w14:textId="3A1F1D23" w:rsidR="00DF062F" w:rsidRDefault="00DF062F" w:rsidP="000D3E99">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F052B3">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F33D3D4" wp14:editId="0DFDD420">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
@@ -104,540 +104,550 @@
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="362E99A8" w14:textId="77777777" w:rsidR="00DF062F" w:rsidRDefault="00DF062F" w:rsidP="000D3E99">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34C98039" w14:textId="1C2CD999" w:rsidR="00DF062F" w:rsidRPr="00DF062F" w:rsidRDefault="00DF062F" w:rsidP="00DF062F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="51B082BA" w14:textId="77777777" w:rsidR="00C4572C" w:rsidRDefault="00C4572C" w:rsidP="00794FBB">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C4572C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>DOI 10.23913/cdhis.v12i24.256</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C98039" w14:textId="6C1DE394" w:rsidR="00DF062F" w:rsidRPr="00DF062F" w:rsidRDefault="00DF062F" w:rsidP="00794FBB">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5315F04F" w14:textId="77777777" w:rsidR="00DF062F" w:rsidRPr="00DF062F" w:rsidRDefault="00DF062F" w:rsidP="000D3E99">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BB0E423" w14:textId="77777777" w:rsidR="00DF062F" w:rsidRPr="00DF062F" w:rsidRDefault="00DF062F" w:rsidP="000D3E99">
+    <w:p w14:paraId="00000001" w14:textId="649992BF" w:rsidR="00851C1D" w:rsidRPr="00DF062F" w:rsidRDefault="00D87CB1" w:rsidP="000D3E99">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00DF062F">
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:r w:rsidR="006E6F5E" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">La </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006E6F5E" w:rsidRPr="00DF062F">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="008B0ABC" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008B0ABC" w:rsidRPr="00DF062F">
+        <w:t xml:space="preserve">nseñanza </w:t>
+      </w:r>
+      <w:r w:rsidR="006E6F5E" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">nseñanza </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006E6F5E" w:rsidRPr="00DF062F">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>i</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DF062F">
+        <w:t xml:space="preserve">ntegral en las </w:t>
+      </w:r>
+      <w:r w:rsidR="006E6F5E" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ntegral en las </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006E6F5E" w:rsidRPr="00DF062F">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>i</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DF062F">
+        <w:t xml:space="preserve">nstituciones </w:t>
+      </w:r>
+      <w:r w:rsidR="006E6F5E" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">nstituciones </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006E6F5E" w:rsidRPr="00DF062F">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DF062F">
+        <w:t>ducativas</w:t>
+      </w:r>
+      <w:r w:rsidR="00753562" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ducativas</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00753562" w:rsidRPr="00DF062F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B0ABC" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>para formar seres humanos auténticos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A2905DE" w14:textId="321DBDEE" w:rsidR="006A7E53" w:rsidRPr="00DF062F" w:rsidRDefault="00FE3D38" w:rsidP="000D3E99">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comprehensive </w:t>
+      </w:r>
+      <w:r w:rsidR="00E27095" w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ducation in </w:t>
+      </w:r>
+      <w:r w:rsidR="00E27095" w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ducational </w:t>
+      </w:r>
+      <w:r w:rsidR="00E27095" w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nstitutions to </w:t>
+      </w:r>
+      <w:r w:rsidR="00E27095" w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">orm </w:t>
+      </w:r>
+      <w:r w:rsidR="00E27095" w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uthentic </w:t>
+      </w:r>
+      <w:r w:rsidR="00E27095" w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uman </w:t>
+      </w:r>
+      <w:r w:rsidR="00E27095" w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE04A99" w14:textId="77777777" w:rsidR="006A4D02" w:rsidRDefault="006A4D02" w:rsidP="000D3E99">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2801C515" w14:textId="77777777" w:rsidR="000A6BAD" w:rsidRDefault="000A6BAD" w:rsidP="000D3E99">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D7B785D" w14:textId="77777777" w:rsidR="000A6BAD" w:rsidRPr="00DF062F" w:rsidRDefault="000A6BAD" w:rsidP="000D3E99">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C0011F4" w14:textId="05264BF3" w:rsidR="00001113" w:rsidRPr="00DF062F" w:rsidRDefault="00001113" w:rsidP="000D3E99">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">María Elena Pineda Solorio </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C9DAFDD" w14:textId="2A218B92" w:rsidR="000D3E99" w:rsidRPr="00DF062F" w:rsidRDefault="00001113" w:rsidP="000D3E99">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Universidad Michoacana de San Nicolás de Hidalgo</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3109" w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008B0ABC" w:rsidRPr="00DF062F">
+    </w:p>
+    <w:p w14:paraId="68743C77" w14:textId="58707F82" w:rsidR="00001113" w:rsidRPr="000A6BAD" w:rsidRDefault="00000000" w:rsidP="000D3E99">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...282 lines deleted...]
-          <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="000A6BAD">
+        <w:r w:rsidR="00FC3109" w:rsidRPr="000A6BAD">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>maria.pineda@umich.mx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00001113" w:rsidRPr="000A6BAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC677E9" w14:textId="77777777" w:rsidR="00FC3109" w:rsidRPr="000A6BAD" w:rsidRDefault="00FC3109" w:rsidP="000D3E99">
+    <w:p w14:paraId="1DC677E9" w14:textId="77777777" w:rsidR="00FC3109" w:rsidRPr="000A6BAD" w:rsidRDefault="00000000" w:rsidP="000D3E99">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="000A6BAD">
+        <w:r w:rsidR="00FC3109" w:rsidRPr="000A6BAD">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-1069-8946</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6ED89057" w14:textId="77777777" w:rsidR="000D3E99" w:rsidRPr="00DF062F" w:rsidRDefault="000D3E99" w:rsidP="000D3E99">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000003" w14:textId="61F2F7B0" w:rsidR="00851C1D" w:rsidRPr="00DF062F" w:rsidRDefault="008B0ABC" w:rsidP="000D3E99">
@@ -1427,96 +1437,84 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BEF8F2E" w14:textId="05913880" w:rsidR="0014478D" w:rsidRPr="00DF062F" w:rsidRDefault="0014478D" w:rsidP="000D3E99">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">In a context marked by inequality, this paper reflects on the urgent need to build a comprehensive education in Mexico that fosters ethical, critical individuals committed to social transformation. In </w:t>
       </w:r>
       <w:r w:rsidR="008D0AC8" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>the context</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> of inequality, violence, and discrimination, Freire (1970), in his work </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pedagogy of the </w:t>
-[...12 lines deleted...]
-        <w:t>Oppressed</w:t>
+        <w:t>Pedagogy of the Oppressed</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, argues that</w:t>
       </w:r>
       <w:r w:rsidR="008D0AC8" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008D0AC8" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1989,83 +1987,92 @@
         <w:t>No basta con formar personas que se limiten a cumplir con normas o desempeñar roles establecidos; el objetivo es fomentar seres humanos auténticos, capaces de ejercer la responsabilidad ética, el pensamiento crítico y el reconocimiento del otro como igual, así como de participar con dignidad en la vida pública.</w:t>
       </w:r>
       <w:r w:rsidR="00747EE3" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0091328D" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En esta misma tesitura, </w:t>
       </w:r>
       <w:r w:rsidR="0091328D" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>el pensamiento de Morin (2001) aporta una perspectiva relevante al plantear la necesidad de un pensamiento complejo, que vincule la ética con la comprensión global y el respeto por la vida en todas sus formas. Desde esta visión, educar en valores significa enseñar a vivir en interdependencia, a comprender la incertidumbre y a construir sentido colectivo.</w:t>
+        <w:t xml:space="preserve">el pensamiento de Morin (2001) aporta una perspectiva relevante al plantear la necesidad de un pensamiento complejo, que vincule la ética con la comprensión global y el respeto por la vida en todas sus formas. Desde esta visión, </w:t>
+      </w:r>
+      <w:r w:rsidR="0091328D" w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>educar en valores significa enseñar a vivir en interdependencia, a comprender la incertidumbre y a construir sentido colectivo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E8F63B1" w14:textId="77777777" w:rsidR="003A219D" w:rsidRPr="00DF062F" w:rsidRDefault="003A219D" w:rsidP="000D3E99">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F98DEA7" w14:textId="77777777" w:rsidR="007D7644" w:rsidRPr="00DF062F" w:rsidRDefault="007D7644" w:rsidP="000D3E99">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>A lo largo de la historia educativa mexicana, la enseñanza de valores ha transitado por diferentes modelos: del moralismo cívico de mediados del siglo XX, a las propuestas de la educación integral y la Nueva Escuela Mexicana. Gimeno Sacristán (2008) subraya que toda política educativa implica una visión ética, ya que forma sujetos morales dentro de una determinada cultura. En el mismo sentido, Nussbaum (2010) sostiene que la educación debe centrarse en el desarrollo de capacidades humanas: empatía, juicio crítico y compromiso cívico, indispensables para la democracia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="393C6EB0" w14:textId="77777777" w:rsidR="000D3E99" w:rsidRPr="00DF062F" w:rsidRDefault="000D3E99" w:rsidP="000D3E99">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000006" w14:textId="1CCE25CD" w:rsidR="00851C1D" w:rsidRPr="00DF062F" w:rsidRDefault="008B0ABC" w:rsidP="000D3E99">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -2514,60 +2521,52 @@
       <w:r w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> por el autoritarismo o por la apatía, se dificulta la formación de sujetos críticos y responsables.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64FFD60E" w14:textId="030EC667" w:rsidR="003B31AE" w:rsidRPr="00DF062F" w:rsidRDefault="00350ED0" w:rsidP="000D3E99">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">El concepto de paz requiere ser ampliado más allá de la ausencia de guerra. Johan Galtung (1996) distingue entre “paz negativa”, entendida como la ausencia de violencia directa, y “paz positiva”, que implica la eliminación de la injusticia estructural y la promoción de condiciones equitativas de vida. Siguiendo esta línea, Lederach (1998) plantea la necesidad de construir paz sostenible a </w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>partir del diálogo comunitario, la empatía y la reconciliación social.</w:t>
+        <w:t>El concepto de paz requiere ser ampliado más allá de la ausencia de guerra. Johan Galtung (1996) distingue entre “paz negativa”, entendida como la ausencia de violencia directa, y “paz positiva”, que implica la eliminación de la injusticia estructural y la promoción de condiciones equitativas de vida. Siguiendo esta línea, Lederach (1998) plantea la necesidad de construir paz sostenible a partir del diálogo comunitario, la empatía y la reconciliación social.</w:t>
       </w:r>
       <w:r w:rsidR="0091018E" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ello </w:t>
       </w:r>
       <w:r w:rsidR="004478A6" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="0091018E" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">obra sentido en contextos que han sido golpeados por la </w:t>
       </w:r>
@@ -3020,71 +3019,51 @@
       <w:r w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>53</w:t>
       </w:r>
       <w:r w:rsidR="0081588C" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">%) y </w:t>
-[...19 lines deleted...]
-        <w:t>81</w:t>
+        <w:t>%) y violaciones(81</w:t>
       </w:r>
       <w:r w:rsidR="0086402E" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>67</w:t>
       </w:r>
       <w:r w:rsidR="0081588C" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
@@ -3544,108 +3523,100 @@
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000010" w14:textId="7481E5A2" w:rsidR="00851C1D" w:rsidRPr="00DF062F" w:rsidRDefault="008B0ABC" w:rsidP="000D3E99">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">La paz interior </w:t>
       </w:r>
       <w:r w:rsidR="003B1C75" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>entendida como la seguridad personal del entorno y</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> la paz social que posibilita el diálogo entre diferentes</w:t>
       </w:r>
       <w:r w:rsidR="003B1C75" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">son </w:t>
       </w:r>
       <w:r w:rsidR="00BE100A" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>esenciales</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> para que emerja ese espacio público donde las personas puedan expresarse, ser escuchadas, colaborar, disentir sin temor y proponer soluciones a los </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">problemas comunes. Cuando estos elementos </w:t>
+        <w:t xml:space="preserve"> para que emerja ese espacio público donde las personas puedan expresarse, ser escuchadas, colaborar, disentir sin temor y proponer soluciones a los problemas comunes. Cuando estos elementos </w:t>
       </w:r>
       <w:r w:rsidR="0046559C" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>están</w:t>
       </w:r>
       <w:r w:rsidR="005F3AC4" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0046559C" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ausentes</w:t>
       </w:r>
@@ -4141,474 +4112,466 @@
       </w:pPr>
       <w:r w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En América Latina, la perspectiva de género ha sido enriquecida por autoras como Lagarde (2015), quien introduce el concepto de </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sororidad</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> como una práctica política de alianza entre mujeres para </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> como una práctica política de alianza entre mujeres para construir relaciones éticas basadas en la solidaridad y el respeto mutuo. </w:t>
+      </w:r>
+      <w:r w:rsidR="00596B36" w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ropone una pedagogía feminista que reconozca la experiencia de las mujeres como fuente de saber y que cuestione las estructuras patriarcales que sostienen la desigualdad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19932CBB" w14:textId="77777777" w:rsidR="000D3E99" w:rsidRPr="00DF062F" w:rsidRDefault="000D3E99" w:rsidP="000D3E99">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46D8A049" w14:textId="6E767807" w:rsidR="00675F5D" w:rsidRPr="00DF062F" w:rsidRDefault="00675F5D" w:rsidP="000D3E99">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De este modo, la educación con perspectiva de género no se reduce a incluir </w:t>
+      </w:r>
+      <w:r w:rsidR="00F4241F" w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">solamente </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contenidos sobre igualdad, sino que implica </w:t>
+      </w:r>
+      <w:r w:rsidR="00A453AF" w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir más allá, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>transforma</w:t>
+      </w:r>
+      <w:r w:rsidR="00A453AF" w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ndo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las relaciones de poder de</w:t>
+      </w:r>
+      <w:r w:rsidR="00996204" w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de la escuela, reconfigurando las prácticas de enseñanza, evaluación y convivencia</w:t>
+      </w:r>
+      <w:r w:rsidR="0048212B" w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, donde impere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la justicia y la reciprocidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BFED08B" w14:textId="77777777" w:rsidR="000D3E99" w:rsidRPr="00DF062F" w:rsidRDefault="000D3E99" w:rsidP="000D3E99">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000024" w14:textId="3C3CC45C" w:rsidR="00851C1D" w:rsidRPr="00DF062F" w:rsidRDefault="008B0ABC" w:rsidP="000D3E99">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A este planteamiento se suma la contribución teórica de Butler (2007), filósofa contemporánea que ha revolucionado los estudios de género. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3C0C" w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La autora </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sostiene que el género no es una esencia biológica ni una identidad fija, sino una construcción social e histórica que se produce a través de actos reiterados, discursos normativos y prácticas culturales. Es decir, el género es performativo: se constituye en la acción, bajo normas que lo regulan y que, a su vez, pueden ser subvertidas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000025" w14:textId="47CE3F83" w:rsidR="00851C1D" w:rsidRPr="00DF062F" w:rsidRDefault="008B0ABC" w:rsidP="000D3E99">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Esta concepción de género como construcción social tiene implicaciones educativas muy relevantes. Si el género no es una categoría natural sino aprendida, entonces la escuela —como espacio de transmisión de normas y valores— tiene un papel central en su reproducción o transformación. Las formas en que se enseña, se habla, se representan los roles y se organizan los espacios escolares pueden reforzar estereotipos o bien abrir horizontes más inclusivos y equitativos</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43242" w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por ende, es de suma importancia </w:t>
+      </w:r>
+      <w:r w:rsidR="00F00E56" w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>que,</w:t>
+      </w:r>
+      <w:r w:rsidR="002B6F6E" w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para cristalizar estas acciones, se cuente con personal capacitado en estudios de género, en nuestras instituciones educativas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E27B94E" w14:textId="77777777" w:rsidR="000D3E99" w:rsidRPr="00DF062F" w:rsidRDefault="000D3E99" w:rsidP="000D3E99">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000026" w14:textId="0365229A" w:rsidR="00851C1D" w:rsidRPr="00DF062F" w:rsidRDefault="008B0ABC" w:rsidP="000D3E99">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En México, estas discusiones no son meramente teóricas. Tienen efectos concretos en la vida de millones de personas. Persisten prácticas y discursos que refuerzan roles tradicionales de género, limitando las posibilidades de desarrollo de niñas, mujeres y personas LGBTI</w:t>
+      </w:r>
+      <w:r w:rsidR="00261A45" w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Q</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>+. Al mismo tiempo, también hay esfuerzos institucionales y académicos por generar conciencia crítica y avanzar hacia una cultura de equidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14FCC818" w14:textId="77777777" w:rsidR="000D3E99" w:rsidRPr="00DF062F" w:rsidRDefault="000D3E99" w:rsidP="000D3E99">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000027" w14:textId="6BD4E454" w:rsidR="00851C1D" w:rsidRPr="00DF062F" w:rsidRDefault="008B0ABC" w:rsidP="000D3E99">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Un ejemplo de ello es la Universidad Autónoma de Nuevo León</w:t>
+      </w:r>
+      <w:r w:rsidR="008207BC" w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2024)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, donde se han realizado charlas y actividades formativas que exponen el pensamiento de</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3317F" w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Butler</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3317F" w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2007), en especial su visión del género como una construcción regulada por discursos normativos. Estas iniciativas buscan sensibilizar a estudiantes y docentes sobre la importancia de cuestionar los marcos que imponen formas únicas de ser hombre o mujer, y promover una convivencia basada en el respeto a la diversidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="409503A1" w14:textId="77777777" w:rsidR="000D3E99" w:rsidRPr="00DF062F" w:rsidRDefault="000D3E99" w:rsidP="000D3E99">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000028" w14:textId="2C7E0AAC" w:rsidR="00851C1D" w:rsidRPr="00DF062F" w:rsidRDefault="008B0ABC" w:rsidP="000D3E99">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Por su parte, el Instituto Nacional de las Mujeres (INMUJERES</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32924" w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF062F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) ha impulsado diversas estrategias para fomentar desde la infancia una cultura de equidad. Estas incluyen el uso de literatura especializada, talleres lúdicos, actividades artísticas y exposiciones que permiten a niñas y niños reconocer la importancia de la igualdad, los derechos humanos y la no discriminación. Esta formación temprana resulta crucial, ya que muchas actitudes sexistas y roles estereotipados se aprenden en los primeros años de vida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FB91932" w14:textId="77777777" w:rsidR="000D3E99" w:rsidRPr="00DF062F" w:rsidRDefault="000D3E99" w:rsidP="000D3E99">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B8461CF" w14:textId="60EC76C6" w:rsidR="00961DCD" w:rsidRPr="00DF062F" w:rsidRDefault="0020615D" w:rsidP="000D3E99">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">construir relaciones éticas basadas en la solidaridad y el respeto mutuo. </w:t>
-[...413 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Es crucial para la </w:t>
       </w:r>
       <w:r w:rsidR="009274B7" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>transformación</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> social, que </w:t>
       </w:r>
       <w:r w:rsidR="00233908" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">las </w:t>
@@ -4685,60 +4648,51 @@
         </w:rPr>
         <w:t>traería</w:t>
       </w:r>
       <w:r w:rsidR="009274B7" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> una mayor </w:t>
       </w:r>
       <w:r w:rsidR="00961DCD" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cohesión</w:t>
       </w:r>
       <w:r w:rsidR="009274B7" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> social, porque </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">se crece </w:t>
+        <w:t xml:space="preserve"> social, porque se crece </w:t>
       </w:r>
       <w:r w:rsidR="00F43BC9" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">teniendo otra perspectiva de </w:t>
       </w:r>
       <w:r w:rsidR="00A821FB" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cómo</w:t>
       </w:r>
       <w:r w:rsidR="00F43BC9" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nos vemos los unos a los otros, y desde luego ello repercute en </w:t>
       </w:r>
@@ -5084,60 +5038,60 @@
         </w:rPr>
         <w:t xml:space="preserve">establece la obligatoriedad de la educación inicial, además de </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>reconoce</w:t>
       </w:r>
       <w:r w:rsidR="00706362" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> la educación desde la primera infancia como parte del derecho universal a la educación básica. Esta modificación no solo amplía la cobertura, sino que permite imaginar un sistema educativo más sensible a las necesidades de desarrollo cognitivo, emocional y social desde los primeros años de vida. Organismos como el Consejo Nacional de Fomento Educativo (CONAFE) desempeñan un papel clave en este proceso, al llevar servicios </w:t>
+        <w:t xml:space="preserve"> la educación desde la primera infancia como parte del derecho universal a la educación básica. Esta modificación no solo amplía la cobertura, sino que permite imaginar un sistema educativo más sensible a las necesidades de desarrollo cognitivo, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>educativos a comunidades rurales y marginadas, con un enfoque centrado en la inclusión, la diversidad y la calidad.</w:t>
+        <w:t>emocional y social desde los primeros años de vida. Organismos como el Consejo Nacional de Fomento Educativo (CONAFE) desempeñan un papel clave en este proceso, al llevar servicios educativos a comunidades rurales y marginadas, con un enfoque centrado en la inclusión, la diversidad y la calidad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25BF29E4" w14:textId="77777777" w:rsidR="000D3E99" w:rsidRPr="00DF062F" w:rsidRDefault="000D3E99" w:rsidP="000D3E99">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37C94D7C" w14:textId="31B6D49D" w:rsidR="00563D5C" w:rsidRPr="00DF062F" w:rsidRDefault="001A331E" w:rsidP="000D3E99">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF062F">
@@ -5451,51 +5405,50 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0000003B" w14:textId="242232EF" w:rsidR="00851C1D" w:rsidRPr="00DF062F" w:rsidRDefault="008B0ABC" w:rsidP="000D3E99">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Además, es indispensable crear espacios seguros donde niñas y niños puedan expresarse libremente. Talleres de arte, dibujo, escritura, clubes escolares o foros infantiles</w:t>
       </w:r>
       <w:r w:rsidR="00AD068D" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> son herramientas </w:t>
       </w:r>
       <w:r w:rsidR="0055375A" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>poderosas</w:t>
@@ -6907,73 +6860,51 @@
       </w:r>
       <w:r w:rsidR="00E50CC4" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Los resultados arrojan un valor de </w:t>
       </w:r>
       <w:r w:rsidR="00F971C3" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00F971C3" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>χ</w:t>
-[...21 lines deleted...]
-        <w:t>15) = 175.80, p &lt; .01</w:t>
+        <w:t>χ²(15) = 175.80, p &lt; .01</w:t>
       </w:r>
       <w:r w:rsidR="00F971C3" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00E50CC4" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, lo que indica una relación altamente significativa entre las respuestas asociadas al concepto </w:t>
       </w:r>
       <w:r w:rsidR="00E50CC4" w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -8114,69 +8045,51 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="200951C3" w14:textId="57D5791D" w:rsidR="0060224B" w:rsidRPr="00DF062F" w:rsidRDefault="0060224B" w:rsidP="000D3E99">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Como señala </w:t>
-[...17 lines deleted...]
-        <w:t>1987) en su </w:t>
+        <w:t>Como señala Habermas(1987) en su </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Teoría de la acción comunicativa</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF062F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, la educación ética debe sustentarse en el diálogo racional, donde cada persona pueda participar en igualdad de condiciones en la construcción del consenso. Aplicado a la escuela, esto implica crear espacios donde los estudiantes aprendan a deliberar, argumentar y respetar la diversidad de opiniones. La ética del discurso, por tanto, complementa la filosofía arendtiana al situar el diálogo como fundamento de la convivencia democrática.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D4F2160" w14:textId="77777777" w:rsidR="00005E2B" w:rsidRPr="00DF062F" w:rsidRDefault="00005E2B" w:rsidP="000D3E99">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -11187,239 +11100,239 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006320CE" w:rsidRPr="00DF062F">
       <w:headerReference w:type="even" r:id="rId37"/>
       <w:headerReference w:type="default" r:id="rId38"/>
       <w:footerReference w:type="even" r:id="rId39"/>
       <w:footerReference w:type="default" r:id="rId40"/>
       <w:headerReference w:type="first" r:id="rId41"/>
       <w:footerReference w:type="first" r:id="rId42"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4750D661" w14:textId="77777777" w:rsidR="007B528A" w:rsidRDefault="007B528A">
+    <w:p w14:paraId="4404F95C" w14:textId="77777777" w:rsidR="0011396D" w:rsidRDefault="0011396D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AD771B0" w14:textId="77777777" w:rsidR="007B528A" w:rsidRDefault="007B528A">
+    <w:p w14:paraId="41372515" w14:textId="77777777" w:rsidR="0011396D" w:rsidRDefault="0011396D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="1B723D44" w14:textId="77777777" w:rsidR="000A6BAD" w:rsidRDefault="000A6BAD">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="396829E2" w14:textId="77777777" w:rsidR="00DF062F" w:rsidRPr="000A6BAD" w:rsidRDefault="00DF062F" w:rsidP="000A6BAD">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000A6BAD">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Vol. 12, Núm. 24                  Julio – Diciembre 2025                        ISSN: 2448 – 7422</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="00000053" w14:textId="6C1B9F69" w:rsidR="00851C1D" w:rsidRDefault="00851C1D" w:rsidP="00DF062F"/>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="7C88F59B" w14:textId="77777777" w:rsidR="000A6BAD" w:rsidRDefault="000A6BAD">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="409D090B" w14:textId="77777777" w:rsidR="007B528A" w:rsidRDefault="007B528A">
+    <w:p w14:paraId="5A65FB40" w14:textId="77777777" w:rsidR="0011396D" w:rsidRDefault="0011396D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="769B4A2A" w14:textId="77777777" w:rsidR="007B528A" w:rsidRDefault="007B528A">
+    <w:p w14:paraId="526F4C3B" w14:textId="77777777" w:rsidR="0011396D" w:rsidRDefault="0011396D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2974A148" w14:textId="77777777" w:rsidR="000A6BAD" w:rsidRDefault="000A6BAD">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="390663DB" w14:textId="77777777" w:rsidR="000A6BAD" w:rsidRDefault="000A6BAD">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3F6A6A36" w14:textId="77777777" w:rsidR="000A6BAD" w:rsidRDefault="000A6BAD">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CD73A1A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7758F902"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -12572,54 +12485,53 @@
   <w:num w:numId="4" w16cid:durableId="1455246355">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="393432059">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="845747771">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="266885533">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2021002112">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2031950971">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="39599431">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00851C1D"/>
     <w:rsid w:val="00001113"/>
     <w:rsid w:val="00005665"/>
     <w:rsid w:val="00005E2B"/>
     <w:rsid w:val="000066B4"/>
@@ -12640,50 +12552,51 @@
     <w:rsid w:val="0004705A"/>
     <w:rsid w:val="0005600B"/>
     <w:rsid w:val="00062022"/>
     <w:rsid w:val="0006390F"/>
     <w:rsid w:val="000669E7"/>
     <w:rsid w:val="000714E8"/>
     <w:rsid w:val="00075BA4"/>
     <w:rsid w:val="000827F3"/>
     <w:rsid w:val="0008761F"/>
     <w:rsid w:val="000A0C81"/>
     <w:rsid w:val="000A1B4B"/>
     <w:rsid w:val="000A2C2B"/>
     <w:rsid w:val="000A60A1"/>
     <w:rsid w:val="000A6BAD"/>
     <w:rsid w:val="000B3CF2"/>
     <w:rsid w:val="000C3D05"/>
     <w:rsid w:val="000C4403"/>
     <w:rsid w:val="000D3E99"/>
     <w:rsid w:val="000D5F5F"/>
     <w:rsid w:val="000D602A"/>
     <w:rsid w:val="000E1658"/>
     <w:rsid w:val="000F1F7F"/>
     <w:rsid w:val="001020A5"/>
     <w:rsid w:val="001042BB"/>
     <w:rsid w:val="0010445B"/>
+    <w:rsid w:val="0011396D"/>
     <w:rsid w:val="001155B7"/>
     <w:rsid w:val="00117DDE"/>
     <w:rsid w:val="0012139D"/>
     <w:rsid w:val="00125881"/>
     <w:rsid w:val="00125ACE"/>
     <w:rsid w:val="00130B05"/>
     <w:rsid w:val="00140079"/>
     <w:rsid w:val="00140DCC"/>
     <w:rsid w:val="00141D13"/>
     <w:rsid w:val="00143EFE"/>
     <w:rsid w:val="0014478D"/>
     <w:rsid w:val="00145184"/>
     <w:rsid w:val="00150795"/>
     <w:rsid w:val="00150A9B"/>
     <w:rsid w:val="00151A8E"/>
     <w:rsid w:val="00154603"/>
     <w:rsid w:val="00160CBA"/>
     <w:rsid w:val="00162075"/>
     <w:rsid w:val="00162BBD"/>
     <w:rsid w:val="001643DD"/>
     <w:rsid w:val="001655B3"/>
     <w:rsid w:val="00172EDC"/>
     <w:rsid w:val="00181434"/>
     <w:rsid w:val="001824FA"/>
     <w:rsid w:val="00183862"/>
@@ -12935,50 +12848,51 @@
     <w:rsid w:val="006F29D7"/>
     <w:rsid w:val="006F6E0E"/>
     <w:rsid w:val="00706358"/>
     <w:rsid w:val="00706362"/>
     <w:rsid w:val="00715536"/>
     <w:rsid w:val="00715A74"/>
     <w:rsid w:val="007233B4"/>
     <w:rsid w:val="00732131"/>
     <w:rsid w:val="007327A2"/>
     <w:rsid w:val="00737590"/>
     <w:rsid w:val="0074533A"/>
     <w:rsid w:val="007463DE"/>
     <w:rsid w:val="00747EE3"/>
     <w:rsid w:val="00750440"/>
     <w:rsid w:val="00753562"/>
     <w:rsid w:val="007537A4"/>
     <w:rsid w:val="007569E8"/>
     <w:rsid w:val="00757E22"/>
     <w:rsid w:val="007612F5"/>
     <w:rsid w:val="00761F06"/>
     <w:rsid w:val="00770927"/>
     <w:rsid w:val="00771154"/>
     <w:rsid w:val="0077681E"/>
     <w:rsid w:val="007826F1"/>
     <w:rsid w:val="007862A6"/>
+    <w:rsid w:val="00794FBB"/>
     <w:rsid w:val="007A1C5A"/>
     <w:rsid w:val="007A2D2D"/>
     <w:rsid w:val="007A354B"/>
     <w:rsid w:val="007A42EF"/>
     <w:rsid w:val="007B3279"/>
     <w:rsid w:val="007B528A"/>
     <w:rsid w:val="007B70DF"/>
     <w:rsid w:val="007B76F8"/>
     <w:rsid w:val="007C274C"/>
     <w:rsid w:val="007C39FE"/>
     <w:rsid w:val="007C4F94"/>
     <w:rsid w:val="007D18C1"/>
     <w:rsid w:val="007D3651"/>
     <w:rsid w:val="007D677D"/>
     <w:rsid w:val="007D6DDB"/>
     <w:rsid w:val="007D7644"/>
     <w:rsid w:val="007E0192"/>
     <w:rsid w:val="007E19AB"/>
     <w:rsid w:val="007E3547"/>
     <w:rsid w:val="007E7AD2"/>
     <w:rsid w:val="007F151D"/>
     <w:rsid w:val="007F23F9"/>
     <w:rsid w:val="007F6449"/>
     <w:rsid w:val="0080586C"/>
     <w:rsid w:val="0080688F"/>
@@ -13174,50 +13088,51 @@
     <w:rsid w:val="00BC61F1"/>
     <w:rsid w:val="00BC6586"/>
     <w:rsid w:val="00BC7120"/>
     <w:rsid w:val="00BD5409"/>
     <w:rsid w:val="00BE100A"/>
     <w:rsid w:val="00BE4D55"/>
     <w:rsid w:val="00BE638F"/>
     <w:rsid w:val="00BF1E37"/>
     <w:rsid w:val="00BF2AE1"/>
     <w:rsid w:val="00BF6F25"/>
     <w:rsid w:val="00C03D7E"/>
     <w:rsid w:val="00C04C1B"/>
     <w:rsid w:val="00C071D6"/>
     <w:rsid w:val="00C105A1"/>
     <w:rsid w:val="00C1202E"/>
     <w:rsid w:val="00C1584E"/>
     <w:rsid w:val="00C15FE9"/>
     <w:rsid w:val="00C21403"/>
     <w:rsid w:val="00C2527A"/>
     <w:rsid w:val="00C274D4"/>
     <w:rsid w:val="00C3225A"/>
     <w:rsid w:val="00C35546"/>
     <w:rsid w:val="00C35957"/>
     <w:rsid w:val="00C41002"/>
     <w:rsid w:val="00C43422"/>
+    <w:rsid w:val="00C4572C"/>
     <w:rsid w:val="00C45E96"/>
     <w:rsid w:val="00C51769"/>
     <w:rsid w:val="00C56B59"/>
     <w:rsid w:val="00C57DDC"/>
     <w:rsid w:val="00C60835"/>
     <w:rsid w:val="00C673B1"/>
     <w:rsid w:val="00C70166"/>
     <w:rsid w:val="00C72312"/>
     <w:rsid w:val="00C76052"/>
     <w:rsid w:val="00C76CB0"/>
     <w:rsid w:val="00C80CBB"/>
     <w:rsid w:val="00C813F2"/>
     <w:rsid w:val="00C848E1"/>
     <w:rsid w:val="00C9008B"/>
     <w:rsid w:val="00C93866"/>
     <w:rsid w:val="00CB7C95"/>
     <w:rsid w:val="00CC1481"/>
     <w:rsid w:val="00CC3969"/>
     <w:rsid w:val="00CC45DC"/>
     <w:rsid w:val="00CD3DF2"/>
     <w:rsid w:val="00CD7E9B"/>
     <w:rsid w:val="00CE1858"/>
     <w:rsid w:val="00CE73AF"/>
     <w:rsid w:val="00CF2F0E"/>
     <w:rsid w:val="00D000C5"/>
@@ -13236,50 +13151,51 @@
     <w:rsid w:val="00D43820"/>
     <w:rsid w:val="00D449C8"/>
     <w:rsid w:val="00D451CD"/>
     <w:rsid w:val="00D50147"/>
     <w:rsid w:val="00D54FBF"/>
     <w:rsid w:val="00D576A0"/>
     <w:rsid w:val="00D6129F"/>
     <w:rsid w:val="00D62314"/>
     <w:rsid w:val="00D62A30"/>
     <w:rsid w:val="00D70190"/>
     <w:rsid w:val="00D71A56"/>
     <w:rsid w:val="00D865C9"/>
     <w:rsid w:val="00D87CB1"/>
     <w:rsid w:val="00D9001F"/>
     <w:rsid w:val="00D91B68"/>
     <w:rsid w:val="00D93319"/>
     <w:rsid w:val="00D937F9"/>
     <w:rsid w:val="00D950E4"/>
     <w:rsid w:val="00D9553C"/>
     <w:rsid w:val="00D95CCF"/>
     <w:rsid w:val="00DA009E"/>
     <w:rsid w:val="00DA50A5"/>
     <w:rsid w:val="00DB395C"/>
     <w:rsid w:val="00DB3C0C"/>
     <w:rsid w:val="00DB6467"/>
+    <w:rsid w:val="00DC34D5"/>
     <w:rsid w:val="00DC5362"/>
     <w:rsid w:val="00DC621A"/>
     <w:rsid w:val="00DC7703"/>
     <w:rsid w:val="00DD3673"/>
     <w:rsid w:val="00DD5855"/>
     <w:rsid w:val="00DE19D1"/>
     <w:rsid w:val="00DE1D61"/>
     <w:rsid w:val="00DE2386"/>
     <w:rsid w:val="00DE26AE"/>
     <w:rsid w:val="00DF062F"/>
     <w:rsid w:val="00DF3A47"/>
     <w:rsid w:val="00DF6257"/>
     <w:rsid w:val="00E01CA5"/>
     <w:rsid w:val="00E021AC"/>
     <w:rsid w:val="00E04D1F"/>
     <w:rsid w:val="00E1079C"/>
     <w:rsid w:val="00E17800"/>
     <w:rsid w:val="00E17AE6"/>
     <w:rsid w:val="00E20529"/>
     <w:rsid w:val="00E27095"/>
     <w:rsid w:val="00E32AB3"/>
     <w:rsid w:val="00E34389"/>
     <w:rsid w:val="00E34D50"/>
     <w:rsid w:val="00E3631A"/>
     <w:rsid w:val="00E42769"/>
@@ -13363,59 +13279,59 @@
     <w:rsid w:val="00FE4C54"/>
     <w:rsid w:val="00FF0CED"/>
     <w:rsid w:val="00FF161B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="71DA655A"/>
   <w15:docId w15:val="{6E0DC951-F891-4347-A1D9-04379F93008F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es" w:eastAsia="es-MX" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14117,51 +14033,51 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF062F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DF062F"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensayistas.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cedhmichoacan.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/contenidos/programas/endireh/2021/doc/16_michoacan.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michoacan.gob.mx/noticias/van-312-mdp-del-fortapaz-para-rehabilitar-espacios-publicos-en-2025-gladyz-butanda/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/sipinna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/ride.v14i28.1847" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000109590" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1525/9780520957343" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quadratin.com.mx/politicas/buscaran-que-estrategia-para-reconstruir-la-paz-llegue-a-otros-municipios/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ensayistas.org/critica/teoria/beuchot/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seimujer.michoacan.gob.mx/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stunam.org.mx/17accion/cideg/biliotecadig/08el_genero_en_disputa.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensayistas.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000117740" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uanl.mx/igualdad-de-genero/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1069-8946" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conafe.gob.mx/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cultura.michoacan.gob.mx/noticias/michoacan-fortalece-politica-cultural-en-reunion-nacional-en-aguascalientes/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maria.pineda@umich.mx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ensayistas.org/critica/teoria/beuchot/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michoacan.gob.mx/noticias/con-fortapaz-mas-de-665-mdp-en-2024-para-fortalecer-la-seguridad/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/contenidos/programas/envipe/2021/doc/envipe2021_presentacion_nacional.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/pdf/5138/513854326014.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teemich.org.mx/2025/05/14/en-michoacan-98-casos-registrados-por-violencia-politica-contra-la-mujer-en-razon-de-genero/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucm.es/data/cont/docs/953-2019-07-04-La%2520crisis%2520de%2520la%2520educacion.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.codhem.org.mx/LinkClick.aspx?fileticket=" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/inmujeres" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/0198297580.001.0001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -14532,65 +14448,66 @@
           <b:Person>
             <b:First>José</b:First>
             <b:Middle>Luis</b:Middle>
             <b:Last>Gómez Martínez</b:Last>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08674D81-5487-4E16-8FE8-B86362D2CA7D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>8993</Words>
-  <Characters>49465</Characters>
+  <Words>8998</Words>
+  <Characters>49489</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>412</Lines>
   <Paragraphs>116</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>58342</CharactersWithSpaces>
+  <CharactersWithSpaces>58371</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>María Elena Pineda Solorio</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>