--- v0 (2025-11-03)
+++ v1 (2026-08-21)
@@ -142,85 +142,145 @@
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50A32A40" w14:textId="77777777" w:rsidR="007B552F" w:rsidRDefault="007B552F" w:rsidP="007B552F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E3421F8" w14:textId="15F494E2" w:rsidR="00CC06AE" w:rsidRPr="00EF666F" w:rsidRDefault="00CC06AE" w:rsidP="007B552F">
+    <w:p w14:paraId="687DAC12" w14:textId="7CFC98F2" w:rsidR="00E47238" w:rsidRPr="00E47238" w:rsidRDefault="00E47238" w:rsidP="007B552F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="000F079F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Ensay</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000F079F">
+      </w:pPr>
+      <w:r w:rsidRPr="00E47238">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47238">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10.23913/cdhis.v12i24.254</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="669B729D" w14:textId="77777777" w:rsidR="00E47238" w:rsidRPr="00E47238" w:rsidRDefault="00E47238" w:rsidP="007B552F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E3421F8" w14:textId="383F11D2" w:rsidR="00CC06AE" w:rsidRPr="00E47238" w:rsidRDefault="00CC06AE" w:rsidP="007B552F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47238">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Ensay</w:t>
+      </w:r>
+      <w:r w:rsidR="000F079F" w:rsidRPr="00E47238">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>os</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13218415" w14:textId="77777777" w:rsidR="0024586C" w:rsidRDefault="0024586C" w:rsidP="007B552F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F09B6F0" w14:textId="04BE49CA" w:rsidR="0024586C" w:rsidRDefault="0024586C" w:rsidP="007B552F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -239,86 +299,89 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B552F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>The Teaching of Law and Pedagogy in the 21st Century</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05D0EA8E" w14:textId="77777777" w:rsidR="007B552F" w:rsidRDefault="007B552F" w:rsidP="007B552F">
+    <w:p w14:paraId="05D0EA8E" w14:textId="77777777" w:rsidR="007B552F" w:rsidRPr="00E47238" w:rsidRDefault="007B552F" w:rsidP="007B552F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="67FCC341" w14:textId="77777777" w:rsidR="007B552F" w:rsidRDefault="007B552F" w:rsidP="007B552F">
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67FCC341" w14:textId="77777777" w:rsidR="007B552F" w:rsidRPr="00E47238" w:rsidRDefault="007B552F" w:rsidP="007B552F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="455CFE9C" w14:textId="77777777" w:rsidR="007B552F" w:rsidRDefault="007B552F" w:rsidP="007B552F">
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="455CFE9C" w14:textId="77777777" w:rsidR="007B552F" w:rsidRPr="00E47238" w:rsidRDefault="007B552F" w:rsidP="007B552F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57F790CD" w14:textId="3AC30DFF" w:rsidR="008F5822" w:rsidRPr="00EF666F" w:rsidRDefault="00F2151F" w:rsidP="007B552F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Olinda </w:t>
       </w:r>
       <w:r w:rsidR="00C757C7" w:rsidRPr="00EF666F">
@@ -721,84 +784,84 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B1DAE6A" w14:textId="73874F7E" w:rsidR="00CC0361" w:rsidRDefault="00CC0361" w:rsidP="00CC0361">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1845"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="239CBF57" w14:textId="77777777" w:rsidR="00CC0361" w:rsidRPr="007B552F" w:rsidRDefault="00CC0361" w:rsidP="007B552F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C773863" w14:textId="4971E7FA" w:rsidR="008624C0" w:rsidRPr="007B552F" w:rsidRDefault="008624C0" w:rsidP="007B552F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B552F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Abstract </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12BBC169" w14:textId="1E3E3A1C" w:rsidR="000A2B1C" w:rsidRPr="007B552F" w:rsidRDefault="000A2B1C" w:rsidP="007B552F">
       <w:pPr>
         <w:spacing w:before="160" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B552F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">This paper examines the work of teachers in the teaching-learning process and the rapid changes that have occurred in their environment from one century to the next. </w:t>
       </w:r>
       <w:r w:rsidRPr="007B552F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1192,51 +1255,50 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38361521" w14:textId="06141DCB" w:rsidR="001D2277" w:rsidRPr="007B552F" w:rsidRDefault="001D2277" w:rsidP="007B552F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B552F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">En México (en su momento), se presentó una iniciativa que es importante recordar y que estableció como pilares de la educación la </w:t>
       </w:r>
       <w:r w:rsidRPr="007B552F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2C2C2B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">equidad y calidad, trató el tema de la revaloración del magisterio, arte y educación física, niños, niñas y jóvenes al centro, y la inclusión del civismo, </w:t>
       </w:r>
       <w:r w:rsidRPr="007B552F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>haciendo énfasis de tener en el corazón de la reforma, al magisterio (SEP</w:t>
       </w:r>
       <w:r w:rsidR="000F079F" w:rsidRPr="007B552F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1434,70 +1496,78 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B552F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Las informaciones y los resultados obtenidos por las </w:t>
       </w:r>
       <w:r w:rsidR="000F079F" w:rsidRPr="007B552F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>investigaciones de la</w:t>
       </w:r>
       <w:r w:rsidRPr="007B552F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  psicología cognitiva y de la pedagogía, han conformado una nueva disciplina llamada “neuroeducación”, su tarea esencial es saber cómo el cerebro aprende y de qué manera se estimula su desarrollo en el ámbito escolar por medio de la enseñanza (Pherez et  al., 2018).  La neuroeducación constituye una potencial herramienta que ayudará a mejorar la calidad de los sistemas educativos y promover una educación para todos (Rosell et al., 2020), tiene como principal objetivo acercar a los agentes educativos a los conocimientos relacionados con el cerebro y el aprendizaje considerando la unión entre la Pedagogía, la Psicología Cognitiva y las Neurociencias (Campos, 2010 como se citó en Castro y García, 2022). p.220</w:t>
+        <w:t xml:space="preserve">  psicología cognitiva y de la pedagogía, han conformado una nueva disciplina llamada “neuroeducación”, su tarea esencial es saber cómo el cerebro aprende y de qué manera se estimula su desarrollo en el ámbito escolar por medio de la enseñanza (Pherez et  al., 2018).  La neuroeducación constituye una potencial herramienta que ayudará a mejorar la calidad de los sistemas educativos y promover una educación para todos (Rosell et al., 2020), tiene como principal objetivo acercar a los agentes educativos a los conocimientos relacionados con el cerebro y el aprendizaje considerando la unión entre la Pedagogía, la Psicología </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B552F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Cognitiva y las Neurociencias (Campos, 2010 como se citó en Castro y García, 2022). p.220</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C6DCE95" w14:textId="77777777" w:rsidR="001D2277" w:rsidRPr="007B552F" w:rsidRDefault="001D2277" w:rsidP="007B552F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B552F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">A través del tiempo y por connotaciones históricas, la figura del maestro, se posicionó como un informante o simple transmisor del conocimiento, quien en un discurso magistral enseñaba los temas que juiciosamente decidía compartir con el discente, encontrándonos luego con realidades donde el profesor universitario, muchas veces ocupado por cubrir otros aspectos como el de la investigación y la gestión universitaria y quien no obstante redoblar su compromiso con la enseñanza, al sostener gran carga (quizá en algún momento), dejó (por algún instante), de lado temas relacionados con el cómo enseñar de mejor manera los contenidos temáticos a sus alumnos, retomando su labor en un escenario diverso, con características distintas y requerimientos diferentes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B9AF2F5" w14:textId="13BF056D" w:rsidR="001D2277" w:rsidRPr="007B552F" w:rsidRDefault="001D2277" w:rsidP="007B552F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B552F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hoy se ha venido buscando que la actividad del docente sea transformacional, que la educación sea dialógica, donde la enseñanza salga del estrecho marco de la transmisión de contenidos dirigidos a un sujeto que los acumula, para trasladarnos a escenarios donde se busca hacer buen uso de las capacidades cognitivas del alumno (Velasco</w:t>
       </w:r>
       <w:r w:rsidR="000F079F" w:rsidRPr="007B552F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1568,51 +1638,50 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="340AF16B" w14:textId="77777777" w:rsidR="001D2277" w:rsidRPr="007B552F" w:rsidRDefault="001D2277" w:rsidP="007B552F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B552F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Según el Reporte de Capital Humano 2015, elaborado por el Foro Económico Mundial (2015), la calidad de la educación en México ocupaba los últimos lugares del listado de 124 países. El lugar 102 de 124 en calidad de educación primaria y para el grupo de entre 15 años de edad, la calidad del sistema educativo se ubicó en el lugar 107. Ello nos muestra áreas que debieron ser atendidas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22DC5B68" w14:textId="2B300662" w:rsidR="001D2277" w:rsidRPr="007B552F" w:rsidRDefault="001D2277" w:rsidP="007B552F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B552F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Es el docente el que observa y debe decidir implementar estrategias que abonen a la transformación del esquema educativo tradicional para caminar a uno que permita el pensamiento crítico y valorativo en el alumno, dejando de lado la simple recepción pasiva de la información, aunada a la memorización aislada de datos. Hoy se debe buscar, que el aprendizaje sea logrado implementando estrategias y técnicas de la enseñanza que se encuentren impregnadas de practicidad, esquemas colaborativos y de participación activa con el fin de vivir la democracia tal y como refiere (Suárez 2022</w:t>
       </w:r>
       <w:r w:rsidR="000F079F" w:rsidRPr="007B552F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -4624,61 +4693,61 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00561420" w:rsidRPr="00EF666F" w:rsidSect="00C757C7">
       <w:headerReference w:type="default" r:id="rId24"/>
       <w:footerReference w:type="default" r:id="rId25"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="1041" w:bottom="567" w:left="1134" w:header="1077" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DE1D448" w14:textId="77777777" w:rsidR="00BC3D88" w:rsidRDefault="00BC3D88" w:rsidP="002163AE">
+    <w:p w14:paraId="7B5D9817" w14:textId="77777777" w:rsidR="005A5878" w:rsidRDefault="005A5878" w:rsidP="002163AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5FA3C0C2" w14:textId="77777777" w:rsidR="00BC3D88" w:rsidRDefault="00BC3D88" w:rsidP="002163AE">
+    <w:p w14:paraId="3CED3698" w14:textId="77777777" w:rsidR="005A5878" w:rsidRDefault="005A5878" w:rsidP="002163AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -4782,61 +4851,61 @@
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">                        ISSN: 2448 – </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>7422</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="562689C3" w14:textId="77777777" w:rsidR="00CC0361" w:rsidRDefault="00CC0361">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="415F2F67" w14:textId="77777777" w:rsidR="00BC3D88" w:rsidRDefault="00BC3D88" w:rsidP="002163AE">
+    <w:p w14:paraId="4A3B2923" w14:textId="77777777" w:rsidR="005A5878" w:rsidRDefault="005A5878" w:rsidP="002163AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="507FCEB6" w14:textId="77777777" w:rsidR="00BC3D88" w:rsidRDefault="00BC3D88" w:rsidP="002163AE">
+    <w:p w14:paraId="2D789CB3" w14:textId="77777777" w:rsidR="005A5878" w:rsidRDefault="005A5878" w:rsidP="002163AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13E3F2A2" w14:textId="31D3C8C7" w:rsidR="00CC06AE" w:rsidRDefault="00CC06AE" w:rsidP="00CC06AE">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
@@ -7264,50 +7333,51 @@
     <w:rsid w:val="00060068"/>
     <w:rsid w:val="00063189"/>
     <w:rsid w:val="00063808"/>
     <w:rsid w:val="00067200"/>
     <w:rsid w:val="0007357E"/>
     <w:rsid w:val="00073F11"/>
     <w:rsid w:val="00074288"/>
     <w:rsid w:val="00090D08"/>
     <w:rsid w:val="0009122A"/>
     <w:rsid w:val="000A0CC5"/>
     <w:rsid w:val="000A2B1C"/>
     <w:rsid w:val="000B0B9C"/>
     <w:rsid w:val="000B2BD7"/>
     <w:rsid w:val="000D17F9"/>
     <w:rsid w:val="000D630F"/>
     <w:rsid w:val="000D633D"/>
     <w:rsid w:val="000F079F"/>
     <w:rsid w:val="000F54A8"/>
     <w:rsid w:val="00104DD5"/>
     <w:rsid w:val="00111AE7"/>
     <w:rsid w:val="0011370B"/>
     <w:rsid w:val="00116F9D"/>
     <w:rsid w:val="00121A37"/>
     <w:rsid w:val="001226D1"/>
     <w:rsid w:val="00123C01"/>
+    <w:rsid w:val="00125C57"/>
     <w:rsid w:val="001378BA"/>
     <w:rsid w:val="00145F46"/>
     <w:rsid w:val="00153874"/>
     <w:rsid w:val="00160AC0"/>
     <w:rsid w:val="00161AC2"/>
     <w:rsid w:val="0017081C"/>
     <w:rsid w:val="001717F8"/>
     <w:rsid w:val="00180586"/>
     <w:rsid w:val="001839FE"/>
     <w:rsid w:val="001A5B4D"/>
     <w:rsid w:val="001B1266"/>
     <w:rsid w:val="001B3B16"/>
     <w:rsid w:val="001B754A"/>
     <w:rsid w:val="001C686E"/>
     <w:rsid w:val="001D2277"/>
     <w:rsid w:val="001D67CA"/>
     <w:rsid w:val="001E5B2B"/>
     <w:rsid w:val="001F1E4E"/>
     <w:rsid w:val="001F7833"/>
     <w:rsid w:val="001F7C35"/>
     <w:rsid w:val="00207ACD"/>
     <w:rsid w:val="002163AE"/>
     <w:rsid w:val="002226AB"/>
     <w:rsid w:val="00231914"/>
     <w:rsid w:val="00232D5A"/>
@@ -7352,50 +7422,51 @@
     <w:rsid w:val="004218B7"/>
     <w:rsid w:val="0043398B"/>
     <w:rsid w:val="00434AE2"/>
     <w:rsid w:val="00440875"/>
     <w:rsid w:val="004608C3"/>
     <w:rsid w:val="00481A5E"/>
     <w:rsid w:val="00481B57"/>
     <w:rsid w:val="004921A6"/>
     <w:rsid w:val="004929A5"/>
     <w:rsid w:val="004A0E41"/>
     <w:rsid w:val="004B04B1"/>
     <w:rsid w:val="004D0D94"/>
     <w:rsid w:val="004D60B1"/>
     <w:rsid w:val="004F0E73"/>
     <w:rsid w:val="004F4592"/>
     <w:rsid w:val="005023E3"/>
     <w:rsid w:val="00506ABD"/>
     <w:rsid w:val="00517191"/>
     <w:rsid w:val="00537D0D"/>
     <w:rsid w:val="00561420"/>
     <w:rsid w:val="00563D5B"/>
     <w:rsid w:val="0056582F"/>
     <w:rsid w:val="005668A8"/>
     <w:rsid w:val="00566B4A"/>
     <w:rsid w:val="00586E96"/>
+    <w:rsid w:val="005A5878"/>
     <w:rsid w:val="005B338B"/>
     <w:rsid w:val="005D588D"/>
     <w:rsid w:val="005F2DD3"/>
     <w:rsid w:val="005F5020"/>
     <w:rsid w:val="0060048A"/>
     <w:rsid w:val="00602AEC"/>
     <w:rsid w:val="0061625D"/>
     <w:rsid w:val="006437D6"/>
     <w:rsid w:val="00652C37"/>
     <w:rsid w:val="00667274"/>
     <w:rsid w:val="00672739"/>
     <w:rsid w:val="0067324F"/>
     <w:rsid w:val="0067560C"/>
     <w:rsid w:val="00680D37"/>
     <w:rsid w:val="0068417A"/>
     <w:rsid w:val="006A2408"/>
     <w:rsid w:val="006A52BD"/>
     <w:rsid w:val="006B7AD8"/>
     <w:rsid w:val="006E5E97"/>
     <w:rsid w:val="006E613A"/>
     <w:rsid w:val="007134EC"/>
     <w:rsid w:val="00717586"/>
     <w:rsid w:val="0072707A"/>
     <w:rsid w:val="007279DA"/>
     <w:rsid w:val="0073600B"/>
@@ -7530,50 +7601,51 @@
     <w:rsid w:val="00D52803"/>
     <w:rsid w:val="00D53C69"/>
     <w:rsid w:val="00D5461B"/>
     <w:rsid w:val="00D832FA"/>
     <w:rsid w:val="00D901E3"/>
     <w:rsid w:val="00D90616"/>
     <w:rsid w:val="00D91219"/>
     <w:rsid w:val="00D94964"/>
     <w:rsid w:val="00D955C1"/>
     <w:rsid w:val="00DB0D43"/>
     <w:rsid w:val="00DB15AE"/>
     <w:rsid w:val="00DC2737"/>
     <w:rsid w:val="00DC4876"/>
     <w:rsid w:val="00DC5522"/>
     <w:rsid w:val="00DD143F"/>
     <w:rsid w:val="00DE259D"/>
     <w:rsid w:val="00DE7AAF"/>
     <w:rsid w:val="00DF31B0"/>
     <w:rsid w:val="00E03FAD"/>
     <w:rsid w:val="00E11E66"/>
     <w:rsid w:val="00E1574D"/>
     <w:rsid w:val="00E16051"/>
     <w:rsid w:val="00E17532"/>
     <w:rsid w:val="00E46688"/>
     <w:rsid w:val="00E469F8"/>
+    <w:rsid w:val="00E47238"/>
     <w:rsid w:val="00E508DA"/>
     <w:rsid w:val="00E9062E"/>
     <w:rsid w:val="00E9575B"/>
     <w:rsid w:val="00EB38C8"/>
     <w:rsid w:val="00ED7DD2"/>
     <w:rsid w:val="00EF3F7A"/>
     <w:rsid w:val="00EF604C"/>
     <w:rsid w:val="00EF666F"/>
     <w:rsid w:val="00F048F5"/>
     <w:rsid w:val="00F05E28"/>
     <w:rsid w:val="00F07045"/>
     <w:rsid w:val="00F169DF"/>
     <w:rsid w:val="00F2151F"/>
     <w:rsid w:val="00F4232D"/>
     <w:rsid w:val="00F77B2F"/>
     <w:rsid w:val="00F85EA4"/>
     <w:rsid w:val="00F927AD"/>
     <w:rsid w:val="00F975D1"/>
     <w:rsid w:val="00F97851"/>
     <w:rsid w:val="00F97D44"/>
     <w:rsid w:val="00FB12B6"/>
     <w:rsid w:val="00FB4F79"/>
     <w:rsid w:val="00FB7544"/>
     <w:rsid w:val="00FB7F30"/>
     <w:rsid w:val="00FC2AC8"/>
@@ -8081,51 +8153,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo5Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00994F78"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
@@ -8299,51 +8370,51 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
     <w:name w:val="Título 3 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00A3067C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="url">
     <w:name w:val="url"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00561420"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="inline">
     <w:name w:val="inline"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00561420"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00CE7184"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="hgkelc">
     <w:name w:val="hgkelc"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00384A8C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTMLconformatoprevio">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HTMLconformatoprevioCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AA2172"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
@@ -11105,73 +11176,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E53C3841-2C8C-49CD-B847-E14D5F39C7B2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>7566</Words>
-  <Characters>41613</Characters>
+  <Words>7570</Words>
+  <Characters>41641</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>346</Lines>
+  <Lines>347</Lines>
   <Paragraphs>98</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>49081</CharactersWithSpaces>
+  <CharactersWithSpaces>49113</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>mholi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>