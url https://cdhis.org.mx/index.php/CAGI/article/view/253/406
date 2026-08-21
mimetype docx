--- v0 (2025-10-11)
+++ v1 (2026-08-21)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="1FBED973" w14:textId="7B01BAD5" w:rsidR="00FB3F3A" w:rsidRDefault="007C7B0C">
       <w:r w:rsidRPr="00F052B3">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C6972A5" wp14:editId="307D04D3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-728345</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7772400" cy="1228725"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapNone/>
             <wp:docPr id="1225374907" name="Imagen 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -80,74 +80,106 @@
                       <a:ext cx="7772400" cy="1228725"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="402C9A9F" w14:textId="77777777" w:rsidR="00AD3F4C" w:rsidRPr="00AD3F4C" w:rsidRDefault="00AD3F4C" w:rsidP="00AD3F4C"/>
     <w:p w14:paraId="1D46865D" w14:textId="77777777" w:rsidR="00AD3F4C" w:rsidRDefault="00AD3F4C" w:rsidP="00AD3F4C"/>
-    <w:p w14:paraId="7E14B22A" w14:textId="77777777" w:rsidR="00AD3F4C" w:rsidRDefault="00AD3F4C" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="2434BBD4" w14:textId="77777777" w:rsidR="005E3538" w:rsidRDefault="00AD3F4C" w:rsidP="00AD3F4C">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005E3538" w:rsidRPr="005E3538">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>DOI 10.23913/cdhis.v12i23.253</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E14B22A" w14:textId="1F4E919B" w:rsidR="00AD3F4C" w:rsidRDefault="00AD3F4C" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="003F3177">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
+      <w:r w:rsidR="005E3538" w:rsidRPr="005E3538">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="711F50CD" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Exploración sobre la gestión del conocimiento en organizaciones del occidente de México</w:t>
       </w:r>
     </w:p>
@@ -321,94 +353,94 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ángel Ernesto Jiménez Bernardino</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4049542E" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Universidad de Guadalajara</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="582F42EC" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="004A27A6" w:rsidRDefault="00B3389E" w:rsidP="00290055">
+    <w:p w14:paraId="582F42EC" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="004A27A6" w:rsidRDefault="00000000" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="004A27A6">
+        <w:r w:rsidR="00B3389E" w:rsidRPr="004A27A6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="EE0000"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>mxangeljimb@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004A27A6">
+      <w:r w:rsidR="00B3389E" w:rsidRPr="004A27A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28274C40" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00B3389E" w:rsidP="00290055">
+    <w:p w14:paraId="28274C40" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00000000" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00290055">
+        <w:r w:rsidR="00B3389E" w:rsidRPr="00290055">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-4537-2070</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="06A4F80A" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01CC415F" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
@@ -427,97 +459,97 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Jorge Mario Rodríguez Chavarín</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="349DB01B" w14:textId="77777777" w:rsidR="004A27A6" w:rsidRPr="00290055" w:rsidRDefault="004A27A6" w:rsidP="004A27A6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Universidad de Guadalajara</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F493A9" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="004A27A6" w:rsidRDefault="00B3389E" w:rsidP="00290055">
+    <w:p w14:paraId="13F493A9" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="004A27A6" w:rsidRDefault="00000000" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="004A27A6">
+        <w:r w:rsidR="00B3389E" w:rsidRPr="004A27A6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="EE0000"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>chavarin1232@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28D16C13" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00B3389E" w:rsidP="00290055">
+    <w:p w14:paraId="28D16C13" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00000000" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00290055">
+        <w:r w:rsidR="00B3389E" w:rsidRPr="00290055">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0009-0008-5789-3870</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00290055">
+      <w:r w:rsidR="00B3389E" w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3654CE2A" w14:textId="77777777" w:rsidR="00290055" w:rsidRDefault="00290055" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DFB2D98" w14:textId="77777777" w:rsidR="00290055" w:rsidRDefault="00290055" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -654,50 +686,51 @@
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="06ACDC4C" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>following</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00290055">
@@ -1046,51 +1079,50 @@
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, in western </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Mexico</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. A </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>questionnaire</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00290055">
@@ -2539,108 +2571,92 @@
     </w:p>
     <w:p w14:paraId="26F2EE99" w14:textId="77777777" w:rsidR="00290055" w:rsidRDefault="00290055" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3177">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Fecha Recepción:</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3177">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Enero</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Enero 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3177">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2025</w:t>
+        <w:t xml:space="preserve">                                         </w:t>
       </w:r>
       <w:r w:rsidRPr="003F3177">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3177">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Fecha Aceptación:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3177">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                         </w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> 2025</w:t>
+        <w:t>Mayo 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50B821EC" w14:textId="77777777" w:rsidR="00290055" w:rsidRPr="00AE6956" w:rsidRDefault="00290055" w:rsidP="00290055">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42FA395E" w14:textId="77777777" w:rsidR="00290055" w:rsidRDefault="00290055" w:rsidP="00290055">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -2756,58 +2772,58 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Se plantean algunas hipótesis que se ponen a prueba en este estudio. Una de ellas es que la mayoría de las organizaciones no cuentan con procesos formales de GC, tampoco cuentan con un área responsable de promover la GC, además de que la cultura del aprendizaje colaborativo es </w:t>
       </w:r>
       <w:r w:rsidR="00290055" w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>escasa</w:t>
       </w:r>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en el ámbito geográfico analizado. Aunque el tipo de muestreo utilizado no permite arrojar resultados generalizables, este estudio ofrece una visión general de cómo se desarrollan de forma parcial los procesos relacionados a la sistematización, recuperación y aplicación del </w:t>
+        <w:t xml:space="preserve"> en el ámbito geográfico analizado. Aunque el tipo de muestreo utilizado no permite </w:t>
       </w:r>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">conocimiento organizacional, así como las áreas de oportunidad para el logro de organizaciones inteligentes. </w:t>
+        <w:t xml:space="preserve">arrojar resultados generalizables, este estudio ofrece una visión general de cómo se desarrollan de forma parcial los procesos relacionados a la sistematización, recuperación y aplicación del conocimiento organizacional, así como las áreas de oportunidad para el logro de organizaciones inteligentes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04D21CC7" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BA6A842" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
@@ -3146,50 +3162,51 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="554AAA96" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Socialización (Tácito a Tácito): Se refiere a compartir conocimiento tácito a través de la experiencia directa y conjunta, como en el trabajo colaborativo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="780B9DAE" w14:textId="77777777" w:rsidR="00290055" w:rsidRPr="00290055" w:rsidRDefault="00290055" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C7F20E6" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -3528,51 +3545,50 @@
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FE55337" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>La gestión del cambio hacia las organizaciones inteligentes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B6667B8" w14:textId="77777777" w:rsidR="00290055" w:rsidRPr="00290055" w:rsidRDefault="00290055" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BB62890" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4066,345 +4082,346 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B947379" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Las </w:t>
       </w:r>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>vías a través de las cuales se comparte y circula el conocimiento</w:t>
       </w:r>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> dentro de la organización (las denominadas rutas de conocimiento).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="191EB816" w14:textId="76DA9F21" w:rsidR="00B3389E" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:t xml:space="preserve">Según lo planteado por Pérez y Dressler (2007, citado por Galvis Pérez, 2009), </w:t>
+      </w:r>
+      <w:r w:rsidR="00290055" w:rsidRPr="00290055">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>el mapa de conocimiento puede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290055">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entenderse como una herramienta que permite ubicar el conocimiento existente dentro de la organización, a través de guías o listados estructurados de personas, documentos o recursos, organizados por áreas funcionales o temas específicos. Estos mapas suelen publicarse en forma de directorios o representaciones gráficas que muestran claramente dónde se localiza el conocimiento relevante; detallan los distintos niveles de conocimiento a lo largo de la cadena de valor, sus fuentes, interconexiones y campos de aplicación, además de identificar a los individuos que poseen dicho conocimiento</w:t>
+      </w:r>
+      <w:r w:rsidR="00290055">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="716A0EC2" w14:textId="77777777" w:rsidR="00290055" w:rsidRPr="00290055" w:rsidRDefault="00290055" w:rsidP="00290055">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A88D046" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRDefault="00B3389E" w:rsidP="00290055">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00290055">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>A su vez, la auditoría de conocimiento es una herramienta estratégica para identificar, mapear y evaluar los recursos intelectuales de una organización. Su objetivo es discernir cómo y por quién se genera el conocimiento, permitiendo asignar niveles de importancia a estos activos, visualizan la ubicación del saber dentro de una organización. Esto facilita la identificación de los conocimientos críticos que impulsan el éxito organizacional, basándose en los datos internos existentes (Caraballo; Mesa y Herrera, 2009).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D2BE47" w14:textId="77777777" w:rsidR="00290055" w:rsidRPr="00290055" w:rsidRDefault="00290055" w:rsidP="00290055">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DAAF4AD" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRDefault="00B3389E" w:rsidP="00290055">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00290055">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De acuerdo con Medina Nogueira; El </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00290055">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Assafiri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00290055">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ojeda; Medina León; Nogueira Rivera y Medina Nogueira (2020) la función principal del Inventario de Conocimiento es determinar qué conocimientos existen, cómo se generan, quién los posee, y dónde y cuándo se aplican dentro de los procesos de negocio, considerando sus dimensiones temporales, espaciales y funcionales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5324C0C6" w14:textId="77777777" w:rsidR="00290055" w:rsidRPr="00290055" w:rsidRDefault="00290055" w:rsidP="00290055">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22799C97" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00B3389E" w:rsidP="00290055">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00290055">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>La construcción del IC implica registrar, clasificar y cuantificar los recursos de conocimiento, distinguiendo entre lo tácito y lo explícito. No obstante, esta tarea presenta desafíos debido a la naturaleza intangible de muchos de estos activos, a menudo no documentados formalmente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E791D8E" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRDefault="00B3389E" w:rsidP="00290055">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00290055">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>El IC no es estático; requiere una actualización continúa alineada con los objetivos estratégicos de la organización. Proporciona una visión precisa del conocimiento disponible y sirve como base para el desarrollo de un mapa de conocimiento, que visualiza la distribución e interconexiones de estos activos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5454C2DC" w14:textId="77777777" w:rsidR="00290055" w:rsidRPr="00290055" w:rsidRDefault="00290055" w:rsidP="00290055">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="776F9C1C" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRDefault="00B3389E" w:rsidP="00290055">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00290055">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>El inventario de conocimiento (IC) y el mapa de conocimiento (MC) son herramientas complementarias, pero con enfoques distintos en la gestión del saber organizacional. El IC es fundamentalmente descriptivo y registral, presentándose comúnmente como una lista o base de datos para identificar qué conocimientos posee la organización. Su nivel de complejidad es bajo a medio, marcando una etapa inicial en la gestión del conocimiento al proporcionar un registro del acervo disponible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22BB8B2F" w14:textId="77777777" w:rsidR="00290055" w:rsidRPr="00290055" w:rsidRDefault="00290055" w:rsidP="00290055">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FC4E1F9" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00B3389E" w:rsidP="00290055">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00290055">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>En contraste, el MC adopta un enfoque más analítico y estratégico. Su representación es típicamente gráfica, matricial o diagramática, permitiendo comprender cómo se distribuye y gestiona el conocimiento. Dada su naturaleza relacional, el MC implica una mayor complejidad (media a alta) y funciona como una herramienta clave de visualización y apoyo a la toma de decisiones en la gestión del conocimiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1DD46B" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00B3389E" w:rsidP="00290055">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="066AC0E0" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00B3389E" w:rsidP="00290055">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00290055">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ventajas de la GC organizacional</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="094F7224" w14:textId="77777777" w:rsidR="00290055" w:rsidRPr="00290055" w:rsidRDefault="00290055" w:rsidP="00290055">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48760719" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRDefault="00B3389E" w:rsidP="00290055">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00290055">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Según lo planteado por Pérez y Dressler (2007, citado por Galvis Pérez, 2009), </w:t>
-[...261 lines deleted...]
-        </w:rPr>
         <w:t>De acuerdo con Fernández (2000, como se cita en Caraballo, Mesa y Herrera, 2009) algunas de las ventajas que la GC otorga a las organizaciones son:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E63BED2" w14:textId="77777777" w:rsidR="00290055" w:rsidRDefault="00290055" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34012CDE" w14:textId="77777777" w:rsidR="00290055" w:rsidRDefault="00290055" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -4762,58 +4779,58 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="548FFECA" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Es importante destacar dos características importantes en esta investigación, la primera es que, dada la diversidad de organizaciones tanto del tercer sector, como de empresas estatales y privadas, debido a las limitaciones de tiempo y recursos, se decidió realizar un muestreo incidental. Este muestreo es adecuado al no localizarse estudios previos en el contexto señalado y por tratarse de un estudio exploratorio. Se reconocen las restricciones a la validez externa de los resultados, por lo que las conclusiones derivadas de este estudio no son directamente generalizables a la totalidad de la población de interés. Sin embargo, la solidez de la presente investigación radica en la aplicación de estrategias metodológicas rigurosas, se ha garantizado una transparencia exhaustiva en la descripción del procedimiento de muestreo. Al tratarse de un estudio exploratorio en un contexto del que no se localizaron antecedentes </w:t>
+        <w:t xml:space="preserve">Es importante destacar dos características importantes en esta investigación, la primera es que, dada la diversidad de organizaciones tanto del tercer sector, como de empresas estatales y privadas, debido a las limitaciones de tiempo y recursos, se decidió realizar un muestreo incidental. Este muestreo es adecuado al no localizarse estudios previos en el contexto señalado y por tratarse de un estudio exploratorio. Se reconocen las restricciones a la validez externa de los resultados, por lo que las conclusiones derivadas de este estudio no son directamente generalizables a la totalidad de la población de interés. Sin embargo, la solidez de la presente investigación radica en la aplicación de estrategias metodológicas rigurosas, se </w:t>
       </w:r>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">en la literatura, este muestreo se considera suficiente para plantear algunas hipótesis iniciales sentando así las bases para futuras investigaciones que empleen diseños muestrales probabilísticos para la generalización. </w:t>
+        <w:t xml:space="preserve">ha garantizado una transparencia exhaustiva en la descripción del procedimiento de muestreo. Al tratarse de un estudio exploratorio en un contexto del que no se localizaron antecedentes en la literatura, este muestreo se considera suficiente para plantear algunas hipótesis iniciales sentando así las bases para futuras investigaciones que empleen diseños muestrales probabilísticos para la generalización. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="332E6107" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Diseño y Validación del Instrumento de Recolección de Datos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29EAC30F" w14:textId="77777777" w:rsidR="00290055" w:rsidRPr="00290055" w:rsidRDefault="00290055" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
@@ -4968,51 +4985,50 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73AF1208" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>El instrumento de recolección de datos fue un cuestionario estructurado, diseñado con base en una revisión teórica preliminar sobre los marcos conceptuales de la gestión del conocimiento, que para fines de este artículo los autores han adaptado bajo la secuencia de: identificar, recuperar, sistematizar y compartir el conocimiento. El instrumento fue sometido a una fase piloto con una muestra reducida, cuyo objetivo fue evaluar aspectos de claridad semántica, coherencia estructural y viabilidad operativa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D6B0702" w14:textId="77777777" w:rsidR="00290055" w:rsidRPr="00290055" w:rsidRDefault="00290055" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E53A848" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -5332,51 +5348,50 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="240D2F5B" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>En cuanto al perfil demográfico de los participantes:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1103036B" w14:textId="77777777" w:rsidR="00290055" w:rsidRPr="00290055" w:rsidRDefault="00290055" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28DE8B41" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -5913,51 +5928,50 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09B158BE" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>11% (11 organizaciones) cumplen con las 4 etapas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73A631E9" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>12% (12 organizaciones) cumplen 3 etapas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49D59D06" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
@@ -6289,58 +6303,52 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C123873" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Los resultados sobre el inventario y mapeo del conocimiento revelan un esfuerzo inicial considerable en la identificación de conocimientos (75%), lo cual es un primer paso positivo </w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>en la GC. Sin embargo, la brecha con el mapeo de conocimientos (56%) es significativa. Esto sugiere que, si bien las organizaciones reconocen y listan su capital intelectual, la mayoría no ha avanzado hacia una representación estructurada que relacione el conocimiento con roles, áreas o procesos estratégicos.</w:t>
+        <w:t>Los resultados sobre el inventario y mapeo del conocimiento revelan un esfuerzo inicial considerable en la identificación de conocimientos (75%), lo cual es un primer paso positivo en la GC. Sin embargo, la brecha con el mapeo de conocimientos (56%) es significativa. Esto sugiere que, si bien las organizaciones reconocen y listan su capital intelectual, la mayoría no ha avanzado hacia una representación estructurada que relacione el conocimiento con roles, áreas o procesos estratégicos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C991E42" w14:textId="77777777" w:rsidR="00290055" w:rsidRPr="00290055" w:rsidRDefault="00290055" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="120C87C5" w14:textId="3B747B46" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -6494,51 +6502,58 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Existe un fuerte reconocimiento del valor del aprendizaje colaborativo (89%) y del intercambio de experiencias (70%) en las organizaciones, valorando sus beneficios en productividad, eficiencia y motivación. Esto indica una cultura organizacional favorable a la interacción y al desarrollo de conocimiento colectivo. Sin embargo, la desconexión entre esta percepción y la sistematización formal de buenas prácticas (62%) revela una brecha crucial.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E7A1295" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Aunque el aprendizaje ocurre de forma colaborativa, las descripciones cualitativas sugieren que gran parte de este proceso es espontáneo, informal y rara vez documentado. Esta informalidad limita el potencial estratégico del aprendizaje colaborativo, impidiendo que el conocimiento generado se capture, valide y difunda eficazmente a lo largo de la organización. El predominio de prácticas informales restringe la capacidad de las organizaciones para capitalizar plenamente su inteligencia colectiva y para transformar el aprendizaje individual y de equipo en conocimiento organizacional perdurable.</w:t>
+        <w:t xml:space="preserve">Aunque el aprendizaje ocurre de forma colaborativa, las descripciones cualitativas sugieren que gran parte de este proceso es espontáneo, informal y rara vez documentado. Esta informalidad limita el potencial estratégico del aprendizaje colaborativo, impidiendo que el conocimiento generado se capture, valide y difunda eficazmente a lo largo de la organización. El predominio de prácticas informales restringe la capacidad de las organizaciones para </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290055">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>capitalizar plenamente su inteligencia colectiva y para transformar el aprendizaje individual y de equipo en conocimiento organizacional perdurable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2162F70D" w14:textId="77777777" w:rsidR="00290055" w:rsidRPr="00290055" w:rsidRDefault="00290055" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C27AB88" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -6827,58 +6842,58 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73E6113D" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Brecha entre identificación y sistematización: La existencia de inventarios de conocimiento no se traduce de manera consistente en la elaboración de mapas de conocimiento, lo que evidencia una fragmentación y una falta de enfoque estratégico en la gestión del capital intelectual. La no sistematización de conocimientos impide una GC eficaz y proactiva. </w:t>
+        <w:t xml:space="preserve">Brecha entre identificación y sistematización: La existencia de inventarios de conocimiento no se traduce de manera consistente en la elaboración de mapas de conocimiento, lo que evidencia una fragmentación y una falta de enfoque estratégico en la gestión del capital </w:t>
       </w:r>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>También se observa que, en la mayoría de las organizaciones no se cuenta con un mapa de conocimiento relacionado con las funciones principales.</w:t>
+        <w:t>intelectual. La no sistematización de conocimientos impide una GC eficaz y proactiva. También se observa que, en la mayoría de las organizaciones no se cuenta con un mapa de conocimiento relacionado con las funciones principales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C303650" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40A07D4B" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -7130,58 +7145,58 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02B3BF63" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Agradecemos a quienes colaboraron en el proceso de búsqueda de la muestra. En particular, al Centro Internacional de Innovación Social, al Cuerpo Académico UDG-CA-1106 “Innovación Social, Bienestar y Educación”, a los Maestrantes de la Maestría en Innovación </w:t>
+        <w:t xml:space="preserve">Agradecemos a quienes colaboraron en el proceso de búsqueda de la muestra. En particular, al Centro Internacional de Innovación Social, al Cuerpo Académico UDG-CA-1106 </w:t>
       </w:r>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Social y Gestión del Bienestar, y al personal de las organizaciones participantes, cuya colaboración fue fundamental para el desarrollo de esta investigación.</w:t>
+        <w:t>“Innovación Social, Bienestar y Educación”, a los Maestrantes de la Maestría en Innovación Social y Gestión del Bienestar, y al personal de las organizaciones participantes, cuya colaboración fue fundamental para el desarrollo de esta investigación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D075ADD" w14:textId="77777777" w:rsidR="00290055" w:rsidRDefault="00290055" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2706B643" w14:textId="77777777" w:rsidR="00290055" w:rsidRDefault="00290055" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -7322,70 +7337,62 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4330B7F3" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Bernal Torres, C. A., Turriago Hoyos, Á., y Sierra Arango, H. D.  (2010). Aproximación a la medición de la gestión del conocimiento empresarial. AD-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>minister</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>,  (</w:t>
-[...6 lines deleted...]
-        <w:t>16), 30-49.</w:t>
+        <w:t>,  (16), 30-49.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F0DC5EF" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Caraballo, Y., Mesa, D., y Herrera, J. A.  (2009). Herramientas de gestión del conocimiento: convergencias hacia un aprendizaje organizacional. Revista Cubana de Ciencia Agrícola, 43(1), 1-13. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E6F47CE" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
@@ -7396,132 +7403,110 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">De la Hoz </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Freyle</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, J. E., Carrillo Rincón, E., y Gómez Flórez, L. C.  (2012). Gestión de la calidad y del conocimiento: dos enfoques complementarios. AD-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>minister</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>,  (</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">21), 71-85. </w:t>
+        <w:t xml:space="preserve">,  (21), 71-85. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E22657A" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Galvis Pérez, J. (2009). Mapas de conocimiento como una herramienta de apoyo para la gestión del conocimiento. Gestión de conocimiento. CINTEL. </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00290055">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://cintel.co/wp-content/uploads/2013/05/16.GESTION-DE-CONOCIMIENTO.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="689BE9A3" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gómez Hernández, M., Rodríguez Monroy, C., y Guaita, W.  (2010). Método de análisis por indicadores para evaluar la gestión del conocimiento en empresas manufactureras. Revista de Ciencias Sociales (Ve), </w:t>
-[...13 lines deleted...]
-        <w:t>2), 304-316.</w:t>
+        <w:t>Gómez Hernández, M., Rodríguez Monroy, C., y Guaita, W.  (2010). Método de análisis por indicadores para evaluar la gestión del conocimiento en empresas manufactureras. Revista de Ciencias Sociales (Ve), XVI(2), 304-316.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405EF6C5" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Guevara Gómez, H. E., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -7754,58 +7739,58 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Medina Nogueira, Y.; El </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Assafiri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ojeda, Y.; Medina León, A.; Nogueira Rivera, D. y Medina Nogueira, D. (2020). Inventario de conocimiento: herramienta de auditoría de gestión del conocimiento. Documentación y procedimientos de apoyo para la gestión y mejora </w:t>
+        <w:t xml:space="preserve"> Ojeda, Y.; Medina León, A.; Nogueira Rivera, D. y Medina Nogueira, D. (2020). Inventario de conocimiento: herramienta de auditoría de gestión </w:t>
       </w:r>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">de procesos. Coordinación académica región altiplano oeste. Universidad Autónoma de San Luis Potosí. </w:t>
+        <w:t xml:space="preserve">del conocimiento. Documentación y procedimientos de apoyo para la gestión y mejora de procesos. Coordinación académica región altiplano oeste. Universidad Autónoma de San Luis Potosí. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22A58481" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Mihi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -7885,87 +7870,65 @@
       </w:hyperlink>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C8002CF" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rodríguez Antón, J. M., y Trujillo Reyes, J. C.  (2007). ¿Las universidades son organizaciones que aprenden </w:t>
-[...16 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Rodríguez Antón, J. M., y Trujillo Reyes, J. C.  (2007). ¿Las universidades son organizaciones que aprenden adecuadamente?. Universia Business </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Review</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>,  (</w:t>
-[...6 lines deleted...]
-        <w:t>15), 100-119.</w:t>
+        <w:t>,  (15), 100-119.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75F88D59" w14:textId="77777777" w:rsidR="00B3389E" w:rsidRPr="00290055" w:rsidRDefault="00B3389E" w:rsidP="00290055">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ruizalba</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00290055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -8141,140 +8104,146 @@
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AD3F4C" w:rsidRPr="00290055" w:rsidSect="00290055">
       <w:headerReference w:type="even" r:id="rId20"/>
       <w:headerReference w:type="default" r:id="rId21"/>
       <w:footerReference w:type="even" r:id="rId22"/>
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:headerReference w:type="first" r:id="rId24"/>
       <w:footerReference w:type="first" r:id="rId25"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1608" w:bottom="1417" w:left="1701" w:header="680" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C4DC04C" w14:textId="77777777" w:rsidR="00001A7E" w:rsidRDefault="00001A7E" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="6BA85B76" w14:textId="77777777" w:rsidR="009972E4" w:rsidRDefault="009972E4" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30971EF8" w14:textId="77777777" w:rsidR="00001A7E" w:rsidRDefault="00001A7E" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="3AE98626" w14:textId="77777777" w:rsidR="009972E4" w:rsidRDefault="009972E4" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Noto Sans">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="6898EA4A" w14:textId="77777777" w:rsidR="002660D6" w:rsidRDefault="002660D6">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="26D560E3" w14:textId="307BCC29" w:rsidR="00AD3F4C" w:rsidRDefault="00AD3F4C">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">             </w:t>
     </w:r>
     <w:r w:rsidRPr="00F44F95">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>Vol. 1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
@@ -8284,167 +8253,149 @@
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">, Núm. </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="002660D6">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00F44F95">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">                 </w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidR="002660D6">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
-      <w:t>Enero</w:t>
+      <w:t>Enero - Junio</w:t>
     </w:r>
-    <w:proofErr w:type="gramEnd"/>
-[...15 lines deleted...]
-    <w:proofErr w:type="gramEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> 2025</w:t>
     </w:r>
     <w:r w:rsidRPr="00F44F95">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">                        ISSN: 2448 – </w:t>
     </w:r>
     <w:r w:rsidR="007C7B0C">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>7422</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="08482B6E" w14:textId="77777777" w:rsidR="002660D6" w:rsidRDefault="002660D6">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13C400C5" w14:textId="77777777" w:rsidR="00001A7E" w:rsidRDefault="00001A7E" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="665A5D6D" w14:textId="77777777" w:rsidR="009972E4" w:rsidRDefault="009972E4" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7799A2D6" w14:textId="77777777" w:rsidR="00001A7E" w:rsidRDefault="00001A7E" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="409E2EBD" w14:textId="77777777" w:rsidR="009972E4" w:rsidRDefault="009972E4" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="10381F1F" w14:textId="77777777" w:rsidR="002660D6" w:rsidRDefault="002660D6">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="51E93744" w14:textId="77777777" w:rsidR="002660D6" w:rsidRDefault="002660D6">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="1F68858C" w14:textId="77777777" w:rsidR="002660D6" w:rsidRDefault="002660D6">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12F27F58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C10683E"/>
     <w:lvl w:ilvl="0" w:tplc="080A0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8789,145 +8740,148 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="217712891">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1518304059">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="211960800">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A724B0"/>
     <w:rsid w:val="00001A7E"/>
     <w:rsid w:val="00084408"/>
     <w:rsid w:val="00133A91"/>
     <w:rsid w:val="00134351"/>
     <w:rsid w:val="00157976"/>
     <w:rsid w:val="002660D6"/>
     <w:rsid w:val="00284765"/>
     <w:rsid w:val="00290055"/>
     <w:rsid w:val="00326F3B"/>
+    <w:rsid w:val="00337893"/>
     <w:rsid w:val="00361A4E"/>
     <w:rsid w:val="00402192"/>
     <w:rsid w:val="004763E9"/>
     <w:rsid w:val="004A27A6"/>
     <w:rsid w:val="00557262"/>
     <w:rsid w:val="00567ED5"/>
+    <w:rsid w:val="005E3538"/>
     <w:rsid w:val="005E6E08"/>
     <w:rsid w:val="0064338F"/>
     <w:rsid w:val="00753C17"/>
     <w:rsid w:val="007B28D3"/>
     <w:rsid w:val="007C4380"/>
     <w:rsid w:val="007C7B0C"/>
     <w:rsid w:val="008901AD"/>
     <w:rsid w:val="008F480E"/>
     <w:rsid w:val="00960259"/>
+    <w:rsid w:val="009972E4"/>
     <w:rsid w:val="00A724B0"/>
     <w:rsid w:val="00A95075"/>
     <w:rsid w:val="00AD2726"/>
     <w:rsid w:val="00AD3F4C"/>
     <w:rsid w:val="00B3389E"/>
     <w:rsid w:val="00B40C40"/>
     <w:rsid w:val="00B555B4"/>
     <w:rsid w:val="00CA0863"/>
     <w:rsid w:val="00CD496E"/>
     <w:rsid w:val="00D81048"/>
     <w:rsid w:val="00D963D2"/>
     <w:rsid w:val="00DF7DA2"/>
     <w:rsid w:val="00E847D1"/>
     <w:rsid w:val="00F15B0C"/>
     <w:rsid w:val="00FB3F3A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1DC1FF2B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3B4E9FCC-CD6E-424A-B4F3-3A659B50D9FE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9485,51 +9439,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A724B0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -9905,51 +9858,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
       <w:bdr w:val="nil"/>
       <w:lang w:eastAsia="es-MX"/>
       <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
         <w14:noFill/>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ninguno">
     <w:name w:val="Ninguno"/>
     <w:rsid w:val="00290055"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="372660177">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="912593245">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10243,54 +10196,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>6934</Words>
-  <Characters>38142</Characters>
+  <Words>6939</Words>
+  <Characters>38168</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>317</Lines>
-  <Paragraphs>89</Paragraphs>
+  <Lines>318</Lines>
+  <Paragraphs>90</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>44987</CharactersWithSpaces>
+  <CharactersWithSpaces>45017</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Francisco Santillán Campos</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>