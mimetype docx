--- v0 (2025-10-11)
+++ v1 (2026-08-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="1FBED973" w14:textId="7B01BAD5" w:rsidR="00FB3F3A" w:rsidRPr="003354FB" w:rsidRDefault="007C7B0C">
       <w:r w:rsidRPr="003354FB">
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C6972A5" wp14:editId="307D04D3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-728345</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7772400" cy="1228725"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapNone/>
             <wp:docPr id="1225374907" name="Imagen 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
@@ -72,72 +72,96 @@
                       <a:ext cx="7772400" cy="1228725"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="402C9A9F" w14:textId="77777777" w:rsidR="00AD3F4C" w:rsidRPr="003354FB" w:rsidRDefault="00AD3F4C" w:rsidP="00AD3F4C"/>
     <w:p w14:paraId="1D46865D" w14:textId="77777777" w:rsidR="00AD3F4C" w:rsidRPr="003354FB" w:rsidRDefault="00AD3F4C" w:rsidP="00AD3F4C"/>
-    <w:p w14:paraId="7E14B22A" w14:textId="77777777" w:rsidR="00AD3F4C" w:rsidRPr="003354FB" w:rsidRDefault="00AD3F4C" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="617EF6FC" w14:textId="77777777" w:rsidR="00585FD5" w:rsidRDefault="00AD3F4C" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="003354FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003354FB">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00585FD5" w:rsidRPr="00585FD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>DOI 10.23913/cdhis.v12i23.252</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C3FD787" w14:textId="29B6B65E" w:rsidR="00585FD5" w:rsidRDefault="00AD3F4C" w:rsidP="00AD3F4C">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003354FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3210440D" w14:textId="77777777" w:rsidR="005E5818" w:rsidRPr="005E5818" w:rsidRDefault="005E5818" w:rsidP="005E5818">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E5818">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>El Bosque Pedagógico del Agua: rescate de Colomos III, una gesta colectiva por la protección ambiental y el derecho al agua en Zapopan</w:t>
@@ -211,74 +235,74 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Rosa Carmina Haro Ramírez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C2D0B23" w14:textId="77777777" w:rsidR="005E5818" w:rsidRPr="005E5818" w:rsidRDefault="005E5818" w:rsidP="005E5818">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E5818">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Universidad de Guadalajara</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77110F02" w14:textId="77777777" w:rsidR="005E5818" w:rsidRPr="005E5818" w:rsidRDefault="005E5818" w:rsidP="005E5818">
+    <w:p w14:paraId="77110F02" w14:textId="77777777" w:rsidR="005E5818" w:rsidRPr="005E5818" w:rsidRDefault="00000000" w:rsidP="005E5818">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="005E5818">
+        <w:r w:rsidR="005E5818" w:rsidRPr="005E5818">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="EE0000"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>carmina.haro@udg.mx</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005E5818">
+      <w:r w:rsidR="005E5818" w:rsidRPr="005E5818">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6479C300" w14:textId="683E69FA" w:rsidR="005E5818" w:rsidRPr="005E5818" w:rsidRDefault="005E5818" w:rsidP="005E5818">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E5818">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0062621E" w:rsidRPr="003354FB">
@@ -324,64 +348,64 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Pedro Pablo Guerrero Sánchez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AE2C390" w14:textId="77777777" w:rsidR="005E5818" w:rsidRPr="005E5818" w:rsidRDefault="005E5818" w:rsidP="005E5818">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E5818">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Universidad de Guadalajara</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78754021" w14:textId="77777777" w:rsidR="005E5818" w:rsidRPr="005E5818" w:rsidRDefault="005E5818" w:rsidP="005E5818">
+    <w:p w14:paraId="78754021" w14:textId="77777777" w:rsidR="005E5818" w:rsidRPr="005E5818" w:rsidRDefault="00000000" w:rsidP="005E5818">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="005E5818">
+        <w:r w:rsidR="005E5818" w:rsidRPr="005E5818">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="EE0000"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>pedro.guerrero5387@alumnos.udg.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="452A2381" w14:textId="3D74919C" w:rsidR="005E5818" w:rsidRPr="005E5818" w:rsidRDefault="0062621E" w:rsidP="005E5818">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003354FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -424,64 +448,64 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Fátima Itzayana Reyes Osorio</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="397280DB" w14:textId="77777777" w:rsidR="005E5818" w:rsidRPr="005E5818" w:rsidRDefault="005E5818" w:rsidP="005E5818">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E5818">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Universidad de Guadalajara</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C62B52" w14:textId="77777777" w:rsidR="005E5818" w:rsidRPr="005E5818" w:rsidRDefault="005E5818" w:rsidP="005E5818">
+    <w:p w14:paraId="78C62B52" w14:textId="77777777" w:rsidR="005E5818" w:rsidRPr="005E5818" w:rsidRDefault="00000000" w:rsidP="005E5818">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="005E5818">
+        <w:r w:rsidR="005E5818" w:rsidRPr="005E5818">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="EE0000"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>fatima.reyes9270@alumnos.udg.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6578D9DB" w14:textId="3C02D5D4" w:rsidR="005E5818" w:rsidRPr="005E5818" w:rsidRDefault="0062621E" w:rsidP="005E5818">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003354FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -544,58 +568,58 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E5818">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Colomos III, hoy conocido como el Bosque Pedagógico del Agua, representa un pulmón verde en riesgo dentro de Zapopan, Jalisco, debido a décadas de invasiones, abandono ambiental y presiones inmobiliarias. Este espacio, fundamental para la recarga de acuíferos y la gestión hídrica urbana, estuvo en riesgo hasta que una movilización ciudadana, junto con autoridades locales y estatales, impulsó su rescate. Un elemento decisivo fue la intervención legislativa: en 2014, se declaró Área Natural Protegida a nivel municipal y, en 2018, mediante decreto estatal, se blindó jurídicamente su vocación ambiental bajo la categoría de Área Estatal de Protección Hidrológica. Estas acciones legales, sumadas a litigios estratégicos contra intereses privados, fueron coyunturales para preservar el espacio. </w:t>
       </w:r>
       <w:r w:rsidR="0062621E" w:rsidRPr="003354FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E5818">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Con una inversión pública superior a los 130 millones de pesos, se rehabilitaron 28 hectáreas, se construyó infraestructura verde como el sistema de captación de agua pluvial y se transformó el sitio en un espacio pedagógico de educación ambiental. El rescate de Colomos III demostró que la conjunción de voluntad ciudadana, respaldo gubernamental y blindaje legal puede revertir procesos de degradación ambiental urbana. Hoy, el Bosque Pedagógico del Agua se consolida como modelo de restauración ecológica, protección hídrica y recuperación de espacio público en </w:t>
+        <w:t xml:space="preserve">Con una inversión pública superior a los 130 millones de pesos, se rehabilitaron 28 hectáreas, se construyó infraestructura verde como el sistema de captación de agua pluvial y se transformó el sitio en un espacio pedagógico de educación ambiental. El rescate de Colomos III demostró que la conjunción de voluntad ciudadana, respaldo gubernamental y blindaje legal puede revertir procesos de degradación ambiental urbana. Hoy, el Bosque Pedagógico del Agua se consolida </w:t>
       </w:r>
       <w:r w:rsidRPr="005E5818">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>entornos metropolitanos. Así mismo, mediante una metodología cualitativa basada en el análisis documental, se analizó la evolución jurídica, social y ecológica del rescate de Colomos III.</w:t>
+        <w:t>como modelo de restauración ecológica, protección hídrica y recuperación de espacio público en entornos metropolitanos. Así mismo, mediante una metodología cualitativa basada en el análisis documental, se analizó la evolución jurídica, social y ecológica del rescate de Colomos III.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35AB2E60" w14:textId="77777777" w:rsidR="0062621E" w:rsidRPr="003354FB" w:rsidRDefault="0062621E" w:rsidP="005E5818">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FECCCC1" w14:textId="4A11C9C8" w:rsidR="005E5818" w:rsidRPr="005E5818" w:rsidRDefault="005E5818" w:rsidP="005E5818">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -887,58 +911,58 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0693CD54" w14:textId="77777777" w:rsidR="005E5818" w:rsidRDefault="005E5818" w:rsidP="005E5818">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E5818">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Se utilizó una metodología de análisis documental y revisión de fuentes primarias, incluyendo decretos gubernamentales, reportajes periodísticos y reportes técnicos de organizaciones ambientales. Este enfoque permitió reconstruir la cronología de amenazas, resistencias y acciones de rescate, así como evaluar los resultados alcanzados. La revisión del estado del arte muestra que la pérdida de áreas verdes urbanas ha sido ampliamente documentada (Jiménez et al., 2015; ONU-Hábitat, 2020 y </w:t>
+        <w:t xml:space="preserve">Se utilizó una metodología de análisis documental y revisión de fuentes primarias, incluyendo decretos gubernamentales, reportajes periodísticos y reportes técnicos de organizaciones ambientales. Este enfoque permitió reconstruir la cronología de amenazas, resistencias y acciones de rescate, así como evaluar los resultados alcanzados. La revisión del estado del arte muestra que la pérdida de </w:t>
       </w:r>
       <w:r w:rsidRPr="005E5818">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>los casos de rescate exitoso de espacios naturales urbanos presentan características diversas según el contexto geográfico, político y social. En el ámbito internacional, experiencias como la restauración del Battery Park en Nueva York, Estados Unidos (Spirn, 2014), la recuperación del Parque Ibirapuera en São Paulo, Brasil tras décadas de deterioro (Bartalini, 2020), y la transformación de The High Line en Nueva York de infraestructura abandonada a parque urbano (David &amp; Hammond, 2021) demuestran que la confluencia de voluntad política, participación ciudadana y financiamiento estratégico puede revertir procesos de degradación avanzada.</w:t>
+        <w:t>áreas verdes urbanas ha sido ampliamente documentada (Jiménez et al., 2015; ONU-Hábitat, 2020 y los casos de rescate exitoso de espacios naturales urbanos presentan características diversas según el contexto geográfico, político y social. En el ámbito internacional, experiencias como la restauración del Battery Park en Nueva York, Estados Unidos (Spirn, 2014), la recuperación del Parque Ibirapuera en São Paulo, Brasil tras décadas de deterioro (Bartalini, 2020), y la transformación de The High Line en Nueva York de infraestructura abandonada a parque urbano (David &amp; Hammond, 2021) demuestran que la confluencia de voluntad política, participación ciudadana y financiamiento estratégico puede revertir procesos de degradación avanzada.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="623FB1AA" w14:textId="77777777" w:rsidR="003354FB" w:rsidRPr="005E5818" w:rsidRDefault="003354FB" w:rsidP="005E5818">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F38CD67" w14:textId="77777777" w:rsidR="005E5818" w:rsidRDefault="005E5818" w:rsidP="005E5818">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -6648,109 +6672,109 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Zapopan Gobierno. (2019). Plan Maestro de Restauración de Colomos III.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73429AF8" w14:textId="7B03FAA0" w:rsidR="00AD3F4C" w:rsidRPr="00AD3F4C" w:rsidRDefault="00AD3F4C" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AD3F4C" w:rsidRPr="00AD3F4C" w:rsidSect="005E5818">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1183" w:bottom="1417" w:left="1418" w:header="680" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43045E6E" w14:textId="77777777" w:rsidR="00431284" w:rsidRPr="003354FB" w:rsidRDefault="00431284" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="2077BC42" w14:textId="77777777" w:rsidR="00603B4C" w:rsidRPr="003354FB" w:rsidRDefault="00603B4C" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="003354FB">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="481D2677" w14:textId="77777777" w:rsidR="00431284" w:rsidRPr="003354FB" w:rsidRDefault="00431284" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="74AB4963" w14:textId="77777777" w:rsidR="00603B4C" w:rsidRPr="003354FB" w:rsidRDefault="00603B4C" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="003354FB">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="26D560E3" w14:textId="4931CABD" w:rsidR="00AD3F4C" w:rsidRPr="003354FB" w:rsidRDefault="00AD3F4C">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r w:rsidRPr="003354FB">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">             Vol. 12, Núm. 2</w:t>
     </w:r>
     <w:r w:rsidR="0062621E" w:rsidRPr="003354FB">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="003354FB">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">                 </w:t>
     </w:r>
@@ -6772,76 +6796,76 @@
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>Junio</w:t>
     </w:r>
     <w:r w:rsidRPr="003354FB">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> 2025                        ISSN: 2448 – </w:t>
     </w:r>
     <w:r w:rsidR="007C7B0C" w:rsidRPr="003354FB">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>7422</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0407B5CD" w14:textId="77777777" w:rsidR="00431284" w:rsidRPr="003354FB" w:rsidRDefault="00431284" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="257F2B43" w14:textId="77777777" w:rsidR="00603B4C" w:rsidRPr="003354FB" w:rsidRDefault="00603B4C" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="003354FB">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F6DB022" w14:textId="77777777" w:rsidR="00431284" w:rsidRPr="003354FB" w:rsidRDefault="00431284" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="3E368B84" w14:textId="77777777" w:rsidR="00603B4C" w:rsidRPr="003354FB" w:rsidRDefault="00603B4C" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="003354FB">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BD673FF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="ACF83598"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:u w:val="none"/>
         <w:effect w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6972,137 +6996,140 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A724B0"/>
     <w:rsid w:val="00084408"/>
     <w:rsid w:val="00134351"/>
     <w:rsid w:val="00284765"/>
     <w:rsid w:val="00326F3B"/>
     <w:rsid w:val="003354FB"/>
+    <w:rsid w:val="00337893"/>
     <w:rsid w:val="00361A4E"/>
     <w:rsid w:val="00402192"/>
     <w:rsid w:val="00431284"/>
     <w:rsid w:val="004763E9"/>
     <w:rsid w:val="00557262"/>
     <w:rsid w:val="00567ED5"/>
+    <w:rsid w:val="00585FD5"/>
     <w:rsid w:val="005E5818"/>
     <w:rsid w:val="005E6E08"/>
+    <w:rsid w:val="00603B4C"/>
     <w:rsid w:val="0062621E"/>
     <w:rsid w:val="0064338F"/>
     <w:rsid w:val="00753C17"/>
     <w:rsid w:val="007C4380"/>
     <w:rsid w:val="007C7B0C"/>
     <w:rsid w:val="008901AD"/>
     <w:rsid w:val="00960259"/>
     <w:rsid w:val="00A724B0"/>
     <w:rsid w:val="00A95075"/>
     <w:rsid w:val="00AD3F4C"/>
     <w:rsid w:val="00B40C40"/>
     <w:rsid w:val="00B555B4"/>
     <w:rsid w:val="00CD496E"/>
     <w:rsid w:val="00D963D2"/>
     <w:rsid w:val="00DC7BF2"/>
     <w:rsid w:val="00DF7DA2"/>
     <w:rsid w:val="00E847D1"/>
     <w:rsid w:val="00FB3F3A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1DC1FF2B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3B4E9FCC-CD6E-424A-B4F3-3A659B50D9FE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8082,51 +8109,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Arial Unicode MS" w:hAnsi="Calibri" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
       <w:bdr w:val="nil"/>
       <w:lang w:eastAsia="es-MX"/>
       <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
         <w14:noFill/>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ninguno">
     <w:name w:val="Ninguno"/>
     <w:rsid w:val="0062621E"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="707990197">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1766684997">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8420,69 +8447,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>7105</Words>
-  <Characters>39081</Characters>
+  <Words>7110</Words>
+  <Characters>39106</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>325</Lines>
   <Paragraphs>92</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>46094</CharactersWithSpaces>
+  <CharactersWithSpaces>46124</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Francisco Santillán Campos</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>