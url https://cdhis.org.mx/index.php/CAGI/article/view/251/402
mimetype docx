--- v0 (2025-10-11)
+++ v1 (2026-08-21)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="1FBED973" w14:textId="7B01BAD5" w:rsidR="00FB3F3A" w:rsidRPr="000066C3" w:rsidRDefault="007C7B0C" w:rsidP="000066C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000066C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C6972A5" wp14:editId="307D04D3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-728345</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7772400" cy="1228725"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
@@ -115,3278 +115,685 @@
     </w:p>
     <w:p w14:paraId="1D46865D" w14:textId="77777777" w:rsidR="00AD3F4C" w:rsidRPr="000066C3" w:rsidRDefault="00AD3F4C" w:rsidP="000066C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18CFF857" w14:textId="77777777" w:rsidR="0014384A" w:rsidRDefault="00AD3F4C" w:rsidP="000066C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000066C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E14B22A" w14:textId="3D8E57ED" w:rsidR="00AD3F4C" w:rsidRPr="000066C3" w:rsidRDefault="00AD3F4C" w:rsidP="0014384A">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="413F1310" w14:textId="77777777" w:rsidR="004C7DE7" w:rsidRDefault="004C7DE7" w:rsidP="00194739">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7DE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>DOI 10.23913/cdhis.v12i24.251</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E14B22A" w14:textId="7899D9A2" w:rsidR="00AD3F4C" w:rsidRPr="000066C3" w:rsidRDefault="00AD3F4C" w:rsidP="00194739">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000066C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32F559A7" w14:textId="77777777" w:rsidR="0014384A" w:rsidRDefault="0014384A" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22A8B757" w14:textId="77777777" w:rsidR="0014384A" w:rsidRDefault="0014384A" w:rsidP="000066C3">
+    <w:p w14:paraId="188BDA3F" w14:textId="097D300A" w:rsidR="001172A1" w:rsidRPr="0014384A" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="0014384A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>Migración Colombiana a la Península Ibérica (2020-2024): Un Análisis Fenomenológico desde el Mundo de la Vida</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="669D06B2" w14:textId="77777777" w:rsidR="001172A1" w:rsidRPr="0014384A" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0014384A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Colombian</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Colombian Migration to the Iberian Peninsula (2020-2024): A Phenomenological Analysis from the World of Life</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3116DB04" w14:textId="77777777" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E8B1EF6" w14:textId="6218C54D" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="000066C3" w:rsidP="0014384A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000066C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A2F9257" w14:textId="45E824C1" w:rsidR="001172A1" w:rsidRPr="0014384A" w:rsidRDefault="000066C3" w:rsidP="0014384A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0014384A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:iCs/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Rocío Elizabeth</w:t>
+      </w:r>
+      <w:r w:rsidR="0014384A" w:rsidRPr="0014384A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001172A1" w:rsidRPr="0014384A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vizcaíno González </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E0DFEAE" w14:textId="77777777" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="0014384A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000066C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Universidad Colegio Mayor de Cundinamarca</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F0226A" w14:textId="77777777" w:rsidR="001172A1" w:rsidRPr="0014384A" w:rsidRDefault="001172A1" w:rsidP="0014384A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0014384A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...12 lines deleted...]
-          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>rvizcaino@unicolmayor.edu.co</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C65281B" w14:textId="64BF10EB" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="0014384A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000066C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>https://orcid.org/0000-0001-5538-8354</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC0675A" w14:textId="77777777" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4349D5D7" w14:textId="77777777" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="029D738C" w14:textId="3F70EDAD" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000066C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD7B784" w14:textId="3AEB189E" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000066C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>En el contexto de la globalización y las dinámicas migratorias contemporáneas, la migración de jóvenes colombianos a la Península Ibérica entre 2020 y 2024 se presenta como un fenómeno de múltiples dimensiones socioculturales, económicas y subjetivas. Más allá de los factores estructurales que impulsan estos desplazamientos, resulta fundamental comprender cómo los migrantes experimentan y construyen su realidad a partir de su mundo de vida, en términos de corporeidad, instinto, identidad personal y dimensión trascendental.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B7A948" w14:textId="4D6EAC35" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="00935B98">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000066C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>La noción de “mundo de la vida” (Lebenswelt) alude al ámbito de experiencia inmediata en el que los sujetos estructuran su relación con la realidad, a partir de las siguientes dimensiones:</w:t>
+      </w:r>
+      <w:r w:rsidR="00935B98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="000066C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Yo-cuerpo: La experiencia del cuerpo en el proceso migratorio, considera los desafíos físicos, emocionales y adaptativos.Yo-instinto: Las motivaciones primarias y deseos que impulsan la migración, como la búsqueda de oportunidades o la necesidad de seguridad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E6A4D89" w14:textId="6CA4F164" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="00935B98">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000066C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Yo-persona: La construcción de la identidad individual en un contexto de movilidad transnacional.Yo-trascendental: La forma en que los migrantes resignifican su existencia y sus expectativas en el nuevo entorno. Ejemplo: joven con habilidades en la escritura y con conocimientos administración se proyecta profesionalmente en una startup llamada “Correcto”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC5561D" w14:textId="77777777" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A3E06B0" w14:textId="121651C8" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000066C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Palabras clave</w:t>
+      </w:r>
+      <w:r w:rsidR="0014384A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000066C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Dinámicas, juventud, movilizaciones y dimensiones fenomenológicas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68937543" w14:textId="77777777" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AE05DA7" w14:textId="77777777" w:rsidR="00935B98" w:rsidRDefault="00935B98" w:rsidP="000066C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C0677AF" w14:textId="0ECD73CE" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000066C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abstract </w:t>
+      </w:r>
+      <w:r w:rsidR="0014384A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-          <w:iCs/>
+    </w:p>
+    <w:p w14:paraId="6D90B9B9" w14:textId="726445CC" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000066C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>In the context of globalization and contemporary migratory dynamics, the migration of young Colombians to the Iberian Peninsula between 2020 and 2024 presents itself as a phenomenon of multiple sociocultural, economic, and subjective dimensions.</w:t>
+      </w:r>
+      <w:r w:rsidR="0014384A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="000066C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beyond the structural factors driving these displacements, it is essential to understand how migrants experience and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000066C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>construct their reality based on their world of life, in terms of embodiment, instinct, personal identity, and transcendental dimension.</w:t>
+      </w:r>
+      <w:r w:rsidR="00935B98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...38 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="000066C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>The notion of the “lifeworld” (Lebenswelt) refers to the area of ​​immediate experience in which subjects structure their relationship with reality, based on the following dimensions:</w:t>
+      </w:r>
+      <w:r w:rsidR="00935B98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="000066C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>I-body: The experience of the body in the migration process, considering the physical, emotional and adaptive challenges.</w:t>
+      </w:r>
+      <w:r w:rsidR="00935B98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="000066C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Self-instinct: The primary motivations and desires that drive migration, such as the search for opportunities or the need for security.</w:t>
+      </w:r>
+      <w:r w:rsidR="00935B98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="000066C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Self-person: The construction of individual identity in a context of transnational mobility.</w:t>
+      </w:r>
+      <w:r w:rsidR="00935B98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...81 lines deleted...]
-      <w:r w:rsidRPr="000066C3">
+      <w:r w:rsidRPr="000066C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Transcendental self: The way migrants redefine their existence and expectations in the new environment. Example: A young person with writing skills and management knowledge projects himself professionally in a startup called "Correcto."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6431E7D0" w14:textId="77777777" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:jc w:val="right"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171AFE00" w14:textId="77777777" w:rsidR="0014384A" w:rsidRDefault="001172A1" w:rsidP="000066C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000066C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0014384A">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Key words</w:t>
+      </w:r>
+      <w:r w:rsidR="0014384A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...294 lines deleted...]
-          <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="000066C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Dinámicas, juventud, movilizaciones y dimensiones fenomenológicas</w:t>
-[...2499 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Dynamics, youth, mobilizations, and phenomenological dimensions</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6530AD0D" w14:textId="77777777" w:rsidR="0014384A" w:rsidRDefault="0014384A" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19E6297E" w14:textId="77777777" w:rsidR="0014384A" w:rsidRDefault="0014384A" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
@@ -3395,92 +802,64 @@
     <w:p w14:paraId="196F88B6" w14:textId="176BB407" w:rsidR="000066C3" w:rsidRDefault="000066C3" w:rsidP="0014384A">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000066C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Fecha Recepción:</w:t>
       </w:r>
       <w:r w:rsidRPr="000066C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2025                                             </w:t>
+        <w:t xml:space="preserve"> Enero 2025                                             </w:t>
       </w:r>
       <w:r w:rsidRPr="000066C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="000066C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2025</w:t>
+        <w:t xml:space="preserve"> Mayo 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EEDB7D1" w14:textId="77777777" w:rsidR="0014384A" w:rsidRPr="000066C3" w:rsidRDefault="0014384A" w:rsidP="0014384A">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66DC66B0" w14:textId="77777777" w:rsidR="000066C3" w:rsidRPr="000066C3" w:rsidRDefault="000066C3" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -3679,293 +1058,117 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23E21B7D" w14:textId="77777777" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000066C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">De ahí surge la necesidad de analizar las dimensiones de: la </w:t>
-[...95 lines deleted...]
-        <w:t>. (2019).</w:t>
+        <w:t>De ahí surge la necesidad de analizar las dimensiones de: la transnacionalidad, entendida como los vínculos mantenidos entre país de origen y país de acogida, así como la circulación de saberes, capitales y prácticas culturales; la transculturalidad, como el proceso de interacción, negociación y asimilación cultural en la nueva sociedad; y la identidad, entendida como la transformación y reafirmación de los jóvenes migrantes en el contexto ibérico, así como posibles acciones para el abordaje pedagógico de la xenofobia, el racismo y la discriminación étnico-racial en el entorno escolar, incluyendo posibles estrategias pedagógicas como la campaña "Aquí cabemos todos, Colombia libre de xenofobia" (United Nations Network on Migration. (2019).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="344559AF" w14:textId="77777777" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="638E6F28" w14:textId="77777777" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000066C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">La </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> se refiere a actividades y ocupaciones que requieren contactos sociales habituales y sostenidos a través de fronteras nacionales para su realización. Moctezuma, L. M. (2012).</w:t>
+        <w:t>La transnacionalidad se refiere a actividades y ocupaciones que requieren contactos sociales habituales y sostenidos a través de fronteras nacionales para su realización. Moctezuma, L. M. (2012).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A4B308A" w14:textId="77777777" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61920442" w14:textId="77777777" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000066C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">O «transnacional» significa a) </w:t>
-[...63 lines deleted...]
-        <w:t>, T. (2013). [Traducción de L. R. Morán Q.].</w:t>
+        <w:t>O «transnacional» significa a) translocal, es decir, conectar localidades más allá de las fronteras de los Estados y por implicación, también b) transestatal, es decir, a través de las naciones como colectivos étnicos. Se aplicaría a las relaciones entre naciones dentro de un Estado. La transnacionalidad es señal de diferencia. Faist, T. (2013). [Traducción de L. R. Morán Q.].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39BA47EC" w14:textId="77777777" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A65EA72" w14:textId="77777777" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
@@ -3987,67 +1190,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15EEE880" w14:textId="77777777" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000066C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">La transición cultural implica fases que se evidencian en la interacción entre individuos y contextos. Se trata de una elaboración conjunta, grupal y comunitaria, que no debe concebirse como un proceso totalizado o esencial para los miembros del grupo. Zebadúa, J. P. C. (2011). Este proceso incluye la aculturación (adopción de una nueva cultura), la </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> (pérdida de la cultura previa) y la enculturación (creación de una nueva forma cultural). al entrar en contacto con otra cultura y genera reacciones y fatiga cultural porque debe hacer frente a una sobre adaptación a la cultura de acogida y mantener los valores o jerarquías familiares. Martín, I. A. (2007).</w:t>
+        <w:t>La transición cultural implica fases que se evidencian en la interacción entre individuos y contextos. Se trata de una elaboración conjunta, grupal y comunitaria, que no debe concebirse como un proceso totalizado o esencial para los miembros del grupo. Zebadúa, J. P. C. (2011). Este proceso incluye la aculturación (adopción de una nueva cultura), la deculturación (pérdida de la cultura previa) y la enculturación (creación de una nueva forma cultural). al entrar en contacto con otra cultura y genera reacciones y fatiga cultural porque debe hacer frente a una sobre adaptación a la cultura de acogida y mantener los valores o jerarquías familiares. Martín, I. A. (2007).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="095A3F42" w14:textId="77777777" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="663988C3" w14:textId="77777777" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
@@ -4103,116 +1290,84 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1006A2F5" w14:textId="77777777" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000066C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">La migración implica pérdidas: familia, amistades, trabajos y costumbres. El desarraigo provoca estrés y pérdida cultural, en contraposición con las oportunidades de desarrollo. Las personas sean altamente cualificadas se ven afectadas por los factores estructurales que moldean el conjunto de los migrantes de Colombia. </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, R., &amp; Caballero-C., A. (2023). Las condiciones personales, sociales y comunicativas determinan cómo se vive esta experiencia entre el choque cultural y la integración. La expectativa de mejores posibilidades de vida, generalmente asociadas a una trayectoria laboral más exitosa que en el propio país de origen, constituye uno de los principales motivos que mueve a las personas a migrar. Consejo Económico y social. España (2019) </w:t>
+        <w:t xml:space="preserve">La migración implica pérdidas: familia, amistades, trabajos y costumbres. El desarraigo provoca estrés y pérdida cultural, en contraposición con las oportunidades de desarrollo. Las personas sean altamente cualificadas se ven afectadas por los factores estructurales que moldean el conjunto de los migrantes de Colombia. Sobczyk, R., &amp; Caballero-C., A. (2023). Las condiciones personales, sociales y comunicativas determinan cómo se vive esta experiencia entre el choque cultural y la integración. La expectativa de mejores posibilidades de vida, generalmente asociadas a una trayectoria laboral más exitosa que en el propio país de origen, constituye uno de los principales motivos que mueve a las personas a migrar. Consejo Económico y social. España (2019) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69A64D65" w14:textId="77777777" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BF404F8" w14:textId="77777777" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000066C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">El imaginario sociocultural así constituido los determina, construyendo las fantasías sustentadas en ciertos valores que subsumen a la población en interpretaciones falsas de la realidad. Esto se expresa en sentimientos de frustración frente al desarrollo personal, la imposibilidad de ascenso social, una buena calidad de vida o siquiera la expectativa realista de alcanzarlos.  </w:t>
-[...15 lines deleted...]
-        <w:t>, R. S. (2008).</w:t>
+        <w:t>El imaginario sociocultural así constituido los determina, construyendo las fantasías sustentadas en ciertos valores que subsumen a la población en interpretaciones falsas de la realidad. Esto se expresa en sentimientos de frustración frente al desarrollo personal, la imposibilidad de ascenso social, una buena calidad de vida o siquiera la expectativa realista de alcanzarlos.  Aruj, R. S. (2008).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B6F5970" w14:textId="77777777" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3043D107" w14:textId="77777777" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
@@ -4287,107 +1442,91 @@
                         <a:ln w="9900" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
             <w:pict>
               <v:shape w14:anchorId="7964478B" id="Forma libre: forma 19" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:22pt;width:.1pt;height:1pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" coordsize="5389880,120000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRBd2fYwIAAPkEAAAOAAAAZHJzL2Uyb0RvYy54bWyslF9v2jAQwN8n7TtYfh8B2q6ACNVU1mlS&#10;tVZq+wEOxyHWHNs7GwL79LtzoLDuYdK0PDh38fn8u3+Z3+xaK7Yao/GulKPBUArtlK+MW5fy5fnu&#10;w0SKmMBVYL3TpdzrKG8W79/NuzDTY994W2kU5MTFWRdK2aQUZkURVaNbiAMftKPN2mMLiVRcFxVC&#10;R95bW4yHw49F57EK6JWOkb4u+025yP7rWqv0UNdRJ2FLSWwpr5jXFa/FYg6zNUJojDpgwD9QtGAc&#10;XfrqagkJxAbNH65ao9BHX6eB8m3h69oonWOgaEbDN9E8NRB0joWSE8NrmuL/c6u+bZ/CI1IauhBn&#10;kUSOYldjy2/iE7ucrP1rsvQuCUUfR+NrSqiiDZZyJovTSbWJ6Yv22Qts72PqE10dJWiOktq5o4hU&#10;Li6UzYVKUlChUAoq1KovVIDE5xiNRdGV8upiMp1MiKRhkCE91IG7hBvuyIfvjM3mrd/qZ58Ppjch&#10;EfVp17pzK3Z+eX0hxTF8su0tSGCCxfwgZCqSz+N2/s5YmwO3jlmnU6ZTQH1eW6D4VBuqUka3zozR&#10;W1PxEcaMuF7dWhRb4M7ND+eArvjNLGBMS4hNb5e3+lSh37gq391oqD67SqR9oAF0NIaSYWIrhdU0&#10;tCRkuwTG/t2OAKwjjlO7sLTy1f4RRQzqzhDRPcT0CEiTNJL8d0gPtNTW07XKmkDF8vjz7beOppBo&#10;fmwAidB+ddTm09Hl+Iq64VzBc2V1roBT5JjuSNQ1vXKbSO9bwPlPm+Rrw62Y8Xvog0LzlbN7+Bfw&#10;AJ/r2er0x1r8AgAA//8DAFBLAwQUAAYACAAAACEAsmac3dcAAAADAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwW7CMBBE75X4B2uReisOEKVVGgchJLgXCmcn3iYR8TrYJqR/3+2pPY1Gs5p5W2wm24sR&#10;fegcKVguEhBItTMdNQo+T/uXNxAhajK6d4QKvjHAppw9FTo37kEfOB5jI7iEQq4VtDEOuZShbtHq&#10;sHADEmdfzlsd2fpGGq8fXG57uUqSTFrdES+0esBdi/X1eLcKTq+XKj2s17dqzA6Xwaf7buvOSj3P&#10;p+07iIhT/DuGX3xGh5KZKncnE0SvgB+JCtKUldMViIpdloAsC/mfvfwBAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAUQXdn2MCAAD5BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAsmac3dcAAAADAQAADwAAAAAAAAAAAAAAAAC9BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMEFAAAAAA==&#10;" path="m,l5389473,e" filled="f" strokeweight=".275mm">
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
                 <v:path arrowok="t" o:extrusionok="f"/>
                 <w10:wrap type="topAndBottom"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0014384A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Metodología</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="287F2259" w14:textId="63E01BD4" w:rsidR="001172A1" w:rsidRPr="0014384A" w:rsidRDefault="001172A1" w:rsidP="0014384A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000066C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">La investigación es un estudio teórico- empírico cualitativo, de la migración del joven colombiano, desde los aspectos fenomenológicos, del mundo de la vida; posteriormente cotejada con las ideas y emociones manifestadas por la narrativa del testimonio de los jóvenes sobre la migración. Se alinea con la búsqueda de las experiencias subjetivas en su tránsito y establecimiento en la Península Ibérica, considerando sus vivencias, desafíos y procesos de adaptación, con el propósito de definir «naturaleza de la realidad social. Mora </w:t>
-[...15 lines deleted...]
-        <w:t>, H. (2012).</w:t>
+        <w:t>La investigación es un estudio teórico- empírico cualitativo, de la migración del joven colombiano, desde los aspectos fenomenológicos, del mundo de la vida; posteriormente cotejada con las ideas y emociones manifestadas por la narrativa del testimonio de los jóvenes sobre la migración. Se alinea con la búsqueda de las experiencias subjetivas en su tránsito y establecimiento en la Península Ibérica, considerando sus vivencias, desafíos y procesos de adaptación, con el propósito de definir «naturaleza de la realidad social. Mora Nawrath, H. (2012).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30556FB9" w14:textId="77777777" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58ABD94F" w14:textId="77777777" w:rsidR="001172A1" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
@@ -4604,83 +1743,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="040FE7E6" w14:textId="77777777" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000066C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">En un segundo momento se articula las dimensiones con los elementos de la </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> y la identidad cultural. En el entendido, que toda experiencia vivida y los objetos o sucesos inherentes a ella se estructuran dentro de un esquema definido, éste implica una tipicidad que proyecta un horizonte de familiaridad, es decir, una forma estructural del conocimiento que remite a un aprendizaje originario, base de la vida consciente. Aristizábal, P. J. H. (2019). Se muestra en los siguientes esquemas gráficos.</w:t>
+        <w:t>En un segundo momento se articula las dimensiones con los elementos de la transnacionalidad, la transculturalidad y la identidad cultural. En el entendido, que toda experiencia vivida y los objetos o sucesos inherentes a ella se estructuran dentro de un esquema definido, éste implica una tipicidad que proyecta un horizonte de familiaridad, es decir, una forma estructural del conocimiento que remite a un aprendizaje originario, base de la vida consciente. Aristizábal, P. J. H. (2019). Se muestra en los siguientes esquemas gráficos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71402696" w14:textId="77777777" w:rsidR="001172A1" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="059067DC" w14:textId="77777777" w:rsidR="0014384A" w:rsidRDefault="0014384A" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
@@ -4806,62 +1913,52 @@
     </w:p>
     <w:p w14:paraId="5C2B2B11" w14:textId="77777777" w:rsidR="001172A1" w:rsidRPr="00BD51C7" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD51C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">El mundo de la vida: </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>El mundo de la vida: Transculturalidad</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7F20066F" w14:textId="77777777" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AA3D9AC" w14:textId="5D04F176" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4998,61 +2095,52 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="614AD122" w14:textId="77777777" w:rsidR="001172A1" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD51C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">El mundo de la vida: </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>El mundo de la vida: Transnacionalidad</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="54985B3F" w14:textId="77777777" w:rsidR="00BD51C7" w:rsidRPr="00BD51C7" w:rsidRDefault="00BD51C7" w:rsidP="00BD51C7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2780"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E45DFF1" w14:textId="54F40902" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
@@ -7088,83 +4176,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B76BBBB" w14:textId="37D506D8" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000066C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Matriz de análisis de relato sobre aspectos de: </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> e identidad.</w:t>
+        <w:t>Matriz de análisis de relato sobre aspectos de: transnacionalidad, transculturalidad e identidad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="550CD7C3" w14:textId="7CDA2BA6" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000066C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3DE37A25" wp14:editId="51066193">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>center</wp:align>
@@ -7540,67 +4596,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1584B537" w14:textId="77777777" w:rsidR="001172A1" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.8dnpab6ch0ag"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="000066C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Los testimonios reflejan una narrativa marcada por la aspiración de alcanzar mejores condiciones de vida, educación superior de calidad y estabilidad económica. Los estudios de posgrado, en áreas como tecnología, marketing digital y </w:t>
-[...15 lines deleted...]
-        <w:t>, constituyen un proyecto consciente, expresado en términos de metas concretas (p. ej., como montar una empresa, fundar una “</w:t>
+        <w:t>Los testimonios reflejan una narrativa marcada por la aspiración de alcanzar mejores condiciones de vida, educación superior de calidad y estabilidad económica. Los estudios de posgrado, en áreas como tecnología, marketing digital y management, constituyen un proyecto consciente, expresado en términos de metas concretas (p. ej., como montar una empresa, fundar una “</w:t>
       </w:r>
       <w:r w:rsidRPr="000066C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>startup”</w:t>
       </w:r>
       <w:r w:rsidRPr="000066C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> o emprender un proyecto hotelero.). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C25CC5F" w14:textId="77777777" w:rsidR="0014384A" w:rsidRPr="000066C3" w:rsidRDefault="0014384A" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -7867,136 +4907,85 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A7AF7B3" w14:textId="77777777" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000066C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">La </w:t>
-[...19 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>La transculturalidad,</w:t>
       </w:r>
       <w:r w:rsidRPr="000066C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> con choques culturales significativos (formas de ser, expresividad, valores). Testimonio: “Todas las culturas son muy diferentes, así se habla el mismo idioma y puede chocar con la forma de ser de cada persona. Tal vez con la gente sí tuve un choque porque yo tengo una forma de ser fuerte y allá también son de esa manera, entonces no me gustó tanto por ese (1:23) lado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A7D5151" w14:textId="77777777" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000066C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">El proceso de </w:t>
-[...31 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>El proceso de desculturación y neoculturación</w:t>
+      </w:r>
       <w:r w:rsidRPr="000066C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>, donde se pierden algunos referentes y se adquieren otros, generando una identidad con aspectos del país de origen y del receptor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24A54840" w14:textId="77777777" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000066C3">
@@ -8094,98 +5083,66 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="352332F3" w14:textId="68B6AEDD" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000066C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">El entorno receptor condiciona la inserción laboral y social de los jóvenes migrantes. Las empresas como </w:t>
-[...15 lines deleted...]
-        <w:t>, empresa pequeña de reciente creación con el uso de tecnologías (</w:t>
+        <w:t>El entorno receptor condiciona la inserción laboral y social de los jóvenes migrantes. Las empresas como ProSegur, empresa pequeña de reciente creación con el uso de tecnologías (</w:t>
       </w:r>
       <w:r w:rsidRPr="000066C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>startup)</w:t>
       </w:r>
       <w:r w:rsidRPr="000066C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tecnológicas muestran cómo los jóvenes migrantes pueden integrarse en sectores estratégicos. Además, la posibilidad de trasladarse posteriormente a otros países (Estados Unidos o Latinoamérica) evidencia la dimensión transnacional del proyecto migratorio. Testimonio. “La idea, digamos, a futuro es seguir creciendo en </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> y en unos años poder tener la oportunidad (0:37) de trasladarme a Estados Unidos y a Latinoamérica para seguir expandiendo la empresa”.</w:t>
+        <w:t xml:space="preserve"> tecnológicas muestran cómo los jóvenes migrantes pueden integrarse en sectores estratégicos. Además, la posibilidad de trasladarse posteriormente a otros países (Estados Unidos o Latinoamérica) evidencia la dimensión transnacional del proyecto migratorio. Testimonio. “La idea, digamos, a futuro es seguir creciendo en la startup y en unos años poder tener la oportunidad (0:37) de trasladarme a Estados Unidos y a Latinoamérica para seguir expandiendo la empresa”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22665A90" w14:textId="77777777" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="388BDD54" w14:textId="77777777" w:rsidR="0014384A" w:rsidRDefault="0014384A" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -8257,51 +5214,51 @@
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="2D5294"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
             <w:pict>
               <v:shape w14:anchorId="4FF6389B" id="Forma libre: forma 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:13pt;margin-top:17pt;width:.1pt;height:1pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" coordsize="5466080,120000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAS3rg6ZwIAAPkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFuGjEQvVfqP1i+Nws0kASxRFVoqkpR&#10;iZTkA4zXy1r12q49sNCv77MXAk0PlapyMG/W4/GbNzOe3e5aw7YqRO1syYcXA86Ula7Sdl3yl+f7&#10;D9ecRRK2EsZZVfK9ivx2/v7drPNTNXKNM5UKDEFsnHa+5A2RnxZFlI1qRbxwXlls1i60gmCGdVEF&#10;0SF6a4rRYDApOhcqH5xUMeLrot/k8xy/rpWkZV1HRcyUHNworyGvq7QW85mYroPwjZYHGuIfWLRC&#10;W1z6GmohSLBN0H+EarUMLrqaLqRrC1fXWqqcA7IZDt5k89QIr3IuECf6V5ni/wsrv22f/GOADJ2P&#10;0wiYstjVoU3/4Md2Waz9q1hqR0zi43B0BUElNhLKShank3IT6YtyOYrYPkTqha6OSDRHJHf2CAPK&#10;lQplcqGIMxQqcIZCrfpCeUHpXKKWIOtKPr6cTAbXYNIkIgP80IE7CpvUkcvviXZyb91WPbt8kN6k&#10;BNanXWPPvRB8PLn6yNkxffj2HgCJwXx2AJkV8Hne1t1rY3LixiauN+PRGJIJ9HltBPKTra9KHu06&#10;c4zO6CodSTRjWK/uTGBbAUFGi/Ho5jJpgCt+c/Mh0kLEpvfLW71UwW1sle9ulKg+24rR3mMALcaQ&#10;JzKx5cwoDC1A9iOhzd/9QMBY8Di1S0IrV+0fA4te3mswehCRHkXAJA15eh1oiaU2DtdKoz2K5cLP&#10;t986TCHY/NiIAIbmq0Wb3wwvk2R0boRzY3VuCCsRGHcQuqY37gh23wLWfdqQq3VqxUy/J30wMF9Z&#10;3cNbkAb43M5epxdr/gsAAP//AwBQSwMEFAAGAAgAAAAhAGwI/qXdAAAABwEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OxDAMhO9IvENkJC6ITWhRWZWmqxUSB8QB0eUBso23PzRO1WTbwtNjTnCyxmON&#10;vyl2qxvEjFPoPGm42ygQSLW3HTUaPg7Pt1sQIRqyZvCEGr4wwK68vChMbv1C7zhXsREcQiE3GtoY&#10;x1zKULfoTNj4EYm9k5+ciSynRtrJLBzuBpkolUlnOuIPrRnxqcX6szo7DVm67N9uVFDpA84v3319&#10;qPrXXuvrq3X/CCLiGv+O4Ref0aFkpqM/kw1i0JBkXCVqSO95sp9kCYgja97LspD/+csfAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABLeuDpnAgAA+QQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGwI/qXdAAAABwEAAA8AAAAAAAAAAAAAAAAAwQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA=&#10;" path="m,l5465673,e" filled="f" strokecolor="#2d5294">
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
                 <v:path arrowok="t" o:extrusionok="f"/>
                 <w10:wrap type="topAndBottom"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="000066C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Conclusiones</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56210D43" w14:textId="77777777" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8818,149 +5775,101 @@
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="2D5294"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
             <w:pict>
               <v:shape w14:anchorId="3D02B006" id="Forma libre: forma 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:13pt;margin-top:20pt;width:.1pt;height:1pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" coordsize="5466080,120000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAS3rg6ZwIAAPkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFuGjEQvVfqP1i+Nws0kASxRFVoqkpR&#10;iZTkA4zXy1r12q49sNCv77MXAk0PlapyMG/W4/GbNzOe3e5aw7YqRO1syYcXA86Ula7Sdl3yl+f7&#10;D9ecRRK2EsZZVfK9ivx2/v7drPNTNXKNM5UKDEFsnHa+5A2RnxZFlI1qRbxwXlls1i60gmCGdVEF&#10;0SF6a4rRYDApOhcqH5xUMeLrot/k8xy/rpWkZV1HRcyUHNworyGvq7QW85mYroPwjZYHGuIfWLRC&#10;W1z6GmohSLBN0H+EarUMLrqaLqRrC1fXWqqcA7IZDt5k89QIr3IuECf6V5ni/wsrv22f/GOADJ2P&#10;0wiYstjVoU3/4Md2Waz9q1hqR0zi43B0BUElNhLKShank3IT6YtyOYrYPkTqha6OSDRHJHf2CAPK&#10;lQplcqGIMxQqcIZCrfpCeUHpXKKWIOtKPr6cTAbXYNIkIgP80IE7CpvUkcvviXZyb91WPbt8kN6k&#10;BNanXWPPvRB8PLn6yNkxffj2HgCJwXx2AJkV8Hne1t1rY3LixiauN+PRGJIJ9HltBPKTra9KHu06&#10;c4zO6CodSTRjWK/uTGBbAUFGi/Ho5jJpgCt+c/Mh0kLEpvfLW71UwW1sle9ulKg+24rR3mMALcaQ&#10;JzKx5cwoDC1A9iOhzd/9QMBY8Di1S0IrV+0fA4te3mswehCRHkXAJA15eh1oiaU2DtdKoz2K5cLP&#10;t986TCHY/NiIAIbmq0Wb3wwvk2R0boRzY3VuCCsRGHcQuqY37gh23wLWfdqQq3VqxUy/J30wMF9Z&#10;3cNbkAb43M5epxdr/gsAAP//AwBQSwMEFAAGAAgAAAAhACVUlo7cAAAABwEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj09LxDAQxe+C3yGM4EXcxKxUqU2XRfAgHsSuHyDbjP1jMylNtq1+eseTnh6PN7z3&#10;m2K3+kHMOMUukIGbjQKBVAfXUWPg/fB0fQ8iJkvODoHQwBdG2JXnZ4XNXVjoDecqNYJLKObWQJvS&#10;mEsZ6xa9jZswInH2ESZvE9upkW6yC5f7QWqlMultR7zQ2hEfW6w/q5M3kG2X/euVimp7h/Pzd18f&#10;qv6lN+byYt0/gEi4pr9j+MVndCiZ6RhO5KIYDOiMX0kGbhUr5zrTII7stQJZFvI/f/kDAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAEt64OmcCAAD5BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJVSWjtwAAAAHAQAADwAAAAAAAAAAAAAAAADBBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMoFAAAAAA==&#10;" path="m,l5465673,e" filled="f" strokecolor="#2d5294">
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
                 <v:path arrowok="t" o:extrusionok="f"/>
                 <w10:wrap type="topAndBottom"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="000066C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Futuras líneas de investigación</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B577410" w14:textId="77777777" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="450C70FD" w14:textId="77777777" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000066C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Futuras investigaciones podrían enfocarse en el análisis de la migración generacional en distintos momentos históricos, explorando sus manifestaciones en las dimensiones de </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> y qué implicaciones tienen en la construcción de sentido, pertenencia y transformación identitaria.</w:t>
+        <w:t>Futuras investigaciones podrían enfocarse en el análisis de la migración generacional en distintos momentos históricos, explorando sus manifestaciones en las dimensiones de transnacionalidad, transculturalidad e identidad, desde el enfoque fenomenológico del mundo de la vida. Resulta relevante examinar cómo estas experiencias migratorias varían intergeneracionalmente y qué implicaciones tienen en la construcción de sentido, pertenencia y transformación identitaria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EFA69F5" w14:textId="77777777" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20B3BFD3" w14:textId="6FC65580" w:rsidR="001172A1" w:rsidRPr="000066C3" w:rsidRDefault="001172A1" w:rsidP="0014384A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -9007,463 +5916,399 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B0943">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Aristizábal H. P. J. (2019) Intersubjetividad fenomenológica y comunicación. Análisis del mundo de la vida social y otros temas. Pág. 53 Bogotá</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="355512BC" w14:textId="79C8EF95" w:rsidR="001172A1" w:rsidRPr="001B0943" w:rsidRDefault="001172A1" w:rsidP="003E1356">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B0943">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Aruj</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Aruj S. R. (2008). Consecuencias, efectos e impacto de las migraciones en Latinoamérica. Buenos Aires pág. 100.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="522EB363" w14:textId="77777777" w:rsidR="0014384A" w:rsidRPr="001B0943" w:rsidRDefault="0014384A" w:rsidP="003E1356">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BBC93E3" w14:textId="3B79FEBF" w:rsidR="001172A1" w:rsidRPr="001B0943" w:rsidRDefault="001172A1" w:rsidP="003E1356">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001B0943">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> S. R. (2008). Consecuencias, efectos e impacto de las migraciones en Latinoamérica. Buenos Aires pág. 100.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="522EB363" w14:textId="77777777" w:rsidR="0014384A" w:rsidRPr="001B0943" w:rsidRDefault="0014384A" w:rsidP="003E1356">
+        <w:t>Bermúdez, A. B. (2021). Diáspora colombiana en Europa. Departamento de Antropología, Universidad de Sevilla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4230C7B2" w14:textId="77777777" w:rsidR="0014384A" w:rsidRPr="001B0943" w:rsidRDefault="0014384A" w:rsidP="003E1356">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BBC93E3" w14:textId="3B79FEBF" w:rsidR="001172A1" w:rsidRPr="001B0943" w:rsidRDefault="001172A1" w:rsidP="003E1356">
+    <w:p w14:paraId="78780C11" w14:textId="77777777" w:rsidR="0014384A" w:rsidRPr="001B0943" w:rsidRDefault="001172A1" w:rsidP="003E1356">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B0943">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Bermúdez, A. B. (2021). Diáspora colombiana en Europa. Departamento de Antropología, Universidad de Sevilla.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4230C7B2" w14:textId="77777777" w:rsidR="0014384A" w:rsidRPr="001B0943" w:rsidRDefault="0014384A" w:rsidP="003E1356">
+        <w:t>Cifuentes, J. E. G. (2016). Inclusión e identidad desde las prácticas discursivas de los estudiantes en la escuela. Revista Educación y Desarrollo Social. Bogotá.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="671460AC" w14:textId="77777777" w:rsidR="0014384A" w:rsidRPr="001B0943" w:rsidRDefault="0014384A" w:rsidP="003E1356">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78780C11" w14:textId="77777777" w:rsidR="0014384A" w:rsidRPr="001B0943" w:rsidRDefault="001172A1" w:rsidP="003E1356">
+    <w:p w14:paraId="16293DE4" w14:textId="5338A2D7" w:rsidR="001172A1" w:rsidRPr="001B0943" w:rsidRDefault="001172A1" w:rsidP="003E1356">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B0943">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Cifuentes, J. E. G. (2016). Inclusión e identidad desde las prácticas discursivas de los estudiantes en la escuela. Revista Educación y Desarrollo Social. Bogotá.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="671460AC" w14:textId="77777777" w:rsidR="0014384A" w:rsidRPr="001B0943" w:rsidRDefault="0014384A" w:rsidP="003E1356">
+        <w:t>Consejo Económico y social España (2019) pág. 17. Informe la inmigración en España: efectos y oportunidades. España</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4012D8A8" w14:textId="77777777" w:rsidR="0014384A" w:rsidRPr="001B0943" w:rsidRDefault="0014384A" w:rsidP="003E1356">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16293DE4" w14:textId="5338A2D7" w:rsidR="001172A1" w:rsidRPr="001B0943" w:rsidRDefault="001172A1" w:rsidP="003E1356">
+    <w:p w14:paraId="4C8E20B9" w14:textId="7BD1F0E1" w:rsidR="001172A1" w:rsidRPr="001B0943" w:rsidRDefault="001172A1" w:rsidP="003E1356">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B0943">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Consejo Económico y social España (2019) pág. 17. Informe la inmigración en España: efectos y oportunidades. España</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4012D8A8" w14:textId="77777777" w:rsidR="0014384A" w:rsidRPr="001B0943" w:rsidRDefault="0014384A" w:rsidP="003E1356">
+        <w:t>Cuadrado, P., Gómez, Á. L., &amp; Sastre, T. (2024). Una caracterización de los flujos migratorios hacia España y otros países de la Unión Europea. Boletín Económico - Banco de España, 2024/T3, 06. https://doi.org/10.53479/37372Faist, T. (2013). «Ahora todos somos transnacionales»: relevancia de la transnacionalidad para comprender la migración y el desarrollo. Migración y Desarrollo, 11(20). (Trad. L. R. Morán Q.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6370811A" w14:textId="77777777" w:rsidR="001B0943" w:rsidRPr="001B0943" w:rsidRDefault="001B0943" w:rsidP="003E1356">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C8E20B9" w14:textId="7BD1F0E1" w:rsidR="001172A1" w:rsidRPr="001B0943" w:rsidRDefault="001172A1" w:rsidP="003E1356">
+    <w:p w14:paraId="038A2ABC" w14:textId="474CAC08" w:rsidR="001172A1" w:rsidRPr="001B0943" w:rsidRDefault="001172A1" w:rsidP="003E1356">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B0943">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cuadrado, P., Gómez, Á. L., &amp; Sastre, T. (2024). Una caracterización de los flujos migratorios hacia España y otros países de la Unión Europea. Boletín Económico - Banco de España, 2024/T3, 06. https://doi.org/10.53479/37372Faist, T. (2013). «Ahora todos somos transnacionales»: relevancia de la </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Fernández, J. E. (2018). Realidad juvenil colombiana. Como “lugar de revelación”. Facultad de Teología, Universidad Pontificia Javeriana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F97BCFE" w14:textId="77777777" w:rsidR="001B0943" w:rsidRPr="001B0943" w:rsidRDefault="001B0943" w:rsidP="003E1356">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66961362" w14:textId="6E15A63F" w:rsidR="001172A1" w:rsidRPr="001B0943" w:rsidRDefault="001172A1" w:rsidP="003E1356">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001B0943">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>transnacionalidad</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Herrera R. D. (2010). Husserl y el mundo de la vida. Facultad de Filosofía y Teología, Universidad de San Buenaventura, Bogotá.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5185DBDD" w14:textId="77777777" w:rsidR="001B0943" w:rsidRPr="001B0943" w:rsidRDefault="001B0943" w:rsidP="003E1356">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2672936F" w14:textId="0B3A2ABA" w:rsidR="001172A1" w:rsidRPr="001B0943" w:rsidRDefault="001172A1" w:rsidP="003E1356">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001B0943">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> para comprender la migración y el desarrollo. Migración y Desarrollo, 11(20). (Trad. L. R. Morán Q.).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6370811A" w14:textId="77777777" w:rsidR="001B0943" w:rsidRPr="001B0943" w:rsidRDefault="001B0943" w:rsidP="003E1356">
+        <w:t>Martín I. A. (2007). Trabajo social con población inmigrante: un enfoque transcultural. Acciones e Investigaciones Sociales. Escuela Universitaria de Trabajo Social, Universidad del País Vasco.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092E535A" w14:textId="77777777" w:rsidR="001B0943" w:rsidRPr="001B0943" w:rsidRDefault="001B0943" w:rsidP="003E1356">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="038A2ABC" w14:textId="474CAC08" w:rsidR="001172A1" w:rsidRPr="001B0943" w:rsidRDefault="001172A1" w:rsidP="003E1356">
+    <w:p w14:paraId="148ED455" w14:textId="17509344" w:rsidR="001172A1" w:rsidRPr="001B0943" w:rsidRDefault="001172A1" w:rsidP="003E1356">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B0943">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Fernández, J. E. (2018). Realidad juvenil colombiana. Como “lugar de revelación”. Facultad de Teología, Universidad Pontificia Javeriana.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4F97BCFE" w14:textId="77777777" w:rsidR="001B0943" w:rsidRPr="001B0943" w:rsidRDefault="001B0943" w:rsidP="003E1356">
+        <w:t>Marrero L. E. (2013). «Transculturación y estudios culturales. Breve aproximación al pensamiento de Fernando Ortiz», Tabula Rasa, n° 19, Bogotá.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29FBA013" w14:textId="77777777" w:rsidR="001B0943" w:rsidRPr="001B0943" w:rsidRDefault="001B0943" w:rsidP="003E1356">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66961362" w14:textId="6E15A63F" w:rsidR="001172A1" w:rsidRPr="001B0943" w:rsidRDefault="001172A1" w:rsidP="003E1356">
+    <w:p w14:paraId="46746D89" w14:textId="51404749" w:rsidR="001172A1" w:rsidRPr="001B0943" w:rsidRDefault="001172A1" w:rsidP="003E1356">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B0943">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Herrera R. D. (2010). Husserl y el mundo de la vida. Facultad de Filosofía y Teología, Universidad de San Buenaventura, Bogotá.</w:t>
-[...149 lines deleted...]
-        <w:t xml:space="preserve"> y transnacionalismo de los migrantes. México.</w:t>
+        <w:t>Moctezuma, L. M. (2012). Transnacionalidad y transnacionalismo de los migrantes. México.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E9AE479" w14:textId="77777777" w:rsidR="001B0943" w:rsidRPr="001B0943" w:rsidRDefault="001B0943" w:rsidP="003E1356">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B9B047F" w14:textId="3538C99A" w:rsidR="001172A1" w:rsidRPr="001B0943" w:rsidRDefault="001172A1" w:rsidP="003E1356">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
@@ -9595,429 +6440,301 @@
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rentería, Víctor H (2019) pág. 162. Calidad de vida en migrantes latinoamericanos y caribeños asentados en Madrid, España. México</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DAB8C8B" w14:textId="6474A8C3" w:rsidR="001172A1" w:rsidRPr="001B0943" w:rsidRDefault="001172A1" w:rsidP="003E1356">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B0943">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rebolledo C. Henry S. (2023) pág. 3 Juventudes latinas en España: identidades culturales, prácticas políticas y juvenecido. Entrevista a Carles </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Rebolledo C. Henry S. (2023) pág. 3 Juventudes latinas en España: identidades culturales, prácticas políticas y juvenecido. Entrevista a Carles Feixa. Revista Española de Sociología (RES) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49E4A566" w14:textId="77777777" w:rsidR="001B0943" w:rsidRPr="001B0943" w:rsidRDefault="001B0943" w:rsidP="003E1356">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="693BA77B" w14:textId="6BCD9BF3" w:rsidR="001172A1" w:rsidRPr="001B0943" w:rsidRDefault="001172A1" w:rsidP="003E1356">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001B0943">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Feixa</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Sobczyk R, Caballero, C A. (2023) pág. 22. Migraciones de colombianos altamente cualificados: trabajo, identidad y vínculos transnacionales. Universidad de Granada, Granada, España. https://drive.google.com/drive/folders/1GhSuV17a8Fl7j13PqL0XUOngNlJP7JOL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F6B02A0" w14:textId="77777777" w:rsidR="001B0943" w:rsidRPr="001B0943" w:rsidRDefault="001B0943" w:rsidP="003E1356">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3095049C" w14:textId="63AA1816" w:rsidR="001172A1" w:rsidRPr="001B0943" w:rsidRDefault="001172A1" w:rsidP="003E1356">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001B0943">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Revista Española de Sociología (RES) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="49E4A566" w14:textId="77777777" w:rsidR="001B0943" w:rsidRPr="001B0943" w:rsidRDefault="001B0943" w:rsidP="003E1356">
+        <w:t>United Nations Network on Migration (2019). Colombia. https://migrationnetwork.un.org/es/practice/campana-aqui-cabemos-todos-colombia-libre-de-xenofobia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="027B126F" w14:textId="77777777" w:rsidR="001B0943" w:rsidRPr="001B0943" w:rsidRDefault="001B0943" w:rsidP="003E1356">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="693BA77B" w14:textId="6BCD9BF3" w:rsidR="001172A1" w:rsidRPr="001B0943" w:rsidRDefault="001172A1" w:rsidP="003E1356">
+    <w:p w14:paraId="5FDE8FDD" w14:textId="1750668E" w:rsidR="001172A1" w:rsidRPr="001B0943" w:rsidRDefault="001172A1" w:rsidP="003E1356">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B0943">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Sobczyk</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Valle de Frutos, S. (2010). Los procesos de transculturación desde la identidad de Nuestra América y la Europa mediterránea. Cuadernos Americanos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09712EC6" w14:textId="77777777" w:rsidR="001B0943" w:rsidRPr="001B0943" w:rsidRDefault="001B0943" w:rsidP="003E1356">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7841FE27" w14:textId="467ECC52" w:rsidR="001172A1" w:rsidRPr="001B0943" w:rsidRDefault="001172A1" w:rsidP="003E1356">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6330"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001B0943">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> R, Caballero, C A. (2023) pág. 22. Migraciones de colombianos altamente cualificados: trabajo, identidad y vínculos transnacionales. Universidad de Granada, Granada, España. https://drive.google.com/drive/folders/1GhSuV17a8Fl7j13PqL0XUOngNlJP7JOL</w:t>
-[...213 lines deleted...]
-        <w:t>. Estudios Sociales y Humanísticos. México.</w:t>
+        <w:t>Zebadúa, J. P. C. (2011). Cultura, identidades y transculturalidad: Apuntes sobre la construcción identitaria de las juventudes indígenas. Revista LiminaR. Estudios Sociales y Humanísticos. México.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73429AF8" w14:textId="7B03FAA0" w:rsidR="00AD3F4C" w:rsidRPr="000066C3" w:rsidRDefault="00AD3F4C" w:rsidP="000066C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AD3F4C" w:rsidRPr="000066C3" w:rsidSect="00AD3F4C">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="680" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5BD05021" w14:textId="77777777" w:rsidR="00C250BB" w:rsidRDefault="00C250BB" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="1D93FC04" w14:textId="77777777" w:rsidR="00023151" w:rsidRDefault="00023151" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B212F1D" w14:textId="77777777" w:rsidR="00C250BB" w:rsidRDefault="00C250BB" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="6B6C5BE0" w14:textId="77777777" w:rsidR="00023151" w:rsidRDefault="00023151" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="26D560E3" w14:textId="11FE20FB" w:rsidR="00AD3F4C" w:rsidRDefault="00AD3F4C">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">             </w:t>
     </w:r>
     <w:r w:rsidRPr="00F44F95">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>Vol. 1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
@@ -10025,113 +6742,97 @@
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">, Núm. </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>24</w:t>
     </w:r>
     <w:r w:rsidRPr="00F44F95">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">                  </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
-      <w:t xml:space="preserve">Julio – </w:t>
-[...15 lines deleted...]
-      <w:t xml:space="preserve"> 2025</w:t>
+      <w:t>Julio – Diciembre 2025</w:t>
     </w:r>
     <w:r w:rsidRPr="00F44F95">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">                        ISSN: 2448 – </w:t>
     </w:r>
     <w:r w:rsidR="007C7B0C">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>7422</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="562D82CF" w14:textId="77777777" w:rsidR="00C250BB" w:rsidRDefault="00C250BB" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="40425FBF" w14:textId="77777777" w:rsidR="00023151" w:rsidRDefault="00023151" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FFB0D37" w14:textId="77777777" w:rsidR="00C250BB" w:rsidRDefault="00C250BB" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="74C3E11B" w14:textId="77777777" w:rsidR="00023151" w:rsidRDefault="00023151" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05472AE8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6740791E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="359"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -10890,149 +7591,154 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A724B0"/>
     <w:rsid w:val="000066C3"/>
+    <w:rsid w:val="00023151"/>
+    <w:rsid w:val="00045E47"/>
     <w:rsid w:val="00084408"/>
     <w:rsid w:val="001172A1"/>
     <w:rsid w:val="00134351"/>
     <w:rsid w:val="0014384A"/>
+    <w:rsid w:val="00194739"/>
     <w:rsid w:val="001B0943"/>
     <w:rsid w:val="00284765"/>
     <w:rsid w:val="00326F3B"/>
+    <w:rsid w:val="00356DD9"/>
     <w:rsid w:val="00361A4E"/>
     <w:rsid w:val="003E1356"/>
     <w:rsid w:val="00402192"/>
     <w:rsid w:val="004763E9"/>
+    <w:rsid w:val="004C7DE7"/>
     <w:rsid w:val="00557262"/>
     <w:rsid w:val="00567ED5"/>
     <w:rsid w:val="005E6E08"/>
     <w:rsid w:val="0064338F"/>
     <w:rsid w:val="006F7193"/>
     <w:rsid w:val="00753C17"/>
     <w:rsid w:val="007C4380"/>
     <w:rsid w:val="007C7B0C"/>
     <w:rsid w:val="007D30B6"/>
     <w:rsid w:val="00851D65"/>
     <w:rsid w:val="0087412E"/>
     <w:rsid w:val="008901AD"/>
     <w:rsid w:val="008A7C1E"/>
     <w:rsid w:val="00935B98"/>
     <w:rsid w:val="00960259"/>
     <w:rsid w:val="00A724B0"/>
     <w:rsid w:val="00A95075"/>
     <w:rsid w:val="00AD3F4C"/>
     <w:rsid w:val="00B40C40"/>
     <w:rsid w:val="00B555B4"/>
     <w:rsid w:val="00B9257B"/>
     <w:rsid w:val="00BD51C7"/>
     <w:rsid w:val="00C11033"/>
     <w:rsid w:val="00C250BB"/>
     <w:rsid w:val="00C810D6"/>
     <w:rsid w:val="00CD496E"/>
+    <w:rsid w:val="00CD52A7"/>
     <w:rsid w:val="00D963D2"/>
     <w:rsid w:val="00DF7DA2"/>
     <w:rsid w:val="00E847D1"/>
     <w:rsid w:val="00F61383"/>
     <w:rsid w:val="00FB3F3A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1DC1FF2B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3B4E9FCC-CD6E-424A-B4F3-3A659B50D9FE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11971,51 +8677,51 @@
     <w:rsid w:val="00AD3F4C"/>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="001172A1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="131094036">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="566842598">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12335,69 +9041,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>3703</Words>
-  <Characters>20371</Characters>
+  <Words>3708</Words>
+  <Characters>20395</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>169</Lines>
   <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24026</CharactersWithSpaces>
+  <CharactersWithSpaces>24055</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Francisco Santillán Campos</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>