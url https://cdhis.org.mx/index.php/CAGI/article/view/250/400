--- v0 (2025-10-11)
+++ v1 (2026-07-27)
@@ -118,51 +118,107 @@
     </w:p>
     <w:p w14:paraId="1D46865D" w14:textId="77777777" w:rsidR="00AD3F4C" w:rsidRPr="00D3500D" w:rsidRDefault="00AD3F4C" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66298237" w14:textId="77777777" w:rsidR="00D3500D" w:rsidRDefault="00AD3F4C" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3500D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E14B22A" w14:textId="1B6E0103" w:rsidR="00AD3F4C" w:rsidRPr="00D3500D" w:rsidRDefault="00AD3F4C" w:rsidP="00D3500D">
+    <w:p w14:paraId="6EB6DBBB" w14:textId="484E11C4" w:rsidR="00B45BAF" w:rsidRDefault="00B45BAF" w:rsidP="00D3500D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B45BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> DOI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B45BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10.23913/cdhis.v12i23.250 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56EF8BEE" w14:textId="77777777" w:rsidR="00B45BAF" w:rsidRDefault="00B45BAF" w:rsidP="00D3500D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E14B22A" w14:textId="4168DB6E" w:rsidR="00AD3F4C" w:rsidRPr="00D3500D" w:rsidRDefault="00AD3F4C" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3500D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCA74B0" w14:textId="77777777" w:rsidR="00D3500D" w:rsidRDefault="00D3500D" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -545,58 +601,58 @@
           <w:tag w:val="goog_rdk_0"/>
           <w:id w:val="1014583132"/>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00D3500D">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00D3500D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>burnout</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3500D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">. A partir de una revisión bibliográfica sistemática, se identifican las causas y consecuencias del estrés en el trabajo, así como estrategias emergentes orientadas al bienestar integral de los empleados. La innovación social, entendida como la implementación de soluciones colaborativas a desafíos complejos, se presenta como una vía prometedora para transformar los modelos de gestión laboral. Entre las estrategias analizadas destacan las intervenciones organizacionales, los espacios de comunicación y la capacitación en habilidades socioemocionales. Asimismo, se exponen casos de éxito que ilustran los beneficios tangibles de aplicar un enfoque socialmente innovador. El estudio concluye que la innovación social no solo mejora el clima organizacional y la productividad, sino que también favorece una cultura organizacional empática y sostenible. Finalmente, se reflexiona sobre los desafíos para su implementación y se sugieren líneas futuras de investigación enfocadas en la evaluación del impacto y la sostenibilidad de estas prácticas. La relevancia estratégica del estrés laboral se ha convertido en una prioridad dentro de las agendas globales. Esto responde a que el abordaje de los factores que generan este tipo de estrés queda claramente reflejado en la importancia de adoptar innovaciones sociales efectivas para la </w:t>
+        <w:t xml:space="preserve">. A partir de una revisión bibliográfica sistemática, se identifican las causas y consecuencias del estrés en el trabajo, así como estrategias emergentes orientadas al bienestar integral de los empleados. La innovación social, entendida como la implementación de soluciones colaborativas a desafíos complejos, se presenta como una vía prometedora para transformar los modelos de gestión laboral. Entre las estrategias analizadas destacan las intervenciones organizacionales, los espacios de comunicación y la capacitación en habilidades socioemocionales. Asimismo, se exponen casos de éxito que ilustran los beneficios tangibles de aplicar un enfoque socialmente innovador. El estudio concluye que la innovación social no solo mejora el clima organizacional y la productividad, sino que también favorece una cultura organizacional empática y sostenible. Finalmente, se reflexiona sobre los desafíos para su implementación y se sugieren líneas futuras de investigación enfocadas en la evaluación del impacto y la sostenibilidad de estas prácticas. La relevancia estratégica del estrés laboral se ha convertido en una prioridad dentro de las agendas globales. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D3500D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>sostenibilidad organizacional y social a largo plazo. En este contexto, los Factores de Riesgo Psicosocial (FRP) definidos por la Organización Internacional del Trabajo (OIT, 2016), subrayan la importancia estructural y global del estrés laboral en la gestión contemporánea.</w:t>
+        <w:t>Esto responde a que el abordaje de los factores que generan este tipo de estrés queda claramente reflejado en la importancia de adoptar innovaciones sociales efectivas para la sostenibilidad organizacional y social a largo plazo. En este contexto, los Factores de Riesgo Psicosocial (FRP) definidos por la Organización Internacional del Trabajo (OIT, 2016), subrayan la importancia estructural y global del estrés laboral en la gestión contemporánea.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="577E555F" w14:textId="77777777" w:rsidR="00D3500D" w:rsidRDefault="00D3500D" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C52A8CF" w14:textId="0F62AC72" w:rsidR="003B3467" w:rsidRPr="00D3500D" w:rsidRDefault="003B3467" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3500D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1076,51 +1132,65 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3500D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Dada la posición de vulnerabilidad en la que se encuentran muchos trabajadores frente a las exigencias laborales contemporáneas, resulta pertinente redefinir el </w:t>
       </w:r>
       <w:r w:rsidRPr="00D3500D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>burnout</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3500D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> no solo como una condición individual, sino también como una respuesta prolongada al estrés crónico de origen estructural (Maslach &amp; Leiter, 2016). Esta condición, caracterizada por el agotamiento emocional, el cinismo y la ineficacia profesional, demanda soluciones que trasciendan las intervenciones focalizadas en el individuo. En consecuencia, se requieren transformaciones profundas en el ambiente y la cultura organizacional. Bajo esta perspectiva, la innovación social surge como una alternativa viable para abordar este fenómeno mediante el codiseño, la colaboración y una visión humanística integral.</w:t>
+        <w:t xml:space="preserve"> no solo como una condición individual, sino también como una respuesta prolongada al estrés crónico de origen estructural (Maslach &amp; Leiter, 2016). Esta condición, caracterizada por el agotamiento emocional, el cinismo y la ineficacia profesional, demanda soluciones que trasciendan las intervenciones focalizadas en el individuo. En consecuencia, se requieren transformaciones profundas en el ambiente y la cultura organizacional. Bajo esta perspectiva, la innovación social surge como una alternativa viable para abordar este fenómeno mediante el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3500D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>codiseño</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3500D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, la colaboración y una visión humanística integral.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E9F83A1" w14:textId="77777777" w:rsidR="00D3500D" w:rsidRPr="00D3500D" w:rsidRDefault="00D3500D" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20833C5A" w14:textId="77777777" w:rsidR="003B3467" w:rsidRDefault="003B3467" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3500D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>A diferencia de los enfoques tradicionales centrados exclusivamente en el individuo, la implementación de propuestas innovadoras brinda soluciones holísticas y cocreadas que inciden directamente en las condiciones estructurales del trabajo. Estas estrategias no solo transforman el entorno laboral, sino que también promueven un bienestar colectivo más sostenible.</w:t>
       </w:r>
@@ -1148,51 +1218,65 @@
         </w:rPr>
         <w:t>Cuando participan activamente los actores relevantes dentro de las organizaciones, la protección de la salud mental puede entenderse como un bien público. Este enfoque orienta la intervención hacia el bienestar colectivo y la supresión del estrés laboral como una prioridad estructural. En este sentido, el presente trabajo busca ofrecer un análisis general y fundamentado que sirva como guía para profesionales y responsables de la toma de decisiones en el ámbito laboral.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C0DD662" w14:textId="77777777" w:rsidR="00D3500D" w:rsidRPr="00D3500D" w:rsidRDefault="00D3500D" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A317A6E" w14:textId="77777777" w:rsidR="003B3467" w:rsidRDefault="003B3467" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3500D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Frente a este escenario desafiante, la innovación social se presenta como una propuesta de transformación con enfoque colaborativo y humanista. En contraste con los enfoques centrados exclusivamente en el individuo —aún frecuentes en muchas organizaciones—, las disciplinas emergentes como la neuroergonomía social modular proponen soluciones integradoras, diseñadas colectivamente, que buscan transformar las condiciones estructurales del entorno organizacional.</w:t>
+        <w:t xml:space="preserve">Frente a este escenario desafiante, la innovación social se presenta como una propuesta de transformación con enfoque colaborativo y humanista. En contraste con los enfoques centrados exclusivamente en el individuo —aún frecuentes en muchas organizaciones—, las disciplinas emergentes como la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3500D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>neuroergonomía</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3500D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> social modular proponen soluciones integradoras, diseñadas colectivamente, que buscan transformar las condiciones estructurales del entorno organizacional.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31D12476" w14:textId="77777777" w:rsidR="00D3500D" w:rsidRPr="00D3500D" w:rsidRDefault="00D3500D" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27327959" w14:textId="77777777" w:rsidR="003B3467" w:rsidRDefault="003B3467" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3500D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Así, la innovación social concibe la salud mental como un bien común, que, por tanto, necesita del compromiso colectivo de actores organizacionales. Desde esta perspectiva, organismos internacionales como la OECD (2021) destacan que la innovación social representa una vía esencial y estratégica para mejorar de forma sostenible la salud mental laboral, impulsando cambios significativos tanto en políticas internas como en la propia cultura organizacional. En la misma línea, la Organización Mundial de la Salud (WHO, 2022) propone un modelo integral basado en intervenciones estructuradas y con fundamentos psicosociales, enfatizando que este enfoque es vital para prevenir eficazmente las causas del estrés laboral. Bajo este marco conceptual, el presente documento explora cómo la innovación social puede articular respuestas integrales y transformadoras.</w:t>
       </w:r>
@@ -1227,51 +1311,65 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22E7319F" w14:textId="77777777" w:rsidR="003B3467" w:rsidRPr="00D3500D" w:rsidRDefault="003B3467" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3500D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Para ello, a través de una revisión bibliográfica crítica, se identifican las principales causas del estrés laboral y se analizan estrategias innovadoras aplicadas en diversos contextos </w:t>
       </w:r>
       <w:r w:rsidRPr="00D3500D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>organizacionales. Asimismo, se comparan experiencias empresariales relacionadas con modelos sustentables de bienestar psicosocial y se examinan las tensiones inherentes a la implementación de estas iniciativas. Todo ello desde una perspectiva integral y fundamentada, con el objetivo de orientar tanto a profesionales de la neuroergonomía como a responsables de la toma de decisiones en la construcción de entornos laborales más humanos, resilientes y productivos.</w:t>
+        <w:t xml:space="preserve">organizacionales. Asimismo, se comparan experiencias empresariales relacionadas con modelos sustentables de bienestar psicosocial y se examinan las tensiones inherentes a la implementación de estas iniciativas. Todo ello desde una perspectiva integral y fundamentada, con el objetivo de orientar tanto a profesionales de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3500D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>neuroergonomía</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3500D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como a responsables de la toma de decisiones en la construcción de entornos laborales más humanos, resilientes y productivos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A676CE4" w14:textId="77777777" w:rsidR="003B3467" w:rsidRPr="00D3500D" w:rsidRDefault="003B3467" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CC92F4A" w14:textId="77777777" w:rsidR="003B3467" w:rsidRDefault="003B3467" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3500D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -1514,51 +1612,79 @@
         </w:rPr>
         <w:t>Resultados</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E89EFC0" w14:textId="77777777" w:rsidR="00D3500D" w:rsidRPr="00D3500D" w:rsidRDefault="00D3500D" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CD22749" w14:textId="77777777" w:rsidR="003B3467" w:rsidRDefault="003B3467" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3500D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>La identificación de las causas del estrés laboral y sus efectos sobre el bienestar de los trabajadores requiere marcos teóricos sólidos, como el Modelo de Demandas y Recursos Laborales (JD-R), desarrollado por Schaufeli y Taris (2014) y por Bakker y Demerouti (2017). Este modelo plantea que el estrés se origina fundamentalmente en el desequilibrio entre las demandas del entorno laboral (como la sobrecarga y la presión constante) y los recursos disponibles para los empleados (autonomía, apoyo social, habilidades emocionales). Desde esta perspectiva, resulta evidente que las intervenciones innovadoras deben centrarse en fortalecer estos recursos, con el objetivo de aumentar la resiliencia organizacional y fomentar la autogestión frente a las exigencias cotidianas del trabajo.</w:t>
+        <w:t xml:space="preserve">La identificación de las causas del estrés laboral y sus efectos sobre el bienestar de los trabajadores requiere marcos teóricos sólidos, como el Modelo de Demandas y Recursos Laborales (JD-R), desarrollado por Schaufeli y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3500D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Taris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3500D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2014) y por Bakker y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3500D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Demerouti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3500D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2017). Este modelo plantea que el estrés se origina fundamentalmente en el desequilibrio entre las demandas del entorno laboral (como la sobrecarga y la presión constante) y los recursos disponibles para los empleados (autonomía, apoyo social, habilidades emocionales). Desde esta perspectiva, resulta evidente que las intervenciones innovadoras deben centrarse en fortalecer estos recursos, con el objetivo de aumentar la resiliencia organizacional y fomentar la autogestión frente a las exigencias cotidianas del trabajo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E94EC38" w14:textId="77777777" w:rsidR="00D3500D" w:rsidRPr="00D3500D" w:rsidRDefault="00D3500D" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="353A0146" w14:textId="77777777" w:rsidR="003B3467" w:rsidRDefault="003B3467" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3500D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Con base en la revisión bibliográfica realizada, se identificaron las principales causas del estrés organizacional, así como las estrategias de innovación social actualmente utilizadas para su mitigación. A continuación, se presentan los resultados organizados en tres categorías: (1) causas más frecuentes del estrés laboral, (2) consecuencias del estrés sobre la salud y el funcionamiento organizacional, y (3) medidas exitosas aplicadas en contextos reales para combatir este fenómeno.</w:t>
       </w:r>
@@ -2667,99 +2793,127 @@
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">innovadores. Es en este sentido pertinente referir la importancia de una cultura organizacional que considere como necesaria la incorporación de la NOM-035 para medir el bienestar laboral de los colaboradores de la organización. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FACE924" w14:textId="77777777" w:rsidR="00D3500D" w:rsidRPr="00D3500D" w:rsidRDefault="00D3500D" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="688CCDE0" w14:textId="77777777" w:rsidR="003B3467" w:rsidRDefault="003B3467" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3500D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Aun cuando el estrés laboral tiene consecuencias claras para la salud mental del personal, éste también afecta negativamente la dinámica laboral, la productividad y el compromiso organizacional, como lo demuestra la literatura revisada. No obstante, a pesar del creciente reconocimiento de esta problemática, muchas organizaciones siguen implementando enfoques reactivos en lugar de estrategias preventivas. En este contexto, la innovación social —centrada en la cocreación de respuestas contextualizadas y en el empoderamiento de los actores organizacionales— se presenta como una vía transformadora.</w:t>
+        <w:t xml:space="preserve">Aun cuando el estrés laboral tiene consecuencias claras para la salud mental del personal, éste también afecta negativamente la dinámica laboral, la productividad y el compromiso organizacional, como lo demuestra la literatura revisada. No obstante, a pesar del creciente reconocimiento de esta problemática, muchas organizaciones siguen implementando enfoques reactivos en lugar de estrategias preventivas. En este contexto, la innovación social —centrada en la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3500D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>cocreación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3500D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de respuestas contextualizadas y en el empoderamiento de los actores organizacionales— se presenta como una vía transformadora.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A616AB2" w14:textId="77777777" w:rsidR="00D3500D" w:rsidRPr="00D3500D" w:rsidRDefault="00D3500D" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CC2FC43" w14:textId="77777777" w:rsidR="003B3467" w:rsidRDefault="003B3467" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3500D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">A diferencia de los enfoques reactivos centrados en el individuo, la innovación social se concibe como un deber colectivo de corresponsabilidad, en el que la organización no solo promueve el autocuidado, sino que también asume su responsabilidad en la generación de condiciones que pueden dar lugar al sufrimiento laboral. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2439E8D8" w14:textId="77777777" w:rsidR="00D3500D" w:rsidRPr="00D3500D" w:rsidRDefault="00D3500D" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F549A23" w14:textId="77777777" w:rsidR="003B3467" w:rsidRDefault="003B3467" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3500D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Las intervenciones documentadas —que incluyen desde programas de asistencia al empleador y codiseño directo de los procesos hasta prácticas de atención plena y entrenamiento en habilidades emocionales— evidencian un cambio de paradigma en la gestión del bienestar organizacional. Estas acciones no responden a modas corporativas, sino que constituyen respuestas éticas y sostenibles, con beneficios medibles en términos de bienestar individual y cohesión institucional. No obstante, la literatura revisada identifica tres barreras recurrentes para su implementación: (1) la resistencia al cambio, (2) el estigma asociado a la salud mental y (3) la ausencia de métricas precisas de evaluación del rendimiento.</w:t>
+        <w:t xml:space="preserve">Las intervenciones documentadas —que incluyen desde programas de asistencia al empleador y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3500D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>codiseño</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3500D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> directo de los procesos hasta prácticas de atención plena y entrenamiento en habilidades emocionales— evidencian un cambio de paradigma en la gestión del bienestar organizacional. Estas acciones no responden a modas corporativas, sino que constituyen respuestas éticas y sostenibles, con beneficios medibles en términos de bienestar individual y cohesión institucional. No obstante, la literatura revisada identifica tres barreras recurrentes para su implementación: (1) la resistencia al cambio, (2) el estigma asociado a la salud mental y (3) la ausencia de métricas precisas de evaluación del rendimiento.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B27CC7F" w14:textId="77777777" w:rsidR="00D3500D" w:rsidRPr="00D3500D" w:rsidRDefault="00D3500D" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BAA1E09" w14:textId="77777777" w:rsidR="003B3467" w:rsidRDefault="003B3467" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3500D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>La escasa incorporación de la salud mental en las políticas organizacionales continúa siendo un problema no resuelto, especialmente en contextos donde el rendimiento operativo se prioriza sobre el bienestar del personal. En términos generales, se ratifica que la innovación social no solo es pertinente, sino fundamental para abordar el estrés organizacional desde una perspectiva más justa e inclusiva. Invertir en una cultura organizacional que promueva el cuidado interno, el diálogo y la adaptabilidad representa una decisión estratégica y ética para impulsar el desarrollo humano y la sostenibilidad institucional a largo plazo.</w:t>
       </w:r>
@@ -2920,51 +3074,65 @@
         </w:rPr>
         <w:t xml:space="preserve">El análisis desarrollado en este estudio ha puesto de manifiesto que los niveles de estrés laboral son complejos y están determinados por dinámicas culturales, tecnológicas y económicas propias del mundo del trabajo contemporáneo. Asimismo, se ha comprobado que abordar esta problemática no puede limitarse a estrategias individualizadas o paliativas, sino que requiere transformaciones profundas en la cultura institucional, la estructura organizacional y la relación entre las personas y sus entornos laborales. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F590B40" w14:textId="77777777" w:rsidR="00D3500D" w:rsidRPr="00D3500D" w:rsidRDefault="00D3500D" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75276EF1" w14:textId="77777777" w:rsidR="003B3467" w:rsidRDefault="003B3467" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3500D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>En este sentido, se concluye que la innovación social constituye una estrategia eficaz con alto potencial transformador, al facilitar la cocreación de soluciones colectivas, sostenibles y orientadas éticamente. Su implementación contribuye a reducir los factores de riesgo psicosocial, fortalecer el sentido de propósito organizacional y consolidar una cultura institucional basada en el cuidado mutuo, el respeto y la resiliencia.</w:t>
+        <w:t xml:space="preserve">En este sentido, se concluye que la innovación social constituye una estrategia eficaz con alto potencial transformador, al facilitar la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3500D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>cocreación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3500D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de soluciones colectivas, sostenibles y orientadas éticamente. Su implementación contribuye a reducir los factores de riesgo psicosocial, fortalecer el sentido de propósito organizacional y consolidar una cultura institucional basada en el cuidado mutuo, el respeto y la resiliencia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="519C46DA" w14:textId="77777777" w:rsidR="00D3500D" w:rsidRPr="00D3500D" w:rsidRDefault="00D3500D" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04D81807" w14:textId="77777777" w:rsidR="003B3467" w:rsidRDefault="003B3467" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3500D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Este estudio contribuye al campo de la salud mental laboral desde una perspectiva crítica y propositiva, al plantear la necesidad de transformar de manera profunda los enfoques tradicionales de gestión organizacional. La innovación social, lejos de constituir una noción meramente abstracta, se materializa en prácticas colaborativas que reconocen la complejidad del fenómeno y promueven una corresponsabilidad colectiva. En esta línea, se convoca a organizaciones, investigadores y responsables de políticas públicas a seguir desarrollando modelos de intervención más inclusivos, sostenibles y participativos.</w:t>
       </w:r>
@@ -3015,51 +3183,65 @@
         <w:lastRenderedPageBreak/>
         <w:t>Futuras líneas de investigación</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32660AB0" w14:textId="77777777" w:rsidR="00D3500D" w:rsidRPr="00D3500D" w:rsidRDefault="00D3500D" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DE54214" w14:textId="77777777" w:rsidR="003B3467" w:rsidRPr="00D3500D" w:rsidRDefault="003B3467" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3500D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Futuras investigaciones podrían explorar con mayor profundidad la relación entre innovación social y bienestar psicosocial en diversos sectores productivos y contextos culturales. Asimismo, resulta relevante analizar los mecanismos mediante los cuales se articula la cocreación con la gestión estratégica organizacional. Otro eje de estudio importante es la sistematización de buenas prácticas en la implementación de la NOM-035 en México, con el propósito de generar marcos comparativos que puedan aplicarse en otras regiones. Finalmente, se propone examinar los efectos de estas estrategias en el mediano y largo plazo, tanto a nivel individual como institucional.</w:t>
+        <w:t xml:space="preserve">Futuras investigaciones podrían explorar con mayor profundidad la relación entre innovación social y bienestar psicosocial en diversos sectores productivos y contextos culturales. Asimismo, resulta relevante analizar los mecanismos mediante los cuales se articula la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3500D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>cocreación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3500D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con la gestión estratégica organizacional. Otro eje de estudio importante es la sistematización de buenas prácticas en la implementación de la NOM-035 en México, con el propósito de generar marcos comparativos que puedan aplicarse en otras regiones. Finalmente, se propone examinar los efectos de estas estrategias en el mediano y largo plazo, tanto a nivel individual como institucional.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F24CA09" w14:textId="77777777" w:rsidR="003B3467" w:rsidRPr="00D3500D" w:rsidRDefault="003B3467" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7167B420" w14:textId="77777777" w:rsidR="003B3467" w:rsidRPr="00D3500D" w:rsidRDefault="003B3467" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3500D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -3248,88 +3430,112 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3500D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">De Smet, A., McGurk, M., &amp; Vinson, M. (2022). </w:t>
       </w:r>
       <w:r w:rsidRPr="00D3500D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Addressing employee burnout: Are you solving the right problem?</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3500D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> McKinsey &amp; Company. Recuperado de: </w:t>
+        <w:t xml:space="preserve"> McKinsey &amp; Company. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3500D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Recuperado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3500D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de: </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="00D3500D" w:rsidRPr="00C473F0">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.mckinsey.com/capabilities/people-and-organizational-performance/our-insights/addressing-employee-burnout-are-you-solving-the-right-problem</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3E51AE28" w14:textId="77777777" w:rsidR="00D3500D" w:rsidRPr="00D3500D" w:rsidRDefault="00D3500D" w:rsidP="008E0F25">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70FCBAAB" w14:textId="777F8A18" w:rsidR="003B3467" w:rsidRDefault="003B3467" w:rsidP="008E0F25">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D3500D">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Goilean, C., Ramírez, E., &amp; Silva, M. (2020). Mindfulness en el ámbito del trabajo y de las organizaciones. Papeles del Psicólogo, 41(2), 4–6. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3500D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Goilean</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3500D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C., Ramírez, E., &amp; Silva, M. (2020). Mindfulness en el ámbito del trabajo y de las organizaciones. Papeles del Psicólogo, 41(2), 4–6. </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="00D3500D" w:rsidRPr="00C473F0">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://doi.org/10.23923/pap.psicol2020.2929</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7835DCA3" w14:textId="77777777" w:rsidR="00D3500D" w:rsidRPr="00D3500D" w:rsidRDefault="00D3500D" w:rsidP="008E0F25">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A9217A7" w14:textId="77777777" w:rsidR="003B3467" w:rsidRPr="00D3500D" w:rsidRDefault="003B3467" w:rsidP="008E0F25">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
@@ -3441,71 +3647,96 @@
           <w:t>https://doi.org/10.1016/B978-0-12-800951-2.00044-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2612E727" w14:textId="77777777" w:rsidR="00D3500D" w:rsidRPr="00D3500D" w:rsidRDefault="00D3500D" w:rsidP="008E0F25">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18E8F0EE" w14:textId="4CA30862" w:rsidR="003B3467" w:rsidRDefault="003B3467" w:rsidP="008E0F25">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D3500D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Organisation for Economic Co-operation and Development [OECD]. (2021). </w:t>
+        <w:t>Organisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3500D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Economic Co-operation and Development [OECD]. (2021). </w:t>
       </w:r>
       <w:r w:rsidRPr="00D3500D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Fostering social innovation to improve mental health and well-being in the workplace</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3500D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. OECD Publishing. Recuperado de: </w:t>
+        <w:t xml:space="preserve">. OECD Publishing. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3500D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Recuperado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3500D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de: </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="00D3500D" w:rsidRPr="00C473F0">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.oecd.org/health/fostering-social-innovation-to-improve-mental-health-and-well-being-in-the-workplace.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="70BECB87" w14:textId="77777777" w:rsidR="00D3500D" w:rsidRPr="00D3500D" w:rsidRDefault="00D3500D" w:rsidP="008E0F25">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B6F9A4E" w14:textId="44A24AB7" w:rsidR="003B3467" w:rsidRDefault="003B3467" w:rsidP="008E0F25">
       <w:pPr>
@@ -3913,51 +4144,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3500D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">World Health Organization [WHO]. (2022). </w:t>
       </w:r>
       <w:r w:rsidRPr="00D3500D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Guidelines on mental health at work</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3500D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>. World Health Organization. Recuperado de: https://www.who.int/publications/i/item/9789240053052</w:t>
+        <w:t xml:space="preserve">. World Health Organization. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3500D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Recuperado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3500D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de: https://www.who.int/publications/i/item/9789240053052</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24531316" w14:textId="77777777" w:rsidR="003B3467" w:rsidRPr="00D3500D" w:rsidRDefault="003B3467" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79A00F7C" w14:textId="77777777" w:rsidR="003B3467" w:rsidRPr="00D3500D" w:rsidRDefault="003B3467" w:rsidP="00D3500D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73429AF8" w14:textId="7B03FAA0" w:rsidR="00AD3F4C" w:rsidRPr="00D3500D" w:rsidRDefault="00AD3F4C" w:rsidP="00D3500D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
@@ -3966,61 +4213,61 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AD3F4C" w:rsidRPr="00D3500D" w:rsidSect="00AD3F4C">
       <w:headerReference w:type="even" r:id="rId38"/>
       <w:headerReference w:type="default" r:id="rId39"/>
       <w:footerReference w:type="even" r:id="rId40"/>
       <w:footerReference w:type="default" r:id="rId41"/>
       <w:headerReference w:type="first" r:id="rId42"/>
       <w:footerReference w:type="first" r:id="rId43"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="680" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22AC39E6" w14:textId="77777777" w:rsidR="00746584" w:rsidRDefault="00746584" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="536A73E8" w14:textId="77777777" w:rsidR="00645E34" w:rsidRDefault="00645E34" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="625EDEE3" w14:textId="77777777" w:rsidR="00746584" w:rsidRDefault="00746584" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="6F13AA84" w14:textId="77777777" w:rsidR="00645E34" w:rsidRDefault="00645E34" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4145,159 +4392,163 @@
     </w:r>
     <w:r w:rsidR="007C7B0C">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>7422</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6DEB7721" w14:textId="77777777" w:rsidR="00FD797D" w:rsidRDefault="00FD797D">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46C8D262" w14:textId="77777777" w:rsidR="00746584" w:rsidRDefault="00746584" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="4411E859" w14:textId="77777777" w:rsidR="00645E34" w:rsidRDefault="00645E34" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10565A47" w14:textId="77777777" w:rsidR="00746584" w:rsidRDefault="00746584" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="18252C22" w14:textId="77777777" w:rsidR="00645E34" w:rsidRDefault="00645E34" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="37C746F0" w14:textId="77777777" w:rsidR="00FD797D" w:rsidRDefault="00FD797D">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5C7E3D89" w14:textId="77777777" w:rsidR="00FD797D" w:rsidRDefault="00FD797D">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09FD45EC" w14:textId="77777777" w:rsidR="00FD797D" w:rsidRDefault="00FD797D">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A724B0"/>
     <w:rsid w:val="00084408"/>
     <w:rsid w:val="00101A92"/>
     <w:rsid w:val="00134351"/>
     <w:rsid w:val="00167CEF"/>
     <w:rsid w:val="00183E15"/>
     <w:rsid w:val="00284765"/>
     <w:rsid w:val="00326F3B"/>
     <w:rsid w:val="00361A4E"/>
     <w:rsid w:val="003B3467"/>
     <w:rsid w:val="003C4B09"/>
     <w:rsid w:val="00402192"/>
     <w:rsid w:val="004763E9"/>
     <w:rsid w:val="004B4E4A"/>
     <w:rsid w:val="00557262"/>
     <w:rsid w:val="00567ED5"/>
     <w:rsid w:val="005E6E08"/>
     <w:rsid w:val="0064338F"/>
+    <w:rsid w:val="00645E34"/>
     <w:rsid w:val="00746584"/>
     <w:rsid w:val="00753C17"/>
     <w:rsid w:val="007629F8"/>
     <w:rsid w:val="007C4380"/>
     <w:rsid w:val="007C7B0C"/>
+    <w:rsid w:val="00805491"/>
     <w:rsid w:val="008901AD"/>
     <w:rsid w:val="008C2304"/>
     <w:rsid w:val="008E0F25"/>
     <w:rsid w:val="00960259"/>
     <w:rsid w:val="00A724B0"/>
     <w:rsid w:val="00A90C56"/>
     <w:rsid w:val="00A95075"/>
     <w:rsid w:val="00AA47EE"/>
     <w:rsid w:val="00AD3F4C"/>
     <w:rsid w:val="00B2556A"/>
     <w:rsid w:val="00B40C40"/>
+    <w:rsid w:val="00B45BAF"/>
     <w:rsid w:val="00B555B4"/>
     <w:rsid w:val="00CD496E"/>
     <w:rsid w:val="00D3500D"/>
     <w:rsid w:val="00D963D2"/>
     <w:rsid w:val="00DF7DA2"/>
     <w:rsid w:val="00E847D1"/>
     <w:rsid w:val="00FB3F3A"/>
     <w:rsid w:val="00FD797D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -4895,51 +5146,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A724B0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -5650,57 +5900,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>5407</Words>
-  <Characters>29739</Characters>
+  <Words>5412</Words>
+  <Characters>29768</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>247</Lines>
+  <Lines>248</Lines>
   <Paragraphs>70</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>35076</CharactersWithSpaces>
+  <CharactersWithSpaces>35110</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Francisco Santillán Campos</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>