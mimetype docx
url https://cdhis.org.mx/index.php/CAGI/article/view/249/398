--- v0 (2025-10-11)
+++ v1 (2026-08-21)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="1FBED973" w14:textId="7B01BAD5" w:rsidR="00FB3F3A" w:rsidRPr="001A24F5" w:rsidRDefault="007C7B0C" w:rsidP="001A24F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A24F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C6972A5" wp14:editId="307D04D3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-728345</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7772400" cy="1228725"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
@@ -109,77 +109,131 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D46865D" w14:textId="77777777" w:rsidR="00AD3F4C" w:rsidRPr="001A24F5" w:rsidRDefault="00AD3F4C" w:rsidP="001A24F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="439D6490" w14:textId="77777777" w:rsidR="001A24F5" w:rsidRDefault="001A24F5" w:rsidP="001A24F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E14B22A" w14:textId="764B58DF" w:rsidR="00AD3F4C" w:rsidRDefault="00AD3F4C" w:rsidP="001A24F5">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="04989923" w14:textId="77777777" w:rsidR="00F451AE" w:rsidRDefault="00AD3F4C" w:rsidP="00F451AE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A24F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001A24F5">
+      <w:r w:rsidR="00F451AE" w:rsidRPr="00F451AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t>DOI 10.23913/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F451AE" w:rsidRPr="00F451AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>cdhis.v</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F451AE" w:rsidRPr="00F451AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>12i23.249</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E14B22A" w14:textId="40E3F772" w:rsidR="00AD3F4C" w:rsidRDefault="00AD3F4C" w:rsidP="001A24F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A24F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>Artículos científicos</w:t>
+      </w:r>
+      <w:r w:rsidR="00F451AE" w:rsidRPr="00F451AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78A65FF5" w14:textId="77777777" w:rsidR="001A24F5" w:rsidRPr="001A24F5" w:rsidRDefault="001A24F5" w:rsidP="001A24F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="689CEF95" w14:textId="77777777" w:rsidR="000D31C7" w:rsidRPr="001A24F5" w:rsidRDefault="000D31C7" w:rsidP="00843C97">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -357,105 +411,105 @@
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A24F5">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Universidad de Guadalajara</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6257FD5D" w14:textId="77777777" w:rsidR="000D31C7" w:rsidRPr="001A24F5" w:rsidRDefault="000D31C7" w:rsidP="00843C97">
+    <w:p w14:paraId="6257FD5D" w14:textId="77777777" w:rsidR="000D31C7" w:rsidRPr="001A24F5" w:rsidRDefault="00000000" w:rsidP="00843C97">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="001A24F5">
+        <w:r w:rsidR="000D31C7" w:rsidRPr="001A24F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink0"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="EE0000"/>
             <w:u w:val="none"/>
             <w:lang w:val="pt-PT"/>
           </w:rPr>
           <w:t>orlando.reynoso@academicos.udg.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="649FBF23" w14:textId="77777777" w:rsidR="000D31C7" w:rsidRPr="001A24F5" w:rsidRDefault="000D31C7" w:rsidP="00843C97">
+    <w:p w14:paraId="649FBF23" w14:textId="77777777" w:rsidR="000D31C7" w:rsidRPr="001A24F5" w:rsidRDefault="00000000" w:rsidP="00843C97">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="001A24F5">
+        <w:r w:rsidR="000D31C7" w:rsidRPr="001A24F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink0"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0001-5982-8302</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5F748033" w14:textId="77777777" w:rsidR="000D31C7" w:rsidRPr="001A24F5" w:rsidRDefault="000D31C7" w:rsidP="00843C97">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
@@ -539,105 +593,105 @@
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A24F5">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Universidad de Guadalajara</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E8001F1" w14:textId="77777777" w:rsidR="000D31C7" w:rsidRPr="001A24F5" w:rsidRDefault="000D31C7" w:rsidP="00843C97">
+    <w:p w14:paraId="7E8001F1" w14:textId="77777777" w:rsidR="000D31C7" w:rsidRPr="001A24F5" w:rsidRDefault="00000000" w:rsidP="00843C97">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="001A24F5">
+        <w:r w:rsidR="000D31C7" w:rsidRPr="001A24F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink0"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="EE0000"/>
             <w:u w:val="none"/>
             <w:lang w:val="pt-PT"/>
           </w:rPr>
           <w:t>anna.cervantes2346@alumnos.udg.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0FD778A9" w14:textId="77777777" w:rsidR="000D31C7" w:rsidRPr="001A24F5" w:rsidRDefault="000D31C7" w:rsidP="00843C97">
+    <w:p w14:paraId="0FD778A9" w14:textId="77777777" w:rsidR="000D31C7" w:rsidRPr="001A24F5" w:rsidRDefault="00000000" w:rsidP="00843C97">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="001A24F5">
+        <w:r w:rsidR="000D31C7" w:rsidRPr="001A24F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink1"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://orcid.org/0009-0007-3625-6277</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="583C937B" w14:textId="77777777" w:rsidR="000D31C7" w:rsidRPr="001A24F5" w:rsidRDefault="000D31C7" w:rsidP="00843C97">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
@@ -960,63 +1014,63 @@
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A24F5">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">High school dropout continues to be a multifactorial phenomenon that negatively impacts the educational trajectory of thousands of young people in Mexico. The causes range from economic problems to emotional and social factors. Various studies suggest that a lack of social support networks and isolation can be significant predictors of dropping out of school. Given this situation, the implementation of a risk identification model that integrates the analysis of social support networks is proposed, not as a mere visualization of relationships, but as a predictive and strategic tool. The results allow us to identify students with social </w:t>
+        <w:t xml:space="preserve">High school dropout continues to be a multifactorial phenomenon that negatively impacts the educational trajectory of thousands of young people in Mexico. The causes range from economic problems to emotional and social factors. Various studies suggest that a lack of social support networks and isolation can be significant predictors of dropping out of school. Given this situation, the implementation of a risk identification model that integrates the analysis of social support networks is proposed, not as a mere visualization of relationships, </w:t>
       </w:r>
       <w:r w:rsidRPr="001A24F5">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>support networks that could promote academic leadership, as well as those in vulnerable situations and at risk of dropping out of school due to a lack of emotional support networks.</w:t>
+        <w:t>but as a predictive and strategic tool. The results allow us to identify students with social support networks that could promote academic leadership, as well as those in vulnerable situations and at risk of dropping out of school due to a lack of emotional support networks.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CAFCC7" w14:textId="77777777" w:rsidR="000D31C7" w:rsidRPr="001A24F5" w:rsidRDefault="000D31C7" w:rsidP="00843C97">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D243561" w14:textId="641CD0EE" w:rsidR="000D31C7" w:rsidRDefault="000D31C7" w:rsidP="00843C97">
       <w:pPr>
@@ -1196,63 +1250,55 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">                                         </w:t>
       </w:r>
       <w:r w:rsidRPr="003F3177">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F3177">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3177">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Mayo</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> 2025</w:t>
+        <w:t>Mayo 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02ED2E3C" w14:textId="77777777" w:rsidR="001A0067" w:rsidRPr="00AE6956" w:rsidRDefault="001A0067" w:rsidP="001A0067">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4884D112" w14:textId="77777777" w:rsidR="00843C97" w:rsidRDefault="00843C97" w:rsidP="00843C97">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1886,51 +1932,63 @@
         </w:rPr>
         <w:t>venes. En este contexto, se concibe como un fen</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001A24F5">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>ómeno</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001A24F5">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> multifactorial, en el cual el sistema educativo desempeña un papel clave en el acompañamiento del estudiantado.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A24F5">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>multifactorial, en el cual el sistema educativo desempeña un papel clave en el acompañamiento del estudiantado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C0888D7" w14:textId="77777777" w:rsidR="000D31C7" w:rsidRPr="001A24F5" w:rsidRDefault="000D31C7" w:rsidP="00843C97">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E76487E" w14:textId="77777777" w:rsidR="000D31C7" w:rsidRDefault="000D31C7" w:rsidP="00843C97">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
@@ -2467,51 +2525,75 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>teor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F35253">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35253">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>a de redes sociales</w:t>
+        <w:t xml:space="preserve">a de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F35253">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>redes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F35253">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sociales</w:t>
       </w:r>
       <w:r w:rsidRPr="001A24F5">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, desde un enfoque estructural, permite mapear y analizar cómo los vínculos sociales actúan como canales de apoyo o aislamiento. En este sentido, los estudiantes con</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35253">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> mayor centralidad</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35253">
         <w:rPr>
@@ -2866,91 +2948,88 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F35253">
         <w:t>Study</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F35253">
         <w:t>) en población de educación media superior, con el objetivo de sentar las bases para una investigación posterior de mayor alcance estadístico.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48EE9BCF" w14:textId="77777777" w:rsidR="001A0067" w:rsidRPr="00F35253" w:rsidRDefault="001A0067" w:rsidP="001A24F5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EB0CFF3" w14:textId="77777777" w:rsidR="000D31C7" w:rsidRPr="00F35253" w:rsidRDefault="000D31C7" w:rsidP="001A24F5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F35253">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Se trató de un </w:t>
       </w:r>
       <w:r w:rsidRPr="00F35253">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>estudio descriptivo</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35253">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35253">
         <w:t xml:space="preserve"> en el que se aplicó una prueba piloto a una muestra no probabilística por conveniencia, integrada por </w:t>
       </w:r>
       <w:r w:rsidRPr="00F35253">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>17 estudiantes de nivel medio superior</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35253">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35253">
-        <w:t xml:space="preserve"> con una edad promedio de 18 años. Se recolectaron datos sociodemográficos y se aplicó el </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Cuestionario MOS, instrumento diseñado para medir distintas </w:t>
+        <w:t xml:space="preserve"> con una edad promedio de 18 años. Se recolectaron datos sociodemográficos y se aplicó el Cuestionario MOS, instrumento diseñado para medir distintas </w:t>
       </w:r>
       <w:r w:rsidRPr="00F35253">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>dimensiones del apoyo social</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35253">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F35253">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>percibido</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35253">
         <w:rPr>
@@ -3245,50 +3324,51 @@
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Apoyo emocional:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35253">
         <w:t xml:space="preserve"> 28.1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A01DD84" w14:textId="77777777" w:rsidR="000D31C7" w:rsidRPr="00F35253" w:rsidRDefault="000D31C7" w:rsidP="001A24F5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F35253">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Apoyo instrumental:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35253">
         <w:t xml:space="preserve"> 16.4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="049BD777" w14:textId="77777777" w:rsidR="000D31C7" w:rsidRPr="00F35253" w:rsidRDefault="000D31C7" w:rsidP="001A24F5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F35253">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Interacción social positiva:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35253">
@@ -3302,51 +3382,50 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F35253">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Apoyo afectivo:</w:t>
       </w:r>
       <w:r w:rsidRPr="001A24F5">
         <w:t xml:space="preserve"> 12.1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12160D79" w14:textId="77777777" w:rsidR="000D31C7" w:rsidRDefault="000D31C7" w:rsidP="001A24F5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001A24F5">
-        <w:lastRenderedPageBreak/>
         <w:t>Estos resultados permiten observar que la mayoría de los estudiantes perciben niveles relativamente altos de apoyo en las distintas dimensiones evaluadas, superando en promedio los umbrales mínimos establecidos por Bailón (2014).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7034935B" w14:textId="77777777" w:rsidR="00B8460F" w:rsidRPr="001A24F5" w:rsidRDefault="00B8460F" w:rsidP="001A24F5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="730F9540" w14:textId="77777777" w:rsidR="000D31C7" w:rsidRDefault="000D31C7" w:rsidP="001A24F5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001A24F5">
         <w:t xml:space="preserve">Como estrategia de análisis preliminar, se </w:t>
       </w:r>
       <w:r w:rsidRPr="00F35253">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
@@ -3929,93 +4008,102 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01F591A1" w14:textId="77777777" w:rsidR="000D31C7" w:rsidRPr="001A24F5" w:rsidRDefault="000D31C7" w:rsidP="001A24F5">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A24F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Este estudio piloto demuestra que el Cuestionario MOS puede ser una herramienta viable para detectar condiciones de apoyo social en estudiantes de media superior. Sin embargo, se requiere una fase posterior con mayor muestra y análisis estadístico riguroso para validar su poder predictivo. Actualmente, se encuentra en desarrollo una segunda etapa que contempla la aplicación del modelo a más de 200 estudiantes, así como el seguimiento longitudinal de los casos detectados como vulnerables.</w:t>
+        <w:t xml:space="preserve">Este estudio piloto demuestra que el Cuestionario MOS puede ser una herramienta viable para detectar condiciones de apoyo social en estudiantes de media superior. Sin embargo, se requiere una fase posterior con mayor muestra y análisis estadístico riguroso para validar su poder predictivo. Actualmente, se encuentra en desarrollo una segunda etapa que contempla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A24F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>la aplicación del modelo a más de 200 estudiantes, así como el seguimiento longitudinal de los casos detectados como vulnerables.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44E077F9" w14:textId="77777777" w:rsidR="000D31C7" w:rsidRPr="001A24F5" w:rsidRDefault="000D31C7" w:rsidP="001A24F5">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14ED0182" w14:textId="77777777" w:rsidR="000D31C7" w:rsidRDefault="000D31C7" w:rsidP="00F35253">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A24F5">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Conclusiones</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E4AD7B6" w14:textId="77777777" w:rsidR="00F35253" w:rsidRDefault="00F35253" w:rsidP="00F35253">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="635F8F26" w14:textId="55E21BA1" w:rsidR="000D31C7" w:rsidRDefault="000D31C7" w:rsidP="00F35253">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
@@ -4576,51 +4664,63 @@
         </w:rPr>
         <w:t>meno de la deserci</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001A24F5">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>ón</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001A24F5">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> escolar desde una perspectiva integral que considere factores emocionales, sociales y académicos. Si bien el cuestionario MOS resultó útil para identificar las dimensiones del apoyo social percibido por el estudiantado, es necesario complementar este enfoque mediante la aplicación de otros instrumentos que evalúen variables adicionales asociadas al riesgo de abandono escolar.</w:t>
+        <w:t xml:space="preserve"> escolar desde una perspectiva integral que considere factores emocionales, sociales y académicos. Si bien el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A24F5">
+        <w:rPr>
+          <w:rStyle w:val="Ninguno"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>cuestionario MOS resultó útil para identificar las dimensiones del apoyo social percibido por el estudiantado, es necesario complementar este enfoque mediante la aplicación de otros instrumentos que evalúen variables adicionales asociadas al riesgo de abandono escolar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23AB0ED6" w14:textId="77777777" w:rsidR="00F35253" w:rsidRPr="001A24F5" w:rsidRDefault="00F35253" w:rsidP="001A24F5">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0ED5D460" w14:textId="77777777" w:rsidR="000D31C7" w:rsidRDefault="000D31C7" w:rsidP="001A24F5">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5438,50 +5538,51 @@
       <w:r w:rsidRPr="001A24F5">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Academic Stress and Anxiety among Portuguese Students: The Role of Perceived Social Support and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001A24F5">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>SelfManagement</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001A24F5">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. Education Sciences, 14(2), 119. </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="001A24F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink4"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
@@ -5489,51 +5590,50 @@
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3FF59CFC" w14:textId="77777777" w:rsidR="000D31C7" w:rsidRPr="001A24F5" w:rsidRDefault="000D31C7" w:rsidP="001A24F5">
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A24F5">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Wentzel, K. R., Battle, A., Russell, S. L., &amp; Looney, L. B. (2010). </w:t>
       </w:r>
       <w:r w:rsidRPr="001A24F5">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Social supports from teachers and peers as predictors of academic and social motivation</w:t>
       </w:r>
       <w:r w:rsidRPr="001A24F5">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. Contemporary Educational Psychology, 35(3), 193</w:t>
@@ -5577,137 +5677,143 @@
     </w:p>
     <w:p w14:paraId="73429AF8" w14:textId="7B03FAA0" w:rsidR="00AD3F4C" w:rsidRPr="001A24F5" w:rsidRDefault="00AD3F4C" w:rsidP="001A24F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AD3F4C" w:rsidRPr="001A24F5" w:rsidSect="00AD3F4C">
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="680" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26F0BE78" w14:textId="77777777" w:rsidR="0032022B" w:rsidRDefault="0032022B" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="7F76FF42" w14:textId="77777777" w:rsidR="00F6748E" w:rsidRDefault="00F6748E" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1706C7DB" w14:textId="77777777" w:rsidR="0032022B" w:rsidRDefault="0032022B" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="0760E7E0" w14:textId="77777777" w:rsidR="00F6748E" w:rsidRDefault="00F6748E" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Noto Sans">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="26D560E3" w14:textId="0183BFA0" w:rsidR="00AD3F4C" w:rsidRDefault="00AD3F4C">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">             </w:t>
     </w:r>
     <w:r w:rsidRPr="00F44F95">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>Vol. 1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
@@ -5733,111 +5839,109 @@
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00F44F95">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">                  </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidR="008C0140">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>Enero</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> – </w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidR="008C0140">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>Junio</w:t>
     </w:r>
-    <w:proofErr w:type="gramEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> 2025</w:t>
     </w:r>
     <w:r w:rsidRPr="00F44F95">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">                        ISSN: 2448 – </w:t>
     </w:r>
     <w:r w:rsidR="007C7B0C">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>7422</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C310460" w14:textId="77777777" w:rsidR="0032022B" w:rsidRDefault="0032022B" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="46C10152" w14:textId="77777777" w:rsidR="00F6748E" w:rsidRDefault="00F6748E" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FC3C9DD" w14:textId="77777777" w:rsidR="0032022B" w:rsidRDefault="0032022B" w:rsidP="00AD3F4C">
+    <w:p w14:paraId="7857F6D0" w14:textId="77777777" w:rsidR="00F6748E" w:rsidRDefault="00F6748E" w:rsidP="00AD3F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AB96DB6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="55646048"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -5950,151 +6054,154 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1989281084">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A724B0"/>
     <w:rsid w:val="0003158F"/>
     <w:rsid w:val="00084408"/>
     <w:rsid w:val="000D31C7"/>
     <w:rsid w:val="00134351"/>
     <w:rsid w:val="001A0067"/>
     <w:rsid w:val="001A24F5"/>
     <w:rsid w:val="00284765"/>
     <w:rsid w:val="0032022B"/>
     <w:rsid w:val="00326F3B"/>
     <w:rsid w:val="00332008"/>
+    <w:rsid w:val="00337893"/>
     <w:rsid w:val="00361A4E"/>
     <w:rsid w:val="00402192"/>
     <w:rsid w:val="004763E9"/>
     <w:rsid w:val="00492FEB"/>
     <w:rsid w:val="00557262"/>
     <w:rsid w:val="00567ED5"/>
     <w:rsid w:val="005E6E08"/>
     <w:rsid w:val="0064338F"/>
     <w:rsid w:val="00753C17"/>
     <w:rsid w:val="00791A6C"/>
     <w:rsid w:val="007C4380"/>
     <w:rsid w:val="007C7B0C"/>
     <w:rsid w:val="00843C97"/>
     <w:rsid w:val="00856297"/>
     <w:rsid w:val="008901AD"/>
     <w:rsid w:val="008B37DD"/>
     <w:rsid w:val="008C0140"/>
     <w:rsid w:val="00960259"/>
     <w:rsid w:val="009D1B70"/>
     <w:rsid w:val="00A22978"/>
     <w:rsid w:val="00A724B0"/>
     <w:rsid w:val="00A95075"/>
     <w:rsid w:val="00AD3F4C"/>
     <w:rsid w:val="00B2556A"/>
     <w:rsid w:val="00B40C40"/>
     <w:rsid w:val="00B555B4"/>
     <w:rsid w:val="00B8460F"/>
     <w:rsid w:val="00C6056C"/>
     <w:rsid w:val="00CD496E"/>
     <w:rsid w:val="00D963D2"/>
     <w:rsid w:val="00DF7DA2"/>
     <w:rsid w:val="00E847D1"/>
     <w:rsid w:val="00F26B49"/>
     <w:rsid w:val="00F35253"/>
+    <w:rsid w:val="00F451AE"/>
+    <w:rsid w:val="00F6748E"/>
     <w:rsid w:val="00FB3F3A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1DC1FF2B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3B4E9FCC-CD6E-424A-B4F3-3A659B50D9FE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6652,51 +6759,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A724B0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -7143,51 +7249,51 @@
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="es-MX"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textoennegrita">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="000D31C7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:orlando.reynoso@academicos.udg.mx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educacionmediasuperior.sep.gob.mx/en_mx/sems/encuesta_nacional_desercion_ems" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3625-6277" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anna.cervantes2346@alumnos.udg.mx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5982-8302" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/educsci14020119" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -7453,69 +7559,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2926</Words>
-  <Characters>16095</Characters>
+  <Words>2931</Words>
+  <Characters>16121</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>134</Lines>
-  <Paragraphs>37</Paragraphs>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18984</CharactersWithSpaces>
+  <CharactersWithSpaces>19014</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Francisco Santillán Campos</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>