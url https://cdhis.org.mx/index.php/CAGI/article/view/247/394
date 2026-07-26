--- v0 (2025-10-11)
+++ v1 (2026-07-26)
@@ -5,51 +5,144 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5E3421F8" w14:textId="24CA4081" w:rsidR="00CC06AE" w:rsidRPr="00EF666F" w:rsidRDefault="00C757C7" w:rsidP="00EF666F">
+    <w:p w14:paraId="630A08CB" w14:textId="5A9D6E18" w:rsidR="00AA15C6" w:rsidRDefault="00AA15C6" w:rsidP="00EF666F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA15C6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA15C6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10.23913/cdhis.v11i22.247</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A34D5E8" w14:textId="77777777" w:rsidR="00AA15C6" w:rsidRDefault="00AA15C6" w:rsidP="00EF666F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="191E0B21" w14:textId="77777777" w:rsidR="00AA15C6" w:rsidRDefault="00AA15C6" w:rsidP="00EF666F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E3421F8" w14:textId="74310F1F" w:rsidR="00CC06AE" w:rsidRPr="00EF666F" w:rsidRDefault="00C757C7" w:rsidP="00EF666F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E194FE7" wp14:editId="0EC6057E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>-89535</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-848360</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="8048625" cy="1304290"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
@@ -108,69 +201,82 @@
       <w:r w:rsidR="00CC06AE" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Ensayos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3186D828" w14:textId="6ECAA3A4" w:rsidR="00F2151F" w:rsidRPr="00FC3E9E" w:rsidRDefault="00F2151F" w:rsidP="00FC3E9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FC3E9E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dialogía Académica en torno al libro </w:t>
-      </w:r>
+        <w:t>Dialogía</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC3E9E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Académica en torno al libro </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FC3E9E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Legality</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FC3E9E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> de Scott J. Shapiro</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26301AB3" w14:textId="39FEBDEC" w:rsidR="00CC06AE" w:rsidRPr="00FC3E9E" w:rsidRDefault="006B7AD8" w:rsidP="00FC3E9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC3E9E">
@@ -588,78 +694,129 @@
       <w:r w:rsidR="009055F7" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>sobre todo su génesis, por lo que a través de este trabajo se alude a la reflexión de pensadores como Poggi, Ferrer y Batista, que cristalizan las ideas de un ius positivista excluyente</w:t>
       </w:r>
       <w:r w:rsidR="00DD143F" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="009055F7" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es"/>
         </w:rPr>
-        <w:t>inspirado en Brattman</w:t>
-      </w:r>
+        <w:t xml:space="preserve">inspirado en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009055F7" w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es"/>
+        </w:rPr>
+        <w:t>Brattman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00DD143F" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
       <w:r w:rsidR="009055F7" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es"/>
         </w:rPr>
         <w:t xml:space="preserve"> al construir su teoría del derecho como plan y por otro lado referir la idea de la denominada paradoja de la autoridad</w:t>
       </w:r>
       <w:r w:rsidR="0056582F" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es"/>
         </w:rPr>
-        <w:t xml:space="preserve">, dialogía necesaria (ius positivismo vs iusnatralismo), para poder apreciar el todo a través de las partes.  </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0056582F" w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es"/>
+        </w:rPr>
+        <w:t>dialogía</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0056582F" w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> necesaria (ius positivismo vs </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0056582F" w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es"/>
+        </w:rPr>
+        <w:t>iusnatralismo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0056582F" w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), para poder apreciar el todo a través de las partes.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D28C0C" w14:textId="77777777" w:rsidR="00DC5522" w:rsidRPr="00EF666F" w:rsidRDefault="00DC5522" w:rsidP="00EF666F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39FA784F" w14:textId="27214EA3" w:rsidR="008624C0" w:rsidRPr="00EF666F" w:rsidRDefault="008624C0" w:rsidP="00EF666F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -730,51 +887,73 @@
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Abstract </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16B58FEB" w14:textId="77777777" w:rsidR="00DC5522" w:rsidRPr="00EF666F" w:rsidRDefault="00DC5522" w:rsidP="00EF666F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Knowing the ontological character of law requires analyzing the different schools and models of thought to identify, above all, its genesis, which is why through this work we allude to the reflection of thinkers such as Poggi, Ferrer and Batista, who crystallize the ideas of an exclusive positivist ius (inspired by Brattman), by constructing their theory of law as a plan and on the other hand referring to the idea of ​​the so-called paradox of authority, necessary dialogue (jus positivism vs. iusnatralism), to be able to appreciate the whole through the parts.  </w:t>
+        <w:t xml:space="preserve">Knowing the ontological character of law requires analyzing the different schools and models of thought to identify, above all, its genesis, which is why through this work we allude to the reflection of thinkers such as Poggi, Ferrer and Batista, who crystallize the ideas of an exclusive positivist ius (inspired by Brattman), by constructing their theory of law as a plan and on the other hand referring to the idea of ​​the so-called paradox of authority, necessary dialogue (jus positivism vs. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>iusnatralism</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), to be able to appreciate the whole through the parts.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F8F5599" w14:textId="77777777" w:rsidR="00EF666F" w:rsidRDefault="00EF666F" w:rsidP="00EF666F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C7284A0" w14:textId="5BF921B7" w:rsidR="0017081C" w:rsidRPr="00EF666F" w:rsidRDefault="00DC5522" w:rsidP="00EF666F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -848,73 +1027,132 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42B20146" w14:textId="65DFFD08" w:rsidR="00C17B44" w:rsidRPr="00EF666F" w:rsidRDefault="00C17B44" w:rsidP="00EF666F">
       <w:pPr>
         <w:pStyle w:val="HTMLconformatoprevio"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Resumo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="046A2E10" w14:textId="77777777" w:rsidR="00DC5522" w:rsidRPr="00EF666F" w:rsidRDefault="00DC5522" w:rsidP="00EF666F">
       <w:pPr>
         <w:pStyle w:val="HTMLconformatoprevio"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Conhecer o carácter ontológico do direito exige analisar as diferentes escolas e modelos de pensamento para identificar, sobretudo, a sua génese, razão pela qual através deste trabalho aludimos à reflexão de pensadores como Poggi, Ferrer e Batista, que cristalizam as ideias de um ius positivista exclusivo (inspirado em Brattman), ao construir a sua teoria do direito como um plano e por outro lado referindo-se à ideia do chamado paradoxo da autoridade, diálogo necessário (jus positivismo vs. iusnatralismo), para poder apreciar o todo através das partes.  </w:t>
+        <w:t xml:space="preserve">Conhecer o carácter ontológico do direito exige analisar as diferentes escolas e modelos de pensamento para identificar, sobretudo, a sua génese, razão pela qual através deste trabalho aludimos à reflexão de pensadores como Poggi, Ferrer e Batista, que cristalizam as ideias de um </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> positivista exclusivo (inspirado em </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Brattman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), ao construir a sua teoria do direito como um plano e por outro lado referindo-se à ideia do chamado paradoxo da autoridade, diálogo necessário (jus positivismo vs. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>iusnatralismo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), para poder apreciar o todo através das partes.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="314EDFBB" w14:textId="77777777" w:rsidR="00EF666F" w:rsidRDefault="00EF666F" w:rsidP="00EF666F">
       <w:pPr>
         <w:pStyle w:val="HTMLconformatoprevio"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54FB963F" w14:textId="38D3D2E8" w:rsidR="00C17B44" w:rsidRPr="00EF666F" w:rsidRDefault="00DC5522" w:rsidP="00EF666F">
       <w:pPr>
         <w:pStyle w:val="HTMLconformatoprevio"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
@@ -1148,51 +1386,123 @@
         <w:t xml:space="preserve">Previo </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a mencionar los trabajos (entre otros), de Francesca Poggi, Jordi Ferrer y Giovanni Battista, recordemos que el tema que vincula los diversos escenarios donde el derecho ha sido protagonista de diversos modelos de pensamiento, es aquél donde convergen los diferentes sistemas jurídicos (sin entrar aquí a analizar fórmulas como la de Radbruch pero sí teniendo presente la resistencia a la que refiere Shapiro tienen los teóricos del derecho respecto del giro organizacional)</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, agrupados en familias alrededor del mundo (entre otros), el sistema jurídico neorromanista, del common law o anglosajón, el híbrido o mixto, el supranacional, donde cada familia agrupa un conjunto de sistemas jurídicos que comparten determinadas características que los hacen identitariamente diferentes, </w:t>
+        <w:t xml:space="preserve">, agrupados en familias alrededor del mundo (entre otros), el sistema jurídico </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>neorromanista</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>common</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>law</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o anglosajón, el híbrido o mixto, el supranacional, donde cada familia agrupa un conjunto de sistemas jurídicos que comparten determinadas características que los hacen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>identitariamente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diferentes, </w:t>
       </w:r>
       <w:r w:rsidR="00EF3F7A" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">haciendo </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>alusión a ellos, porque es en dichos escenarios donde cobran validez y eficacia las distintas escuelas del pensamiento jurídico, esas escuelas que se ponen sobre la mesa para ser analizadas cuando s</w:t>
       </w:r>
       <w:r w:rsidR="00EF3F7A" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
@@ -1243,61 +1553,81 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E24EC56" w14:textId="3C09CD7E" w:rsidR="000D633D" w:rsidRPr="00EF666F" w:rsidRDefault="000D633D" w:rsidP="00C757C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">En una dialogía crítico-académica de la obra </w:t>
-      </w:r>
+        <w:t xml:space="preserve">En una </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dialogía</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> crítico-académica de la obra </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Legality</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de Scott J. Shapiro los autores de quienes nos ocuparemos, sin duda tuvieron presente en todo momento, el incansable recorrido que con diversos matices se ha hecho buscando responder preguntas tan importantes como: qué es el derecho, sabiendo que las respuestas están matizadas por circunstancias de tiempo, modo y lugar, es decir; por el contexto, de ahí entonces que </w:t>
       </w:r>
       <w:r w:rsidR="00EF3F7A" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>resulta idóneo, analizar (sobre ese trazo),</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> el modelo de pensamiento de un joven filósofo y abogado partidario del positivismo duro o excluyente (como en múltiples ocasiones él mismo lo ha señalado), cuyas ideas puso en su momento sobre la mesa de reflexión de distinguidos investigadores italianos y españoles, haciendo el oferente acopio de una buena dosis de paciencia (</w:t>
       </w:r>
       <w:r w:rsidR="005F5020" w:rsidRPr="00EF666F">
@@ -1309,152 +1639,214 @@
         <w:t>sin duda</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">), pues luego de ello, transcurrieron alrededor de diez años para llevar a cabo la publicación de su obra (2011). En el 2019 que sale a la luz (como número especial), </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Discusiones XX 2/2017</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> integrando el “</w:t>
+        <w:t xml:space="preserve"> integrando el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>por lo tanto</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” de distintas voces (sobre todo académicas), de los trabajos iniciados mucho tiempo atrás que se encargaron de revisar minuciosamente el contenido de dicho libro, pues antes de dicha publicación se trabajó con aportaciones críticas en diferentes mesas de discusión, talleres y seminarios. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="798B7D59" w14:textId="0874916C" w:rsidR="000D633D" w:rsidRDefault="000D633D" w:rsidP="00C757C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Se presenta </w:t>
       </w:r>
       <w:r w:rsidR="005F5020" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">entonces, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">un análisis reflexivo del libro "Legality" de Scott J. Shapiro, titulado "La teoría del derecho como plan". La publicación especial incluye diversas contribuciones de académicos que abordan diferentes aspectos de la obra de Shapiro, destacando sus aportes, pero también sus limitaciones. </w:t>
+        <w:t>un análisis reflexivo del libro "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Legality</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" de Scott J. Shapiro, titulado "La teoría del derecho como plan". La publicación especial incluye diversas contribuciones de académicos que abordan diferentes aspectos de la obra de Shapiro, destacando sus aportes, pero también sus limitaciones. </w:t>
       </w:r>
       <w:r w:rsidR="00D10C4A" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>En consulta Perplexity AI (2024), refiere que e</w:t>
+        <w:t xml:space="preserve">En consulta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D10C4A" w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Perplexity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D10C4A" w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AI (2024), refiere que e</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ntre dichos académicos se encuentran:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C8AD53D" w14:textId="77777777" w:rsidR="00C757C7" w:rsidRPr="00EF666F" w:rsidRDefault="00C757C7" w:rsidP="00EF666F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4471F663" w14:textId="06FFB37B" w:rsidR="007134EC" w:rsidRPr="00EF666F" w:rsidRDefault="000D633D" w:rsidP="00EF666F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Damiano Canale y Giovanni Tuzet: En su artículo, reflexionan sobre la naturaleza del derecho y el desafío que plantea Shapiro. Analizan cómo su enfoque de la planificación puede ofrecer una nueva perspectiva sobre la comprensión del derecho. Francesca Poggi: Presenta un análisis sobre la paradoja de la autoridad en el positivismo jurídico y cuestiona los fundamentos del derecho, sugiriendo que hay aspectos que Shapiro podría aprender de las críticas a la obra de Hart, especialmente en lo que respecta a la norma de reconocimiento y la convención. Aldo Schiavello: Examina la relación entre la planificación jurídica y sus funciones, sugiriendo que la teoría de Shapiro podría beneficiarse de una mayor claridad en cómo se implementan los planes en la práctica legal. Giorgio Pino: Se centra en la interpretación y la meta interpretación dentro del marco de "Legality", planteando preguntas sobre cómo se debe entender el concepto de "plan" en la teoría de Shapiro. Jordi Ferrer y Giovanni Battista Ratti: Abordan la discusión desde una perspectiva positivista, analizando desacuerdos teóricos y cómo estos se relacionan con la obra de Shapiro.</w:t>
+        <w:t>Damiano Canale y Giovanni Tuzet: En su artículo, reflexionan sobre la naturaleza del derecho y el desafío que plantea Shapiro. Analizan cómo su enfoque de la planificación puede ofrecer una nueva perspectiva sobre la comprensión del derecho. Francesca Poggi: Presenta un análisis sobre la paradoja de la autoridad en el positivismo jurídico y cuestiona los fundamentos del derecho, sugiriendo que hay aspectos que Shapiro podría aprender de las críticas a la obra de Hart, especialmente en lo que respecta a la norma de reconocimiento y la convención. Aldo Schiavello: Examina la relación entre la planificación jurídica y sus funciones, sugiriendo que la teoría de Shapiro podría beneficiarse de una mayor claridad en cómo se implementan los planes en la práctica legal. Giorgio Pino: Se centra en la interpretación y la meta interpretación dentro del marco de "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Legality</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>", planteando preguntas sobre cómo se debe entender el concepto de "plan" en la teoría de Shapiro. Jordi Ferrer y Giovanni Battista Ratti: Abordan la discusión desde una perspectiva positivista, analizando desacuerdos teóricos y cómo estos se relacionan con la obra de Shapiro.</w:t>
       </w:r>
       <w:r w:rsidR="00D10C4A" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DABCC4D" w14:textId="2688E2FB" w:rsidR="00945359" w:rsidRPr="00EF666F" w:rsidRDefault="000D633D" w:rsidP="00EF666F">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
@@ -1655,147 +2047,175 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En la introducción a tan interesantes planteamientos de la revista en mención, se escribe que el trabajo de Shapiro constituye un poderoso y desafiante intento por reconfigurar las bases teóricas de la filosofía analítica del derecho y reconsiderar el conjunto de cuestiones teóricas de las que tradicionalmente se ha ocupado. </w:t>
       </w:r>
       <w:r w:rsidR="00C5253B" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Canale</w:t>
       </w:r>
       <w:r w:rsidR="00C03D70" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y Tuzet</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C03D70" w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tuzet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C5253B" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2019, p.10)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33529148" w14:textId="77777777" w:rsidR="00DC5522" w:rsidRPr="00EF666F" w:rsidRDefault="00DC5522" w:rsidP="00EF666F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="403B2C27" w14:textId="477D7732" w:rsidR="000D633D" w:rsidRDefault="000D633D" w:rsidP="00C757C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pero iniciemos este recorrido, con el primero de los ensayos (tercero en la revista Discusiones XX), presentado Por Francesca Poggi quien se encarga de analizar un tema por demás provocador y que a decir de Canale y Tuzet </w:t>
+        <w:t xml:space="preserve">Pero iniciemos este recorrido, con el primero de los ensayos (tercero en la revista Discusiones XX), presentado Por Francesca Poggi quien se encarga de analizar un tema por demás provocador y que a decir de Canale y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tuzet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C03D70" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(2019) </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>busca:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ECC5005" w14:textId="77777777" w:rsidR="00C757C7" w:rsidRPr="00EF666F" w:rsidRDefault="00C757C7" w:rsidP="00C757C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3919ABD6" w14:textId="59A1A4F5" w:rsidR="000D633D" w:rsidRPr="00EF666F" w:rsidRDefault="000D633D" w:rsidP="00EF666F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">…discutir una paradoja concerniente al derecho, que Shapiro identifica y examina con gran detalle en su libo. Según Shapiro, es difícil entender cómo pudo haberse inventado el derecho. Todos los intentos por explicar el origen del derecho enfrentan una paradoja de la Autoridad (PA). La PA es un típico problema del huevo y la gallina y puede ser resumida como sigue: (huevo) alguien tiene el poder de crear normas jurídicas solo si una norma preexistente le confiere ese poder; (gallina) una norma que confiere el poder para crear normas jurídicas existe solo si alguien con el poder de crearla la ha creado. En pocas palabras, el problema es que para obtener poder normativo es necesario antes tener poder normativo. Según Shapiro, las soluciones que los positivistas jurídicos han ofrecido a la PA no son homogéneas. Shapiro analiza dos de esas propuestas, a saber, la solución de Austin y la de Hart, y sostiene que ambas son insatisfactorias. De hecho, Shapiro subraya que toda solución de la PA ha de ser compatible con una teoría que dé cuenta de cuestiones problemáticas subyacentes tales como el método de la teoría del </w:t>
+        <w:t xml:space="preserve">…discutir una paradoja concerniente al derecho, que Shapiro identifica y examina con gran detalle en su libo. Según Shapiro, es difícil entender cómo pudo haberse inventado el derecho. Todos los intentos por explicar el origen del derecho enfrentan una paradoja de la Autoridad (PA). La PA es un típico problema del huevo y la gallina y puede ser resumida como sigue: (huevo) alguien tiene el poder de crear normas jurídicas solo si una norma preexistente le confiere ese poder; (gallina) una norma que confiere el poder para crear normas jurídicas existe solo si alguien con el poder de crearla la ha creado. En pocas palabras, el problema es que para obtener poder normativo es necesario antes tener poder normativo. Según Shapiro, las soluciones que los positivistas jurídicos han ofrecido a la PA no son homogéneas. Shapiro analiza dos de esas </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>derecho, el estatus lógico de los enunciados normativos, el deber judicial de aplicar el derecho, y la relación entre deber moral y el deber jurídico. Pero según Shapiro, ni la solución de Hart ni la de Austin resuelven satisfactoriamente todos estos problemas. Al respecto, Poggi sostiene primero que, si adoptamos un punto de vista positivista, la PA desaparece o, mejor, se transforma en una cuestión no paradójica. Segundo, que todos los positivistas jurídicos (incluidos Hart y Austin) dan la misma respuesta a esta pregunta, y ello es así porque la respuesta proviene de (está implícita) el concepto mismo de</w:t>
+        <w:t>propuestas, a saber, la solución de Austin y la de Hart, y sostiene que ambas son insatisfactorias. De hecho, Shapiro subraya que toda solución de la PA ha de ser compatible con una teoría que dé cuenta de cuestiones problemáticas subyacentes tales como el método de la teoría del derecho, el estatus lógico de los enunciados normativos, el deber judicial de aplicar el derecho, y la relación entre deber moral y el deber jurídico. Pero según Shapiro, ni la solución de Hart ni la de Austin resuelven satisfactoriamente todos estos problemas. Al respecto, Poggi sostiene primero que, si adoptamos un punto de vista positivista, la PA desaparece o, mejor, se transforma en una cuestión no paradójica. Segundo, que todos los positivistas jurídicos (incluidos Hart y Austin) dan la misma respuesta a esta pregunta, y ello es así porque la respuesta proviene de (está implícita) el concepto mismo de</w:t>
       </w:r>
       <w:r w:rsidR="00B175D2" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> positivismo jurídico. Finalmente, que los problemas subyacentes han sido ya resueltos por la teoría del derecho positivista. Respecto de este último punto, Poggi procura reivindicar la teoría de Hart frente a las críticas de Shapiro, si bien reconoce que algunas correcciones son necesarias.</w:t>
       </w:r>
       <w:r w:rsidR="00C03D70" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pp.14 y 15</w:t>
       </w:r>
@@ -1806,51 +2226,87 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28E1F827" w14:textId="166CD51A" w:rsidR="000D633D" w:rsidRPr="00EF666F" w:rsidRDefault="000D633D" w:rsidP="00C757C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Es interesante recordar que para Shapiro la solución a la Paradoja de la Autoridad, llamada también rompecabezas de la posibilidad (The Possibility Puzzle) de la autoridad jurídica </w:t>
+        <w:t xml:space="preserve">Es interesante recordar que para Shapiro la solución a la Paradoja de la Autoridad, llamada también rompecabezas de la posibilidad (The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Possibility</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Puzzle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) de la autoridad jurídica </w:t>
       </w:r>
       <w:r w:rsidR="00C03D70" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Melero,2012, p.228), </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">se presenta al considerar que el derecho es una actividad de planificación que coordina nuestro comportamiento con el objetivo de resolver dudas y desacuerdos acerca de las cuestiones morales que afectan nuestra vida en comunidad. </w:t>
       </w:r>
       <w:r w:rsidR="00C03D70" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Canale (2019, p.21).</w:t>
       </w:r>
@@ -3867,51 +4323,69 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ahora bien, pasemos al segundo de los ensayos (noveno en el índice de la revista), escrito por Jordi Ferrer y Giovanni Battista, quienes señalan que las ideas de Shapiro en torno al positivismo jurídico están fuertemente arraigadas en el debate angloamericano entre las dos escuelas cismáticas del </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">positivismo jurídico incluyente …(..)… y del positivismo jurídico excluyente…(…)…Shapiro es un conocido partidario del segundo. </w:t>
+        <w:t>positivismo jurídico incluyente …(..)… y del positivismo jurídico excluyente</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…(…)…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Shapiro es un conocido partidario del segundo. </w:t>
       </w:r>
       <w:r w:rsidR="0073600B" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ferrer y Batista (2019, p. 307).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46A8340C" w14:textId="170D7C49" w:rsidR="00DC5522" w:rsidRPr="00EF666F" w:rsidRDefault="00DC5522" w:rsidP="00EF666F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4154,51 +4628,69 @@
         </w:rPr>
         <w:t xml:space="preserve"> refiere el derecho como práctica social y su teoría como plan, teniendo como motor y fundamento de sus ideas la teoría filosófica de Michael E. Brattman</w:t>
       </w:r>
       <w:r w:rsidR="0073600B" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">quien argumenta que como idea práctica de la filosofía está tener presente que las normas de racionalidad son las que se aplican a nuestras intenciones </w:t>
       </w:r>
       <w:r w:rsidR="000F54A8" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Brattman, 2019, p.1), </w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000F54A8" w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Brattman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000F54A8" w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2019, p.1), </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">quien </w:t>
       </w:r>
       <w:r w:rsidR="000F54A8" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">por otra parte </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">indica que </w:t>
       </w:r>
@@ -4733,57 +5225,67 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Un plan (según Shapiro) es un tipo de norma: un plan es una guía para el comportamiento (selecciona cursos de acción que son exigidos, permitidos o autorizados bajo ciertas circunstancias) y es un estándar para la evaluación del comportamiento</w:t>
       </w:r>
       <w:r w:rsidR="00D53C69" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>… (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF666F">
-[...5 lines deleted...]
-        <w:t>…)…el derecho (en el sentido de sistema jurídico) es una organización planificadora: una organización que lleva a cabo una actividad planificadora.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…)…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>el derecho (en el sentido de sistema jurídico) es una organización planificadora: una organización que lleva a cabo una actividad planificadora.</w:t>
       </w:r>
       <w:r w:rsidR="00672739" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pp. 340 y 341</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E790CC9" w14:textId="77777777" w:rsidR="00C757C7" w:rsidRDefault="00C757C7" w:rsidP="00EF666F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16FF0522" w14:textId="72D27255" w:rsidR="000D633D" w:rsidRDefault="000D633D" w:rsidP="00C757C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
@@ -5132,57 +5634,67 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Desde el punto de vista teórico</w:t>
       </w:r>
       <w:r w:rsidR="00D5461B" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>… (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF666F">
-[...5 lines deleted...]
-        <w:t>…)...el positivismo jurídico puede ser considerado una exposición (o mejor, una reconstrucción) de los hechos sociales de los que está constituido el derecho. No se trata de una investigación de la esencia o de la naturaleza del derecho (investigación que caracteriza las doctrinas del derecho natural), sino de una investigación concerniente a las formas y las estructuras contingentes que los sistemas jurídicos pueden asumir.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…)...</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>el positivismo jurídico puede ser considerado una exposición (o mejor, una reconstrucción) de los hechos sociales de los que está constituido el derecho. No se trata de una investigación de la esencia o de la naturaleza del derecho (investigación que caracteriza las doctrinas del derecho natural), sino de una investigación concerniente a las formas y las estructuras contingentes que los sistemas jurídicos pueden asumir.</w:t>
       </w:r>
       <w:r w:rsidR="00672739" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> p.320</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19FFBF11" w14:textId="77777777" w:rsidR="00C757C7" w:rsidRDefault="00C757C7" w:rsidP="00EF666F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B13F413" w14:textId="05514639" w:rsidR="000D633D" w:rsidRPr="00EF666F" w:rsidRDefault="000D633D" w:rsidP="00C757C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
@@ -5732,58 +6244,69 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FB7B718" w14:textId="1B87FDA3" w:rsidR="00566B4A" w:rsidRPr="00EF666F" w:rsidRDefault="00C5253B" w:rsidP="00EF666F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Perplexity AI</w:t>
+        <w:t>Perplexity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AI</w:t>
       </w:r>
       <w:r w:rsidR="00566B4A" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2024). "Resumen de las contribuciones y críticas a la obra de Scott J. Shapiro en   Discusiones XX 2/2017." </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05F7E2FF" w14:textId="175F7F98" w:rsidR="00566B4A" w:rsidRPr="00EF666F" w:rsidRDefault="00566B4A" w:rsidP="00EF666F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -5822,100 +6345,198 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://www.ambitojuridico.com/noticias/educacion-y-cultura/legality</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11CC0ADC" w14:textId="1A801ED1" w:rsidR="00566B4A" w:rsidRPr="00EF666F" w:rsidRDefault="00566B4A" w:rsidP="00EF666F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Brattman Michael E. (s.f). </w:t>
+        <w:t>Brattman Michael E. (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s.f</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>“Introduction: The Planning Framework “, Forthcoming in planning, time, and Self-Governance: Easys in Practical Rationality (OUP)</w:t>
+        <w:t xml:space="preserve">“Introduction: The Planning Framework “, Forthcoming in planning, time, and Self-Governance: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Easys</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Practical Rationality (OUP)</w:t>
       </w:r>
       <w:r w:rsidR="007279DA" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>https://philosophy.stanford.edu/sites/g/files/sbiybj9411/f/publications/bratman.introduction.theplanningframework.082317.pdf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BC95291" w14:textId="0B74DAD5" w:rsidR="00566B4A" w:rsidRPr="00EF666F" w:rsidRDefault="00566B4A" w:rsidP="00EF666F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>________. (s.f). “Planificar la Racionalidad”, Forthcoming (with possible small changes) in the Routledge Handbook of Practical Reason, edited by Ruth chang and Kurt Sylvan</w:t>
+        <w:t>________. (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s.f</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>). “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Planificar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Racionalidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>”, Forthcoming (with possible small changes) in the Routledge Handbook of Practical Reason, edited by Ruth chang and Kurt Sylvan</w:t>
       </w:r>
       <w:r w:rsidR="007279DA" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00DC5522" w:rsidRPr="00EF666F">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://philosophy.stanford.edu/sites/g/files/sbiybj9411/f/publications/bratman.routledge.2019.web_.012519.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="55716ACD" w14:textId="0AC0F086" w:rsidR="00566B4A" w:rsidRPr="00EF666F" w:rsidRDefault="00566B4A" w:rsidP="00EF666F">
       <w:pPr>
@@ -5993,51 +6614,69 @@
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://revistadiscusiones.com/wp-content/uploads/2019/06/DiscusionesXX.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3186F1A8" w14:textId="30EBBCA4" w:rsidR="00FB7544" w:rsidRPr="00EF666F" w:rsidRDefault="00FB7544" w:rsidP="00EF666F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Canale, D., &amp; Tuzet, G. (2019). Introducción. Un análisis crítico de “La Teoría del derecho como plan”. </w:t>
+        <w:t xml:space="preserve">Canale, D., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tuzet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, G. (2019). Introducción. Un análisis crítico de “La Teoría del derecho como plan”. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Discusiones</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
@@ -6239,69 +6878,115 @@
         </w:rPr>
         <w:t>ómora</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Juárez, S.</w:t>
       </w:r>
       <w:r w:rsidR="00CA48F1" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2016).</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Reseña “Neutralidad y teoría del derecho”, eds. Ferrer Beltrán, J., et.al., Problema </w:t>
+        <w:t xml:space="preserve"> Reseña “Neutralidad y teoría del derecho”, eds. Ferrer Beltrán, J., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>et.al</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Problema </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Anuario de Filosofía y Teoría del Derecho</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, Número 10, UNAM, IIJ, 311-341, Enero-Diciembre</w:t>
-      </w:r>
+        <w:t xml:space="preserve">, Número 10, UNAM, IIJ, 311-341, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Enero</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Diciembre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00DD143F" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00EF666F">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://revistas.juridicas.unam.mx/index.php/filosofia-derecho/issue/view/379</w:t>
@@ -6335,60 +7020,89 @@
         </w:rPr>
         <w:t>elero</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la Torre, Mariano C.</w:t>
       </w:r>
       <w:r w:rsidR="00CA48F1" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2012).</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Recensión “Legality Scott J. Shapiro”, </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Recensión “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Legality</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Scott J. Shapiro”, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Eunomía Revista en Cultura de la Legalidad,</w:t>
+        <w:t>Eunomía</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Revista en Cultura de la Legalidad,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> número 2, marzo-agosto 2012, p 228</w:t>
       </w:r>
       <w:r w:rsidR="00DD143F" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>https://e-revistas.uc3m.es/index.php/EUNOM/article/viewFile/2088/1021</w:t>
       </w:r>
@@ -6436,51 +7150,69 @@
         </w:rPr>
         <w:t>. (201</w:t>
       </w:r>
       <w:r w:rsidR="00C5253B" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00CA48F1" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> “¿Cuál es el plan? Sobre la interpretación y la metainterpretación en la legalidad de Scott Shapiro”, </w:t>
+        <w:t xml:space="preserve"> “¿Cuál es el plan? Sobre la interpretación y la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>metainterpretación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en la legalidad de Scott Shapiro”, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Discusiones XX</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2/2017, editorial Universidad Nacional del Sur, El Derecho como plan compartido. Lecturas críticas de legalidad de Scott Shapiro</w:t>
       </w:r>
       <w:r w:rsidR="00DD143F" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
@@ -6665,51 +7397,69 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SHAPIRO J. Scott</w:t>
       </w:r>
       <w:r w:rsidR="00CA48F1" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. (2014).</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> “Legalidad”, Traducción de Papayannis Diego, H., Editorial Marcial Pons, Madrid</w:t>
+        <w:t xml:space="preserve"> “Legalidad”, Traducción de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Papayannis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF666F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Diego, H., Editorial Marcial Pons, Madrid</w:t>
       </w:r>
       <w:r w:rsidR="00DD143F" w:rsidRPr="00EF666F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DE40F32" w14:textId="77777777" w:rsidR="00566B4A" w:rsidRPr="00EF666F" w:rsidRDefault="00566B4A" w:rsidP="00EF666F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B26FC44" w14:textId="77777777" w:rsidR="00566B4A" w:rsidRPr="00EF666F" w:rsidRDefault="00566B4A" w:rsidP="00EF666F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
@@ -6735,61 +7485,61 @@
         <w:ind w:left="1428" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00561420" w:rsidRPr="00EF666F" w:rsidSect="00C757C7">
       <w:headerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="1041" w:bottom="567" w:left="1134" w:header="1077" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BD68A11" w14:textId="77777777" w:rsidR="00090D08" w:rsidRDefault="00090D08" w:rsidP="002163AE">
+    <w:p w14:paraId="1C3A4F20" w14:textId="77777777" w:rsidR="00BA1042" w:rsidRDefault="00BA1042" w:rsidP="002163AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A3E1FBD" w14:textId="77777777" w:rsidR="00090D08" w:rsidRDefault="00090D08" w:rsidP="002163AE">
+    <w:p w14:paraId="2FD9C732" w14:textId="77777777" w:rsidR="00BA1042" w:rsidRDefault="00BA1042" w:rsidP="002163AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -6821,61 +7571,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="187F119F" w14:textId="77777777" w:rsidR="00090D08" w:rsidRDefault="00090D08" w:rsidP="002163AE">
+    <w:p w14:paraId="69C404AB" w14:textId="77777777" w:rsidR="00BA1042" w:rsidRDefault="00BA1042" w:rsidP="002163AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2070DA68" w14:textId="77777777" w:rsidR="00090D08" w:rsidRDefault="00090D08" w:rsidP="002163AE">
+    <w:p w14:paraId="6F66A0B9" w14:textId="77777777" w:rsidR="00BA1042" w:rsidRDefault="00BA1042" w:rsidP="002163AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="30CEBC84" w14:textId="5C37275B" w:rsidR="000D633D" w:rsidRPr="00AF2B8E" w:rsidRDefault="000D633D" w:rsidP="000D633D">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00AF2B8E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2B8E">
         <w:rPr>
           <w:i/>
@@ -6894,51 +7644,59 @@
       <w:r>
         <w:t xml:space="preserve"> profundizarse el tema </w:t>
       </w:r>
       <w:r w:rsidR="00EF3F7A">
         <w:t>en la</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> obra de </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2B8E">
         <w:t xml:space="preserve">Shapiro J. Scott, </w:t>
       </w:r>
       <w:r>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00820667">
         <w:t>Legalidad</w:t>
       </w:r>
       <w:r>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2B8E">
         <w:t>, Traducci</w:t>
       </w:r>
       <w:r>
-        <w:t>ón de Papayannis Diego, H., Editorial Marcial Pons, Madrid, 2014</w:t>
+        <w:t xml:space="preserve">ón de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Papayannis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Diego, H., Editorial Marcial Pons, Madrid, 2014</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13E3F2A2" w14:textId="31D3C8C7" w:rsidR="00CC06AE" w:rsidRDefault="00CC06AE" w:rsidP="00CC06AE">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="028729EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="650ABBF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
@@ -9305,50 +10063,51 @@
   </w:num>
   <w:num w:numId="16" w16cid:durableId="986711137">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="302201737">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1027607797">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="40982117">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1416587496">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1444573493">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002163AE"/>
     <w:rsid w:val="0000657C"/>
@@ -9445,50 +10204,51 @@
     <w:rsid w:val="00481A5E"/>
     <w:rsid w:val="00481B57"/>
     <w:rsid w:val="004921A6"/>
     <w:rsid w:val="004929A5"/>
     <w:rsid w:val="004A0E41"/>
     <w:rsid w:val="004B04B1"/>
     <w:rsid w:val="004D0D94"/>
     <w:rsid w:val="004F0E73"/>
     <w:rsid w:val="004F4592"/>
     <w:rsid w:val="005023E3"/>
     <w:rsid w:val="00506ABD"/>
     <w:rsid w:val="00517191"/>
     <w:rsid w:val="00561420"/>
     <w:rsid w:val="00563D5B"/>
     <w:rsid w:val="0056582F"/>
     <w:rsid w:val="005668A8"/>
     <w:rsid w:val="00566B4A"/>
     <w:rsid w:val="00586E96"/>
     <w:rsid w:val="005B338B"/>
     <w:rsid w:val="005D588D"/>
     <w:rsid w:val="005F2DD3"/>
     <w:rsid w:val="005F5020"/>
     <w:rsid w:val="0060048A"/>
     <w:rsid w:val="00602AEC"/>
     <w:rsid w:val="0061625D"/>
+    <w:rsid w:val="00635575"/>
     <w:rsid w:val="006437D6"/>
     <w:rsid w:val="00652C37"/>
     <w:rsid w:val="00667274"/>
     <w:rsid w:val="00672739"/>
     <w:rsid w:val="0067324F"/>
     <w:rsid w:val="0067560C"/>
     <w:rsid w:val="00680D37"/>
     <w:rsid w:val="0068417A"/>
     <w:rsid w:val="006A2408"/>
     <w:rsid w:val="006A52BD"/>
     <w:rsid w:val="006B7AD8"/>
     <w:rsid w:val="006E5E97"/>
     <w:rsid w:val="006E613A"/>
     <w:rsid w:val="007134EC"/>
     <w:rsid w:val="00717586"/>
     <w:rsid w:val="0072707A"/>
     <w:rsid w:val="007279DA"/>
     <w:rsid w:val="0073600B"/>
     <w:rsid w:val="00753EA8"/>
     <w:rsid w:val="00770B30"/>
     <w:rsid w:val="0077378F"/>
     <w:rsid w:val="0078639B"/>
     <w:rsid w:val="00786E2D"/>
     <w:rsid w:val="007875D5"/>
     <w:rsid w:val="00792BC7"/>
@@ -9525,68 +10285,70 @@
     <w:rsid w:val="009055F7"/>
     <w:rsid w:val="00907148"/>
     <w:rsid w:val="00907220"/>
     <w:rsid w:val="00930DC2"/>
     <w:rsid w:val="0093391C"/>
     <w:rsid w:val="00942C2D"/>
     <w:rsid w:val="00945359"/>
     <w:rsid w:val="0097062C"/>
     <w:rsid w:val="009760CF"/>
     <w:rsid w:val="00982056"/>
     <w:rsid w:val="00990033"/>
     <w:rsid w:val="00990820"/>
     <w:rsid w:val="00994F78"/>
     <w:rsid w:val="00995BB5"/>
     <w:rsid w:val="009B74CF"/>
     <w:rsid w:val="009F187D"/>
     <w:rsid w:val="00A152A9"/>
     <w:rsid w:val="00A265EA"/>
     <w:rsid w:val="00A3067C"/>
     <w:rsid w:val="00A32CB6"/>
     <w:rsid w:val="00A61BB4"/>
     <w:rsid w:val="00A74988"/>
     <w:rsid w:val="00A75D8C"/>
     <w:rsid w:val="00A805A6"/>
     <w:rsid w:val="00A83553"/>
+    <w:rsid w:val="00AA15C6"/>
     <w:rsid w:val="00AA2172"/>
     <w:rsid w:val="00AA3352"/>
     <w:rsid w:val="00AB3441"/>
     <w:rsid w:val="00AB4A35"/>
     <w:rsid w:val="00AC4BA9"/>
     <w:rsid w:val="00AD6318"/>
     <w:rsid w:val="00AF3CF5"/>
     <w:rsid w:val="00B06AD5"/>
     <w:rsid w:val="00B122A3"/>
     <w:rsid w:val="00B124D8"/>
     <w:rsid w:val="00B175D2"/>
     <w:rsid w:val="00B2322A"/>
     <w:rsid w:val="00B242EB"/>
     <w:rsid w:val="00B27667"/>
     <w:rsid w:val="00B343F3"/>
     <w:rsid w:val="00B47274"/>
     <w:rsid w:val="00B4785C"/>
     <w:rsid w:val="00B6483C"/>
+    <w:rsid w:val="00BA1042"/>
     <w:rsid w:val="00BB05D8"/>
     <w:rsid w:val="00BC1DF1"/>
     <w:rsid w:val="00BD3B93"/>
     <w:rsid w:val="00C03D70"/>
     <w:rsid w:val="00C12473"/>
     <w:rsid w:val="00C133B1"/>
     <w:rsid w:val="00C15A5E"/>
     <w:rsid w:val="00C17B44"/>
     <w:rsid w:val="00C207E9"/>
     <w:rsid w:val="00C20F8C"/>
     <w:rsid w:val="00C26D0E"/>
     <w:rsid w:val="00C27CF1"/>
     <w:rsid w:val="00C43F98"/>
     <w:rsid w:val="00C5207F"/>
     <w:rsid w:val="00C5253B"/>
     <w:rsid w:val="00C63056"/>
     <w:rsid w:val="00C757C7"/>
     <w:rsid w:val="00C94EE4"/>
     <w:rsid w:val="00C97C19"/>
     <w:rsid w:val="00CA2500"/>
     <w:rsid w:val="00CA48F1"/>
     <w:rsid w:val="00CB3649"/>
     <w:rsid w:val="00CB60F3"/>
     <w:rsid w:val="00CB7BB2"/>
     <w:rsid w:val="00CC06AE"/>
@@ -10152,51 +10914,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo5Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00994F78"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
@@ -10370,51 +11131,51 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
     <w:name w:val="Título 3 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00A3067C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="url">
     <w:name w:val="url"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00561420"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="inline">
     <w:name w:val="inline"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00561420"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00CE7184"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="hgkelc">
     <w:name w:val="hgkelc"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00384A8C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTMLconformatoprevio">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HTMLconformatoprevioCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AA2172"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
@@ -13176,73 +13937,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E53C3841-2C8C-49CD-B847-E14D5F39C7B2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>4939</Words>
-  <Characters>27169</Characters>
+  <Words>4944</Words>
+  <Characters>27197</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>226</Lines>
   <Paragraphs>64</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32044</CharactersWithSpaces>
+  <CharactersWithSpaces>32077</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>mholi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>