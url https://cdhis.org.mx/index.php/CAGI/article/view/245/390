--- v0 (2025-10-11)
+++ v1 (2026-08-21)
@@ -1,146 +1,187 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="51BAEF42" w14:textId="5B3ED858" w:rsidR="00EF708B" w:rsidRDefault="00265BD7" w:rsidP="00EF708B">
+    <w:p w14:paraId="13A91BF1" w14:textId="228FD867" w:rsidR="004B38FF" w:rsidRPr="004B38FF" w:rsidRDefault="004B38FF" w:rsidP="00EF708B">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B38FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B38FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="004B38FF">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cdhis.v11i22.245</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="51BAEF42" w14:textId="7F9BB62F" w:rsidR="00EF708B" w:rsidRDefault="00265BD7" w:rsidP="00EF708B">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="444746"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5172D436" wp14:editId="26D864BE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-1104900</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-424815</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7596000" cy="1180774"/>
             <wp:effectExtent l="0" t="0" r="5080" b="635"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1381855561" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7596000" cy="1180774"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00EF708B" w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000001" w14:textId="216FDB5A" w:rsidR="00046B82" w:rsidRPr="00EF708B" w:rsidRDefault="00000000" w:rsidP="00EF708B">
+    <w:p w14:paraId="00000001" w14:textId="216FDB5A" w:rsidR="00046B82" w:rsidRPr="00EF708B" w:rsidRDefault="008B0ED0" w:rsidP="00EF708B">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="es-MX" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="es-MX" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">Matrimonio igualitario: </w:t>
@@ -165,51 +206,51 @@
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="es-MX" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>na perspectiva desde las distintas religiones y personas ateas de Morelia, Michoacán</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000002" w14:textId="7C52FC53" w:rsidR="00046B82" w:rsidRPr="00EF708B" w:rsidRDefault="00046B82" w:rsidP="00EF708B">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="es-MX" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000003" w14:textId="1B587EE7" w:rsidR="00046B82" w:rsidRPr="00EF708B" w:rsidRDefault="00000000" w:rsidP="00EF708B">
+    <w:p w14:paraId="00000003" w14:textId="1B587EE7" w:rsidR="00046B82" w:rsidRPr="00EF708B" w:rsidRDefault="008B0ED0" w:rsidP="00EF708B">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
@@ -515,565 +556,504 @@
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> Morelia, Michoacán</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000004" w14:textId="4ED5732F" w:rsidR="00046B82" w:rsidRDefault="00046B82">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="444746"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000005" w14:textId="766CCDEB" w:rsidR="00046B82" w:rsidRPr="00EF708B" w:rsidRDefault="00000000" w:rsidP="00EF708B">
+    <w:p w14:paraId="00000005" w14:textId="766CCDEB" w:rsidR="00046B82" w:rsidRPr="00EF708B" w:rsidRDefault="008B0ED0" w:rsidP="00EF708B">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="444746"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="444746"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aurelio </w:t>
+        <w:t xml:space="preserve">Aurelio Isac Orozco </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="444746"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Isac</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EF708B">
+        <w:t>Victor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="00046B82" w:rsidRDefault="008B0ED0" w:rsidP="00EF708B">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="444746"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="444746"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Universidad Michoacana de San Nicolás de Hidalgo, México</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20DD61B1" w14:textId="77777777" w:rsidR="00EF708B" w:rsidRPr="00EF708B" w:rsidRDefault="00EF708B" w:rsidP="00EF708B">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="444746"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1340978g@umich.mx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="444746"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000007" w14:textId="54F88EE8" w:rsidR="00046B82" w:rsidRDefault="00046B82" w:rsidP="00EF708B">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="444746"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="444746"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>https://orcid.org/0009-0006-3571-8890</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000009" w14:textId="77777777" w:rsidR="00046B82" w:rsidRDefault="00046B82" w:rsidP="00EF708B">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="444746"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000000A" w14:textId="77777777" w:rsidR="00046B82" w:rsidRPr="00EF708B" w:rsidRDefault="008B0ED0" w:rsidP="00EF708B">
+      <w:pPr>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="444746"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Orozco </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="444746"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Victor</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="00046B82" w:rsidRDefault="00000000" w:rsidP="00EF708B">
+        <w:t>Jovanni Prado Pineda</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000B" w14:textId="77777777" w:rsidR="00046B82" w:rsidRDefault="008B0ED0" w:rsidP="00EF708B">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="444746"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="444746"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad Michoacana de San Nicolás de Hidalgo, México</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20DD61B1" w14:textId="77777777" w:rsidR="00EF708B" w:rsidRPr="00EF708B" w:rsidRDefault="00EF708B" w:rsidP="00EF708B">
+    <w:p w14:paraId="0169C582" w14:textId="77777777" w:rsidR="00EF708B" w:rsidRPr="00EF708B" w:rsidRDefault="00EF708B" w:rsidP="00EF708B">
       <w:pPr>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1340978g@umich.mx</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1611962b@umich.mx </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000C" w14:textId="57A6F758" w:rsidR="00046B82" w:rsidRDefault="00046B82" w:rsidP="00EF708B">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="444746"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="00000007" w14:textId="54F88EE8" w:rsidR="00046B82" w:rsidRDefault="00046B82" w:rsidP="00EF708B">
+      </w:pPr>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="444746"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>https://orcid.org/0009-0007-9951-7913</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="444746"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000E" w14:textId="77777777" w:rsidR="00046B82" w:rsidRDefault="00046B82" w:rsidP="00EF708B">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="444746"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF708B">
-[...20 lines deleted...]
-    <w:p w14:paraId="0000000A" w14:textId="77777777" w:rsidR="00046B82" w:rsidRPr="00EF708B" w:rsidRDefault="00000000" w:rsidP="00EF708B">
+    </w:p>
+    <w:p w14:paraId="0000000F" w14:textId="77777777" w:rsidR="00046B82" w:rsidRPr="00EF708B" w:rsidRDefault="008B0ED0" w:rsidP="00EF708B">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="444746"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="444746"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Jovanni</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EF708B">
+        <w:t>Karina Cortés Melchor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000010" w14:textId="77777777" w:rsidR="00046B82" w:rsidRDefault="008B0ED0" w:rsidP="00EF708B">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="444746"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="444746"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Universidad Michoacana de San Nicolás de Hidalgo, México</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7091745A" w14:textId="77777777" w:rsidR="00EF708B" w:rsidRPr="00EF708B" w:rsidRDefault="00EF708B" w:rsidP="00EF708B">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">karina.cortes@umich.mx </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000011" w14:textId="09AB4CFD" w:rsidR="00046B82" w:rsidRDefault="00046B82" w:rsidP="00EF708B">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="444746"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="444746"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>https://orcid.org/0009-0009-2659-2394</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="444746"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000013" w14:textId="77777777" w:rsidR="00046B82" w:rsidRDefault="00046B82" w:rsidP="00EF708B">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="444746"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000014" w14:textId="77777777" w:rsidR="00046B82" w:rsidRPr="00EF708B" w:rsidRDefault="008B0ED0" w:rsidP="00EF708B">
+      <w:pPr>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="444746"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Prado Pineda</w:t>
-[...84 lines deleted...]
-        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="444746"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t>Joanna Koral Chávez López</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000015" w14:textId="77777777" w:rsidR="00046B82" w:rsidRDefault="008B0ED0" w:rsidP="00EF708B">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="444746"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Karina Cortés Melchor</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="444746"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>Universidad Michoacana de San Nicolás de Hidalgo, México</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7091745A" w14:textId="77777777" w:rsidR="00EF708B" w:rsidRPr="00EF708B" w:rsidRDefault="00EF708B" w:rsidP="00EF708B">
+    <w:p w14:paraId="51874F04" w14:textId="77777777" w:rsidR="00EF708B" w:rsidRPr="00EF708B" w:rsidRDefault="00EF708B" w:rsidP="00EF708B">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">karina.cortes@umich.mx </w:t>
-[...126 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">joanna.chavez@umich.mx </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000016" w14:textId="76E263D4" w:rsidR="00046B82" w:rsidRDefault="00046B82" w:rsidP="00EF708B">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="444746"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="444746"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>https://orcid.org/0000-0002-6677-5402</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="444746"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000018" w14:textId="77777777" w:rsidR="00046B82" w:rsidRDefault="00046B82">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="444746"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000019" w14:textId="77777777" w:rsidR="00046B82" w:rsidRPr="00EF708B" w:rsidRDefault="00000000" w:rsidP="00EF708B">
+    <w:p w14:paraId="00000019" w14:textId="77777777" w:rsidR="00046B82" w:rsidRPr="00EF708B" w:rsidRDefault="008B0ED0" w:rsidP="00EF708B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Resumen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000001A" w14:textId="5AF683BE" w:rsidR="00046B82" w:rsidRPr="00EF708B" w:rsidRDefault="00000000" w:rsidP="00EF708B">
+    <w:p w14:paraId="0000001A" w14:textId="5AF683BE" w:rsidR="00046B82" w:rsidRPr="00EF708B" w:rsidRDefault="008B0ED0" w:rsidP="00EF708B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Introducción. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1376,89 +1356,98 @@
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>El estudio se llevó a cabo desde una metodología cualitativa, con un enfoque fenomenológico</w:t>
       </w:r>
       <w:r w:rsidR="000C07D5" w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y contó con la participación de 30 informantes a los cuales se les realizó una entrevista semiestructurada. </w:t>
+        <w:t xml:space="preserve"> y contó con la participación de 30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">informantes a los cuales se les realizó una entrevista semiestructurada. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Resultados.</w:t>
       </w:r>
       <w:r w:rsidR="007503B3" w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">El matrimonio igualitario es concebido por algunas personas como indebido (un pecado), </w:t>
       </w:r>
       <w:r w:rsidR="000C07D5" w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>mientras que</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> otros </w:t>
       </w:r>
       <w:r w:rsidR="000C07D5" w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">lo </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1664,51 +1653,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>suficiente, puesto que a través de la narrativa social se puede denotar que aún hay rechazo</w:t>
       </w:r>
       <w:r w:rsidR="000C07D5" w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> y quienes resultan más afectados son aquellos que están luchando por una libre expresión.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000001B" w14:textId="224305AE" w:rsidR="00046B82" w:rsidRPr="00EF708B" w:rsidRDefault="00000000" w:rsidP="00EF708B">
+    <w:p w14:paraId="0000001B" w14:textId="224305AE" w:rsidR="00046B82" w:rsidRPr="00EF708B" w:rsidRDefault="008B0ED0" w:rsidP="00EF708B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Palabras clave:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -1720,127 +1709,116 @@
       </w:r>
       <w:r w:rsidR="000C07D5" w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>religión, ateísmo, matrimonio igualitario, heteronormatividad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001D" w14:textId="77777777" w:rsidR="00046B82" w:rsidRPr="00EF708B" w:rsidRDefault="00046B82" w:rsidP="00EF708B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0000001E" w14:textId="77777777" w:rsidR="00046B82" w:rsidRPr="00EF708B" w:rsidRDefault="00000000" w:rsidP="00EF708B">
+    <w:p w14:paraId="0000001E" w14:textId="77777777" w:rsidR="00046B82" w:rsidRPr="00EF708B" w:rsidRDefault="008B0ED0" w:rsidP="00EF708B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="0000001F" w14:textId="77777777" w:rsidR="00046B82" w:rsidRPr="00EF708B" w:rsidRDefault="00000000" w:rsidP="00EF708B">
+    <w:p w14:paraId="0000001F" w14:textId="77777777" w:rsidR="00046B82" w:rsidRPr="00EF708B" w:rsidRDefault="008B0ED0" w:rsidP="00EF708B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marriage </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>equality</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> has </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2720,69 +2698,58 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Objective</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>objective</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2938,1709 +2905,1635 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-        <w:t>Catholic</w:t>
+        <w:t xml:space="preserve"> Catholic, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Jehovah's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Witness</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>atheist</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>communities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>identify</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>influence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>religion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>issue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Morelia, Michoacán. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Method. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>study</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>employed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>qualitative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>methodology</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>phenomenological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>It</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>involved</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>informants</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>who</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>underwent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>semi-structured</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> interviews. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Results</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>some</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t>Jehovah's</w:t>
-[...19 lines deleted...]
-        <w:t>Witness</w:t>
+        <w:t>marriage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>equality</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>deemed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>improper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (a sin), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>while</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>others</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>view</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>it</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as a new </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>form</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>relationship</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>gradually</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>gaining</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>acceptance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>normalization</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>certain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>religious</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>circles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Conclusions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>main</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>findings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>indicate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>despite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>increased</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>openness</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>issue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>it</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>evident</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>it</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>remains</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>insufficient</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Social narratives </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>still</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>reflect</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>resistance</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">, and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t>atheist</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>those</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>advocating</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>freedom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>expression</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t>influence</w:t>
-[...126 lines deleted...]
-          <w:b/>
+        <w:t>most</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>adversely</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>affected</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1353 lines deleted...]
-    <w:p w14:paraId="00000020" w14:textId="77777777" w:rsidR="00046B82" w:rsidRDefault="00000000" w:rsidP="00EF708B">
+    </w:p>
+    <w:p w14:paraId="00000020" w14:textId="77777777" w:rsidR="00046B82" w:rsidRDefault="008B0ED0" w:rsidP="00EF708B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -4679,69 +4572,58 @@
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Atheism</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00EF708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marriage </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Equality</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4854,51 +4736,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Julio</w:t>
       </w:r>
       <w:r w:rsidRPr="00C87FFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="093081F9" w14:textId="3AEC5CA7" w:rsidR="00EF708B" w:rsidRPr="00EF708B" w:rsidRDefault="00000000" w:rsidP="00EF708B">
+    <w:p w14:paraId="093081F9" w14:textId="3AEC5CA7" w:rsidR="00EF708B" w:rsidRPr="00EF708B" w:rsidRDefault="008B0ED0" w:rsidP="00EF708B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:pict w14:anchorId="124A1CF2">
           <v:rect id="_x0000_i1025" style="width:441.9pt;height:.05pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A8E2976" w14:textId="77777777" w:rsidR="0044174E" w:rsidRPr="00EF708B" w:rsidRDefault="0044174E" w:rsidP="0044174E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5005,51 +4887,61 @@
       <w:r w:rsidRPr="00C7535E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> los mismos derechos y oportunidades a las parejas del mismo sexo, que anteriormente se veían reprimidas. Según Salinas (2017), el matrimonio es</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t>una institución cultural creada socialmente que ha tenido distintas modalidades y formas, todas ellas directamente relacionadas con la forma de entender las relaciones entre personas del mismo sexo</w:t>
+        <w:t xml:space="preserve">una institución cultural creada socialmente que ha tenido distintas modalidades y formas, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>todas ellas directamente relacionadas con la forma de entender las relaciones entre personas del mismo sexo</w:t>
       </w:r>
       <w:r w:rsidRPr="00024A96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7535E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
@@ -5807,97 +5699,97 @@
       <w:r w:rsidRPr="00C7535E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, la legalización del matrimonio igualitario en cada vez más países plantea la idea de una secularización del concepto de matrimonio y de la religión en general. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Es decir, s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7535E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">e propone transformar el matrimonio en una institución social más inclusiva y promover una mayor comprensión de la diversidad sexual, </w:t>
+        <w:t xml:space="preserve">e propone transformar el matrimonio en una institución social más </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7535E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">inclusiva y promover una mayor comprensión de la diversidad sexual, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>lo cual implica desvincularlo</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7535E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de las regulaciones religiosas. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>No obstante, a</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7535E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">unque la secularización total </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">del matrimonio parecería ideal para romper con estas ideologías erróneas, la resistencia por parte de la religión y la sociedad influida por ella impide que el país sea completamente independiente en cuanto a estas decisiones. </w:t>
+        <w:t xml:space="preserve">unque la secularización total del matrimonio parecería ideal para romper con estas ideologías erróneas, la resistencia por parte de la religión y la sociedad influida por ella impide que el país sea completamente independiente en cuanto a estas decisiones. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">De hecho, vale </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7535E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">señalar que en el país la mayoría de la población profesa una religión, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
@@ -6409,97 +6301,97 @@
       <w:r w:rsidRPr="00C7535E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>explica</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7535E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> que estos pueden llegar a ser contradictorios</w:t>
+        <w:t xml:space="preserve"> que estos pueden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7535E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>llegar a ser contradictorios</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>, pues a</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7535E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">l negar tal derecho se vuelven discriminatorios. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Por tanto, c</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7535E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">oncluye que la orientación sexual y la identidad de género, al ser protegidas y de </w:t>
-[...9 lines deleted...]
-        <w:t>carácter privado,</w:t>
+        <w:t>oncluye que la orientación sexual y la identidad de género, al ser protegidas y de carácter privado,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7535E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">no pueden ser utilizadas como fundamento para negar derechos que, por ley, corresponden a los ciudadanos, ni para menoscabar su posición ante la sociedad. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
@@ -6928,61 +6820,61 @@
       <w:r w:rsidRPr="00C7535E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">en ocasiones esto no se respeta y se juzga desde una ideología influenciada por </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>ella</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7535E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Esto es preocupante, ya que en México una gran parte de la sociedad es religiosa, y entre ellos se encuentran personas con cargos políticos importantes. Además, el tema del matrimonio igualitario a menudo </w:t>
+        <w:t xml:space="preserve">. Esto es preocupante, ya que en México una gran parte de la sociedad es religiosa, y entre ellos se encuentran personas </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7535E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>se considera de baja relevancia social, como se observ</w:t>
+        <w:t>con cargos políticos importantes. Además, el tema del matrimonio igualitario a menudo se considera de baja relevancia social, como se observ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>ó</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7535E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> en las respuestas neutras o en la percepción de que no es un tema significativo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
@@ -11960,51 +11852,51 @@
         </w:rPr>
         <w:t xml:space="preserve">realidad con el propósito de promover </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE1492">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>nuevas formas de pensamiento y relaciones interpersonales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D3F5689" w14:textId="77777777" w:rsidR="0044174E" w:rsidRDefault="0044174E" w:rsidP="0044174E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0000007D" w14:textId="77777777" w:rsidR="00046B82" w:rsidRPr="00EF708B" w:rsidRDefault="00000000" w:rsidP="00EF708B">
+    <w:p w14:paraId="0000007D" w14:textId="77777777" w:rsidR="00046B82" w:rsidRPr="00EF708B" w:rsidRDefault="008B0ED0" w:rsidP="00EF708B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF708B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="299BFB7E" w14:textId="77777777" w:rsidR="00990DA4" w:rsidRPr="001231C4" w:rsidRDefault="00990DA4" w:rsidP="00990DA4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -12026,51 +11918,51 @@
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, A. L. (2020). </w:t>
       </w:r>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El derecho constitucional a la igualdad y su influencia en el matrimonio igualitario en el sistema jurídico peruano</w:t>
       </w:r>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (tesis de licenciatura). Universidad Peruana de Ciencias Aplicadas. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7">
+      <w:hyperlink r:id="rId8">
         <w:r w:rsidRPr="001231C4">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="1155CC"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://repositorioacademico.upc.edu.pe/bitstream/handle/10757/653526/Abensur_ZA.pdf?sequence=3&amp;isAllowed=y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="600BC91E" w14:textId="77777777" w:rsidR="00990DA4" w:rsidRPr="001231C4" w:rsidRDefault="00990DA4" w:rsidP="00990DA4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
@@ -12152,51 +12044,51 @@
       </w:r>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="007A42E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>35-</w:t>
       </w:r>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2), 11-32. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8">
+      <w:hyperlink r:id="rId9">
         <w:r w:rsidRPr="001231C4">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="1155CC"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://www.scielo.org.co/pdf/rlb/v18n2/1657-4702-rlb-18-02-11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A95C605" w14:textId="77777777" w:rsidR="00990DA4" w:rsidRPr="001231C4" w:rsidRDefault="00990DA4" w:rsidP="00990DA4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
@@ -12246,100 +12138,100 @@
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Camarena, M. E. y Tunal, G. (2009). La religión como una dimensión de la cultura. </w:t>
       </w:r>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nómadas, 22</w:t>
       </w:r>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 1-15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9">
+      <w:hyperlink r:id="rId10">
         <w:r w:rsidRPr="001231C4">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="1155CC"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://www.redalyc.org/pdf/181/18111430003.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CBBF5EF" w14:textId="77777777" w:rsidR="00990DA4" w:rsidRPr="001231C4" w:rsidRDefault="00990DA4" w:rsidP="00990DA4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Frente Nacional por la Familia (2019). </w:t>
       </w:r>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">México: Frente nacional por la familia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId11">
         <w:r w:rsidRPr="001231C4">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="1155CC"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://frentenacional.mx/quienes-somos/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71D6A12C" w14:textId="77777777" w:rsidR="00990DA4" w:rsidRPr="001231C4" w:rsidRDefault="00990DA4" w:rsidP="00990DA4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
@@ -12352,51 +12244,51 @@
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grandón, N. A. (2016). </w:t>
       </w:r>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ética y ateísmo: hacia un esclarecimiento acerca de su relación </w:t>
       </w:r>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(tesina de licenciatura). Universidad de Chile. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
+      <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="001231C4">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="1155CC"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://repositorio.uchile.cl/bitstream/handle/2250/141621/Etica-y-ateismo-hacia-un-esclrarecimiento-acerca-de-su-relacion.pdf?sequence=1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51F1FC89" w14:textId="77777777" w:rsidR="00990DA4" w:rsidRPr="001231C4" w:rsidRDefault="00990DA4" w:rsidP="00990DA4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
@@ -12461,62 +12353,52 @@
         <w:t>Metodología de la investigación</w:t>
       </w:r>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (6.</w:t>
       </w:r>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ed.). </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> ed.). McGrawHill</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6CE34946" w14:textId="77777777" w:rsidR="00990DA4" w:rsidRPr="001231C4" w:rsidRDefault="00990DA4" w:rsidP="00990DA4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Instituto Nacional de Estadística y Geografía (Inegi) (</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk169897103"/>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -12528,51 +12410,51 @@
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2020). </w:t>
       </w:r>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Estadísticas a propósito del 14 de febrero </w:t>
       </w:r>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(comunicado de prensa). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
+      <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="001231C4">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="1155CC"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.inegi.org.mx/contenidos/saladeprensa/aproposito/2020/matrimonios2020_Nal.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="667EE69B" w14:textId="77777777" w:rsidR="00990DA4" w:rsidRPr="001231C4" w:rsidRDefault="00990DA4" w:rsidP="00990DA4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
@@ -12585,100 +12467,100 @@
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituto Nacional de Estadística y Geografía (Inegi) (2020). </w:t>
       </w:r>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Clasificación de religiones</w:t>
       </w:r>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
+      <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="001231C4">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="1155CC"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.inegi.org.mx/contenidos/productos/prod_serv/contenidos/espanol/bvinegi/productos/nueva_estruc/702825197261.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D61C2F8" w14:textId="77777777" w:rsidR="00990DA4" w:rsidRPr="001231C4" w:rsidRDefault="00990DA4" w:rsidP="00990DA4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Real Academia Española (s. f.). </w:t>
       </w:r>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Matrimonio. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
+      <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="001231C4">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="1155CC"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://dle.rae.es/matrimonio</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A8164D6" w14:textId="77777777" w:rsidR="00990DA4" w:rsidRPr="001231C4" w:rsidRDefault="00990DA4" w:rsidP="00990DA4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
@@ -12708,51 +12590,51 @@
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2016).</w:t>
       </w:r>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Encuesta Nacional Sobre Creencias y Prácticas Religiosas en México</w:t>
       </w:r>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
+      <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="001231C4">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="1155CC"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.scielo.org.mx/pdf/crs/v13n26/2007-8110-crs-13-26-447.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="710616D1" w14:textId="77777777" w:rsidR="00990DA4" w:rsidRPr="001231C4" w:rsidRDefault="00990DA4" w:rsidP="00990DA4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
@@ -12793,51 +12675,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gays</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; cobijan a discriminados. </w:t>
       </w:r>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Excelsior. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
+      <w:hyperlink r:id="rId17">
         <w:r w:rsidRPr="001231C4">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="1155CC"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.excelsior.com.mx/nacional/2016/09/23/1118554</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11A64F28" w14:textId="77777777" w:rsidR="00990DA4" w:rsidRPr="001231C4" w:rsidRDefault="00990DA4" w:rsidP="00990DA4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
@@ -12850,118 +12732,108 @@
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Salinas, H. M. (2017). Matrimonio igualitario en México: la pugna por el Estado laico y la igualdad de derechos. </w:t>
       </w:r>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">El Cotidiano, </w:t>
       </w:r>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(22), 95- 104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
+      <w:hyperlink r:id="rId18">
         <w:r w:rsidRPr="001231C4">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="1155CC"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.redalyc.org/pdf/325/32550024009.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3437757E" w14:textId="77777777" w:rsidR="00990DA4" w:rsidRPr="001231C4" w:rsidRDefault="00990DA4" w:rsidP="00990DA4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Tecotl</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Tecotl, L. (2017). El matrimonio entre personas del mismo sexo ante la disonancia del marco jurídico mexicano. </w:t>
+      </w:r>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">, L. (2017). El matrimonio entre personas del mismo sexo ante la disonancia del marco jurídico mexicano. </w:t>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Primera Instancia, 8</w:t>
       </w:r>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 31- 49. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
+      <w:hyperlink r:id="rId19">
         <w:r w:rsidRPr="001231C4">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="1155CC"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.primerainstancia.com.mx/wp-content/uploads/2017/04/EL-MATRIMONIO-ENTRE-PERSONAS-DEL-MISMO-SEXO-ANTE-LA-DISONANCIA-DEL-MARCO-JUR%C3%8DDICO-MEXICANO.-Lorena-Tecotl-Guti%C3%A9rrez..pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EA332F2" w14:textId="77777777" w:rsidR="00990DA4" w:rsidRPr="007B661F" w:rsidRDefault="00990DA4" w:rsidP="00990DA4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
@@ -12974,108 +12846,108 @@
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wences, R. (2014). </w:t>
       </w:r>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Matrimonio entre personas del mismo sexo como derecho humano. El caso de las y los estudiantes de la universidad autónoma del Estado de México </w:t>
       </w:r>
       <w:r w:rsidRPr="001231C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(tesis de licenciatura). Universidad Autónoma del Estado de México. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19">
+      <w:hyperlink r:id="rId20">
         <w:r w:rsidRPr="001231C4">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="1155CC"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://ri.uaemex.mx/bitstream/handle/20.500.11799/33396/422225.pdf?sequence=1&amp;isAllowed=y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007B661F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A6F444C" w14:textId="77777777" w:rsidR="00990DA4" w:rsidRDefault="00990DA4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00990DA4" w:rsidSect="00EF708B">
-      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
       <w:pgSz w:w="11909" w:h="16834"/>
       <w:pgMar w:top="709" w:right="1701" w:bottom="567" w:left="1701" w:header="284" w:footer="126" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A6E3733" w14:textId="77777777" w:rsidR="004D14FF" w:rsidRDefault="004D14FF" w:rsidP="00EF708B">
+    <w:p w14:paraId="4CF61672" w14:textId="77777777" w:rsidR="008B0ED0" w:rsidRDefault="008B0ED0" w:rsidP="00EF708B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FD01197" w14:textId="77777777" w:rsidR="004D14FF" w:rsidRDefault="004D14FF" w:rsidP="00EF708B">
+    <w:p w14:paraId="6A86F810" w14:textId="77777777" w:rsidR="008B0ED0" w:rsidRDefault="008B0ED0" w:rsidP="00EF708B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -13084,51 +12956,51 @@
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="440977B8" w14:textId="3DCE0807" w:rsidR="00EF708B" w:rsidRPr="00EF708B" w:rsidRDefault="00EF708B" w:rsidP="00EF708B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-CO"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-CO"/>
       </w:rPr>
       <w:t xml:space="preserve">         </w:t>
     </w:r>
     <w:r w:rsidRPr="004754C0">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="20"/>
@@ -13139,119 +13011,122 @@
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="004754C0">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-CO"/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="004754C0">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-CO"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2024                       CDHIS</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37150EA3" w14:textId="77777777" w:rsidR="004D14FF" w:rsidRDefault="004D14FF" w:rsidP="00EF708B">
+    <w:p w14:paraId="0507930D" w14:textId="77777777" w:rsidR="008B0ED0" w:rsidRDefault="008B0ED0" w:rsidP="00EF708B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CB13761" w14:textId="77777777" w:rsidR="004D14FF" w:rsidRDefault="004D14FF" w:rsidP="00EF708B">
+    <w:p w14:paraId="5555DA3F" w14:textId="77777777" w:rsidR="008B0ED0" w:rsidRDefault="008B0ED0" w:rsidP="00EF708B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="60"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00046B82"/>
     <w:rsid w:val="00046B82"/>
     <w:rsid w:val="000C07D5"/>
     <w:rsid w:val="0015212B"/>
     <w:rsid w:val="001E030F"/>
     <w:rsid w:val="0024782C"/>
     <w:rsid w:val="00265BD7"/>
     <w:rsid w:val="0044174E"/>
+    <w:rsid w:val="004B38FF"/>
     <w:rsid w:val="004D14FF"/>
     <w:rsid w:val="00567B87"/>
     <w:rsid w:val="00645D3F"/>
     <w:rsid w:val="006E40DB"/>
     <w:rsid w:val="007503B3"/>
     <w:rsid w:val="00757623"/>
     <w:rsid w:val="007A42E5"/>
+    <w:rsid w:val="008B0ED0"/>
     <w:rsid w:val="008C2F00"/>
     <w:rsid w:val="008D4DA9"/>
     <w:rsid w:val="00990DA4"/>
+    <w:rsid w:val="009C31C2"/>
     <w:rsid w:val="00B10941"/>
     <w:rsid w:val="00B32027"/>
     <w:rsid w:val="00B82D5A"/>
     <w:rsid w:val="00D87AFB"/>
     <w:rsid w:val="00DD7B41"/>
     <w:rsid w:val="00E90E51"/>
     <w:rsid w:val="00EA0998"/>
     <w:rsid w:val="00EF708B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -13760,51 +13635,50 @@
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="80"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -13920,62 +13794,85 @@
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Consolas" w:cstheme="minorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTMLconformatoprevioCar">
     <w:name w:val="HTML con formato previo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="HTMLconformatoprevio"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF708B"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Consolas" w:cstheme="minorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculo">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004B38FF"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004B38FF"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scielo.org.co/pdf/rlb/v18n2/1657-4702-rlb-18-02-11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/contenidos/productos/prod_serv/contenidos/espanol/bvinegi/productos/nueva_estruc/702825197261.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.primerainstancia.com.mx/wp-content/uploads/2017/04/EL-MATRIMONIO-ENTRE-PERSONAS-DEL-MISMO-SEXO-ANTE-LA-DISONANCIA-DEL-MARCO-JUR%C3%8DDICO-MEXICANO.-Lorena-Tecotl-Guti%C3%A9rrez..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorioacademico.upc.edu.pe/bitstream/handle/10757/653526/Abensur_ZA.pdf?sequence=3&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/contenidos/saladeprensa/aproposito/2020/matrimonios2020_Nal.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/pdf/325/32550024009.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.excelsior.com.mx/nacional/2016/09/23/1118554" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.uchile.cl/bitstream/handle/2250/141621/Etica-y-ateismo-hacia-un-esclrarecimiento-acerca-de-su-relacion.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.org.mx/pdf/crs/v13n26/2007-8110-crs-13-26-447.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://frentenacional.mx/quienes-somos/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ri.uaemex.mx/bitstream/handle/20.500.11799/33396/422225.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.redalyc.org/pdf/181/18111430003.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dle.rae.es/matrimonio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorioacademico.upc.edu.pe/bitstream/handle/10757/653526/Abensur_ZA.pdf?sequence=3&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/contenidos/saladeprensa/aproposito/2020/matrimonios2020_Nal.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/pdf/325/32550024009.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.uchile.cl/bitstream/handle/2250/141621/Etica-y-ateismo-hacia-un-esclrarecimiento-acerca-de-su-relacion.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.excelsior.com.mx/nacional/2016/09/23/1118554" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.org.mx/pdf/crs/v13n26/2007-8110-crs-13-26-447.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ri.uaemex.mx/bitstream/handle/20.500.11799/33396/422225.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cdhis.v11i22.245" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://frentenacional.mx/quienes-somos/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dle.rae.es/matrimonio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.redalyc.org/pdf/181/18111430003.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.primerainstancia.com.mx/wp-content/uploads/2017/04/EL-MATRIMONIO-ENTRE-PERSONAS-DEL-MISMO-SEXO-ANTE-LA-DISONANCIA-DEL-MARCO-JUR%C3%8DDICO-MEXICANO.-Lorena-Tecotl-Guti%C3%A9rrez..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scielo.org.co/pdf/rlb/v18n2/1657-4702-rlb-18-02-11.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/contenidos/productos/prod_serv/contenidos/espanol/bvinegi/productos/nueva_estruc/702825197261.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -14256,67 +14153,68 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
-  <Words>7289</Words>
-  <Characters>40092</Characters>
+  <Words>7305</Words>
+  <Characters>40179</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>334</Lines>
   <Paragraphs>94</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>47287</CharactersWithSpaces>
+  <CharactersWithSpaces>47390</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Francisco Santillan</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>