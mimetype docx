--- v0 (2025-10-11)
+++ v1 (2026-08-21)
@@ -11,95 +11,136 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
   <Override PartName="/word/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="word/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4E1AA7FF" w14:textId="7963F892" w:rsidR="0038411D" w:rsidRPr="005757E1" w:rsidRDefault="0065122C" w:rsidP="0038411D">
+    <w:p w14:paraId="2190F397" w14:textId="4626F408" w:rsidR="00C428ED" w:rsidRPr="00C428ED" w:rsidRDefault="00C428ED" w:rsidP="0038411D">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C428ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C428ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00C428ED">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cdhis.v11i22.244</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4E1AA7FF" w14:textId="2F7473F3" w:rsidR="0038411D" w:rsidRPr="005757E1" w:rsidRDefault="0065122C" w:rsidP="0038411D">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DDA305A" wp14:editId="14A0D2BB">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-1047750</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-336550</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7781925" cy="1209675"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1381855561" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7781925" cy="1209675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -251,119 +292,119 @@
       </w:r>
       <w:r w:rsidR="005757E1" w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>, Colombia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D34D888" w14:textId="2E1B1732" w:rsidR="004754C0" w:rsidRPr="005757E1" w:rsidRDefault="004754C0" w:rsidP="005757E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="005757E1">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:iCs/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:t>luisesteban@unicauca.edu.co</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="21687753" w14:textId="40947550" w:rsidR="004754C0" w:rsidRPr="005757E1" w:rsidRDefault="004754C0" w:rsidP="005757E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="005757E1">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:iCs/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0009-0008-0976-3078</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6A31B50B" w14:textId="77777777" w:rsidR="004754C0" w:rsidRPr="005757E1" w:rsidRDefault="004754C0" w:rsidP="0038411D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AD10F77" w14:textId="77777777" w:rsidR="004754C0" w:rsidRPr="005757E1" w:rsidRDefault="004754C0" w:rsidP="0038411D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:sectPr w:rsidR="004754C0" w:rsidRPr="005757E1" w:rsidSect="005757E1">
-          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="568" w:right="1701" w:bottom="1417" w:left="1701" w:header="142" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="414B52C6" w14:textId="6AB967C4" w:rsidR="00833592" w:rsidRPr="005757E1" w:rsidRDefault="00833592" w:rsidP="005757E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
@@ -414,51 +455,61 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Más que una solución a desafíos específicos, la innovación social se presenta como una guía integral para el desarrollo, centrada en el impulso de comunidades y la incorporación de principios sostenibles. Este ensayo no presenta estudios empíricos, sino que proporciona un marco conceptual para comprender las complejidades de la innovación social. A través de la revisión de la literatura, se delinean las interacciones entre teoría, acción y contexto, subrayando cómo los elementos históricos condicionan la construcción de significados.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A2303A6" w14:textId="77777777" w:rsidR="00833592" w:rsidRPr="005757E1" w:rsidRDefault="00833592" w:rsidP="005757E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Aunque este trabajo se centra en el desarrollo teórico, las ideas aquí presentadas sentarán las bases para futuros estudios empíricos que validen y amplíen las hipótesis planteadas. Este marco teórico no solo contribuirá al debate académico, sino que también inspirará investigaciones sobre la manifestación y evolución de la innovación social en la práctica.</w:t>
+        <w:t xml:space="preserve">Aunque este trabajo se centra en el desarrollo teórico, las ideas aquí presentadas sentarán las bases para futuros estudios empíricos que validen y amplíen las hipótesis planteadas. Este </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005757E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>marco teórico no solo contribuirá al debate académico, sino que también inspirará investigaciones sobre la manifestación y evolución de la innovación social en la práctica.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C4F9A71" w14:textId="77777777" w:rsidR="00833592" w:rsidRPr="005757E1" w:rsidRDefault="00833592" w:rsidP="005757E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Palabras claves:</w:t>
       </w:r>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
@@ -703,51 +754,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024                                                  </w:t>
       </w:r>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> Julio 2024</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="009E6D0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="237807E6">
           <v:rect id="_x0000_i1025" style="width:441.9pt;height:1pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EB0D8DB" w14:textId="77777777" w:rsidR="003B6403" w:rsidRPr="005757E1" w:rsidRDefault="003B6403" w:rsidP="0038411D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:sectPr w:rsidR="003B6403" w:rsidRPr="005757E1" w:rsidSect="003B6403">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
@@ -798,61 +849,61 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>La innovación, en sus múltiples dimensiones, ha sido objeto de amplio debate y estudio en diversas disciplinas. Sin embargo, la innovación social, como categoría específica, ha ganado relevancia en respuesta a los retos contemporáneos impuestos por las dinámicas posfordistas y las políticas neoliberales. Este artículo se posiciona como un ensayo teórico que busca explorar y discutir los horizontes sociales de la innovación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69F691C7" w14:textId="77777777" w:rsidR="00833592" w:rsidRPr="005757E1" w:rsidRDefault="00833592" w:rsidP="0038411D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">En lugar de presentar estudios empíricos, el objetivo principal de este ensayo es proporcionar un marco conceptual robusto que permita comprender mejor las complejidades y mutaciones del concepto de innovación en el ámbito social. A través de una revisión y análisis de la literatura existente, se busca delinear las interacciones entre teoría, acción y </w:t>
+        <w:t xml:space="preserve">En lugar de presentar estudios empíricos, el objetivo principal de este ensayo es proporcionar un marco conceptual robusto que permita comprender mejor las complejidades </w:t>
       </w:r>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>contexto, subrayando cómo los elementos históricos y contextuales condicionan la construcción de significados de la innovación.</w:t>
+        <w:t>y mutaciones del concepto de innovación en el ámbito social. A través de una revisión y análisis de la literatura existente, se busca delinear las interacciones entre teoría, acción y contexto, subrayando cómo los elementos históricos y contextuales condicionan la construcción de significados de la innovación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33436160" w14:textId="77777777" w:rsidR="00833592" w:rsidRPr="005757E1" w:rsidRDefault="00833592" w:rsidP="0038411D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Es importante destacar que, aunque este trabajo se centra en el desarrollo teórico, las ideas y propuestas aquí presentadas sentarán las bases para futuros estudios empíricos. Estos estudios podrán validar y ampliar las hipótesis y argumentos planteados, proporcionando así una comprensión más completa y aplicada de la innovación social en diferentes contextos. La intención es que este marco teórico no solo contribuya al debate académico, sino que también inspire investigaciones que exploren cómo la innovación social se manifiesta y evoluciona en la práctica.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AFB70CC" w14:textId="6DFFA3B2" w:rsidR="00833592" w:rsidRPr="005757E1" w:rsidRDefault="00833592" w:rsidP="0038411D">
       <w:pPr>
@@ -958,61 +1009,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>se lleva este término de beneficios individuales a beneficios colectivos, centrando el valor agregado en la sociedad y no en particulares. De la misma manera también se aboga por una visión más holística que abarque la sostenibilidad y el empoderamiento comunitario.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51894C0B" w14:textId="77777777" w:rsidR="00833592" w:rsidRPr="005757E1" w:rsidRDefault="00833592" w:rsidP="0038411D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">En la tercera parte del escrito, se recalca la importancia que tiene la comunidad para dar vida a la innovación social. Bajo esta visual, la innovación social se discute bajo un triple </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>enfoque, primeramente, desde la satisfacción de las necesidades sociales, el segundo radica en el empoderamiento de la comunidad y el tercero en su transformación. Desde esa perspectiva la innovación social no se limita a un espacio temporal o época posfordista, sino que trasciende a una modificación de relaciones y donde convergen los actores de la comunidad, su motivación y compromiso, dirigiéndose hacia un enfoque de desarrollo territorial ligadas a la sostenibilidad del territorio desde la mirada de la sostenibilidad fuerte y el aprovechamiento de la eficiencia para fines colectivos, permitiendo a la innovación social trascender a políticas públicas que puedan ser replicadas en distintos territorios con problemáticas comunes.</w:t>
+        <w:t>En la tercera parte del escrito, se recalca la importancia que tiene la comunidad para dar vida a la innovación social. Bajo esta visual, la innovación social se discute bajo un triple enfoque, primeramente, desde la satisfacción de las necesidades sociales, el segundo radica en el empoderamiento de la comunidad y el tercero en su transformación. Desde esa perspectiva la innovación social no se limita a un espacio temporal o época posfordista, sino que trasciende a una modificación de relaciones y donde convergen los actores de la comunidad, su motivación y compromiso, dirigiéndose hacia un enfoque de desarrollo territorial ligadas a la sostenibilidad del territorio desde la mirada de la sostenibilidad fuerte y el aprovechamiento de la eficiencia para fines colectivos, permitiendo a la innovación social trascender a políticas públicas que puedan ser replicadas en distintos territorios con problemáticas comunes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F69CD6E" w14:textId="3CE5285B" w:rsidR="00833592" w:rsidRPr="005757E1" w:rsidRDefault="00833592" w:rsidP="0038411D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Finalmente se encuentra la conclusión</w:t>
       </w:r>
       <w:r w:rsidR="00A659FF" w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1189,96 +1231,86 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Dichos espacios de tiempo son comúnmente denominados como “revoluciones”. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B84A15E" w14:textId="3F1F8EF7" w:rsidR="00833592" w:rsidRPr="005757E1" w:rsidRDefault="00833592" w:rsidP="0038411D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Carlota </w:t>
-[...9 lines deleted...]
-        <w:t>Pére</w:t>
+        <w:t>Carlota Pére</w:t>
       </w:r>
       <w:r w:rsidR="00A659FF" w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fOWE1ZmQ5Y2QtNTVlNC00N2U1LTllZGUtZTQ0MmFhNjczNzM2IiwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiI3MmRjMzRjMi02ZDgzLTU0NjAtYTgwMS04MThhZWNkYTQxZjMiLCJpdGVtRGF0YSI6eyJhdXRob3IiOlt7ImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwiZmFtaWx5IjoiUMOpcmVzIiwiZ2l2ZW4iOiJDYXJsb3RhIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJzdWZmaXgiOiIifV0sImNvbnRhaW5lci10aXRsZSI6IlRyYW5zY3JpcGNpw7NuIGRlIGNvbmZlcmVuY2lhLiBDb25ncmVzbyBTaW5uQ28gMjAwOCIsImlkIjoiNzJkYzM0YzItNmQ4My01NDYwLWE4MDEtODE4YWVjZGE0MWYzIiwiaXNzdWVkIjp7ImRhdGUtcGFydHMiOltbIjIwMDgiXV19LCJwYWdlIjoiNC02IiwidGl0bGUiOiJEaW7DoW1pY2EgZGUgbGEgaW5ub3ZhY2nDs24geSBvcG9ydHVuaWRhZGVzIGRlIGNyZWNpbWllbnRvLiIsInR5cGUiOiJhcnRpY2xlLWpvdXJuYWwifSwidXJpcyI6WyJodHRwOi8vd3d3Lm1lbmRlbGV5LmNvbS9kb2N1bWVudHMvP3V1aWQ9YjFhZjJkNzQtNTJiYi00NTgyLTg1OTktNWE3Nzc1YWY3YmI0Il0sImlzVGVtcG9yYXJ5IjpmYWxzZSwibGVnYWN5RGVza3RvcElkIjoiYjFhZjJkNzQtNTJiYi00NTgyLTg1OTktNWE3Nzc1YWY3YmI0In1dLCJwcm9wZXJ0aWVzIjp7Im5vdGVJbmRleCI6MH0sImlzRWRpdGVkIjpmYWxzZSwibWFudWFsT3ZlcnJpZGUiOnsiY2l0ZXByb2NUZXh0IjoiKFDDqXJlcywgMjAwOCkiLCJpc01hbnVhbGx5T3ZlcnJpZGRlbiI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlVGV4dCI6IiJ9fQ=="/>
           <w:id w:val="-524180082"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>(</w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Péres</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
@@ -1298,61 +1330,61 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">, postula que en los últimos 230 años han existido cinco revoluciones tecnológicas. La primera fase es la llamada Revolución Industrial, ocurrida en 1771 en Inglaterra, en donde se generaron cambios radicales al incorporar instrumentos mecánicos en la producción de la industria metalúrgica y textil de la época. Más adelante, en 1829, se genera una segunda revolución tecnológica, con la época del hierro, la máquina de vapor y el ferrocarril, por cuanto se logró comunicar mediante transporte férreo de locomotora a Manchester (como centro industrial principal) con Liverpool (como puerto principal del momento), esto abre el campo a la comunicación entre el comercio y al uso del vapor y el carbón como energías. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A2F4C52" w14:textId="77777777" w:rsidR="00833592" w:rsidRPr="005757E1" w:rsidRDefault="00833592" w:rsidP="0038411D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">En 1875 aparece la tercera revolución tecnológica, en la época del acero y la ingeniería pesada, donde los barcos impulsados a vapor marcan el inicio del mercado minero a nivel mundial, generando la primera globalización de los mercados y genera la pauta de inicio </w:t>
+        <w:t xml:space="preserve">En 1875 aparece la tercera revolución tecnológica, en la época del acero y la ingeniería pesada, donde los barcos impulsados a vapor marcan el inicio del mercado minero a nivel </w:t>
       </w:r>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">entre la competencia por el liderazgo tecnológico mundial entre Inglaterra, Alemania y Estados Unidos. </w:t>
+        <w:t xml:space="preserve">mundial, generando la primera globalización de los mercados y genera la pauta de inicio entre la competencia por el liderazgo tecnológico mundial entre Inglaterra, Alemania y Estados Unidos. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238FAFF8" w14:textId="77777777" w:rsidR="00833592" w:rsidRPr="005757E1" w:rsidRDefault="00833592" w:rsidP="0038411D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Iniciando el siglo XX, en 1908 se genera la cuarta revolución industrial en la época del petróleo, el automóvil y la producción en masa. En este punto del tiempo nace el reconocido modelo-T de Henry Ford, quien estandariza la industria de vehículos a través de la producción en serie, basados en la eficiencia operativa. Así mismo también inicia a la par el consumo en masa a nivel mundial y el petróleo pasa a ser el combustible principal de la época, usado para los motores de los vehículos como también para la generación de electricidad. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44B0FC6F" w14:textId="60802BEF" w:rsidR="00A659FF" w:rsidRPr="005757E1" w:rsidRDefault="00833592" w:rsidP="004754C0">
       <w:pPr>
@@ -1368,50 +1400,51 @@
       </w:pPr>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">La cuarta revolución es representada también como el régimen del capitalismo Fordista, en donde como afirma Enrique Peña </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fZTdmNTUxZjItM2M4Ni00YjU0LThmM2QtZWQ4Y2I3ZjhhZDI0IiwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiJmMGM3NjYzYi1iNmU5LTUxN2UtYjQ4Mi0wYjEzYjJmMTZmNTIiLCJpdGVtRGF0YSI6eyJhdXRob3IiOlt7ImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwiZmFtaWx5IjoiUGXDsWEiLCJnaXZlbiI6IkVucmlxdWUiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsInN1ZmZpeCI6IiJ9XSwiY29udGFpbmVyLXRpdGxlIjoiVXRvcMOtYSIsImlkIjoiZjBjNzY2M2ItYjZlOS01MTdlLWI0ODItMGIxM2IyZjE2ZjUyIiwiaXNzdWVkIjp7ImRhdGUtcGFydHMiOltbIjIwMDkiXV19LCJwYWdlIjoiMTExLTExNiIsInRpdGxlIjoiQ2FwaXRhbGlzbW8geSBnbG9iYWxpemFjacOzbiIsInR5cGUiOiJhcnRpY2xlLWpvdXJuYWwiLCJ2b2x1bWUiOiIyOSJ9LCJ1cmlzIjpbImh0dHA6Ly93d3cubWVuZGVsZXkuY29tL2RvY3VtZW50cy8/dXVpZD0wNTFlODQwYi0yYTgyLTQ4ODQtODcxOC05MTRjZjlhYjlkYTAiXSwiaXNUZW1wb3JhcnkiOmZhbHNlLCJsZWdhY3lEZXNrdG9wSWQiOiIwNTFlODQwYi0yYTgyLTQ4ODQtODcxOC05MTRjZjlhYjlkYTAifV0sInByb3BlcnRpZXMiOnsibm90ZUluZGV4IjowfSwiaXNFZGl0ZWQiOmZhbHNlLCJtYW51YWxPdmVycmlkZSI6eyJjaXRlcHJvY1RleHQiOiIoUGXDsWEsIDIwMDkpIiwiaXNNYW51YWxseU92ZXJyaWRkZW4iOmZhbHNlLCJtYW51YWxPdmVycmlkZVRleHQiOiIifX0="/>
           <w:id w:val="930164534"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>(Peña, 2009)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> se sustenta en el auge de la gran fábrica </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
@@ -1582,50 +1615,51 @@
       </w:r>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> es el esfuerzo de crear un cambio intencional y enfocarlo en el potencial económico o social de una empresa” </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fNWNkNjQ2YWEtOGFkYy00MTdjLTg2NGQtYzRjZjdmN2MyNjk5IiwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiJkZWM5ZWE5Zi1kM2YxLTU5MDUtYTAxMi1hNTE3Mzc5OTQ2MDIiLCJpdGVtRGF0YSI6eyJhdXRob3IiOlt7ImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwiZmFtaWx5IjoiRHJ1Y2tlciIsImdpdmVuIjoiUGV0ZXIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsInN1ZmZpeCI6IiJ9XSwiZWRpdGlvbiI6IldpbGxpYW0gSGUiLCJpZCI6ImRlYzllYTlmLWQzZjEtNTkwNS1hMDEyLWE1MTczNzk5NDYwMiIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWyIxOTg1Il1dfSwicHVibGlzaGVyLXBsYWNlIjoiTG9uZHJlcyIsInRpdGxlIjoiSW5ub3ZhdGlvbiBhbmQgRXRyZXByZW5ldXJzaGlwIiwidHlwZSI6ImJvb2sifSwidXJpcyI6WyJodHRwOi8vd3d3Lm1lbmRlbGV5LmNvbS9kb2N1bWVudHMvP3V1aWQ9NmExNWVmMjgtMzBmNC00MmU2LWE2NmItNzU3MGFjNmZmOWIzIl0sImlzVGVtcG9yYXJ5IjpmYWxzZSwibGVnYWN5RGVza3RvcElkIjoiNmExNWVmMjgtMzBmNC00MmU2LWE2NmItNzU3MGFjNmZmOWIzIn1dLCJwcm9wZXJ0aWVzIjp7Im5vdGVJbmRleCI6MH0sImlzRWRpdGVkIjpmYWxzZSwibWFudWFsT3ZlcnJpZGUiOnsiY2l0ZXByb2NUZXh0IjoiKERydWNrZXIsIDE5ODUpIiwiaXNNYW51YWxseU92ZXJyaWRkZW4iOmZhbHNlLCJtYW51YWxPdmVycmlkZVRleHQiOiIifX0="/>
           <w:id w:val="-425960091"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>(Drucker, 1985)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78CE6C22" w14:textId="38899E5E" w:rsidR="00833592" w:rsidRPr="005757E1" w:rsidRDefault="00A659FF" w:rsidP="0038411D">
       <w:pPr>
@@ -1686,104 +1720,61 @@
       </w:r>
       <w:r w:rsidR="00833592" w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> es decir, existe una condición de carencia y la intención de suplirla </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fOGZkZGY1MWYtY2Q1My00MWE3LTljMDAtYmM2YjQ1M2E5NzUwIiwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiJhZWNkMTA2My0yMDk2LTUyNTQtYTRhMy00NTUzMjI3YmYzMDYiLCJpdGVtRGF0YSI6eyJET0kiOiJodHRwczovL2RvaS5vcmcvMTAuMTE2Mi9pdGdnLjIwMDYuMS4yLjE0NSIsImF1dGhvciI6W3siZHJvcHBpbmctcGFydGljbGUiOiIiLCJmYW1pbHkiOiJNdWxnYW4iLCJnaXZlbiI6Ikdlb2ZmIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJzdWZmaXgiOiIifV0sImNvbnRhaW5lci10aXRsZSI6Iklubm92YXRpb25zOiBUZWNobm9sb2d5LCBHb3Zlcm5hbmNlLCBHbG9iYWxpemF0aW9uIiwiaWQiOiJhZWNkMTA2My0yMDk2LTUyNTQtYTRhMy00NTUzMjI3YmYzMDYiLCJpc3N1ZSI6IjIiLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1siMjAwNiJdXX0sInBhZ2UiOiIxNDXigJMxNjIiLCJ0aXRsZSI6IlRoZSBwcm9jZXNzIG9mIHNvY2lhbCBpbm5vdmF0aW9uIiwidHlwZSI6ImFydGljbGUtam91cm5hbCIsInZvbHVtZSI6IjEifSwidXJpcyI6WyJodHRwOi8vd3d3Lm1lbmRlbGV5LmNvbS9kb2N1bWVudHMvP3V1aWQ9NzkwNTc1NzUtN2E5MS00MDI5LWE5YzYtZWVlNjllYzk1YzJkIl0sImlzVGVtcG9yYXJ5IjpmYWxzZSwibGVnYWN5RGVza3RvcElkIjoiNzkwNTc1NzUtN2E5MS00MDI5LWE5YzYtZWVlNjllYzk1YzJkIn1dLCJwcm9wZXJ0aWVzIjp7Im5vdGVJbmRleCI6MH0sImlzRWRpdGVkIjpmYWxzZSwibWFudWFsT3ZlcnJpZGUiOnsiY2l0ZXByb2NUZXh0IjoiKE11bGdhbiwgMjAwNikiLCJpc01hbnVhbGx5T3ZlcnJpZGRlbiI6dHJ1ZSwibWFudWFsT3ZlcnJpZGVUZXh0IjoiKEdlb2ZmIE11bGdhbiwgMjAwNikifX0="/>
           <w:id w:val="-1466424477"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
-            <w:t>(</w:t>
-[...43 lines deleted...]
-            <w:t>, 2006)</w:t>
+            <w:t>(Geoff Mulgan, 2006)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00833592" w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Para </w:t>
       </w:r>
       <w:r w:rsidR="00833592" w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1803,50 +1794,51 @@
       </w:r>
       <w:r w:rsidR="00833592" w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">es concebida como “motor” del proceso de “evolución social”, del “cambio social” o del “desarrollo” </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fYTI2MjI5MmYtMzY1OS00MjQzLWJjMDgtM2Q5Njg4M2RkNTlkIiwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiI0YTkwNmQzOS1kODFiLTVjNzctYTljYS1kOTQ2NTEzN2U3OTUiLCJpdGVtRGF0YSI6eyJhdXRob3IiOlt7ImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwiZmFtaWx5IjoiSGVybsOhbmRleiIsImdpdmVuIjoiSm9zw6kiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsInN1ZmZpeCI6IiJ9LHsiZHJvcHBpbmctcGFydGljbGUiOiIiLCJmYW1pbHkiOiJUaXJhZG8iLCJnaXZlbiI6IlBpbGFyIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJzdWZmaXgiOiIifSx7ImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwiZmFtaWx5IjoiQXJpemEiLCJnaXZlbiI6IkFudG9uaW8iLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsInN1ZmZpeCI6IiJ9XSwiY29udGFpbmVyLXRpdGxlIjoiQ0lSSUVDLUVzcGHDsWEsIHJldmlzdGEgZGUgZWNvbm9tw61hIHDDumJsaWNhLCBzb2NpYWwgeSBjb29wZXJhdGl2YSIsImlkIjoiNGE5MDZkMzktZDgxYi01Yzc3LWE5Y2EtZDk0NjUxMzdlNzk1IiwiaXNzdWVkIjp7ImRhdGUtcGFydHMiOltbIjIwMTYiXV19LCJwYWdlIjoiMTY0LTE5OSIsInRpdGxlIjoiRWwgY29uY2VwdG8gZGUgaW5ub3ZhY2nDs24gc29jaWFsOiDDoW1iaXRvcywgZGVmaW5pY2lvbmVzIHkgYWxjYW5jZXMgdGXDs3JpY29zIiwidHlwZSI6ImFydGljbGUtam91cm5hbCIsInZvbHVtZSI6Ijg4In0sInVyaXMiOlsiaHR0cDovL3d3dy5tZW5kZWxleS5jb20vZG9jdW1lbnRzLz91dWlkPWE4NDMxODc2LWVkMTUtNDNiOC05NTg5LTgzY2E5Y2Y0N2E4YSJdLCJpc1RlbXBvcmFyeSI6ZmFsc2UsImxlZ2FjeURlc2t0b3BJZCI6ImE4NDMxODc2LWVkMTUtNDNiOC05NTg5LTgzY2E5Y2Y0N2E4YSJ9XSwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImNpdGVwcm9jVGV4dCI6IihIZXJuw6FuZGV6IGV0IGFsLiwgMjAxNmEpIiwiaXNNYW51YWxseU92ZXJyaWRkZW4iOnRydWUsIm1hbnVhbE92ZXJyaWRlVGV4dCI6IihIZXJuw6FuZGV6IGV0IGFsLiwgMjAxNikifX0="/>
           <w:id w:val="1336726436"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00625191" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve">(Hernández </w:t>
           </w:r>
           <w:r w:rsidR="00625191" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>et al.,</w:t>
           </w:r>
           <w:r w:rsidR="00625191" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1893,113 +1885,114 @@
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>El nacimiento del término “innovación” en relación al mercado y la industria, se gesta en la cuarta revolución tecnológica, en la misma época fordista en la cual la principal preocupación es la eficiencia, pero su desarrollo y adopción masificada se realiza en la década de los 60’s y 70’s, propia del capitalismo posfordista, dado el</w:t>
       </w:r>
       <w:r w:rsidR="00862FAD" w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>inicio de la quinta revolución tecnológica, motivada por el</w:t>
+        <w:t xml:space="preserve">inicio de la quinta revolución </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005757E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>tecnológica, motivada por el</w:t>
       </w:r>
       <w:r w:rsidR="00862FAD" w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">auge de la información como materia prima de un comercio </w:t>
-[...9 lines deleted...]
-        <w:t>emergente y las telecomunicaciones como vía de desarrollo de la misma, impulsada por la creación de microprocesadores y en concordancia las computadoras. Lo anterior genera un despliegue de conexión mundial en donde la información viaja de manera casi instantánea y ágil. En esta medida acontece también el agotamiento del régimen fordista, liderado por la reestructuración del capital y la reforma del Estado, en donde predomina la flexibilidad de las firmas pequeñas para dar respuesta al nuevo ambiente complejo dinamizado, así como también la desregulación por parte del estado que permita el establecimiento</w:t>
+        <w:t>auge de la información como materia prima de un comercio emergente y las telecomunicaciones como vía de desarrollo de la misma, impulsada por la creación de microprocesadores y en concordancia las computadoras. Lo anterior genera un despliegue de conexión mundial en donde la información viaja de manera casi instantánea y ágil. En esta medida acontece también el agotamiento del régimen fordista, liderado por la reestructuración del capital y la reforma del Estado, en donde predomina la flexibilidad de las firmas pequeñas para dar respuesta al nuevo ambiente complejo dinamizado, así como también la desregulación por parte del estado que permita el establecimiento</w:t>
       </w:r>
       <w:r w:rsidR="00862FAD" w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">de la empresa privada, la competitividad en donde ya no era suficiente la economía de escala basada en la eficiencia, si no también se requería estrategias de diferenciación y nichos de mercado </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fODQ2NDY3MDctYjgyYy00MmM3LThlZmMtZTI2Yzg0M2FiOWE0IiwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiI2ZGE4MWJmMi1jNzRjLTViYmYtYmNiYS01Yjk0MTZlMjg3MDkiLCJpdGVtRGF0YSI6eyJhdXRob3IiOlt7ImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwiZmFtaWx5IjoiUG9ydGVyIiwiZ2l2ZW4iOiJNaWNoYWVsIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJzdWZmaXgiOiIifV0sImVkaXRpb24iOiJDb21wYcOxaWEgZSIsImlkIjoiNmRhODFiZjItYzc0Yy01YmJmLWJjYmEtNWI5NDE2ZTI4NzA5IiwiaXNzdWVkIjp7ImRhdGUtcGFydHMiOltbIjE5ODIiXV19LCJwdWJsaXNoZXItcGxhY2UiOiJNw6l4aWNvLCBELiBGIiwidGl0bGUiOiJFc3RyYXRlZ2lhIGNvbXBldGl0aXZhLCB0w6ljbmljYXMgcGFyYSBlbCBhbsOhbGlzaXMgZGUgbG9zIHNlY3RvcmVzIGluZHVzdHJpYWxlcyB5IGRlIGxhIGNvbXBldGVuY2lhIiwidHlwZSI6ImJvb2sifSwidXJpcyI6WyJodHRwOi8vd3d3Lm1lbmRlbGV5LmNvbS9kb2N1bWVudHMvP3V1aWQ9NzQwMTZkYTAtYTc3YS00OWVlLWJlMTEtMmYwZDU3ZDM5YjZmIl0sImlzVGVtcG9yYXJ5IjpmYWxzZSwibGVnYWN5RGVza3RvcElkIjoiNzQwMTZkYTAtYTc3YS00OWVlLWJlMTEtMmYwZDU3ZDM5YjZmIn1dLCJwcm9wZXJ0aWVzIjp7Im5vdGVJbmRleCI6MH0sImlzRWRpdGVkIjpmYWxzZSwibWFudWFsT3ZlcnJpZGUiOnsiY2l0ZXByb2NUZXh0IjoiKFBvcnRlciwgMTk4MikiLCJpc01hbnVhbGx5T3ZlcnJpZGRlbiI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlVGV4dCI6IiJ9fQ=="/>
           <w:id w:val="573640265"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>(Porter, 1982)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7219B417" w14:textId="1A149E0B" w:rsidR="00833592" w:rsidRPr="005757E1" w:rsidRDefault="00833592" w:rsidP="0038411D">
       <w:pPr>
@@ -2053,82 +2046,61 @@
       </w:pPr>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasta este punto la innovación se convierte en un término muy utilizado en las organizaciones empresariales de la época, su auge y utilidad en el nuevo marco de competitividad la postulan como alternativa de sostenimiento y desarrollo de mercados. Desde 1990 hasta 1998 la innovación se convierte en la compañera de las organizaciones en red y de aprendizaje </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fMjBlODllZWMtNTY5Yi00NjY3LWI3MTQtYWJhMDBhY2FiYjg1IiwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiI1ZWQyMGFmZC1hYzk3LTUzMTQtYjhjOC1jNGNkNmE4Mzg2YTUiLCJpdGVtRGF0YSI6eyJhdXRob3IiOlt7ImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwiZmFtaWx5IjoiU3VuZGJvIiwiZ2l2ZW4iOiJKb24iLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsInN1ZmZpeCI6IiJ9XSwiZWRpdGlvbiI6IkVkd2FyZCBFbGciLCJpZCI6IjVlZDIwYWZkLWFjOTctNTMxNC1iOGM4LWM0Y2Q2YTgzODZhNSIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWyIxOTk4Il1dfSwicHVibGlzaGVyLXBsYWNlIjoiQ2hlbHRlbmhhbSIsInRpdGxlIjoiVGhlIFRoZW9yeSBvZiBJbm5vdmF0aW9uOiBFbnRlcnByZW5ldXJzLCBUZWNobm9sb2d5IGFuZCBTdHJhdGVneSIsInR5cGUiOiJib29rIn0sInVyaXMiOlsiaHR0cDovL3d3dy5tZW5kZWxleS5jb20vZG9jdW1lbnRzLz91dWlkPTIyYWIwYWQyLTg3ZTMtNDgwNy04ZTYzLWUxMmYxYWI3MGY0OCJdLCJpc1RlbXBvcmFyeSI6ZmFsc2UsImxlZ2FjeURlc2t0b3BJZCI6IjIyYWIwYWQyLTg3ZTMtNDgwNy04ZTYzLWUxMmYxYWI3MGY0OCJ9XSwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImNpdGVwcm9jVGV4dCI6IihTdW5kYm8sIDE5OTgpIiwiaXNNYW51YWxseU92ZXJyaWRkZW4iOmZhbHNlLCJtYW51YWxPdmVycmlkZVRleHQiOiIifX0="/>
           <w:id w:val="1746538067"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
-            <w:t>(</w:t>
-[...21 lines deleted...]
-            <w:t>, 1998)</w:t>
+            <w:t>(Sundbo, 1998)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>. Inclusive, organismo</w:t>
       </w:r>
       <w:r w:rsidR="00A659FF" w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -2166,50 +2138,51 @@
       </w:r>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> y la sociedad </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fM2VjOWFkYjEtZmE3OC00NTc0LWJhNmQtZWRiYTRlOTJkZmU2IiwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiI0YTkwNmQzOS1kODFiLTVjNzctYTljYS1kOTQ2NTEzN2U3OTUiLCJpdGVtRGF0YSI6eyJhdXRob3IiOlt7ImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwiZmFtaWx5IjoiSGVybsOhbmRleiIsImdpdmVuIjoiSm9zw6kiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsInN1ZmZpeCI6IiJ9LHsiZHJvcHBpbmctcGFydGljbGUiOiIiLCJmYW1pbHkiOiJUaXJhZG8iLCJnaXZlbiI6IlBpbGFyIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJzdWZmaXgiOiIifSx7ImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwiZmFtaWx5IjoiQXJpemEiLCJnaXZlbiI6IkFudG9uaW8iLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsInN1ZmZpeCI6IiJ9XSwiY29udGFpbmVyLXRpdGxlIjoiQ0lSSUVDLUVzcGHDsWEsIHJldmlzdGEgZGUgZWNvbm9tw61hIHDDumJsaWNhLCBzb2NpYWwgeSBjb29wZXJhdGl2YSIsImlkIjoiNGE5MDZkMzktZDgxYi01Yzc3LWE5Y2EtZDk0NjUxMzdlNzk1IiwiaXNzdWVkIjp7ImRhdGUtcGFydHMiOltbIjIwMTYiXV19LCJwYWdlIjoiMTY0LTE5OSIsInRpdGxlIjoiRWwgY29uY2VwdG8gZGUgaW5ub3ZhY2nDs24gc29jaWFsOiDDoW1iaXRvcywgZGVmaW5pY2lvbmVzIHkgYWxjYW5jZXMgdGXDs3JpY29zIiwidHlwZSI6ImFydGljbGUtam91cm5hbCIsInZvbHVtZSI6Ijg4In0sInVyaXMiOlsiaHR0cDovL3d3dy5tZW5kZWxleS5jb20vZG9jdW1lbnRzLz91dWlkPWE4NDMxODc2LWVkMTUtNDNiOC05NTg5LTgzY2E5Y2Y0N2E4YSJdLCJpc1RlbXBvcmFyeSI6ZmFsc2UsImxlZ2FjeURlc2t0b3BJZCI6ImE4NDMxODc2LWVkMTUtNDNiOC05NTg5LTgzY2E5Y2Y0N2E4YSJ9XSwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImNpdGVwcm9jVGV4dCI6IihIZXJuw6FuZGV6IGV0IGFsLiwgMjAxNmEpIiwiaXNNYW51YWxseU92ZXJyaWRkZW4iOmZhbHNlLCJtYW51YWxPdmVycmlkZVRleHQiOiIifX0="/>
           <w:id w:val="352387308"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve">(Hernández </w:t>
           </w:r>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>et al.,</w:t>
           </w:r>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2263,50 +2236,51 @@
       </w:r>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">funcionamiento y resultados de la administración pública </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fY2U1OGE4MDktYTMyOS00MWFhLThlZGYtNzZkNDc4ZjA2NDlmIiwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiIwMDNlMWE0YS1hMzlmLTViMDAtYWFiNy01M2ZkNzZlZjA3MjQiLCJpdGVtRGF0YSI6eyJhdXRob3IiOlt7ImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwiZmFtaWx5IjoiUmFtaXJleiIsImdpdmVuIjoiQWx1amFzIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJzdWZmaXgiOiIifV0sImNvbnRhaW5lci10aXRsZSI6IkJ1ZW4gR29iaWVybm8iLCJpZCI6IjAwM2UxYTRhLWEzOWYtNWIwMC1hYWI3LTUzZmQ3NmVmMDcyNCIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWyIyMDEwIl1dfSwidGl0bGUiOiJJbm5vdmFjacOzbiBlbiBsYSBHZXN0acOzbiBQw7pibGljYSB5IEdvYmllcm5vIEFiaWVydG8iLCJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwidm9sdW1lIjoiOSJ9LCJ1cmlzIjpbImh0dHA6Ly93d3cubWVuZGVsZXkuY29tL2RvY3VtZW50cy8/dXVpZD1lM2Q1ZDY3MC1hNTgxLTRiNjMtYTNlNi1lYzhlZTc1MWRkYmMiXSwiaXNUZW1wb3JhcnkiOmZhbHNlLCJsZWdhY3lEZXNrdG9wSWQiOiJlM2Q1ZDY3MC1hNTgxLTRiNjMtYTNlNi1lYzhlZTc1MWRkYmMifV0sInByb3BlcnRpZXMiOnsibm90ZUluZGV4IjowfSwiaXNFZGl0ZWQiOmZhbHNlLCJtYW51YWxPdmVycmlkZSI6eyJjaXRlcHJvY1RleHQiOiIoUmFtaXJleiwgMjAxMCkiLCJpc01hbnVhbGx5T3ZlcnJpZGRlbiI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlVGV4dCI6IiJ9fQ=="/>
           <w:id w:val="-253589073"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>(Ram</w:t>
           </w:r>
           <w:r w:rsidR="00D849E5" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>í</w:t>
           </w:r>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
@@ -2320,124 +2294,135 @@
       </w:sdt>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">; y social, en donde aparece el fenómeno de la Innovación Social, que en poco tiempo paso de ser emergente y marginal a ocupar una relevante posición en el discurso político-social </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fZjdkYTdkZDMtYTI5OS00ZTJiLTliZTMtMDEyOTliMTVmZTIxIiwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiIzNjc5MzMxMS1kZjZiLTUxNzUtOGM4MC02N2E1OGE0YzAwZGQiLCJpdGVtRGF0YSI6eyJhdXRob3IiOlt7ImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwiZmFtaWx5IjoiQWJyZXUiLCJnaXZlbiI6Ikpvc8OpIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJzdWZmaXgiOiIifV0sImNvbnRhaW5lci10aXRsZSI6IkRhZW5hOiBJbnRlcm5hdGlvbmFsIEpvdXJuYWwgb2YgR29vZCBDb25zY2llbmNlIiwiaWQiOiIzNjc5MzMxMS1kZjZiLTUxNzUtOGM4MC02N2E1OGE0YzAwZGQiLCJpc3N1ZSI6IjIiLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1siMjAxMSJdXX0sInBhZ2UiOiIxMzQtMTQ4IiwidGl0bGUiOiJJbm5vdmFjacOzbiBzb2NpYWwsIGNvbmNlcHRvcyB5IGV0YXBhcyIsInR5cGUiOiJhcnRpY2xlLWpvdXJuYWwiLCJ2b2x1bWUiOiI2In0sInVyaXMiOlsiaHR0cDovL3d3dy5tZW5kZWxleS5jb20vZG9jdW1lbnRzLz91dWlkPThlNjQwMTEwLThmMDMtNDg3Mi05ZDM5LTMxZGNmZjM0MDQ0MyJdLCJpc1RlbXBvcmFyeSI6ZmFsc2UsImxlZ2FjeURlc2t0b3BJZCI6IjhlNjQwMTEwLThmMDMtNDg3Mi05ZDM5LTMxZGNmZjM0MDQ0MyJ9XSwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImNpdGVwcm9jVGV4dCI6IihBYnJldSwgMjAxMSkiLCJpc01hbnVhbGx5T3ZlcnJpZGRlbiI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlVGV4dCI6IiJ9fQ=="/>
           <w:id w:val="-771395393"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>(Abreu, 2011)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">, en especial, porque se convierte en una respuesta positiva a características del </w:t>
+        <w:t xml:space="preserve">, en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005757E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">especial, porque se convierte en una respuesta positiva a características del </w:t>
       </w:r>
       <w:r w:rsidR="00A659FF" w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>posfordismo</w:t>
       </w:r>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A659FF" w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">especialmente el caso del Neoliberalismo </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fZTNiN2E2MDctZjg2Mi00ZTM4LThmNDctZDZhYTI0ZDRlYjA0IiwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiJmODI5NjcwOS05NGE5LTU0NTgtOGM1Yy03Nzg3YmJjOGJhNjMiLCJpdGVtRGF0YSI6eyJhdXRob3IiOlt7ImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwiZmFtaWx5IjoiV2F1dGhpb24iLCJnaXZlbiI6IkUiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsInN1ZmZpeCI6IiJ9XSwiY29udGFpbmVyLXRpdGxlIjoiUmV2aXN0YSBkZSBDaWVuY2lhcyBTb2NpYWxlcyB5IEh1bWFuaWRhZGVzIiwiaWQiOiJmODI5NjcwOS05NGE5LTU0NTgtOGM1Yy03Nzg3YmJjOGJhNjMiLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1siMTk5OCJdXX0sInBhZ2UiOiIxNTctMTg0IiwidGl0bGUiOiJDcml0aWNhIGEgbGEgcG9zdG1vZGVybmlkYWQgeSBhbCBuZW9saWJlcmFsaXNtby4gVW5hIGFwcm94aW1hY2nDs24gYWwgcGVuc2FtaWVudG8gZGUgRnJhbnogSi4gSGlua2VsYW1tZXJ0IiwidHlwZSI6ImFydGljbGUtam91cm5hbCIsInZvbHVtZSI6IjYyIn0sInVyaXMiOlsiaHR0cDovL3d3dy5tZW5kZWxleS5jb20vZG9jdW1lbnRzLz91dWlkPTY5MTRiYzVkLTJiOTMtNDUxOS05MjhjLWM3OTUzMGQ0ZWU5YSJdLCJpc1RlbXBvcmFyeSI6ZmFsc2UsImxlZ2FjeURlc2t0b3BJZCI6IjY5MTRiYzVkLTJiOTMtNDUxOS05MjhjLWM3OTUzMGQ0ZWU5YSJ9XSwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImNpdGVwcm9jVGV4dCI6IihXYXV0aGlvbiwgMTk5OCkiLCJpc01hbnVhbGx5T3ZlcnJpZGRlbiI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlVGV4dCI6IiJ9fQ=="/>
           <w:id w:val="1524052339"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>(</w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Wauthion</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
@@ -2474,50 +2459,51 @@
       </w:pPr>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Este fenómeno comprende dentro de sus rasgos principales el libre mercado, eliminación del gasto público por los servicios sociales, desregulación, privatización, eliminación del concepto de bien público o comunidad </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fNmQ4ZDE2YjktZGEzNC00MDRmLWE2NTctNmRlNDZiMzM2YTZhIiwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiJmMWE5MjRlYy1hZGI1LTUyMWItYmNmOS1mODIwOWY1MjllNzkiLCJpdGVtRGF0YSI6eyJhdXRob3IiOlt7ImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwiZmFtaWx5IjoiVmFyZ2FzIiwiZ2l2ZW4iOiJKIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJzdWZmaXgiOiIifV0sImNvbnRhaW5lci10aXRsZSI6IlJldmlzdGEgTWFkLURlcGFydGFtZW50byBkZSBBbnRyb3BvbG9naWEsIFVuaXZlcnNpZGEgZGUgQ2hpbGUiLCJpZCI6ImYxYTkyNGVjLWFkYjUtNTIxYi1iY2Y5LWY4MjA5ZjUyOWU3OSIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWyIyMDA3Il1dfSwicGFnZSI6IjY2LTg5IiwidGl0bGUiOiJMaWJlcmFsaXNtbywgTmVvbGliZXJhbGlzbW8sIFBvc3RuZW9saWJlcmFsaXNtbyIsInR5cGUiOiJhcnRpY2xlLWpvdXJuYWwiLCJ2b2x1bWUiOiIxNyJ9LCJ1cmlzIjpbImh0dHA6Ly93d3cubWVuZGVsZXkuY29tL2RvY3VtZW50cy8/dXVpZD05MjUwNTQ5NS1kMDQ5LTQ5NzMtODhkZi1jZGIyMGMzMDY4M2UiXSwiaXNUZW1wb3JhcnkiOmZhbHNlLCJsZWdhY3lEZXNrdG9wSWQiOiI5MjUwNTQ5NS1kMDQ5LTQ5NzMtODhkZi1jZGIyMGMzMDY4M2UifV0sInByb3BlcnRpZXMiOnsibm90ZUluZGV4IjowfSwiaXNFZGl0ZWQiOmZhbHNlLCJtYW51YWxPdmVycmlkZSI6eyJjaXRlcHJvY1RleHQiOiIoVmFyZ2FzLCAyMDA3KSIsImlzTWFudWFsbHlPdmVycmlkZGVuIjpmYWxzZSwibWFudWFsT3ZlcnJpZGVUZXh0IjoiIn19"/>
           <w:id w:val="-1352023369"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>(Vargas, 2007)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">, todo ello en conjunto genera varias necesidades sociales, ecológicas, culturales, entre otras, que no son atendidas por manos privadas ni públicas, dado la carencia de carácter rentista y utilitario para el sistema capitalista en auge, por ende abre paso para que otro tipo de organizaciones de tipo no gubernamental, cooperativas y especialmente la sociedad/comunidad se encaminen en desarrollar soluciones desde una perspectiva innovadora, lo cual acentúa el </w:t>
       </w:r>
       <w:r w:rsidR="00A659FF" w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2606,50 +2592,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">, han generado como lo dice Arnoldo Martínez </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fY2FhYmEyM2ItYTZkNy00MzZhLWE3MDQtMjE5M2U4N2NlNzNmIiwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiJlN2YwZThhZi02MzgwLTUyYzItYWU5OS1hZjhkZTk3NGE2OWQiLCJpdGVtRGF0YSI6eyJhdXRob3IiOlt7ImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwiZmFtaWx5IjoiTWFydGluZXoiLCJnaXZlbiI6IkFybm9sZG8iLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsInN1ZmZpeCI6IiJ9XSwiY29udGFpbmVyLXRpdGxlIjoiUmV2aXN0YSBDb25maWRlbmNpYWwuIEFydMOtY3VsbyBkZSBvcGluacOzbiIsImlkIjoiZTdmMGU4YWYtNjM4MC01MmMyLWFlOTktYWY4ZGU5NzRhNjlkIiwiaXNzdWVkIjp7ImRhdGUtcGFydHMiOltbIjIwMTYiLCIyIl1dfSwidGl0bGUiOiJMYXMgY3VhdHJvIHJldm9sdWNpb25lcyBpbmR1c3RyaWFsZXMgeSBlbCBwcm9ncmVzbyIsInR5cGUiOiJhcnRpY2xlLW1hZ2F6aW5lIn0sInVyaXMiOlsiaHR0cDovL3d3dy5tZW5kZWxleS5jb20vZG9jdW1lbnRzLz91dWlkPTcwYjA3YWZiLWYyNzYtNDdlNS04YWZlLWExNjRmYmZlZDkzMyJdLCJpc1RlbXBvcmFyeSI6ZmFsc2UsImxlZ2FjeURlc2t0b3BJZCI6IjcwYjA3YWZiLWYyNzYtNDdlNS04YWZlLWExNjRmYmZlZDkzMyJ9XSwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImNpdGVwcm9jVGV4dCI6IihNYXJ0aW5leiwgMjAxNikiLCJpc01hbnVhbGx5T3ZlcnJpZGRlbiI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlVGV4dCI6IiJ9fQ=="/>
           <w:id w:val="2002001774"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>(Mart</w:t>
           </w:r>
           <w:r w:rsidR="00A659FF" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>í</w:t>
           </w:r>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
@@ -2689,50 +2676,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">dominio y conveniencia, prevaleciendo intereses rentables y no del bienestar humano o dicho de otra forma el desarrollo tecnológico e industrial no coinciden necesariamente con el progreso social </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fMjU4NGMwNjItOTA5ZC00OGRjLTk4YTctY2M0MjE4ZDg3NzNjIiwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiJmYjU5ZmVkNi01ZjliLTUzMGQtYmRjYi0wZjhjNmFlZTllMDYiLCJpdGVtRGF0YSI6eyJET0kiOiJodHRwczovL2RvaS5vcmcvMTAuNTM3Ny90eXAudjFpNDAuMTQwNjEiLCJhdXRob3IiOlt7ImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwiZmFtaWx5IjoiTmF2YXJybyIsImdpdmVuIjoiTWFyaWFuZWxhIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJzdWZmaXgiOiIifSx7ImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwiZmFtaWx5IjoiTWVuYSIsImdpdmVuIjoiQ2FybG9zIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJzdWZmaXgiOiIifV0sImNvbnRhaW5lci10aXRsZSI6IlRlb3LDrWEgeSBwcmF4aXMiLCJpZCI6ImZiNTlmZWQ2LTVmOWItNTMwZC1iZGNiLTBmOGM2YWVlOWUwNiIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWyIyMDIyIl1dfSwicGFnZSI6IjU4LTc3IiwidGl0bGUiOiJFbCBwYXJhZGlnbWEgdGVjbm9jcsOhdGljbzogdW5hIG1pcmFkYSBjcsOtdGljYSBkZXNkZSBkaXZlcnNhcyBwZXJzcGVjdGl2YXMiLCJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwidm9sdW1lIjoiNDAifSwidXJpcyI6WyJodHRwOi8vd3d3Lm1lbmRlbGV5LmNvbS9kb2N1bWVudHMvP3V1aWQ9YjBmNjIxNTMtZjgyMS00MTQyLWFjYTktOWEzNjJiMzVjNmI2Il0sImlzVGVtcG9yYXJ5IjpmYWxzZSwibGVnYWN5RGVza3RvcElkIjoiYjBmNjIxNTMtZjgyMS00MTQyLWFjYTktOWEzNjJiMzVjNmI2In1dLCJwcm9wZXJ0aWVzIjp7Im5vdGVJbmRleCI6MH0sImlzRWRpdGVkIjpmYWxzZSwibWFudWFsT3ZlcnJpZGUiOnsiY2l0ZXByb2NUZXh0IjoiKE5hdmFycm8gJiMzODsgTWVuYSwgMjAyMikiLCJpc01hbnVhbGx5T3ZlcnJpZGRlbiI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlVGV4dCI6IiJ9fQ=="/>
           <w:id w:val="-734013945"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve">(Navarro </w:t>
           </w:r>
           <w:r w:rsidR="00A659FF" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>y</w:t>
           </w:r>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
@@ -2812,50 +2800,51 @@
       </w:pPr>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Al hablar acerca de innovación social, se precisa aclarar que hasta el momento no existe un conceso en su definición, dado su esencia transdisciplinar que se orienta a dar respuestas a las necesidades sociales </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fZDFiZmRhNjAtZDhiZS00N2Q0LTgyYjItZGYwZjA5NDg0NmYwIiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjpmYWxzZSwiY2l0ZXByb2NUZXh0IjoiKFJhbcOtcmV6IGV0IGFsLiwgMjAyMikiLCJtYW51YWxPdmVycmlkZVRleHQiOiIifSwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiIwODM1Y2M5Yy01ZDY0LTNmOTAtYTI0NS03NWYwODNhYTc0MmYiLCJpdGVtRGF0YSI6eyJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwiaWQiOiIwODM1Y2M5Yy01ZDY0LTNmOTAtYTI0NS03NWYwODNhYTc0MmYiLCJ0aXRsZSI6IkVzdHJhdGVnaWFzIGZhY2lsaXRhZG9yYXMgZSBpbm5vdmFjacOzbiBzb2NpYWwgYXByb3hpbWFjaW9uZXMsIHRlb3LDrWFzLCBhcG9ydGVzIHkgcmVmbGV4aW9uZSIsImF1dGhvciI6W3siZmFtaWx5IjoiUmFtw61yZXoiLCJnaXZlbiI6IlJhbWluZXRoIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiTW9saW5hIiwiZ2l2ZW4iOiJKb3NlbGluIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiTW9saW5hIiwiZ2l2ZW4iOiJDaW5keSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IlZlcmdhcmEsIEx1aXMgQWxmb25zbyBTYW50YW1hcmlhIiwiZ2l2ZW4iOiJNYXVyaWNpbyIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifV0sImNvbnRhaW5lci10aXRsZSI6IlJldmlzdGEgZGUgQ2llbmNpYXMgSHVtYW5hcyB5IFNvY2lhbGVzIiwiRE9JIjoiaHR0cHM6Ly9kb2kub3JnLzEwLjUyODEvemVub2RvLjc1MDI3MjQiLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDIyXV19LCJwYWdlIjoiMjkwLTMxMiIsImlzc3VlIjoiOTkiLCJjb250YWluZXItdGl0bGUtc2hvcnQiOiIifSwiaXNUZW1wb3JhcnkiOmZhbHNlfV19"/>
           <w:id w:val="1811054642"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve">(Ramírez </w:t>
           </w:r>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>et al.,</w:t>
           </w:r>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2929,50 +2918,51 @@
       </w:pPr>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Algunas definiciones de innovación social recopiladas por </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fYmRkODc4YzgtOTlkMC00NjhhLThkNTEtMzg2NDA0MGRlYWUwIiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjp0cnVlLCJjaXRlcHJvY1RleHQiOiIoSGVybsOhbmRleiBldCBhbC4sIDIwMTZiKSIsIm1hbnVhbE92ZXJyaWRlVGV4dCI6Ikhlcm7DoW5kZXogZXQgYWwuICgyMDE2KSJ9LCJjaXRhdGlvbkl0ZW1zIjpbeyJpZCI6IjFmOTM3NWQzLThjNWItMzAzNC04YjQ1LTA1YWQyYmYwZWVjMyIsIml0ZW1EYXRhIjp7InR5cGUiOiJhcnRpY2xlLWpvdXJuYWwiLCJpZCI6IjFmOTM3NWQzLThjNWItMzAzNC04YjQ1LTA1YWQyYmYwZWVjMyIsInRpdGxlIjoiRWwgY29uY2VwdG8gZGUgaW5ub3ZhY2nDs24gc29jaWFsOiDDoW1iaXRvcywgZGVmaW5pY2lvbmVzIHkgYWxjYW5jZXMgdGXDs3JpY29zIiwiYXV0aG9yIjpbeyJmYW1pbHkiOiJIZXJuw6FuZGV6IiwiZ2l2ZW4iOiJKb3PDqSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IlRpcmFkbyIsImdpdmVuIjoiUGlsYXIiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJBcml6YSIsImdpdmVuIjoiQW50b25pbyIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifV0sImNvbnRhaW5lci10aXRsZSI6IlJldmlzdGEgZGUgRWNvbm9tw61hIFDDumJsaWNhLCBTb2NpYWwgeSBDb29wZXJhdGl2YSIsIlVSTCI6Imh0dHBzOi8vd3d3LnJlZGFseWMub3JnL3BkZi8xNzQvMTc0NDk2OTYwMDYucGRmIiwiaXNzdWVkIjp7ImRhdGUtcGFydHMiOltbMjAxNl1dfSwicGFnZSI6IjE2NS0xOTkiLCJ2b2x1bWUiOiI4OCIsImNvbnRhaW5lci10aXRsZS1zaG9ydCI6IiJ9LCJpc1RlbXBvcmFyeSI6ZmFsc2V9XX0="/>
           <w:id w:val="2051883251"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00625191" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve">Hernández </w:t>
           </w:r>
           <w:r w:rsidR="00625191" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>et al.</w:t>
           </w:r>
           <w:r w:rsidR="00625191" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2998,117 +2988,107 @@
       <w:r w:rsidR="00A659FF" w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">hablan de creación colectiva y nuevas prácticas sociales, actividades y servicios innovadores con el objetivo de satisfacer necesidades sociales y creación de valor social. </w:t>
       </w:r>
       <w:r w:rsidR="00DD63DE" w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Una de las definiciones más destacables, dado los elementos comunes que reúne, es la de</w:t>
+        <w:t xml:space="preserve">Una de las </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD63DE" w:rsidRPr="005757E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>definiciones más destacables, dado los elementos comunes que reúne, es la de</w:t>
       </w:r>
       <w:r w:rsidR="00833592" w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Phills, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00833592" w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Phills</w:t>
-[...19 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Deiglmeier</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00833592" w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> y Miller </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fYWU5YWM4MmItYTY0ZS00YTRlLTkwYzAtYWMxOGVhNDFmZGM5IiwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiJkNzU2NDU3MS0zNzc2LTVjOTYtOWE2NS0wODAyNTM3MjYzNzEiLCJpdGVtRGF0YSI6eyJhdXRob3IiOlt7ImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwiZmFtaWx5IjoiUGhpbGxzIiwiZ2l2ZW4iOiJKYW1lcyIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiIsInBhcnNlLW5hbWVzIjpmYWxzZSwic3VmZml4IjoiIn0seyJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsImZhbWlseSI6IkRlaWdsbWVpZXIiLCJnaXZlbiI6IktyaXNzIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJzdWZmaXgiOiIifSx7ImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwiZmFtaWx5IjoiTWlsbGVyIiwiZ2l2ZW4iOiJEYWxlIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJzdWZmaXgiOiIifV0sImNvbnRhaW5lci10aXRsZSI6IlN0YW5mb3JkIFNvY2lhbCBJbm52b2F0aW9uIFJldmlldyIsImlkIjoiZDc1NjQ1NzEtMzc3Ni01Yzk2LTlhNjUtMDgwMjUzNzI2MzcxIiwiaXNzdWUiOiI0IiwiaXNzdWVkIjp7ImRhdGUtcGFydHMiOltbIjIwMDgiXV19LCJwYWdlIjoiMzQtNDMiLCJ0aXRsZSI6IlJlZGlzY292ZXJpbmcgU29jaWFsIElubm92YXRpb24iLCJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwidm9sdW1lIjoiNiJ9LCJ1cmlzIjpbImh0dHA6Ly93d3cubWVuZGVsZXkuY29tL2RvY3VtZW50cy8/dXVpZD0xOTdiNmFjMy1jMmFkLTQ5NzYtYTYxYS0yY2M5YjA0OTJhOTciXSwiaXNUZW1wb3JhcnkiOmZhbHNlLCJsZWdhY3lEZXNrdG9wSWQiOiIxOTdiNmFjMy1jMmFkLTQ5NzYtYTYxYS0yY2M5YjA0OTJhOTcifV0sInByb3BlcnRpZXMiOnsibm90ZUluZGV4IjowfSwiaXNFZGl0ZWQiOmZhbHNlLCJtYW51YWxPdmVycmlkZSI6eyJjaXRlcHJvY1RleHQiOiIoUGhpbGxzIGV0IGFsLiwgMjAwOCkiLCJpc01hbnVhbGx5T3ZlcnJpZGRlbiI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlVGV4dCI6IiJ9fQ=="/>
           <w:id w:val="-734775736"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>(2008)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00833592" w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD63DE" w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3246,50 +3226,51 @@
       </w:r>
       <w:r w:rsidR="00833592" w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Este elemento tiene algo particular dado que su práctica, popularidad y uso se originó en la industria de la época del capitalismo fordista, inclusive varios de sus principios fueron adoptados en la producción del modelo T de Ford. La eficiencia en esta corriente movilizaba a los empleados a alcanzar su máximo rendimiento desviando la atención de la comprensión ontológica del individuo, con el fin de alcanzar los rendimientos económicos máximos que beneficiaban a los patronos, como los llamaba Taylor </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fNTYxODFiYjItYmIzYS00YWZlLWFkMGYtZDRlZWQwODgxMjgwIiwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiJjMmVkM2I4MS0zNDZiLTU0MDQtYTM4Zi1kOGE1YWZiNGMxY2EiLCJpdGVtRGF0YSI6eyJhdXRob3IiOlt7ImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwiZmFtaWx5IjoiTWFyw61uIiwiZ2l2ZW4iOiJEaWVnbyIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiIsInBhcnNlLW5hbWVzIjpmYWxzZSwic3VmZml4IjoiIn1dLCJjb250YWluZXItdGl0bGUiOiJDdWFkZXJub3MgZGUgQWRtaW5pc3RyYWNpw7NuIiwiaWQiOiJjMmVkM2I4MS0zNDZiLTU0MDQtYTM4Zi1kOGE1YWZiNGMxY2EiLCJpc3N1ZSI6IjMyIiwiaXNzdWVkIjp7ImRhdGUtcGFydHMiOltbIjIwMDYiXV19LCJwYWdlIjoiMTM1LTE1NiIsInRpdGxlIjoiRWwgc3VqZXRvIGh1bWFubyBlbiBsYSBhZG1pbmlzdHJhY2nDs246IHVuYSBtaXJhZGEgY3LDrXRpY2EiLCJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwidm9sdW1lIjoiMTkifSwidXJpcyI6WyJodHRwOi8vd3d3Lm1lbmRlbGV5LmNvbS9kb2N1bWVudHMvP3V1aWQ9NDhkN2UyNWQtZTM1NC00N2ZkLTg5YTItMGUwZjU5ZjQzNDA1Il0sImlzVGVtcG9yYXJ5IjpmYWxzZSwibGVnYWN5RGVza3RvcElkIjoiNDhkN2UyNWQtZTM1NC00N2ZkLTg5YTItMGUwZjU5ZjQzNDA1In1dLCJwcm9wZXJ0aWVzIjp7Im5vdGVJbmRleCI6MH0sImlzRWRpdGVkIjpmYWxzZSwibWFudWFsT3ZlcnJpZGUiOnsiY2l0ZXByb2NUZXh0IjoiKE1hcsOtbiwgMjAwNikiLCJpc01hbnVhbGx5T3ZlcnJpZGRlbiI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlVGV4dCI6IiJ9fQ=="/>
           <w:id w:val="-24951231"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>(Marín, 2006)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00833592" w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">, lo cual refiere intereses particulares. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5993358B" w14:textId="7BBAA05A" w:rsidR="00833592" w:rsidRPr="005757E1" w:rsidRDefault="00833592" w:rsidP="0038411D">
       <w:pPr>
@@ -3386,50 +3367,51 @@
       </w:r>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">de generar benéficos para los trabajadores y los patronos </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fZTUxODNhMTYtZTgxMC00NDY4LWExNjUtM2RiNGMyOTA0NjI0IiwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiJmYzA2OTc1Yi02NDhmLTU4YTctODExNS0wOGVkZDQ1NTJmYzYiLCJpdGVtRGF0YSI6eyJhdXRob3IiOlt7ImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwiZmFtaWx5IjoiVGF5bG9yIiwiZ2l2ZW4iOiJGIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJzdWZmaXgiOiIifV0sImVkaXRvciI6W3siZHJvcHBpbmctcGFydGljbGUiOiIiLCJmYW1pbHkiOiJIZXJyZXJvIEhub3MiLCJnaXZlbiI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiIsInBhcnNlLW5hbWVzIjpmYWxzZSwic3VmZml4IjoiIn1dLCJpZCI6ImZjMDY5NzViLTY0OGYtNThhNy04MTE1LTA4ZWRkNDU1MmZjNiIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWyIxOTkxIl1dfSwicHVibGlzaGVyIjoiT3JpZ2luYWwgZW4gaW5nbMOpcywgMTkxMSIsInB1Ymxpc2hlci1wbGFjZSI6Ik3DqXhpY28iLCJ0aXRsZSI6IlByaW5jaXBpb3MgZGUgbGEgYWRtaW5pc3RyYWNpw7NuIGNpZW50w61maWNhIiwidHlwZSI6ImJvb2sifSwidXJpcyI6WyJodHRwOi8vd3d3Lm1lbmRlbGV5LmNvbS9kb2N1bWVudHMvP3V1aWQ9MDFjNGI3NDctMWFkOC00ZjY3LThkZWYtNjBlNzdhZDM2NjJlIl0sImlzVGVtcG9yYXJ5IjpmYWxzZSwibGVnYWN5RGVza3RvcElkIjoiMDFjNGI3NDctMWFkOC00ZjY3LThkZWYtNjBlNzdhZDM2NjJlIn1dLCJwcm9wZXJ0aWVzIjp7Im5vdGVJbmRleCI6MH0sImlzRWRpdGVkIjpmYWxzZSwibWFudWFsT3ZlcnJpZGUiOnsiY2l0ZXByb2NUZXh0IjoiKFRheWxvciwgMTk5MSkiLCJpc01hbnVhbGx5T3ZlcnJpZGRlbiI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlVGV4dCI6IiJ9fQ=="/>
           <w:id w:val="2029828570"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>(Taylor, 1991)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>. Por tanto, es válido afirmar que, en el fordismo el término de eficiencia fue aprovechado, utilizado y dogmatizado como instrumento de beneficio, pero solo basado en el lado de aquellos que poseen las condiciones de establecer industria, más no de los trabajadores ni tampoco del ambiente</w:t>
       </w:r>
       <w:r w:rsidR="00862FAD" w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3465,102 +3447,91 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">De este modo el término, en el </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>porsfordismo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">, se reivindica en su significado amplio (y tal vez en lo que Taylor buscaba en esencia) bajo el esquema de la innovación social, gracias a su uso en contextos de beneficio colectivo, llevándose a cabo diferentes iniciativas que, aunque se encuentren en </w:t>
+        <w:t xml:space="preserve">, se reivindica en su significado amplio (y tal vez en lo que Taylor buscaba en esencia) bajo el esquema de la innovación social, gracias a su uso en contextos de beneficio colectivo, llevándose a cabo diferentes iniciativas que, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005757E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">aunque se encuentren en </w:t>
       </w:r>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>esquemas de mercado basados en el capitalismo, su valor agregado se centra en una sociedad y no en particulares.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="041910CC" w14:textId="2D5CF211" w:rsidR="00833592" w:rsidRPr="005757E1" w:rsidRDefault="00833592" w:rsidP="0038411D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">Por otro lado, un elemento nombrado en la definición de innovación social, especialmente de la propuesta hecha por Phills, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Deiglmeier</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00862FAD" w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -3607,50 +3578,51 @@
       </w:r>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Pérez y Rojas </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fMGYyZmRlZmEtZDBkNC00NjQ3LWJlMWItZGNjM2M4MmU2ZDg0IiwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiJhNDliYjIyMy0xMzM0LTVmZWUtYTE0ZS0zYzBhZjVkNmQ1YzAiLCJpdGVtRGF0YSI6eyJhdXRob3IiOlt7ImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwiZmFtaWx5IjoiUMOpcmV6IiwiZ2l2ZW4iOiJNYXJpbyIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiIsInBhcnNlLW5hbWVzIjpmYWxzZSwic3VmZml4IjoiIn0seyJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsImZhbWlseSI6IlJvamFzIiwiZ2l2ZW4iOiJKb2hubnkiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsInN1ZmZpeCI6IiJ9XSwiY29udGFpbmVyLXRpdGxlIjoiRWRpdG9yaWFsIFVuaXZlcnNpZGFkIGRlbCBWYWxsZSIsImlkIjoiYTQ5YmIyMjMtMTMzNC01ZmVlLWExNGUtM2MwYWY1ZDZkNWMwIiwiaXNzdWVkIjp7ImRhdGUtcGFydHMiOltbIjIwMDgiXV19LCJudW1iZXItb2YtcGFnZXMiOiIxLTE3IiwidGl0bGUiOiJEZXNhcnJvbGxvIHNvc3RlbmlibGU6IFByaW5jaXBpb3MsIGFwbGljYWNpb25lcyB5IGxpbmVhbWllbnRvcyBkZSBwb2zDrXRpY2EgcGFyYSBDb2xvbWJpYSIsInR5cGUiOiJib29rIn0sInVyaXMiOlsiaHR0cDovL3d3dy5tZW5kZWxleS5jb20vZG9jdW1lbnRzLz91dWlkPTU2N2Q3NDBhLTg4N2ItNDk5ZC1hNjllLWVhOWIwOWRjNzg5MiJdLCJpc1RlbXBvcmFyeSI6ZmFsc2UsImxlZ2FjeURlc2t0b3BJZCI6IjU2N2Q3NDBhLTg4N2ItNDk5ZC1hNjllLWVhOWIwOWRjNzg5MiJ9XSwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImNpdGVwcm9jVGV4dCI6IihQw6lyZXogJiMzODsgUm9qYXMsIDIwMDgpIiwiaXNNYW51YWxseU92ZXJyaWRkZW4iOmZhbHNlLCJtYW51YWxPdmVycmlkZVRleHQiOiIifX0="/>
           <w:id w:val="1666816521"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>(2008)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">, quienes hablan de sostenibilidad débil y sostenibilidad fuerte. La primera es la que se encuentra enlazada con el desarrollo sostenible, es decir, se aliena al discurso del crecimiento económico y desarrollo social que dentro del capitalismo posfordista la riqueza material se encarga de generar los recursos para la protección ambiental, lineada a una visión utilitarista de la sostenibilidad. Una manera de comprender mejor lo expuesto, es a través de la siguiente expresión matemática: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
@@ -3690,64 +3662,52 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> + Km + </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Kh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> + …+ </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> + …+ Kni</w:t>
+      </w:r>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>. Siendo el capital total (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Kt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3839,50 +3799,51 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> por otro lado, Pérez y Rojas </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fZmY1MmNjZjUtMWE2Zi00MmQ5LWIxMzUtYjIwMmY5YjI0ZjE1IiwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiJhNDliYjIyMy0xMzM0LTVmZWUtYTE0ZS0zYzBhZjVkNmQ1YzAiLCJpdGVtRGF0YSI6eyJhdXRob3IiOlt7ImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwiZmFtaWx5IjoiUMOpcmV6IiwiZ2l2ZW4iOiJNYXJpbyIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiIsInBhcnNlLW5hbWVzIjpmYWxzZSwic3VmZml4IjoiIn0seyJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsImZhbWlseSI6IlJvamFzIiwiZ2l2ZW4iOiJKb2hubnkiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsInN1ZmZpeCI6IiJ9XSwiY29udGFpbmVyLXRpdGxlIjoiRWRpdG9yaWFsIFVuaXZlcnNpZGFkIGRlbCBWYWxsZSIsImlkIjoiYTQ5YmIyMjMtMTMzNC01ZmVlLWExNGUtM2MwYWY1ZDZkNWMwIiwiaXNzdWVkIjp7ImRhdGUtcGFydHMiOltbIjIwMDgiXV19LCJudW1iZXItb2YtcGFnZXMiOiIxLTE3IiwidGl0bGUiOiJEZXNhcnJvbGxvIHNvc3RlbmlibGU6IFByaW5jaXBpb3MsIGFwbGljYWNpb25lcyB5IGxpbmVhbWllbnRvcyBkZSBwb2zDrXRpY2EgcGFyYSBDb2xvbWJpYSIsInR5cGUiOiJib29rIn0sInVyaXMiOlsiaHR0cDovL3d3dy5tZW5kZWxleS5jb20vZG9jdW1lbnRzLz91dWlkPTU2N2Q3NDBhLTg4N2ItNDk5ZC1hNjllLWVhOWIwOWRjNzg5MiJdLCJpc1RlbXBvcmFyeSI6ZmFsc2UsImxlZ2FjeURlc2t0b3BJZCI6IjU2N2Q3NDBhLTg4N2ItNDk5ZC1hNjllLWVhOWIwOWRjNzg5MiJ9XSwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImNpdGVwcm9jVGV4dCI6IihQw6lyZXogJiMzODsgUm9qYXMsIDIwMDgpIiwiaXNNYW51YWxseU92ZXJyaWRkZW4iOmZhbHNlLCJtYW51YWxPdmVycmlkZVRleHQiOiIifX0="/>
           <w:id w:val="1939638290"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>(2008)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">, también hablan del concepto de sostenibilidad fuerte o sostenibilidad de la base ecológica, en donde predomina el concepto de la sustentabilidad. Desde esta perspectiva, la expresión matemática no es una suma de capitales, sino una multiplicación, en donde cada factor permite la </w:t>
       </w:r>
       <w:r w:rsidR="00862FAD" w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
@@ -3999,77 +3960,78 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>La comunidad de la organización social, eje clave para la innovación social</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10DFF16A" w14:textId="7B351226" w:rsidR="00833592" w:rsidRPr="005757E1" w:rsidRDefault="00833592" w:rsidP="0038411D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Los componentes de la definición de innovación social analizados anteriormente, requieren de esfuerzos consientes por parte de la comunidad en donde nacen este tipo de experiencias, en este sentido, es importante destacar el gran papel que desempeñan, considerando que la sociedad civil puede (re)descubrir su poder de cooperación y convertirse </w:t>
+        <w:t xml:space="preserve">Los componentes de la definición de innovación social analizados anteriormente, requieren de esfuerzos consientes por parte de la comunidad en donde nacen este tipo de </w:t>
       </w:r>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">en un agente activo en la búsqueda de soluciones a las necesidades sociales locales que no son atendidas por la empresa privada ni pro el estado neoliberal </w:t>
+        <w:t xml:space="preserve">experiencias, en este sentido, es importante destacar el gran papel que desempeñan, considerando que la sociedad civil puede (re)descubrir su poder de cooperación y convertirse en un agente activo en la búsqueda de soluciones a las necesidades sociales locales que no son atendidas por la empresa privada ni pro el estado neoliberal </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fMzcyNmRlODAtMTcyNy00NDgxLWEzNjEtMzNlZTUxYTZiZTZiIiwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiI3YTdiNzYzNi05YWEwLTU4NWMtOGM3NS04ZDIzZWRjZjM0OWUiLCJpdGVtRGF0YSI6eyJJU1NOIjoiMTY3ODY5NzEiLCJhYnN0cmFjdCI6IlB1cnBvc2U6IFRvIHByb3Bvc2UgYSBmcmFtZXdvcmsgdGhhdCBpbnZvbHZlcyB0aGUgYW5hbHlzaXMgb2YgdGhlIGRpbWVuc2lvbnMgb2Ygc29jaWFsIGlubm92YXRpb24gYW5kIHRoZSByb2xlcyBwbGF5ZWQgYnkgdGhlIG9yZ2FuaXphdGlvbmFsIGFjdG9yLiBPcmlnaW5hbGl0eS9nYXAvcmVsZXZhbmNlL2ltcGxpY2F0aW9uczogVGhlIGNoYWxsZW5nZSBoZXJlIHdhcyB0byBvdXRsaW5lIGEgZnJhbWV3b3JrIHdpdGhpbiB0aGUgQnJhemlsaWFuIGNvbnRleHQsIGNvbnRyaWJ1dGluZyBhcyBhbiBpbnN0cnVtZW50IHRvIHRoZSBkZWNpc2lvbiBtYWtpbmcgb2YgdGhlIG9yZ2FuaXphdGlvbmFsIGFjdG9yLCBzZXJ2aW5nIGFzIGd1aWRhbmNlIHRvIGJldHRlciBjb21wcmVoZW5kIHNvY2lhbCBpbm5vdmF0aW9uIGluaXRpYXRpdmVzIHRoYXQgdGhleSBwcm9tb3RlLCBhcyB3ZWxsIGFzIGNoYXJhY3Rlcml6aW5nIHRoZSByb2xlcyB0aGF0IHRoZXkgc2hvdWxkIHBsYXkgaW4gb3JkZXIgdG8gYmV0dGVyIHByb21vdGUgYW5kIGFkdmVydGlzZSB0aGUgaW1wbGVtZW50ZWQgc29jaWFsIGluaXRpYXRpdmVzLiBLZXkgbWV0aG9kb2xvZ2ljYWwgYXNwZWN0czogVGhlIHN0dWR5IHdhcyBvZiBxdWFsaXRhdGl2ZSBuYXR1cmUsIGFuZCB0aGUgY2FzZSB3YXMgYSBuZXR3b3JrIGNyZWF0ZWQgYnkgb3JnYW5pemF0aW9ucyBvZiB0aGUgY2l2aWwgc29jaWV0eSB0aGF0IG1hbmFnZSBzb2NpYWwgaW5ub3ZhdGlvbiAoQXJ0aWN1bGHDp8OjbyBkbyBTZW1pw6FyaWRvIEJyYXNpbGVpcm8gLSBBU0EpLiBUaGUgTkdPcyBsaW5rZWQgdG8gQVNBLCB3aGljaCB3b3JrcyB3aXRoaW4gdGhlIEJyYXppbGlhbiBzdGF0ZXMgb2YgUGFyYcOtYmEsIFBlcm5hbWJ1Y28sIGFuZCBSaW8gR3JhbmRlIGRvIE5vcnRlLCB3ZXJlIHRoZSBhbmFseXNpcyB1bml0cyBvZiB0aGUgY2FzZSBzdXJ2ZXllZC4gVGhlIEFuYWx5c2lzIG9mIENvbnRlbnRzIHdhcyBhZG9wdGVkIGZvciBkYXRhIGhhbmRsaW5nLCBzdXBwb3J0ZWQgYnkgdGhlIHNvZnR3YXJlIEFsdGFzLlRpLiBTdW1tYXJ5IG9mIGtleSByZXN1bHRzOiBUaGUgb3JnYW5pemF0aW9uYWwgYWN0b3IgaGFzIGEgbGVhZGluZyByb2xlIGFtb25nIHNvY2lhbCBpbm5vdmF0aW9uIGluaXRpYXRpdmVzLCBhcyBhIGxlZ2l0aW1hdGUgcmVwcmVzZW50YXRpdmUgb2Ygc29jaWV0eSdzIGludGVyZXN0cyBpbiBhcnRpY3VsYXRpbmcgYm90dG9tLXVwIGluaXRpYXRpdmVzIChhY3RvcnMpOyBpbiBpZGVudGlmeWluZyBub24tc2F0aXNmaWVkIHNvY2lhbCBuZWVkcyAoc29jaWFsIG5lZWRzKTsgYXMgYSBtYW5hZ2VyIG9mIHNvY2lhbCByZWxhdGlvbnNoaXBzLCBlc3BlY2lhbGx5IHdoZW4gaXQgY29tZXMgdG8gZ292ZXJuYW5jZSBhbmQgcGFydGljaXBhdGlvbiAocHJvY2Vzcyk7IHBvaW50ZXIgb2YgaW5ub3ZhdGl2ZSBjYXBhY2l0eSBvZiB0aGUgaWRlYXMgaW1wbGVtZW50ZWQgKGlubm92YXRpdmVuZXNzIGFuZCBwcm9tb3RlciBvZiB0aGUgc29jaWFsIGJlbmVmaXRzIHByb3ZpZGVkIGluIHRoZSBjb21tdW5pdHkgKHNvY2lhbCBpbXByb3ZlbWVudHMgYW5kIGFuc3dlcnMpLiBLZXkgY29uc2lkZXJhdGlvbnMvY29uY2x1c2lvbnM6IEJhc2VkIG9uIHRoZSByb2xlcyBpZGVudGlmaWVkLCBpdCBpcyBwb3NzaWJsZSB0byBtYXAgb3V0IHRoZSBhY3Rpb25zIG9mIHRoZSBvcmdhbml6YXRpb25hbCBhY3RvcnMsIGhlbHBpbmcgdGhlbSBpbiB0aGVpciB0YXNrcyBvZiBwbGFubmluZywgaW1wbGVtZW50aW5nIGFuZCBkaXNzZW1pbmF0aW5nIHNvY2lhbCBpbml0aWF0aXZlcywgd2hpY2ggcmVzdWx0cyBpbiBhIG1vZGVsIHRoYXQgaXMgYm90aCBvcGVyYXRpb25hbCBhbmQgYW5hbHl0aWNhbC4gKEVuZ2xpc2gpIFtBQlNUUkFDVCBGUk9NIEFVVEhPUl0iLCJhdXRob3IiOlt7ImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwiZmFtaWx5IjoiQ29ycmVpYSIsImdpdmVuIjoiU3V6YW5uZSIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiIsInBhcnNlLW5hbWVzIjpmYWxzZSwic3VmZml4IjoiIn0seyJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsImZhbWlseSI6Ik9saXZlaXJhIiwiZ2l2ZW4iOiJWZXJvbmljYSIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IkRlIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJzdWZmaXgiOiIifSx7ImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwiZmFtaWx5IjoiR29tZXoiLCJnaXZlbiI6IkNhcmxhIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJzdWZmaXgiOiIifV0sImNvbnRhaW5lci10aXRsZSI6IkRpbWVuc8O1ZXMgRGEgSW5vdmHDp8OjbyBTb2NpYWwgRSBPcyBQYXBlaXMgRG8gQXRvciBPcmdhbml6YWNpb25hbDogQSBQcm9wb3Npw6fDo28gRGUgVW0gRnJhbWV3b3JrLiIsImlkIjoiN2E3Yjc2MzYtOWFhMC01ODVjLThjNzUtOGQyM2VkY2YzNDllIiwiaXNzdWUiOiI2IiwiaXNzdWVkIjp7ImRhdGUtcGFydHMiOltbIjIwMTYiLCIxMSJdXX0sIm5vdGUiOiJBY2Nlc3Npb24gTnVtYmVyOiAxMjEwNTEzNTA7IEF1dGhvcnM6IENPUlJFSUEsIFNVWkFOTkUgw4lSSUNBIE5PQlJFR0EgMSwyOyBFbWFpbCBBZGRyZXNzOiBzdXphbm5lLmVuY0BnbWFpbC5jb20gREUgT0xJVkVJUkEsIFZFUk9OSUNBIE1BQ0FSSU8gMSwyOyBFbWFpbCBBZGRyZXNzOiB2ZXJvbmljYW1hY2FyaW9AZ21haWwuY29tIEdPTUVaLCBDQVJMQSBSRUdJTkEgUEFTQSAzLDQ7IEVtYWlsIEFkZHJlc3M6IGNhcmxhcGFzYWdvbWV6QGdtYWlsLmNvbTsgQWZmaWxpYXRpb25zOiAxOiBEb2N0b3IgaW4gQnVzaW5lc3MgQWRtaW5pc3RyYXRpb24gZnJvbSB0aGUgR3JhZHVhdGUgUHJvZ3JhbSBpbiBCdXNpbmVzcyBBZG1pbmlzdHJhdGlvbiBhdCB0aGUgVW5pdmVyc2lkYWRlIEZlZGVyYWwgZGUgUGVybmFtYnVjbyAoVUZQRSksIEF2ZW5pZGEgQXByaWdpbyBWZWxvc28sIDg4MiwgQmFpcnJvIFVuaXZlcnNpdMOhcmlvLCBDYW1waW5hIEdyYW5kZSAtIFBCIC0gQnJhc2lsIC0gQ0VQIDU4NDI5LTkwMDsgMjogUHJvZmVzc29yIGZyb20gdGhlIERlcGFydG1lbnQgb2YgQnVzaW5lc3MgQWRtaW5pc3RyYXRpb24gYW5kIEFjY291bnRpbmcgYXQgdGhlIFVuaXZlcnNpZGFkZSBGZWRlcmFsIGRlIENhbXBpbmEgR3JhbmRlIChVRkNHKSwgQXZlbmlkYSBBcHJpZ2lvIFZlbG9zbywgODgyLCBCYWlycm8gVW5pdmVyc2l0w6FyaW8sIENhbXBpbmEgR3JhbmRlIC0gUEIgLSBCcmFzaWwgLSBDRVAgNTg0MjktOTAwOyAzOiBEb2N0b3IgaW4gUHJvZHVjdGlvbiBFbmdpbmVlcmluZyBmcm9tIHRoZSBDb2xsZWdlIG9mIEVuZ2luZWVyaW5nIGF0IHRoZSBVbml2ZXJzaWRhZGUgRmVkZXJhbCBkZSBTYW50YSBDYXRhcmluYSAoVUZTQyksIEF2ZW5pZGEgZG9zIEZ1bmNpb27DoXJpb3MsIDHCsCBhbmRhciwgc2FsYSBELTE3LCBDaWRhZGUgVW5pdmVyc2l0w6FyaWEsIFJlY2lmZSAtIFBCIC0gQnJhc2lsOyA0OiBQcm9mZXNzb3IgZnJvbSB0aGUgR3JhZHVhdGUgUHJvZ3JhbSBpbiBCdXNpbmVzcyBBZG1pbmlzdHJhdGlvbiBhdCB0aGUgVW5pdmVyc2lkYWRlIEZlZGVyYWwgZGUgUGVybmFtYnVjbyAoVUZQRSksIEF2ZW5pZGEgZG9zIEZ1bmNpb27DoXJpb3MsIDHCsCBhbmRhciwgc2FsYSBELTE3LCBDaWRhZGUgVW5pdmVyc2l0w6FyaWEsIFJlY2lmZSAtIFBCIC0gQnJhc2lsOyBTdWJqZWN0OiBTb2NpYWwgaW5ub3ZhdGlvbjsgU3ViamVjdDogU29jaWFsIGluc3RpdHV0aW9uczsgU3ViamVjdDogTGl0ZXJhdHVyZSByZXZpZXdzOyBTdWJqZWN0OiBTb2NpYWwgY29udGV4dDsgU3ViamVjdDogRGVjaXNpb24gbWFraW5nOyBBdXRob3ItU3VwcGxpZWQgS2V5d29yZDogQWN0b3JlcyBkZSBsYSBvcmdhbml6YWNpw7NuOyBBdXRob3ItU3VwcGxpZWQgS2V5d29yZDogQXRvcmVzIG9yZ2FuaXphY2lvbmFpczsgQXV0aG9yLVN1cHBsaWVkIEtleXdvcmQ6IENhcsOhY3RlciBpbm5vdmFkb3I7IEF1dGhvci1TdXBwbGllZCBLZXl3b3JkOiBDYXLDoXRlciBpbm92YWRvcjsgQXV0aG9yLVN1cHBsaWVkIEtleXdvcmQ6IEdhbmhvcyBlIHJlc3Bvc3RhcyBzb2NpYWlzOyBBdXRob3ItU3VwcGxpZWQgS2V5d29yZDogSW5ub3ZhY2nDs24gc29jaWFsOyBBdXRob3ItU3VwcGxpZWQgS2V5d29yZDogSW5ub3ZhdGl2ZW5lc3M7IEF1dGhvci1TdXBwbGllZCBLZXl3b3JkOiBJbm92YcOnw6NvIHNvY2lhbDsgQXV0aG9yLVN1cHBsaWVkIEtleXdvcmQ6IExhcyBnYW5hbmNpYXMgeSBsYXMgcmVzcHVlc3RhcyBzb2NpYWxlczsgQXV0aG9yLVN1cHBsaWVkIEtleXdvcmQ6IExhcyBuZWNlc2lkYWRlcyBzb2NpYWxlcyB5IGRlIHByb2Nlc29zOyBBdXRob3ItU3VwcGxpZWQgS2V5d29yZDogTmVjZXNzaWRhZGVzIHNvY2lhaXMgZSBwcm9jZXNzbzsgQXV0aG9yLVN1cHBsaWVkIEtleXdvcmQ6IE9yZ2FuaXphdGlvbmFsIGFjdG9yczsgQXV0aG9yLVN1cHBsaWVkIEtleXdvcmQ6IFNvY2lhbCBpbXByb3ZlbWVudHMgYW5kIGFuc3dlcnM7IEF1dGhvci1TdXBwbGllZCBLZXl3b3JkOiBTb2NpYWwgbmVlZHMgYW5kIHByb2Nlc3M7IEF1dGhvci1TdXBwbGllZCBLZXl3b3JkOiBBY3RvcmVzIGRlIGxhIG9yZ2FuaXphY2nDs247IEF1dGhvci1TdXBwbGllZCBLZXl3b3JkOiBDYXLDoWN0ZXIgaW5ub3ZhZG9yOyBBdXRob3ItU3VwcGxpZWQgS2V5d29yZDogSW5ub3ZhY2nDs24gc29jaWFsOyBBdXRob3ItU3VwcGxpZWQgS2V5d29yZDogTGFzIGdhbmFuY2lhcyB5IGxhcyByZXNwdWVzdGFzIHNvY2lhbGVzOyBBdXRob3ItU3VwcGxpZWQgS2V5d29yZDogTGFzIG5lY2VzaWRhZGVzIHNvY2lhbGVzIHkgZGUgcHJvY2Vzb3M7IEF1dGhvci1TdXBwbGllZCBLZXl3b3JkOiBBdG9yZXMgb3JnYW5pemFjaW9uYWlzOyBBdXRob3ItU3VwcGxpZWQgS2V5d29yZDogQ2Fyw6F0ZXIgaW5vdmFkb3I7IEF1dGhvci1TdXBwbGllZCBLZXl3b3JkOiBHYW5ob3MgZSByZXNwb3N0YXMgc29jaWFpczsgQXV0aG9yLVN1cHBsaWVkIEtleXdvcmQ6IElub3Zhw6fDo28gc29jaWFsOyBBdXRob3ItU3VwcGxpZWQgS2V5d29yZDogTmVjZXNzaWRhZGVzIHNvY2lhaXMgZSBwcm9jZXNzbzsgTGFuZ3VhZ2Ugb2YgS2V5d29yZHM6IEVuZ2xpc2g7IExhbmd1YWdlIG9mIEtleXdvcmRzOiBTcGFuaXNoOyBMYW5ndWFnZSBvZiBLZXl3b3JkczogUG9ydHVndWVzZTsgTnVtYmVyIG9mIFBhZ2VzOiAzMnAiLCJwYWdlIjoiMTAyLTEzMyIsInB1Ymxpc2hlciI6IlVuaXZlcnNpZGFkZSBQcmVzYml0ZXJpYW5hIE1hY2tlbnppZSwgUkFNLVJldmlzdGEgZGUgQWRtaW5pc3RyYWNhbyBNYWNrZW56aWUiLCJ0aXRsZSI6IkRpbWVuc2lvbnMgb2Ygc29jaWFsIGlubm92YXRpb24gYW5kIHRoZSByb2xlcyBvZiBvcmdhbml6YXRpb25hbCBhY3RvcjogdGhlIHByb3Bvc2l0aW9uIG9mIGEgZnJhbWV3b3JrLiIsInR5cGUiOiJhcnRpY2xlLWpvdXJuYWwiLCJ2b2x1bWUiOiIxNyJ9LCJ1cmlzIjpbImh0dHA6Ly93d3cubWVuZGVsZXkuY29tL2RvY3VtZW50cy8/dXVpZD1jMzkzYzY2YS1kYjliLTRmYTItOGIzMi1kYjBiMjA2Y2RjOGQiXSwiaXNUZW1wb3JhcnkiOmZhbHNlLCJsZWdhY3lEZXNrdG9wSWQiOiJjMzkzYzY2YS1kYjliLTRmYTItOGIzMi1kYjBiMjA2Y2RjOGQifV0sInByb3BlcnRpZXMiOnsibm90ZUluZGV4IjowfSwiaXNFZGl0ZWQiOmZhbHNlLCJtYW51YWxPdmVycmlkZSI6eyJjaXRlcHJvY1RleHQiOiIoQ29ycmVpYSBldCBhbC4sIDIwMTYpIiwiaXNNYW51YWxseU92ZXJyaWRkZW4iOmZhbHNlLCJtYW51YWxPdmVycmlkZVRleHQiOiIifX0="/>
           <w:id w:val="-320654988"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve">(Correia </w:t>
           </w:r>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>et al.,</w:t>
           </w:r>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4145,87 +4107,89 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> y Raven </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fNGNmYWVkOWEtNWJlYS00NDQ1LTlkMzYtMjcwY2IyNDVjNmEwIiwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiJkY2E4ODYzOS0yNmRkLTViMGQtYWQ1MS01NDk0NzI3Y2U4NDEiLCJpdGVtRGF0YSI6eyJET0kiOiIxMC4xMDA3L3MxMTI2Ni0wMTAtOTE0Ni00IiwiYXV0aG9yIjpbeyJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsImZhbWlseSI6IldpdGthbXAiLCJnaXZlbiI6Ik0uSi4iLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsInN1ZmZpeCI6IiJ9LHsiZHJvcHBpbmctcGFydGljbGUiOiIiLCJmYW1pbHkiOiJSb3lha2tlcnMiLCJnaXZlbiI6IkwuTS5NLiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiIsInBhcnNlLW5hbWVzIjpmYWxzZSwic3VmZml4IjoiIn0seyJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsImZhbWlseSI6IlJhdmVuIiwiZ2l2ZW4iOiJSLlAuSi5NLiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiIsInBhcnNlLW5hbWVzIjpmYWxzZSwic3VmZml4IjoiIn1dLCJjb250YWluZXItdGl0bGUiOiJWb2x1bnRhcyA6IEludGVybmF0aW9uYWwgSm91cm5hbCBvZiBWb2x1bnRhcnkgYW5kIE5vbnByb2ZpdCBPcmdhbml6YXRpb25zIiwiaWQiOiJkY2E4ODYzOS0yNmRkLTViMGQtYWQ1MS01NDk0NzI3Y2U4NDEiLCJpc3N1ZSI6IjIiLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1siMjAxMSJdXX0sInBhZ2UiOiIyODMtMzEwIiwidGl0bGUiOiJGcm9tIGNvd2JveXMgdG8gZGlwbG9tYXRzIDogY2hhbGxlbmdlcyBmb3Igc29jaWFsIGVudHJlcHJlbmV1cnNoaXAgaW4gdGhlIE5ldGhlcmxhbmRzIiwidHlwZSI6ImFydGljbGUtam91cm5hbCIsInZvbHVtZSI6IjIyIn0sInVyaXMiOlsiaHR0cDovL3d3dy5tZW5kZWxleS5jb20vZG9jdW1lbnRzLz91dWlkPTYyMTc4M2MyLTZkOGUtNGU3Yy04MWU3LTk0ZDFmODczZTdlOCJdLCJpc1RlbXBvcmFyeSI6ZmFsc2UsImxlZ2FjeURlc2t0b3BJZCI6IjYyMTc4M2MyLTZkOGUtNGU3Yy04MWU3LTk0ZDFmODczZTdlOCJ9XSwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImNpdGVwcm9jVGV4dCI6IihXaXRrYW1wIGV0IGFsLiwgMjAxMSkiLCJpc01hbnVhbGx5T3ZlcnJpZGRlbiI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlVGV4dCI6IiJ9fQ=="/>
           <w:id w:val="-1692535245"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>(2011)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">, la inclusión en la comunidad de la organización social, la experiencia de los problemas sociales y la fuerte participación de los principales interesados conducen a la adopción de un modelo de respuesta que se ajusta a las características de la población destinataria y del territorio en que viven </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fYTI5YjI0MjUtODM1YS00ZGVlLTliNjctMTMxZGU0OTMyOWU3IiwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiI3NzY4NGQ0ZC00MDVlLTVkOWQtOTZhNC0yY2VkNjAwNjAxNDUiLCJpdGVtRGF0YSI6eyJET0kiOiIxMC43MjAzL0NJUklFQy1FLjkwLjkxNTUiLCJhYnN0cmFjdCI6IsKpIDIwMTcgQ0lSSUVDLUVzcGHDsWEuIFRoaXMgaW52ZXN0aWdhdGlvbiBhaW1zIHRvIGV4YW1pbmUgaW5ub3ZhdGlvbiBpbiBhIHNlbGVjdGVkIHN1Y2Nlc3NmdWwgUG9ydHVndWVzZSBzb2NpYWwgdmVudHVyZSAoVGhlIENvb3BlcmF0aXZlIFRlcnJhIENow6MpIGFuZCB0byBhbmFseXNlIHRoZSBleHRlbnQgdG8gd2hpY2ggaW5ub3ZhdGl2ZSBzb2NpYWwgdmVudHVyZXMgYXJlIGFibGUgdG8gY29udHJpYnV0ZSB0byBsb2NhbCBkZXZlbG9wbWVudC4gU3BlY2lmaWNhbGx5LCB0aGUgcGFwZXIgaGlnaGxpZ2h0cyB0aGUgYWN0aXZpdGllcyBkZXZlbG9wZWQgYnkgdGhlIHNvY2lhbCBvcmdhbml6YXRpb24gaW4gcmVzcG9uc2UgdG8gdGhlIG5lZWRzIG9mIHBhcnRpY3VsYXIgKG1pY3JvKSBzZWdtZW50cyBvZiBzb2NpZXR5IGFuZCBpbGx1c3RyYXRlcyB3aGljaCBrZXkgZmFjdG9ycyB0cmlnZ2VyZWQgdGhlIHN1Y2Nlc3Mgb2YgdGhlIGV4YW1pbmVkIHNvY2lhbCBpbml0aWF0aXZlLiBBIGNhc2Ugc3R1ZHkgbWV0aG9kb2xvZ3kgaXMgdXNlZCB0byBkZXNjcmliZSB0aGUgZGlzdGluY3RpdmUgY2hhcmFjdGVyaXN0aWNzIGFuZCBzdHJhdGVnaWVzIHB1cnN1ZWQgYnkgdGhlIG1hbmFnZXJzIG9mIHRoZSBzb2NpYWwgdmVudHVyZSBhbmQgdG8gZXN0YWJsaXNoIHRoZSBsaW5rcyBiZXR3ZWVuIHRoZSBvcHBvcnR1bml0aWVzIGZvciBzb2NpYWwgaW5ub3ZhdGlvbiBhbmQgdGhlIHRlcnJpdG9yeS4gVGhlIGRhdGEgY29sbGVjdGVkIGZvciB0aGUgc3R1ZHkgd2VyZSB0cmlhbmd1bGF0ZWQgZnJvbSBkZXNrIHJlc2VhcmNoIGFuZCBmcm9tIGluLWRlcHRoIHNlbWktc3RydWN0dXJlZCBpbnRlcnZpZXdzIGNvbmR1Y3RlZCB3aXRoIHByaXZpbGVnZWQgYWN0b3JzLiBUaGUgcmVzdWx0cyBzaG93IHRoYXQgc29jaWFsIGlubm92YXRpb24gaXMgYSB2aWFibGUgc3RyYXRlZ3kgdG8gcmV2aXRhbGl6ZSB0aGUgcmVnaW9uJ3Mgc29jaW8tZWNvbm9taWMgdGlzc3VlLCB0aHJvdWdoIHRoZSBjcmVhdGlvbiBvZiBuZXcgZWNvbm9taWMgYWN0aXZpdGllcyBhbmQgY29uc2VxdWVudGx5IGxvY2FsIGVtcGxveW1lbnQgdGhhdCBhcmUgYmFzZWQgb24gdGhlIHZpbGxhZ2UncyB0cmFkaXRpb25hbCBhY3Rpdml0aWVzLiBUaGlzIHN0cmF0ZWd5IHNlZWtzIHRvIGFjaGlldmUgc3VzdGFpbmFibGUgZWNvbm9taWMgZ3Jvd3RoIGFuZCB3ZWxsLWJlaW5nIGZvciB0aGUgcGVvcGxlIG9mIHRoZSByZWdpb24uIEhvd2V2ZXIsIHRvIGJlIHN1Y2Nlc3NmdWwsIHRoZSBzdHJhdGVneSBkZW1hbmRzIGEgZGVlcCBrbm93bGVkZ2Ugb2YgZXhpc3Rpbmcgc29jaWFsIHByb2JsZW1zIGFzIHdlbGwgYXMgdGhlIGF2YWlsYWJpbGl0eSBvZiBlbmRvZ2Vub3VzIGxvY2FsIHJlc291cmNlcyBhbmQgY2FwYWJpbGl0aWVzIGZvciB1c2UgYnkgc29jaWFsIGVudHJlcHJlbmV1cnMuIEluIHRoaXMgY29udGV4dCwgc29jaWFsIGlubm92YXRpb24gc2hvdWxkIGJlIGEgcGFydGljaXBhdG9yeSBwcm9jZXNzLCBpbiB3aGljaCBkaWZmZXJlbnQgZW50aXRpZXMgYW5kIHRoZSBiZW5lZmljaWFyaWVzIG9mIHNvY2lhbCBwcm9ncmFtcyB3ZXJlIGFjdGl2ZSBwbGF5ZXJzLiIsImF1dGhvciI6W3siZHJvcHBpbmctcGFydGljbGUiOiIiLCJmYW1pbHkiOiJCZXJuYXJkaW5vIiwiZ2l2ZW4iOiJTLiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiIsInBhcnNlLW5hbWVzIjpmYWxzZSwic3VmZml4IjoiIn0seyJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsImZhbWlseSI6IlNhbnRvcyIsImdpdmVuIjoiSi5GLiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiIsInBhcnNlLW5hbWVzIjpmYWxzZSwic3VmZml4IjoiIn1dLCJjb250YWluZXItdGl0bGUiOiJDSVJJRUMtRXNwYW5hIFJldmlzdGEgZGUgRWNvbm9taWEgUHVibGljYSwgU29jaWFsIHkgQ29vcGVyYXRpdmEiLCJpZCI6Ijc3Njg0ZDRkLTQwNWUtNWQ5ZC05NmE0LTJjZWQ2MDA2MDE0NSIsImlzc3VlIjoiOTAiLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1siMjAxNyJdXX0sInBhZ2UiOiIxNTktMTg3IiwidGl0bGUiOiJMb2NhbCBkZXZlbG9wbWVudCB0aHJvdWdoIHNvY2lhbCBhbmQgdGVycml0b3JpYWwgaW5ub3ZhdGlvbjogQW4gZXhwbG9yYXRvcnkgY2FzZSBzdHVkeSIsInR5cGUiOiJhcnRpY2xlLWpvdXJuYWwiLCJ2b2x1bWUiOiIxIn0sInVyaXMiOlsiaHR0cDovL3d3dy5tZW5kZWxleS5jb20vZG9jdW1lbnRzLz91dWlkPTFjMTkzZjM4LWZiMzktMzg1Ny1iNmUyLTc4NjQ1NGUwYmJlZSJdLCJpc1RlbXBvcmFyeSI6ZmFsc2UsImxlZ2FjeURlc2t0b3BJZCI6IjFjMTkzZjM4LWZiMzktMzg1Ny1iNmUyLTc4NjQ1NGUwYmJlZSJ9XSwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImNpdGVwcm9jVGV4dCI6IihCZXJuYXJkaW5vICYjMzg7IFNhbnRvcywgMjAxNykiLCJpc01hbnVhbGx5T3ZlcnJpZGRlbiI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlVGV4dCI6IiJ9fQ=="/>
           <w:id w:val="-1396737809"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve">(Bernardino </w:t>
           </w:r>
           <w:r w:rsidR="00862FAD" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>y</w:t>
           </w:r>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve"> Santos, 2017)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="005757E1">
@@ -4507,101 +4471,86 @@
         <w:sdtEndPr>
           <w:rPr>
             <w:bCs w:val="0"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve">(Van Dyck </w:t>
           </w:r>
           <w:r w:rsidR="00862FAD" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>y</w:t>
           </w:r>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
-            <w:t xml:space="preserve"> Van den </w:t>
-[...15 lines deleted...]
-            <w:t>, 2013)</w:t>
+            <w:t xml:space="preserve"> Van den Broeck, 2013)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69BBFEE8" w14:textId="64CC26B3" w:rsidR="00833592" w:rsidRPr="005757E1" w:rsidRDefault="00833592" w:rsidP="0038411D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Los siguientes factores, son considerados como facilitadores de la innovación social </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fNzlkYjYyZTAtMmY1Yi00OWRkLTg0ZTAtZjIxNzY2MTNhNzAyIiwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiJhYjJiZDM5NC0yMzliLTU3ZGItYTQyNi1hMjk2N2FmZWVkYjciLCJpdGVtRGF0YSI6eyJET0kiOiIxMC4xMDA3L3MxMTIxMy0wMTUtOTM0Ny0yIiwiYWJzdHJhY3QiOiLCqSAyMDE1LCBTcHJpbmdlciBTY2llbmNlK0J1c2luZXNzIE1lZGlhIE5ldyBZb3JrLiBUaGlzIHBhcGVyIGV4cGxvcmVzIGhvdyBzb2NpYWwgaW5ub3ZhdGlvbiBjYW4gYmUgZmFjaWxpdGF0ZWQsIGEgc3ViamVjdCB0aGF0IGhhcyBub3QgYmVlbiBhZGRyZXNzZWQgYWRlcXVhdGVseSBieSBsaXRlcmF0dXJlLiBUaGUgcmVzdWx0cyBpZGVudGlmeSBmaXZlIGtleSBmYWN0b3JzIGJhc2VkIG9uIGEgbG9jYWwgbmV0d29yayBkZXZlbG9wZWQgaW4gR29pZXJyaSBDb3VudHkgKEJhc3F1ZSBDb3VudHJ5LCBTcGFpbikuIFRoZSBuZXR3b3JrIHdhcyBjcmVhdGVkIHRvIGZvc3RlciBsb2NhbCBlY29ub21pYyBkZXZlbG9wbWVudCB0aHJvdWdoIGFuIGFjdGlvbiByZXNlYXJjaCBwcm9jZXNzLiBUaGUgZW5nYWdlbWVudCBvZiB0aGUgYXV0aG9yIGluIHRoaXMgYWN0aW9uIHJlc2VhcmNoIHByb2Nlc3MgcGVybWl0dGVkIGhlciB0byBhZG9wdCBhbiDigJxpbnNpZGUtb3V04oCdIHBvc2l0aW9uIHRoYXQgZW5hYmxlZCBoZXIgdG8gZXhwbG9yZSBzaW1pbGFyaXRpZXMgaW4gdGhlIGFzc3VtcHRpb25zIHRoYXQgc3VwcG9ydCBzb2NpYWwgaW5ub3ZhdGlvbiBhbmQgYWN0aW9uIHJlc2VhcmNoLiBUaHJvdWdoIGFuIGFuYWx5c2lzIG9mIHRoaXMgcHJvY2VzcywgdGhlIG5hdHVyZSBvZiB0aGUgZmFjaWxpdGF0b3LigJlzIGtub3dpbmcgaG93IGlzIG1hZGUgZXhwbGljaXQgaW4gdW5kZXJzdGFuZGluZyBob3cgc29jaWFsIGlubm92YXRpb24gaXMgZmFjaWxpdGF0ZWQuIFRoZSBtYWluIGFyZ3VtZW50IGlzIHRoYXQgYWN0aW9uIHJlc2VhcmNoIGNhbiBmYWNpbGl0YXRlIHNvY2lhbCBpbm5vdmF0aW9uLiBUaGUgcHJvY2VzcyBhcHByb2FjaCB0aGF0IGlzIGFwcGxpZWQgZm9yIHRoaXMgYW5hbHlzaXMgaW5jcmVhc2VzIHRoZSByZWZsZXhpdmUgY2FwYWNpdHkgb2YgdGhlIGF1dGhvciwgbGVhZGluZyB0byBhIGNvbnRyaWJ1dGlvbiBvZiBib3RoIG5ldyB0aGVvcmV0aWNhbCBpbnNpZ2h0IGFuZCBuZXcgcHJhY3RpY2FsIGtub3dsZWRnZS4iLCJhdXRob3IiOlt7ImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwiZmFtaWx5IjoiRXN0ZW5zb3JvIiwiZ2l2ZW4iOiJNLiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiIsInBhcnNlLW5hbWVzIjpmYWxzZSwic3VmZml4IjoiIn1dLCJjb250YWluZXItdGl0bGUiOiJTeXN0ZW1pYyBQcmFjdGljZSBhbmQgQWN0aW9uIFJlc2VhcmNoIiwiaWQiOiJhYjJiZDM5NC0yMzliLTU3ZGItYTQyNi1hMjk2N2FmZWVkYjciLCJpc3N1ZSI6IjYiLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1siMjAxNSJdXX0sInBhZ2UiOiI1MjctNTQ1IiwidGl0bGUiOiJIb3cgQ2FuIFNvY2lhbCBJbm5vdmF0aW9uIGJlIEZhY2lsaXRhdGVkPyBFeHBlcmllbmNlcyBmcm9tIGFuIEFjdGlvbiBSZXNlYXJjaCBQcm9jZXNzIGluIGEgTG9jYWwgTmV0d29yayIsInR5cGUiOiJhcnRpY2xlLWpvdXJuYWwiLCJ2b2x1bWUiOiIyOCJ9LCJ1cmlzIjpbImh0dHA6Ly93d3cubWVuZGVsZXkuY29tL2RvY3VtZW50cy8/dXVpZD0xNTJmNDYzMS01N2EyLTNhOGItYTBlMi0zYWI2NzUyN2Q0YmEiXSwiaXNUZW1wb3JhcnkiOmZhbHNlLCJsZWdhY3lEZXNrdG9wSWQiOiIxNTJmNDYzMS01N2EyLTNhOGItYTBlMi0zYWI2NzUyN2Q0YmEifV0sInByb3BlcnRpZXMiOnsibm90ZUluZGV4IjowfSwiaXNFZGl0ZWQiOmZhbHNlLCJtYW51YWxPdmVycmlkZSI6eyJjaXRlcHJvY1RleHQiOiIoRXN0ZW5zb3JvLCAyMDE1KSIsImlzTWFudWFsbHlPdmVycmlkZGVuIjpmYWxzZSwibWFudWFsT3ZlcnJpZGVUZXh0IjoiIn19"/>
           <w:id w:val="-2057927783"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:bCs w:val="0"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
@@ -4630,51 +4579,50 @@
     <w:p w14:paraId="6C2EF98C" w14:textId="77777777" w:rsidR="00833592" w:rsidRPr="005757E1" w:rsidRDefault="00833592" w:rsidP="0038411D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Los actores territoriales deben sentir la necesidad de construir un nuevo modo de gobierno basado en el liderazgo y la colaboración compartida</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="612865F2" w14:textId="77777777" w:rsidR="00833592" w:rsidRPr="005757E1" w:rsidRDefault="00833592" w:rsidP="0038411D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -4787,50 +4735,51 @@
       </w:pPr>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">El enfoque de desarrollo territorial implica especialmente las acciones y actividades para la sostenibilidad del territorio, desde la mirada de la sostenibilidad fuerte. Así, Cloutier </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fOTk2Njc3YzItZTVmZi00NjYwLThlYTctYWQwZDljN2JmYzM4IiwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiIzOWI5ODhjOC1hOWJiLTU5N2QtOTk2ZC1kYmIyM2JlODY1NjciLCJpdGVtRGF0YSI6eyJhdXRob3IiOlt7ImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwiZmFtaWx5IjoiQ2xvdXRpZXIiLCJnaXZlbiI6Ikp1bGllIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJzdWZmaXgiOiIifV0sImlkIjoiMzliOTg4YzgtYTliYi01OTdkLTk5NmQtZGJiMjNiZTg2NTY3IiwiaXNzdWVkIjp7ImRhdGUtcGFydHMiOltbIjIwMDMiXV19LCJ0aXRsZSI6IlF14oCZZXN0LWNlIHF1ZSBs4oCZaW5ub3ZhdGlvbiBzb2NpYWxlPyBDYWhpZXIgZHUgQ3Jpc2VzLCBDb2xsZWN0aW9uIMOJdHVkZXMgVGjDqW9yaXF1ZXMuIiwidHlwZSI6ImFydGljbGUtam91cm5hbCJ9LCJ1cmlzIjpbImh0dHA6Ly93d3cubWVuZGVsZXkuY29tL2RvY3VtZW50cy8/dXVpZD02MWQ4NmUwOS0wY2NiLTRhMTQtOWNiMy04NmRjMjA3NThkMjIiXSwiaXNUZW1wb3JhcnkiOmZhbHNlLCJsZWdhY3lEZXNrdG9wSWQiOiI2MWQ4NmUwOS0wY2NiLTRhMTQtOWNiMy04NmRjMjA3NThkMjIifV0sInByb3BlcnRpZXMiOnsibm90ZUluZGV4IjowfSwiaXNFZGl0ZWQiOmZhbHNlLCJtYW51YWxPdmVycmlkZSI6eyJjaXRlcHJvY1RleHQiOiIoQ2xvdXRpZXIsIDIwMDMpIiwiaXNNYW51YWxseU92ZXJyaWRkZW4iOmZhbHNlLCJtYW51YWxPdmVycmlkZVRleHQiOiIifX0="/>
           <w:id w:val="-547676981"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>(Cloutier, 2003)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> considera que la innovación social en el territorio está orientada al bienestar colectivo a través de actitudes, acciones, productos o procesos que responden a problemas locales apremiantes y generan autonomía y poder a los actores sociales. Este cambio de actitud que crea acciones sociales innovadoras, surge de la conciencia de los actores sociales. Ellos distinguen una situación real inaceptable de una situación momentánea insatisfactoria, y actúan con el fin de promover los cambios necesarios y deseables, relevantes para la sociedad. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F0A2B73" w14:textId="53EC0549" w:rsidR="00833592" w:rsidRPr="005757E1" w:rsidRDefault="00833592" w:rsidP="0038411D">
       <w:pPr>
@@ -4845,50 +4794,51 @@
       </w:pPr>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Varios estudios sobre la innovación social (productos y/o servicios en un contexto determinado) tienen el potencial de ser replicados y reproducidos </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fOWJiMjgyMWQtMDRhNC00MTgzLWIwMzctOGQyNWViNTlkZTc5IiwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiI0ODIxYzAyOS1mZjU5LTU0ZjctOThlZC01Mzk1MTkwMWNlOGMiLCJpdGVtRGF0YSI6eyJhdXRob3IiOlt7ImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwiZmFtaWx5IjoiTXVsZ2FuIiwiZ2l2ZW4iOiJHIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJzdWZmaXgiOiIifV0sImNvbnRhaW5lci10aXRsZSI6IkNoYWxsZW5nZSBTb2NpYWwgSW5ub3ZhdGlvbjogUG90ZW50aWFsIEZvciBCdXNpbmVzcyIsImlkIjoiNDgyMWMwMjktZmY1OS01NGY3LTk4ZWQtNTM5NTE5MDFjZThjIiwiaXNzdWVkIjp7ImRhdGUtcGFydHMiOltbIjIwMTIiXV19LCJwYWdlIjoiMTktNDIiLCJ0aXRsZSI6IlNvY2lhbCBJbm5vdmF0aW9uIFRoZW9yaWVzOiBDYW4gVGhlb3J5IENhdGNoIFVwIHdpdGggUHJhY3RpY2U/IiwidHlwZSI6ImFydGljbGUtam91cm5hbCJ9LCJ1cmlzIjpbImh0dHA6Ly93d3cubWVuZGVsZXkuY29tL2RvY3VtZW50cy8/dXVpZD05NzZiYzg0Mi00OTIxLTRjNGQtYTU1Yy1mN2ZhZGQzYmQwMjkiXSwiaXNUZW1wb3JhcnkiOmZhbHNlLCJsZWdhY3lEZXNrdG9wSWQiOiI5NzZiYzg0Mi00OTIxLTRjNGQtYTU1Yy1mN2ZhZGQzYmQwMjkifV0sInByb3BlcnRpZXMiOnsibm90ZUluZGV4IjowfSwiaXNFZGl0ZWQiOmZhbHNlLCJtYW51YWxPdmVycmlkZSI6eyJjaXRlcHJvY1RleHQiOiIoTXVsZ2FuLCAyMDEyKSIsImlzTWFudWFsbHlPdmVycmlkZGVuIjpmYWxzZSwibWFudWFsT3ZlcnJpZGVUZXh0IjoiIn19"/>
           <w:id w:val="-1157770708"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>(</w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Mulgan</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
@@ -4904,145 +4854,105 @@
       </w:sdt>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">. Muchas de estas innovaciones sociales tienen su origen en movimientos sociales que buscan llenar los vacíos dejados por la retracción o inacción del Estado </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fNDM5ZjFlM2YtNmNjMi00NzdkLTljMDEtMjg0NTY4YTc1ZGQ5IiwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiIyZWFlOWE3MC04YzliLTU4YzYtOTVlZi1jNGI2MDNmYjUzMmMiLCJpdGVtRGF0YSI6eyJJU1NOIjoiMDAzNDc2MTIiLCJhYnN0cmFjdCI6IlNvY2lhbCBpbm5vdmF0aW9uIHBvbGljaWVzIGhhdmUgc3BhcmtlZCBleHRlbnNpdmUgZGlzY3Vzc2lvbnMgb24gdGhlIGZ1dHVyZSBvZiBFdXJvcGVhbiBzb2Npby1lY29ub21pYyBkZXZlbG9wbWVudCwgZGVzcGl0ZSB0aGVyZSBiZWluZyB2ZXJ5IGZldyBzdHVkaWVzIHRoYXQgbGluayB0aGVtIHRvIHRoZSBxdWVzdGlvbiBvZiB0ZXJyaXRvcmlhbCBkZXZlbG9wbWVudC4gVGhpcyBwYXBlciBhbmFseXplcyBob3cgc29jaWFsIGlubm92YXRpb24gaW5pdGlhdGl2ZXMgZW5jb3VyYWdlIHRoZSBkZXZlbG9wbWVudCBvZiBwb2xpY2llcyBjYXBhYmxlIG9mIGJvb3N0aW5nIHRlcnJpdG9yaWFsIGRldmVsb3BtZW50LiBUaGUgY2FzZSBzdHVkeSwgd2hpY2ggaXMgYmFzZWQgb24gYSBxdWFsaXRhdGl2ZSBhbmFseXNpcywgZGVzY3JpYmVzIHRoZSBleHBlcmllbmNlIG9mIHRoZSBCb2xzYSBkZSBUZXJyYXMgKExhbmQgRXhjaGFuZ2UpLiBUaGUgTGFuZCBFeGNoYW5nZSB3YXMgY3JlYXRlZCB3aXRoaW4gdGhlIGZpZWxkIG9mIHNvY2lhbCBlY29ub215IGluIG9yZGVyIHRvIG1ha2UgdXNlIG9mIGFiYW5kb25lZCBsYW5kIGFuZCB3YXMgdHJhbnNmb3JtZWQgaW50byBhIG5hdGlvbmFsIHBvbGljeSBpbiBQb3J0dWdhbC4gVGhlIHJlc2VhcmNoIHNob3dzIHRoYXQgaW5pdGlhdGl2ZXMgb2Ygc29jaWFsIGVjb25vbXkgYXJlIG1lY2hhbmlzbXMgYWJsZSB0byBnZW5lcmF0ZSBtb3JlIHN1c3RhaW5hYmxlIGxvY2FsIHN1cHBvcnQgc3lzdGVtcy4gVGhleSBhbHNvIHNob3cgdGhhdCB0aGUgbmV0d29yayBzdHJ1Y3R1cmUsIGJhc2VkIG9uIGNvb3BlcmF0aW9uLCBhcHBlYXJzIHRvIGJlIGEga2V5IG1lY2hhbmlzbSBpbiBmb3N0ZXJpbmcgc29jaWFsIGlubm92YXRpb24gcG9saWNpZXMuIChFbmdsaXNoKSBbQUJTVFJBQ1QgRlJPTSBBVVRIT1JdIiwiYXV0aG9yIjpbeyJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsImZhbWlseSI6IkxvdXJkZXMgQml0dGVuY291cnQiLCJnaXZlbiI6IkJlcm5hZGV0ZSIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiIsInBhcnNlLW5hbWVzIjpmYWxzZSwic3VmZml4IjoiIn0seyJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsImZhbWlseSI6IkFicmV1IFJvbmNvbmkiLCJnaXZlbiI6Ikx1Y2lhbmEgRnJhbmNpc2NvIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJzdWZmaXgiOiIifV0sImNvbnRhaW5lci10aXRsZSI6IlJldmlzdGEgQnJhc2lsZWlyYSBkZSBBZG1pbmlzdHJhw6fDo28gUMO6YmxpY2EiLCJpZCI6IjJlYWU5YTcwLThjOWItNThjNi05NWVmLWM0YjYwM2ZiNTMyYyIsImlzc3VlIjoiNSIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWyIyMDE2IiwiOSJdXX0sIm5vdGUiOiJBY2Nlc3Npb24gTnVtYmVyOiAxMTk1MDg0NDI7IGRlIExvdXJkZXMgQml0dGVuY291cnQsIEJlcm5hZGV0ZSAxOyBFbWFpbCBBZGRyZXNzOiBiZXJuYWRldGUuYml0dGVuY291cnRAZ21haWwuY29tIGRlIEFicmV1IFJvbmNvbmksIEx1Y2lhbmEgRnJhbmNpc2NvIDI7IEVtYWlsIEFkZHJlc3M6IGx1Y2lhbmFyb25jb25pMjBAeWFob28uY29tLmJyOyBBZmZpbGlhdGlvbjogMTogVW5pdmVyc2l0eSBvZiBBdmVpcm8gLyBSZXNlYXJjaCBVbml0IGluIEdvdmVybmFuY2UsIENvbXBldGl0aXZlbmVzcyBhbmQgUHVibGljIFBvbGljaWVzIEF2ZWlybyAtLSBQb3J0dWdhbCAyOiBTdGF0ZSBVbml2ZXJzaXR5IG9mIFNhbnRhIENhdGFyaW5hIC8gQ2VudGVyIG9mIEFkbWluaXN0cmF0aW9uIGFuZCBTb2Npby1lY29ub21pYyBTY2llbmNlcyBGbG9yaWFuw7Nwb2xpcy9TQyAtLSBCcmF6aWw7IFNvdXJjZSBJbmZvOiBzZXQvb3V0MjAxNiwgVm9sLiA1MCBJc3N1ZSA1LCBwNzk1OyBTdWJqZWN0IFRlcm06IFNPQ0lBTCBpbm5vdmF0aW9uOyBTdWJqZWN0IFRlcm06IFNPQ0lPRUNPTk9NSUNTOyBTdWJqZWN0IFRlcm06IEVDT05PTUlDIGRldmVsb3BtZW50OyBTdWJqZWN0IFRlcm06IE5PTlBST0ZJVCBzZWN0b3I7IFN1YmplY3QgVGVybTogR09WRVJOTUVOVCBwb2xpY3k7IEF1dGhvci1TdXBwbGllZCBLZXl3b3JkOiBwdWJsaWMgcG9saWNpZXM7IEF1dGhvci1TdXBwbGllZCBLZXl3b3JkOiBzb2NpYWwgZWNvbm9teTsgQXV0aG9yLVN1cHBsaWVkIEtleXdvcmQ6IHNvY2lhbCBpbm5vdmF0aW9uOyBBdXRob3ItU3VwcGxpZWQgS2V5d29yZDogdGVycml0b3JpYWwgZGV2ZWxvcG1lbnQ7IEF1dGhvci1TdXBwbGllZCBLZXl3b3JkOiBkZXNhcnJvbGxvIGRlbCB0ZXJyaXRvcmlvOyBBdXRob3ItU3VwcGxpZWQgS2V5d29yZDogZWNvbm9tw61hIHNvY2lhbDsgQXV0aG9yLVN1cHBsaWVkIEtleXdvcmQ6IGlubm92YWNpw7NuIHNvY2lhbDsgQXV0aG9yLVN1cHBsaWVkIEtleXdvcmQ6IGRlc2Vudm9sdmltZW50byBkbyB0ZXJyaXTDs3JpbzsgQXV0aG9yLVN1cHBsaWVkIEtleXdvcmQ6IGVjb25vbWlhIHNvY2lhbDsgQXV0aG9yLVN1cHBsaWVkIEtleXdvcmQ6IGlub3Zhw6fDo28gc29jaWFsOyBBdXRob3ItU3VwcGxpZWQgS2V5d29yZDogcG9sw610aWNhcyBww7pibGljYXM7IExhbmd1YWdlIG9mIEtleXdvcmRzOiBFbmdsaXNoOyBMYW5ndWFnZSBvZiBLZXl3b3JkczogU3BhbmlzaDsgTGFuZ3VhZ2Ugb2YgS2V5d29yZHM6IFBvcnR1Z3Vlc2U7IE51bWJlciBvZiBQYWdlczogMjNwOyBEb2N1bWVudCBUeXBlOiBBcnRpY2xlIiwicGFnZSI6Ijc5NS04MTciLCJwdWJsaXNoZXIiOiJSQVA6IFJldmlzdGEgQnJhc2lsZWlyYSBkZSBBZG1pbmlzdHJhY2FvIFB1YmxpY2EiLCJ0aXRsZSI6IlNvY2lhbCBpbm5vdmF0aW9uIGFuZCBkZXZlbG9wbWVudCBwb2xpY2llczogdGhlIGNhc2Ugb2YgTGFuZCBFeGNoYW5nZSAoQm9sc2EgZGUgVGVycmFzKS4iLCJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwidm9sdW1lIjoiNTAifSwidXJpcyI6WyJodHRwOi8vd3d3Lm1lbmRlbGV5LmNvbS9kb2N1bWVudHMvP3V1aWQ9NWY4ZGU5MTUtOTVjNy00YzYyLThlY2YtMzRlMmJhYzZjMWUxIl0sImlzVGVtcG9yYXJ5IjpmYWxzZSwibGVnYWN5RGVza3RvcElkIjoiNWY4ZGU5MTUtOTVjNy00YzYyLThlY2YtMzRlMmJhYzZjMWUxIn1dLCJwcm9wZXJ0aWVzIjp7Im5vdGVJbmRleCI6MH0sImlzRWRpdGVkIjpmYWxzZSwibWFudWFsT3ZlcnJpZGUiOnsiY2l0ZXByb2NUZXh0IjoiKExvdXJkZXMgQml0dGVuY291cnQgJiMzODsgQWJyZXUgUm9uY29uaSwgMjAxNikiLCJpc01hbnVhbGx5T3ZlcnJpZGRlbiI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlVGV4dCI6IiJ9fQ=="/>
           <w:id w:val="1788620716"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
-            <w:t>(</w:t>
-[...1 lines deleted...]
-          <w:proofErr w:type="spellStart"/>
+            <w:t xml:space="preserve">(Bittencourt </w:t>
+          </w:r>
+          <w:r w:rsidR="00862FAD" w:rsidRPr="005757E1">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:lang w:val="es-MX"/>
+            </w:rPr>
+            <w:t>y</w:t>
+          </w:r>
           <w:r w:rsidR="004566F9" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
-            <w:t>Bittencourt</w:t>
-[...37 lines deleted...]
-            <w:t>, 2016)</w:t>
+            <w:t xml:space="preserve"> Ronconi, 2016)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">. En este escenario es posible comprender la importancia de la innovación social en lo que respecta a las estructuras y las políticas globales que no responden adecuadamente a las cuestiones sociales más urgentes, como las cuestiones ambientales y las desigualdades sociales. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1431A4F6" w14:textId="18076A99" w:rsidR="00833592" w:rsidRPr="005757E1" w:rsidRDefault="00833592" w:rsidP="0038411D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">La innovación social significa crear mejores formas, acciones y/o políticas participativas que, a iniciativa de los ciudadanos, enriquezcan el proceso que busca resolver un problema para proteger la integración social del área/territorio descuidado desde el capitalismo posfordista con el neoliberalismo. Se trata de acciones destinadas a crear nuevas estructuras </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">sociales, es decir, disposición u organización en la que las partes dependen del conjunto y, por lo tanto, trabajan de manera solidaria. Estas acciones favorecen la organización de nuevas redes de sociabilidad y, al enfrentar los problemas, estas buscan decisiones originales que resulten en la autonomía del actor social y/o de la comunidad local. </w:t>
+        <w:t xml:space="preserve">La innovación social significa crear mejores formas, acciones y/o políticas participativas que, a iniciativa de los ciudadanos, enriquezcan el proceso que busca resolver un problema para proteger la integración social del área/territorio descuidado desde el capitalismo posfordista con el neoliberalismo. Se trata de acciones destinadas a crear nuevas estructuras sociales, es decir, disposición u organización en la que las partes dependen del conjunto y, por lo tanto, trabajan de manera solidaria. Estas acciones favorecen la organización de nuevas redes de sociabilidad y, al enfrentar los problemas, estas buscan decisiones originales que resulten en la autonomía del actor social y/o de la comunidad local. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F921E19" w14:textId="6F2DED0E" w:rsidR="00833592" w:rsidRPr="005757E1" w:rsidRDefault="00833592" w:rsidP="0038411D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Así pues, las acciones innovadoras podrían fortalecer tanto la política pública como las acciones del sector privado, que tienen propósitos en las zonas urbanas y rurales y tienen efectos en la calidad de vida y la economía local, pero que están fuera del interés de los sectores público y privado. El desarrollo y el compromiso con el desarrollo del territorio se refieren a los tipos de relaciones que las iniciativas de economía social mantienen en su cadena de producción. Esta condición</w:t>
       </w:r>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5156,72 +5066,81 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Al cerrar este análisis exhaustivo del viaje de la innovación a través de las revoluciones tecnológicas y sus manifestaciones en el ámbito económico, social y político, se revela una narrativa compleja que abarca siglos de evolución. Desde sus primeras luces en la maquinaria industrial de la cuarta revolución tecnológica hasta su expresión contemporánea de la innovación social, la innovación se erige como un testigo y protagonista de la transformación constante.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B4B112A" w14:textId="4B321D4F" w:rsidR="00DD63DE" w:rsidRPr="005757E1" w:rsidRDefault="00DD63DE" w:rsidP="0038411D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>La trayectoria que se ha explorado y discutido en este ensayo, desde el capitalismo fordista hasta el posfordismo, ha sido marcada por una evolución en las motivaciones y usos de la innovación. En sus inicios, la eficiencia era la premisa máxima, la métrica por la cual se medían los avances y el éxito. Sin embargo, con la llegada del capitalismo posfordista, la eficiencia dejó de ser el único faro, y la innovación se convirtió en una respuesta estratégica a un mundo empresarial marcado por la agresividad competitiva y la rapidez del cambio.</w:t>
+        <w:t xml:space="preserve">La trayectoria que se ha explorado y discutido en este ensayo, desde el capitalismo fordista hasta el posfordismo, ha sido marcada por una evolución en las motivaciones y usos de la innovación. En sus inicios, la eficiencia era la premisa máxima, la métrica por la cual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005757E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>se medían los avances y el éxito. Sin embargo, con la llegada del capitalismo posfordista, la eficiencia dejó de ser el único faro, y la innovación se convirtió en una respuesta estratégica a un mundo empresarial marcado por la agresividad competitiva y la rapidez del cambio.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12144E57" w14:textId="3756A4FE" w:rsidR="00DD63DE" w:rsidRPr="005757E1" w:rsidRDefault="00DD63DE" w:rsidP="0038411D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>La innovación social, como fenómeno emergente, añade una dimensión adicional al significado de innovar. No se trata solo de eficiencia, sino de la reivindicación de la sostenibilidad y el empoderamiento comunitario. Esta evolución, que lleva el término "innovación" de los dialectos del mundo empresarial de las corporaciones hacia el ámbito político y social, refleja una comprensión más profunda de las interconexiones entre tecnología, economía y humanidad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AE1718E" w14:textId="12046F5B" w:rsidR="00DD63DE" w:rsidRPr="005757E1" w:rsidRDefault="00DD63DE" w:rsidP="0038411D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>La conclusión de este recorrido nos conduce hacia un entendimiento más matizado de la innovación como un instrumento dinámico que trasciende las fronteras temporales y se arraiga en la complejidad de las relaciones humanas. La innovación social, en particular, se destaca como una propuesta que reivindica los componentes del paisaje posfordista, enfrentando los desafíos derivados del adelgazamiento del Estado y el enfoque excesivamente eficiente usado por las organizaciones empresariales, los cuales amenazan el bienestar humano.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3214929B" w14:textId="7508CFA6" w:rsidR="004754C0" w:rsidRPr="005757E1" w:rsidRDefault="00DD63DE" w:rsidP="005757E1">
@@ -5318,89 +5237,50 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="482E9C94" w14:textId="77777777" w:rsidR="005757E1" w:rsidRDefault="005757E1" w:rsidP="0038411D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21814BF1" w14:textId="77777777" w:rsidR="005757E1" w:rsidRDefault="005757E1" w:rsidP="0038411D">
-[...37 lines deleted...]
-    </w:p>
     <w:p w14:paraId="535A1A0E" w14:textId="77777777" w:rsidR="005757E1" w:rsidRDefault="005757E1" w:rsidP="0038411D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="052A01E2" w14:textId="77777777" w:rsidR="005757E1" w:rsidRDefault="005757E1" w:rsidP="0038411D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
@@ -5433,50 +5313,51 @@
       <w:r w:rsidRPr="005757E1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:tag w:val="MENDELEY_BIBLIOGRAPHY"/>
         <w:id w:val="1028757119"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="3F303A3F" w14:textId="40463268" w:rsidR="004566F9" w:rsidRPr="005757E1" w:rsidRDefault="004566F9" w:rsidP="0038411D">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
             <w:ind w:hanging="480"/>
             <w:jc w:val="both"/>
             <w:divId w:val="501236865"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve">Abreu, J. (2011). Innovación social, conceptos y etapas. </w:t>
           </w:r>
           <w:r w:rsidRPr="005757E1">
@@ -6130,75 +6011,51 @@
             </w:rPr>
             <w:t xml:space="preserve"> Social E Os </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Papeis</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
-            <w:t xml:space="preserve"> Do </w:t>
-[...23 lines deleted...]
-            <w:t xml:space="preserve"> Organizacional: A </w:t>
+            <w:t xml:space="preserve"> Do Ator Organizacional: A </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Proposição</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve"> De </w:t>
           </w:r>
@@ -6655,109 +6512,69 @@
             <w:t>199.</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="042A93C1" w14:textId="2938F0CC" w:rsidR="004566F9" w:rsidRPr="005757E1" w:rsidRDefault="004566F9" w:rsidP="0038411D">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
             <w:ind w:hanging="480"/>
             <w:jc w:val="both"/>
             <w:divId w:val="1908176502"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
-            <w:t xml:space="preserve">Lourdes </w:t>
-[...19 lines deleted...]
-            <w:t xml:space="preserve">, B. </w:t>
+            <w:t xml:space="preserve">Lourdes Bittencourt, B. </w:t>
           </w:r>
           <w:r w:rsidR="00862FAD" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>y</w:t>
           </w:r>
           <w:r w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
-            <w:t xml:space="preserve"> Abreu </w:t>
-[...19 lines deleted...]
-            <w:t xml:space="preserve">, L. F. (2016). </w:t>
+            <w:t xml:space="preserve"> Abreu Ronconi, L. F. (2016). </w:t>
           </w:r>
           <w:r w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve">Social innovation and development policies: the case of Land Exchange (Bolsa de Terras). </w:t>
           </w:r>
           <w:r w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve">Revista Brasileira de </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
@@ -7615,89 +7432,58 @@
           </w:r>
           <w:r w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="4B4C5614" w14:textId="271F66E7" w:rsidR="004566F9" w:rsidRPr="005757E1" w:rsidRDefault="004566F9" w:rsidP="0038411D">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
             <w:ind w:hanging="480"/>
             <w:jc w:val="both"/>
             <w:divId w:val="420371370"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
-[...37 lines deleted...]
-            <w:t xml:space="preserve">, K. </w:t>
+          <w:r w:rsidRPr="005757E1">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="es-MX"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Phills, J., Deiglmeier, K. </w:t>
           </w:r>
           <w:r w:rsidR="00C040CF" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>y</w:t>
           </w:r>
           <w:r w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve"> Miller, D. (2008). </w:t>
           </w:r>
           <w:r w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
@@ -8165,71 +7951,51 @@
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Principios de la administración científica</w:t>
           </w:r>
           <w:r w:rsidR="00C040CF" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
           <w:r w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
-            <w:t xml:space="preserve"> Herrero </w:t>
-[...19 lines deleted...]
-            <w:t xml:space="preserve">, Ed. </w:t>
+            <w:t xml:space="preserve"> Herrero Hnos, Ed. </w:t>
           </w:r>
           <w:r w:rsidR="00C040CF" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>(</w:t>
           </w:r>
           <w:r w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Original en inglés, 1911</w:t>
           </w:r>
           <w:r w:rsidR="00C040CF" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
@@ -8263,71 +8029,51 @@
           <w:r w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve">Van Dyck, B. </w:t>
           </w:r>
           <w:r w:rsidR="00C040CF" w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>y</w:t>
           </w:r>
           <w:r w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
-            <w:t xml:space="preserve"> Van den </w:t>
-[...19 lines deleted...]
-            <w:t xml:space="preserve">, P. (2013). </w:t>
+            <w:t xml:space="preserve"> Van den Broeck, P. (2013). </w:t>
           </w:r>
           <w:r w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve">Social innovation: a territorial process. In </w:t>
           </w:r>
           <w:r w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>The international handbook on social innovation. Collective action, social learning and transdisciplinary research</w:t>
           </w:r>
           <w:r w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
@@ -8390,75 +8136,51 @@
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Postneoliberalismo</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve">. </w:t>
           </w:r>
           <w:r w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
-            <w:t xml:space="preserve">Revista </w:t>
-[...23 lines deleted...]
-            <w:t xml:space="preserve">-Departamento de </w:t>
+            <w:t xml:space="preserve">Revista Mad-Departamento de </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Antropologia</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve">, </w:t>
           </w:r>
@@ -8818,63 +8540,63 @@
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005757E1">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman"/>
             </w:rPr>
             <w:t> </w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sectPr w:rsidR="00833592" w:rsidRPr="00862FAD" w:rsidSect="0038411D">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="709" w:right="1701" w:bottom="284" w:left="1701" w:header="142" w:footer="117" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13264432" w14:textId="77777777" w:rsidR="00213446" w:rsidRDefault="00213446" w:rsidP="00D77FF8">
+    <w:p w14:paraId="5DF56EC9" w14:textId="77777777" w:rsidR="009E6D0B" w:rsidRDefault="009E6D0B" w:rsidP="00D77FF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="784AFBDD" w14:textId="77777777" w:rsidR="00213446" w:rsidRDefault="00213446" w:rsidP="00D77FF8">
+    <w:p w14:paraId="65666C61" w14:textId="77777777" w:rsidR="009E6D0B" w:rsidRDefault="009E6D0B" w:rsidP="00D77FF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -8883,51 +8605,51 @@
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="242D4291" w14:textId="4ACDC226" w:rsidR="0038411D" w:rsidRPr="005757E1" w:rsidRDefault="005757E1" w:rsidP="005757E1">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-CO"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-CO"/>
       </w:rPr>
       <w:t xml:space="preserve">         </w:t>
     </w:r>
     <w:r w:rsidR="0038411D" w:rsidRPr="004754C0">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
@@ -8939,76 +8661,76 @@
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidR="0038411D" w:rsidRPr="004754C0">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-CO"/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidR="0038411D" w:rsidRPr="004754C0">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-CO"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2024                       CDHIS</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="269BE04E" w14:textId="77777777" w:rsidR="00213446" w:rsidRDefault="00213446" w:rsidP="00D77FF8">
+    <w:p w14:paraId="7E9BDF23" w14:textId="77777777" w:rsidR="009E6D0B" w:rsidRDefault="009E6D0B" w:rsidP="00D77FF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1973B218" w14:textId="77777777" w:rsidR="00213446" w:rsidRDefault="00213446" w:rsidP="00D77FF8">
+    <w:p w14:paraId="0376E135" w14:textId="77777777" w:rsidR="009E6D0B" w:rsidRDefault="009E6D0B" w:rsidP="00D77FF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18967538"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6DC46612"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9175,51 +8897,51 @@
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1586692565">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="562563134">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="40"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D77FF8"/>
@@ -9306,72 +9028,75 @@
     <w:rsid w:val="00852F31"/>
     <w:rsid w:val="00853B35"/>
     <w:rsid w:val="008569B4"/>
     <w:rsid w:val="00862FAD"/>
     <w:rsid w:val="00863FC6"/>
     <w:rsid w:val="00864AB1"/>
     <w:rsid w:val="008773E2"/>
     <w:rsid w:val="00895C07"/>
     <w:rsid w:val="008A45EF"/>
     <w:rsid w:val="008A54C4"/>
     <w:rsid w:val="008B0CD7"/>
     <w:rsid w:val="008C5C6B"/>
     <w:rsid w:val="008C6F6A"/>
     <w:rsid w:val="008D4DA9"/>
     <w:rsid w:val="00920ED7"/>
     <w:rsid w:val="009329CD"/>
     <w:rsid w:val="00944E6D"/>
     <w:rsid w:val="0097377A"/>
     <w:rsid w:val="00991CED"/>
     <w:rsid w:val="00993472"/>
     <w:rsid w:val="009A06A6"/>
     <w:rsid w:val="009B4652"/>
     <w:rsid w:val="009B47DB"/>
     <w:rsid w:val="009B5743"/>
     <w:rsid w:val="009B673A"/>
+    <w:rsid w:val="009C31C2"/>
     <w:rsid w:val="009C772F"/>
     <w:rsid w:val="009E5586"/>
+    <w:rsid w:val="009E6D0B"/>
     <w:rsid w:val="00A2325D"/>
     <w:rsid w:val="00A644FD"/>
     <w:rsid w:val="00A659FF"/>
     <w:rsid w:val="00A71DB3"/>
     <w:rsid w:val="00A77787"/>
     <w:rsid w:val="00A801DC"/>
     <w:rsid w:val="00A85656"/>
     <w:rsid w:val="00A94DA0"/>
     <w:rsid w:val="00AB68BD"/>
     <w:rsid w:val="00AC6EB6"/>
     <w:rsid w:val="00AE3E5A"/>
     <w:rsid w:val="00AF1F35"/>
     <w:rsid w:val="00B05E7C"/>
     <w:rsid w:val="00B17ABB"/>
     <w:rsid w:val="00B45A0B"/>
     <w:rsid w:val="00B53494"/>
     <w:rsid w:val="00B800B6"/>
     <w:rsid w:val="00B85E39"/>
     <w:rsid w:val="00C040CF"/>
     <w:rsid w:val="00C13DE9"/>
+    <w:rsid w:val="00C428ED"/>
     <w:rsid w:val="00C72E5A"/>
     <w:rsid w:val="00C97023"/>
     <w:rsid w:val="00CF46CA"/>
     <w:rsid w:val="00D1743B"/>
     <w:rsid w:val="00D77FF8"/>
     <w:rsid w:val="00D83E2B"/>
     <w:rsid w:val="00D849E5"/>
     <w:rsid w:val="00DB0B0C"/>
     <w:rsid w:val="00DC745E"/>
     <w:rsid w:val="00DD63DE"/>
     <w:rsid w:val="00DF1BB2"/>
     <w:rsid w:val="00E25983"/>
     <w:rsid w:val="00E51CAB"/>
     <w:rsid w:val="00E52952"/>
     <w:rsid w:val="00E55778"/>
     <w:rsid w:val="00E70DAE"/>
     <w:rsid w:val="00E72B9B"/>
     <w:rsid w:val="00EC43FE"/>
     <w:rsid w:val="00EC69F5"/>
     <w:rsid w:val="00EF071E"/>
     <w:rsid w:val="00EF63FF"/>
     <w:rsid w:val="00F039AF"/>
     <w:rsid w:val="00F746D4"/>
     <w:rsid w:val="00F8055D"/>
     <w:rsid w:val="00FB6046"/>
@@ -9812,51 +9537,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00D77FF8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textonotapie">
     <w:name w:val="footnote text"/>
@@ -12523,59 +12247,59 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2082288672">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0976-3078" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luisesteban@unicauca.edu.co" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cdhis.v11i22.244" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0976-3078" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luisesteban@unicauca.edu.co" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BFDD32BE-6A59-4725-AB0E-ECF605AD893A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AF1A0F" w:rsidRDefault="00EE4A61">
           <w:r w:rsidRPr="00264AC0">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
           </w:r>
         </w:p>
@@ -12624,58 +12348,60 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE4A61"/>
     <w:rsid w:val="000B4BD3"/>
     <w:rsid w:val="00114A8B"/>
     <w:rsid w:val="00135E25"/>
+    <w:rsid w:val="00254B24"/>
     <w:rsid w:val="00280CD9"/>
     <w:rsid w:val="003B36C2"/>
     <w:rsid w:val="003B6596"/>
     <w:rsid w:val="00452A39"/>
     <w:rsid w:val="005571FB"/>
     <w:rsid w:val="00687F75"/>
     <w:rsid w:val="00736561"/>
     <w:rsid w:val="008D4DA9"/>
+    <w:rsid w:val="009C31C2"/>
     <w:rsid w:val="00A623B2"/>
     <w:rsid w:val="00AF1A0F"/>
     <w:rsid w:val="00DC745E"/>
     <w:rsid w:val="00E90F39"/>
     <w:rsid w:val="00E9434D"/>
     <w:rsid w:val="00EE16D5"/>
     <w:rsid w:val="00EE4A61"/>
     <w:rsid w:val="00FF7BE2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
@@ -13841,78 +13567,78 @@
             <b:Last>Melo</b:Last>
             <b:First>Jenny</b:First>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:Title>Panorama actual de la innovación social en Colombia</b:Title>
     <b:Year>2015</b:Year>
     <b:DOI>https://doi.org/10.18235/0000004</b:DOI>
     <b:Publisher>BID</b:Publisher>
     <b:RefOrder>18</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B6D2D64-A982-411F-91A8-984E22115507}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>6197</Words>
-  <Characters>34089</Characters>
+  <Words>6213</Words>
+  <Characters>34173</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>284</Lines>
   <Paragraphs>80</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40206</CharactersWithSpaces>
+  <CharactersWithSpaces>40306</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Esteban Ordoñez</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Mendeley Recent Style Id 0_1">
     <vt:lpwstr>http://www.zotero.org/styles/american-medical-association</vt:lpwstr>