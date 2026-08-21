--- v0 (2025-10-11)
+++ v1 (2026-08-21)
@@ -4,97 +4,132 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="240774BA" w14:textId="21DD7A02" w:rsidR="00006327" w:rsidRDefault="006126C7" w:rsidP="00BE384A">
+    <w:p w14:paraId="6C60E385" w14:textId="6D380495" w:rsidR="00930C57" w:rsidRPr="00930C57" w:rsidRDefault="00930C57" w:rsidP="00930C57">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00930C57">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00930C57">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00930C57">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cdhis.v11i22.243</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="240774BA" w14:textId="5C0568BE" w:rsidR="00006327" w:rsidRDefault="006126C7" w:rsidP="00BE384A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="841"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="489E7412" wp14:editId="335645E1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-666750</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-914400</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7781925" cy="1209675"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1381855561" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7781925" cy="1209675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -265,51 +300,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad Michoacana de San Nicolás de Hidalgo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0785263D" w14:textId="77777777" w:rsidR="00927C88" w:rsidRPr="00BE384A" w:rsidRDefault="00927C88" w:rsidP="00BE384A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708" w:hanging="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00BE384A">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>1901197d@umich.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4D1C9908" w14:textId="212E34AA" w:rsidR="00927C88" w:rsidRPr="00BE384A" w:rsidRDefault="001B5A57" w:rsidP="00BE384A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708" w:hanging="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -379,51 +414,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad Michoacana de San Nicolás de Hidalgo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AC93DD0" w14:textId="77777777" w:rsidR="002C1C33" w:rsidRPr="00BE384A" w:rsidRDefault="002C1C33" w:rsidP="00BE384A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708" w:hanging="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00BE384A">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>joanna.chavez@umich.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2483846F" w14:textId="04A717FB" w:rsidR="002C1C33" w:rsidRPr="00BE384A" w:rsidRDefault="001B5A57" w:rsidP="00BE384A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708" w:hanging="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE384A">
@@ -516,51 +551,155 @@
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>La ansiedad es uno de los trastornos psicológicos más prevalentes en la actualidad, afectando significativamente la calidad de vida de millones de personas (American Psychological Association, 2020). Ante este panorama, diversas intervenciones terapéuticas, entre las que destaca la arteterapia, han surgido como respuesta. Esta modalidad terapéutica, que fusiona el proceso creativo con la expresión emocional, ha demostrado ser una herramienta eficaz para abordar una amplia gama de dificultades psicológicas, incluida la ansiedad (American Art Therapy Association, 2017).</w:t>
+        <w:t xml:space="preserve">La ansiedad es uno de los trastornos psicológicos más prevalentes en la actualidad, afectando significativamente la calidad de vida de millones de personas (American </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Psychological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Association</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2020). Ante este panorama, diversas intervenciones terapéuticas, entre las que destaca la arteterapia, han surgido como respuesta. Esta modalidad terapéutica, que fusiona el proceso creativo con la expresión emocional, ha demostrado ser una herramienta eficaz para abordar una amplia gama de dificultades psicológicas, incluida la ansiedad (American Art </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Therapy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Association</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, 2017).</w:t>
       </w:r>
       <w:r w:rsidR="00625F33">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Este estudio se centra en analizar los efectos específicos de la arteterapia en la reducción de la ansiedad en individuos con niveles elevados de ansiedad de estado y rasgo, evaluados a través de la Escala IDARE (Spielberger et al., 1970). Se busca comprender los mecanismos subyacentes a través de los cuales la arteterapia facilita la regulación emocional, permitiendo a los participantes expresar sentimientos reprimidos y fortalecer su autoestima. A través de la creación artística, la arteterapia proporciona un espacio seguro y no verbal para explorar y procesar las emociones relacionadas con la ansiedad. Se espera que los resultados de esta investigación evidencien no solo una reducción en los síntomas de ansiedad aguda, sino también un impacto duradero en la disminución de los patrones ansiosos crónicos.</w:t>
       </w:r>
@@ -696,64 +835,64 @@
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Anxiety is one of the most prevalent psychological disorders today, significantly affecting the quality of life of millions of people (American Psychological Association, 2020). In response to this situation, various therapeutic interventions have emerged, among which art therapy stands out. This therapeutic modality, which fuses the creative process with emotional expression, has proven to be an effective tool </w:t>
+        <w:t xml:space="preserve">Anxiety is one of the most prevalent psychological disorders today, significantly affecting the quality of life of millions of people (American Psychological Association, 2020). In response to this situation, various </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>for addressing a wide range of psychological difficulties, including anxiety (American Art Therapy Association, 2017).</w:t>
+        <w:t>therapeutic interventions have emerged, among which art therapy stands out. This therapeutic modality, which fuses the creative process with emotional expression, has proven to be an effective tool for addressing a wide range of psychological difficulties, including anxiety (American Art Therapy Association, 2017).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D4E399D" w14:textId="77777777" w:rsidR="0098532A" w:rsidRPr="00BE384A" w:rsidRDefault="0098532A" w:rsidP="00BE384A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D04F835" w14:textId="77777777" w:rsidR="0098532A" w:rsidRPr="00BE384A" w:rsidRDefault="0098532A" w:rsidP="00BE384A">
@@ -1040,51 +1179,103 @@
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Un estudio realizado en España encontró una asociación negativa entre la ansiedad y el rendimiento académico de los estudiantes universitarios (Cano-Garrido et al., 2019). Además, la ansiedad puede tener un impacto considerable en el bienestar emocional y social, generando sentimientos de tristeza, miedo, preocupación excesiva e incluso ataques de pánico (American Psychological Association, 2020), afectando las relaciones interpersonales y la calidad de vida en general.</w:t>
+        <w:t xml:space="preserve">Un estudio realizado en España encontró una asociación negativa entre la ansiedad y el rendimiento académico de los estudiantes universitarios (Cano-Garrido et al., 2019). Además, la ansiedad puede tener un impacto considerable en el bienestar emocional y social, generando sentimientos de tristeza, miedo, preocupación excesiva e incluso ataques de pánico (American </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Psychological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Association</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, 2020), afectando las relaciones interpersonales y la calidad de vida en general.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D74FADB" w14:textId="77777777" w:rsidR="00625F33" w:rsidRDefault="00625F33" w:rsidP="00625F33">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2358F639" w14:textId="77A4198C" w:rsidR="0098532A" w:rsidRDefault="0098532A" w:rsidP="00625F33">
@@ -1096,51 +1287,103 @@
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>En este contexto, la arteterapia surge como una alternativa prometedora para abordar la ansiedad en estudiantes universitarios. La American Art Therapy Association (2017) define la arteterapia como "una forma de psicoterapia que utiliza el proceso creativo para promover el crecimiento y el cambio". Este enfoque holístico y creativo puede ser particularmente beneficioso para esta población, ofreciendo nuevas alternativas para el manejo de la ansiedad.</w:t>
+        <w:t xml:space="preserve">En este contexto, la arteterapia surge como una alternativa prometedora para abordar la ansiedad en estudiantes universitarios. La American Art </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Therapy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Association</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2017) define la arteterapia como "una forma de psicoterapia que utiliza el proceso creativo para promover el crecimiento y el cambio". Este enfoque holístico y creativo puede ser particularmente beneficioso para esta población, ofreciendo nuevas alternativas para el manejo de la ansiedad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17B2EA75" w14:textId="77777777" w:rsidR="00625F33" w:rsidRPr="00BE384A" w:rsidRDefault="00625F33" w:rsidP="00625F33">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26EAAFF7" w14:textId="77777777" w:rsidR="0098532A" w:rsidRPr="00BE384A" w:rsidRDefault="0098532A" w:rsidP="00625F33">
@@ -1152,64 +1395,64 @@
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">A través de diversas técnicas, como el dibujo libre, el collage, la danza y la música, la arteterapia según Malchiodi (2015) y Frankl (1997) permite a los estudiantes universitarios explorar y comunicar emociones difíciles de manera no verbal, facilitando el procesamiento y la comprensión de estas emociones. A través del proceso creativo, los individuos pueden examinar experiencias y eventos que han contribuido a su ansiedad, lo que les permite identificar patrones y desarrollar estrategias efectivas para afrontar estas situaciones. Además, la arteterapia es una herramienta valiosa para que los </w:t>
+        <w:t xml:space="preserve">A través de diversas técnicas, como el dibujo libre, el collage, la danza y la música, la arteterapia según Malchiodi (2015) y Frankl (1997) permite a los estudiantes universitarios explorar y comunicar emociones difíciles de manera no verbal, facilitando el procesamiento y la comprensión de estas emociones. A través del proceso creativo, los individuos pueden examinar experiencias y eventos que </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>estudiantes adquieran mecanismos de afrontamiento saludables, tales como la relajación, la atención plena y la autocompasión. Al conectar con sus valores y creencias mediante la expresión artística, los estudiantes pueden encontrar un mayor sentido de significado y propósito en sus vidas, lo que a su vez puede ayudar a mitigar la ansiedad.</w:t>
+        <w:t>han contribuido a su ansiedad, lo que les permite identificar patrones y desarrollar estrategias efectivas para afrontar estas situaciones. Además, la arteterapia es una herramienta valiosa para que los estudiantes adquieran mecanismos de afrontamiento saludables, tales como la relajación, la atención plena y la autocompasión. Al conectar con sus valores y creencias mediante la expresión artística, los estudiantes pueden encontrar un mayor sentido de significado y propósito en sus vidas, lo que a su vez puede ayudar a mitigar la ansiedad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="146D669B" w14:textId="77777777" w:rsidR="0098532A" w:rsidRPr="00BE384A" w:rsidRDefault="0098532A" w:rsidP="00BE384A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3836B60D" w14:textId="2B3E7E0C" w:rsidR="0098532A" w:rsidRPr="00BE384A" w:rsidRDefault="0098532A" w:rsidP="00BE384A">
@@ -1481,51 +1724,103 @@
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>La arteterapia se presenta como una alternativa prometedora para tratar la ansiedad. Su enfoque creativo y holístico permite a los estudiantes explorar diversas técnicas artísticas, facilitando la expresión emocional y proporcionando herramientas para manejar la ansiedad de forma más efectiva (Malchiodi, 2015). La investigación ha demostrado que la arteterapia puede resultar en mejoras significativas en la calidad de vida, al ofrecer una vía para procesar emociones complejas y reducir el estrés (American Art Therapy Association, 2017).</w:t>
+        <w:t xml:space="preserve">La arteterapia se presenta como una alternativa prometedora para tratar la ansiedad. Su enfoque creativo y holístico permite a los estudiantes explorar diversas técnicas artísticas, facilitando la expresión emocional y proporcionando herramientas para manejar la ansiedad de forma más efectiva (Malchiodi, 2015). La investigación ha demostrado que la arteterapia puede resultar en mejoras significativas en la calidad de vida, al ofrecer una vía para procesar emociones complejas y reducir el estrés (American Art </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Therapy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Association</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, 2017).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12AFC049" w14:textId="77777777" w:rsidR="00625F33" w:rsidRPr="00BE384A" w:rsidRDefault="00625F33" w:rsidP="00625F33">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04FF884C" w14:textId="77777777" w:rsidR="0098532A" w:rsidRPr="00BE384A" w:rsidRDefault="0098532A" w:rsidP="00625F33">
@@ -1537,64 +1832,64 @@
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Un diseño de estudio que incluye dos grupos: uno experimental, que recibirá la intervención de arteterapia, y otro control, permitirá observar el impacto directo de la arteterapia en la reducción de los niveles de ansiedad (Beck, Steer, &amp; Beck, 1990). El objetivo es demostrar la efectividad de la arteterapia en la reducción de la ansiedad entre los estudiantes universitarios y fortalecer la evidencia para incluir </w:t>
+        <w:t xml:space="preserve">Un diseño de estudio que incluye dos grupos: uno experimental, que recibirá la intervención de arteterapia, y otro control, permitirá observar el impacto directo de la arteterapia en la reducción de los niveles de ansiedad (Beck, Steer, &amp; Beck, 1990). El objetivo es demostrar la efectividad de la arteterapia </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>esta técnica entre las intervenciones psicológicas recomendadas en el ámbito educativo (Cano-Garrido, López-Fernández, &amp; Jiménez-Moreno, 2019).</w:t>
+        <w:t>en la reducción de la ansiedad entre los estudiantes universitarios y fortalecer la evidencia para incluir esta técnica entre las intervenciones psicológicas recomendadas en el ámbito educativo (Cano-Garrido, López-Fernández, &amp; Jiménez-Moreno, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A1C8108" w14:textId="77777777" w:rsidR="0098532A" w:rsidRPr="00BE384A" w:rsidRDefault="0098532A" w:rsidP="00BE384A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1298544F" w14:textId="035F445E" w:rsidR="0098532A" w:rsidRPr="00BE384A" w:rsidRDefault="0098532A" w:rsidP="00BE384A">
@@ -2143,50 +2438,51 @@
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>La ansiedad-estado</w:t>
       </w:r>
       <w:r w:rsidR="0051518B" w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> y ansiedad-rasgo </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">también </w:t>
@@ -2227,64 +2523,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> como se muestra en la Figura 2</w:t>
       </w:r>
       <w:r w:rsidR="0051518B" w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> y en la Figura 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Esto refuerza que </w:t>
-[...12 lines deleted...]
-        <w:t>la arteterapia impacta no solo en la ansiedad rasgo, sino que también ayuda a manejar momentos específicos de ansiedad.</w:t>
+        <w:t>. Esto refuerza que la arteterapia impacta no solo en la ansiedad rasgo, sino que también ayuda a manejar momentos específicos de ansiedad.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="2A3CCD4D" w14:textId="77777777" w:rsidR="0051518B" w:rsidRPr="00BE384A" w:rsidRDefault="0051518B" w:rsidP="00BE384A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="688AF183" w14:textId="6CC03720" w:rsidR="00800039" w:rsidRPr="00BE384A" w:rsidRDefault="00800039" w:rsidP="00625F33">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -2322,85 +2605,85 @@
                 <wp:extent cx="5752893" cy="1957055"/>
                 <wp:effectExtent l="0" t="0" r="635" b="5715"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="1588739655" name="Grupo 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5752893" cy="1957055"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="5752893" cy="1957055"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1599417928" name="Imagen 24"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10" cstate="print">
+                          <a:blip r:embed="rId11" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2842895" cy="1895475"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1386933341" name="Imagen 21"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11" cstate="print">
+                          <a:blip r:embed="rId12" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="2881423" y="42530"/>
                             <a:ext cx="2871470" cy="1914525"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -2411,54 +2694,54 @@
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="23A33DD5" id="Grupo 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:3.6pt;margin-top:34.6pt;width:453pt;height:154.1pt;z-index:251660288" coordsize="57528,19570" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBAgIRqnQIAAOwHAAAOAAAAZHJzL2Uyb0RvYy54bWzUVdtO4zAQfV9p/8HK&#10;O6RJE5pGtGi1LAiJZau9fIDrOIlFfNHYbcrf79hJuxRWAvGCeGg6vo3POXNsn1/sZEe2HKzQahEl&#10;p5OIcMV0JVSziP78vjopImIdVRXttOKL6IHb6GL5+dN5b0qe6lZ3FQeCSZQte7OIWudMGceWtVxS&#10;e6oNVzhYa5DUYROauALaY3bZxelkchb3GioDmnFrsfdyGIyWIX9dc+Z+1LXljnSLCLG58IXwXftv&#10;vDynZQPUtIKNMOgbUEgqFG56SHVJHSUbEM9SScFAW127U6ZlrOtaMB44IJtk8oTNNeiNCVyasm/M&#10;QSaU9olOb07L7rbXYH6ZFaASvWlQi9DyXHY1SP+PKMkuSPZwkIzvHGHYmc/ytJhPI8JwLJnns0me&#10;D6KyFpV/to61315YGe83jo/gGMFK/I0aYPRMg5e9gqvcBng0JpGvyiEp3G/MCZbLUCfWohPuIVgP&#10;C+NBqe1KsBUMDZRzBURUqEU+n2fJbJ7iAVBUovVvJG24Imnm9fEr/eRhKfXUbjW7t0Tpry1VDf9i&#10;DZoX8/jZ8fH00Dzad90JcyW6zpfLxyNDNPoTo/xHpMGEl5ptJFduOFXAOySrlW2FsRGBkss1R1Zw&#10;UyVYazzRDhkZEMoN1bbAfiLecJysA+5Y67HUiGnsx7oeBgKBf5g9O4sWJOv+u64wMd04HY7TayyY&#10;FhlaMB8tiFE2CxY8GAnVBeuuuZbEB8gCkYb0dHtrPWacup/iUSvttQxcOnXUgRN9T8DvEY8hEhhK&#10;isHHcei0OJtPp9MMK3rs0OC5Y8t9JIem7+jQtCiSLMX7EK/DLM2n4wuzvy7TYpZkM3yIhusyyfL0&#10;Xbwa7lZ8UoL1x+fPv1mP2xg/fqSXfwEAAP//AwBQSwMECgAAAAAAAAAhAFGMVcevKAAArygAABQA&#10;AABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAKtAAAByAgDAAAAU1Mj7QAA&#10;AAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAADAFBMVEX////+/v49PT0AAAD5+fkMDAzQ0NDp&#10;6ekeHh6vr6/9/f1oaGhra2vr6+stLS1TU1NGRkZ4eHj19fXR0dEbGxt3d3fW1tbY2Nh8fHwICAgU&#10;FBQDAwMCAgITExMXFxfa2toJCQmXl5dpaWns7Oz4+PgKCgo4ODjj4+NdXV1MTEz8/PwVFRXk5OSk&#10;pKRfX18+Pj7Dw8Po6OgGBgYWFhYpKSnt7e3Z2dk7Ozvb29scHBwYGBjOzs6cnJyCgoIhISHKyspX&#10;V1cnJyf39/fPz8+5ubkBAQHw8PCmpqbAwMA6OjpCQkK8vLxNTU10dHTc3NwiIiIzMzNkZGT09PQa&#10;GhrGxsb29vYHBwd1dXWnp6c8PDy+vr6ampr7+/tJSUlUVFSysrJjY2NcXFyioqJYWFj6+voRERGV&#10;lZViYmKLi4sEBAQqKirz8/O2trZtbW2Dg4OPj4/V1dULCws1NTW1tbXNzc2xsbFhYWEkJCQyMjIP&#10;Dw/BwcE/Pz+3t7fT09Ofn59OTk43NzeHh4fU1NQZGRkdHR3MzMzExMSIiIgfHx+dnZ1qamqNjY2q&#10;qqo0NDTh4eFDQ0Pl5eWbm5sSEhJnZ2cFBQXm5ubn5+dzc3MQEBCzs7NLS0tSUlINDQ1eXl7CwsJR&#10;UVEODg56enqMjIy0tLSenp6/v7+goKAjIyO9vb3d3d3X19cxMTE2NjZubm6hoaHv7+9wcHDFxcW7&#10;u7srKytmZmYoKCiTk5MlJSV/f39+fn6oqKhycnLx8fF5eXmYmJiJiYlvb29aWlq4uLiKiopERES6&#10;urovLy9WVlaBgYGAgIB7e3tPT0/Ly8ve3t5HR0etra2pqakwMDAmJiaFhYXHx8dFRUXu7u5BQUFK&#10;SkogICAsLCx2dnbS0tKQkJBVVVWlpaXy8vLq6upQUFBgYGDIyMiWlpbg4OCurq7i4uIuLi6jo6N9&#10;fX2EhISOjo5AQECrq6tZWVmZmZmsrKzf39+GhoZxcXGSkpKwsLCUlJRISEiRkZHJyck5OTllZWVs&#10;bGwAAAAjS1ImAAABAHRSTlP/////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////////////////8AU/cHJQAAAAlwSFlz&#10;AAAh1QAAIdUBBJy0nQAAJCxJREFUeF7tnd11qzoThrOWanBd0ASlePnGjfjWyyW4Bl+6B3dw5lc/&#10;2GQnOQRJzvsE0MxI+/swec9kEBg+AAAAAAAAAAAAAAAAANRhDGYIIZzUuE2BOKoDQBNcQq5W8vZi&#10;3EIY79cQduIB0AIkyEytJ/JUrZPolHxLtQDUZhcC/cE3hwjTpPIkmUrgES7SAlAb/nNPlap5XMLe&#10;Bs2t93CVCI2QFoDa3KYbn1eZ93EMd6oAJLdeU/lKQwBohMnVegvTx4fl1sFFisIVtETMrSMLc1K1&#10;RgmbD0ATuFof4UBby61RreYrd56CNQaLAbAhrlbVn9Wtwz9z69laADbE0qidTn25bm1CrY/j8fjd&#10;Ff+Z9YzmVr4u4Iw8J2C/1MU5gRZ+6Xvb4W+hU3OgT16qdccbDUv7TAtqPQ1LjKMZz+ByR8+YHm/0&#10;Q4vVqX5V4LJ4o0Dbf1DHEffjvCXx9F/ws6pBkut5+eIA1AoqUP6tjzNWVhU81HumbTVArW9KqdY0&#10;Y3WdwjS480zjuXWAWkEClQDoB6gV9APUCvqhbTWM4+LpIfiDILeCfsCcAOgH5FbQD43XrcitIAO5&#10;FfQD1Ar6AWoF/dB43Yr5VpCB3Ar6oXG1Yk4AZLReCUCtIIHcCvoBdSvoB1QCoB+QW0E/tK5WzLeC&#10;BHIr6IfG61bMCYAM5FbQD42rFbkVZDReCSC3ggxUAqAfoFbQD61XAphvBQnkVtAPmBMA/YDcCvqh&#10;8boVuRVkILeCfoBaQT80XglArSCj9dyK+VaQQCUA+qHxSgBzAiADuRX0Q+NqRW4FGcitoB8ar1uh&#10;VpCB3Ar6oXW1Yr4VJFAJgH7AnADoB9StoB8arwSQW9+T/dUMUuD9nk5Obo/75WT2C5BbQQWmYMYj&#10;CHf1DuIM6rwAagWbcyNJqnUM4SIipS2JMYTHxymEUfpeALWCrSFRulpDEAHu1Q9hz80Uln7rbasB&#10;863vx22gTGpqvflf/ZFVS4lWnPNickVuBdtCZcCZsqjY+6sVrCOVAB/XsBOHRkj7TONqxZzA23Fj&#10;yc31OIUbS9amA4Ibc1qvBKDWt2SmVjrNou3gQatfn0FuBRUo1UqnXZxM47TWlKt1vz+ffWn7LAa5&#10;9U2JwmRIrAduY3DI1fq4JKzKbRSo9U3Jc+vDxJpXAgt1K+YEQAUytd6DT6/++yyrdbVivvUtSWq9&#10;Bp4OMFN/293OYCG3vidRjyRWs/jqwCTt3tpnMCcAKuAavRe3sFiaHSzHPoPcCipgp//0N/+4V1in&#10;Oy5hb9flm7DaVgNy65tiuZVvbzHkoiudcRGTF7JPILeCCjyrVSexbpcwfiJJqBX0A9QK+qHxuhXz&#10;rSADuRX0Q+NqxZxAl/BJ/XXxvr+fg9wK1mbHE6ZTOtFfj8brVuTW/jiGcOXJqaN/z2o9kFvBykz8&#10;jUDJr8fFS6g/BGoFKyP3pAxyG+DykwF+RuOVANTaH/L3X4uA5Sv+P6P13Pqn5luP5/P5u2t7v0DO&#10;rWdR60kfwbIeqAQaQi6Yf5OlW0HrMYXTxyhPthqWvgPwUxqvBP7WnMC0xDAOZj2xcmW4Anv5r4ja&#10;CXMCf5Jx1KeY9MGRxEq6On1y698PaVytmG8VxnHlAvCXUZWufikLcwJd0Fdu/T1QCfRAZ7n1xs8Q&#10;/jhd1i4EoNYu6Cu32mnWOX33ei1arwRwfyvTVW69hXDh+dbT+MfmBAbkVqGr3CoXXUWoq8+3ohLo&#10;ga5yq1ywELWufi2r9UoAamX6UisLVYsA3CfwF+k0t974Rtc12Uyt+/3pewv/jOPhKf6FZfWZk9p0&#10;VbfKc1hErVd9Y8t6bPaXdhyH7y38o5TxLywr1/b16Sq3PvjvP6t1p+XAimyWW0lFm4HcWhWZbg38&#10;xay1r71uplY64Hu+HVM2X9jSqo4w7/1sO47IrXW5ml5XF9eGlcDBFLWss7RNkC+h5zFL27fMrV2p&#10;lWR1ue/Wv6ll09wqWmI+V5s0tlpEUPuf2z3q1nZYOW9sqNaDKYpJ1kt7Hsr9V+MFt1G31mWK+3pb&#10;+5sNG1YCmltJU1Fir20PcSt23NAqNrNgU4u6tS7pAta+26sDA9etr/Q1t7M2hoWsL3bktln7Abm1&#10;Gnp6lVh5t7euW1lRrq/XNm3FyHo8pF5s3U6eRJBb68FfcslY+yuOG88JEKIoE9qTPaOMqecxaXlT&#10;DCIHcwIVod9AuNJvQX5Wzxrb5tZcWK9s/ozFIrG0Wsgbxk1qzURurcvaN15lbDonQLCiMoEV9gsk&#10;XPapx1uPU2umWJgTeFs2nRNweWX6Sra12cpNRH0NZR3FGAXzrdW5RSywEtvOCZTqeqE0ptQiey8G&#10;ao90RJM9WpFbK8PfITRWPs3aek6ASdqKCitWhtrMdFcasxdB3VoXFus0DfKz8v2tm84JzHUmjkdS&#10;TzbmebjDDq3WmCkL5gTqMq3+SOzI9rlVRSVrwr3UaY2Q20xuC0UAdWtdVr+rNbHtnEBUlekvLh7L&#10;ET91E+rkcXejRyvq1rqsfk0gsfl9AlFeM0xtSXQl1lXyOoK6tS72xuHfYNM5AZecqcxcjxrJ1o68&#10;2+wspKYFBdwnUJnD+m8ecmrMCRCmMLWMQnJ5hxL9Z4NQW7bIrZW5h8vp42Y/q7LtfQKspkxjZlKj&#10;Vr5l2LJVgrEnD7gdI5gTqMskr8pSer1jMMuthcYi5kpT9Objig6m8NRBbq2LCVXoV63P860eKINO&#10;NrocpB26qFs4bedW3c1vMo73n/y7t/uvdvs5ATnstCkOv/rlLViGWrLlTepIFLHGv5d1GPVRCV/7&#10;4cXIw1/82SwVfZtdnDc430O4xx19jGHaLf/6NvtAdp8A4+Iy8b3Sn+B92YDoW5817ojddm49jON1&#10;G8axWbXqC4qYnVYMNuUxqLe435t9IMmtpidGjOiJZR41medYVDFrNoShUNt164H/qH/9hxfd5NEv&#10;/dRT6/6xO+x2u8t1eF23yqOzhb08IYPEK7+yaxgo0RyWL4ZtOydgR15+A0bh8lF2SzdxMQqHYEdj&#10;Mdx6br3bfn6Z4gN/nWpq1QQpvFSrzBmoGeQFm/wFGfV4+3FfvNFg09yaDvtMYGKV3hPlEDbVywfL&#10;mNbr1u+p1T+etfIJv7bWqluvIYxToELbMuaMWwgTpVS3pVWd7uya7X7x2u2GauXcygcyxw9u6sna&#10;1BmjRbDopdW85nOr7uoXF0ab9IcnGp+2tXIrX3k98R/4/cvvvNz4NYWm0pM/MnPkWvWqiZZ7F36D&#10;VeYEdInHNlr2+7BuI3pFuHDKjubrVtvTryKfLfuwbv6jpb8xddQqSpS3Zx8scxbI9wlMrQd5wSZx&#10;5T/+g4v0dVImNvtA5fMEHArE2Kwz70rmUzQGeCtW+3Wr7eoXl4wY8PBSy0at3Cp/x/XWlrD0sGhT&#10;68Wz752T7ODiXnw44WYfKF3LogPJB9Uaxlwzs46Z72GLuOuo30XdOt/1T9GPOy8ENPrcRqNabmW1&#10;qvIkw77C1Hp1tV54ZLx5a8jVepfTNWXlS2PLzK5lzVp3IxwogrN/YIYPy3s7mROIu/0Vw3kKzImd&#10;XBHVUauIbvxcrSbM+2u1Tg3l1nhI/cgmV5fY8cqfRV5YHdStaaeT+YnBVnII9TlUNGy5W68S2AX6&#10;43Zm+S1PRVlu3blaJclmlUATdWs8pGomJ0djqccHzsfGEG/F0kgPcwK2q8pXDEJKgTwQvTKobr3c&#10;SqmRagH9022RJ6zn7GdZI08HjJ5S66u1nG+dm7TGxWOyMd+xEdZEcqen+db4Of5pqK2wnULeU0aJ&#10;evcJHOiU6cZiXdwBU+vNK1GZDrjbBdjToso3VCvnVjueekhz4zXFuDjKDQuqG3vbz61xz5WvGAb5&#10;EkpxtfItQQYt1XKr8dmjL1yPPrMqvl8zOC++uGjT3FrgxzZvbY0LYw3DZubOHPLkj2UH9wn4/ton&#10;+NzQhVYJRDTmVtZpVrX51jmvTplcrRcVps0NTDLjRVl54SRr27rVD7Af2XiE1YjuHOoo+tTXEG+j&#10;I/QwJ5Dt7tewf6CfNDklsUu2tXOr80p72en/dDwOJl5KrvfjIyy/E27ja1npALvlR9h8ddmRxmwl&#10;Rkvct7aXujV9GrNeR9yckUI6RpecLnKrvGg7BM8vZ3Z8nuAFG1YCUrfqQZUD+3yAM/Ke+C9ilFoL&#10;FnH1+7iWpbtrsJU85ilCjsUsrJ45hvZqT9O59Zx27VR8x4H226xXbKhWyq18HH3r2LGVRVtZHbHT&#10;JmPmR7eP+wR0d3mbfQ4yZxHGomopxQh20phIM7l1vV/HhmqV3GqHVA/ui0NMaOh19yzKRhbSTdvP&#10;E8hya0bafW8skg1N8WxEbBjrs6Xl3PpDNq1b5cDKpkCPbtFbDNJ+XYzopJBCfhe5VT8A7701unGy&#10;iPUX3YSNsLANcldouW79IZt9oPJ7WXxUfVXESq7Y5QjBooIZNsrDHeTWjPhhhHkdOkM/5dOQ+f+G&#10;rcP75dYNKwGZb41HtjCiI6Yu7jmzaNbj2IgO5lttT/PPYCE33OWNreIb6kokbjwgkNVMJdBr3ZqO&#10;pvC561B4ocfjZXcn92DZXsunW/h8MewGt/IPnCcr9aJu/R/4l+JzZm+BX3gpfPGt+hKLz/93+qhb&#10;s4YRkze0WqNEg3EnG0FNMYQQH3Xrz1kS3G/Q1ZyAOGljeMBiaqmTQnHLWH/qfcPcumElsB0d5FYT&#10;l2rLFKbEaGLux4C2vLVICjR0LWu9X8fGlcA2NJ5bTVkFFNPFiQGNmZH7SjTcioFWcuvQZW69HLah&#10;l7qVZaVNFFgef4FHtbWhmWUuwZFWcuuKbPaBhnGnB/XzJV99KWZ8slV75r10LtxL3eqt7reZhJi8&#10;sdXN1GQUER2soQq59bDjRwply8pvd9mwEjjIMfwcP/TFryDj837/LfVQt/pHoCb7UJmnmJcH2dZx&#10;ugiZadTIrdlzhpV+n9+qV17lmJqhS3QVN4ogW+bk/UbqZKOL3JrtvVD6OsBiqTErtkrq4MY8Wivk&#10;1t2FmcJ0eZwf9xAOK+/BhmqNudWOpuMmtZnpxD/0OeZrj3dyy2s338tKu89rDLiXSAEbkYyiK3f5&#10;OGyuVmHvXw2MT7lajc0qgVi3Rtg2P4V9jLcRDcTwU2eihzmBYofLTyQtb2jVJfkzUl8GuTq61pxA&#10;/F7Ax3nxWS0/ZMPcat/L0kOZoc5TWLDIrCNF2RJPbXE7qVuzXVYnboXMFNI4XfIBMRhjbNRSa/aE&#10;wMWnX/yQbSuBeDTF8tW2vtFl1swcbzJDIbeDe7DS58iQCG+8S0fpYn5E7dTnZG41tcbceltbrZve&#10;38rw4ZRDGo0vUYxWg7YeMVPcbnKrofsuu54x9xUbaJ1pTBF3p1bdOsWLV8XzrNZg09waj2aGHtu4&#10;+JqZOdaTE303OrmWJR+l+DDi8KYwbJXYE3lHMYKcWrn1ESYpV0/X1c+yNlRrcX+rtMXxjVg0deov&#10;tRhcXBJw28ye7sFi2PRPYLbixixA27h4wO28o9q1LFJpmAaee107bWw4J0B1q6IHU7a80cObLEYb&#10;iznmziIJ9br5Xla+nRGDblAr5svRL8MVn4PFzwVgFh8L8GO2za18VGdH/d+WerL1jrnDZox1Ubfa&#10;zmtD27gUITcLfJAMkY1iZlzr3ifwKxljQ7VKbvVDK5Y5RSwLxngakHdnTWG0fy3LdjTtdEJCHvch&#10;vDFbfCYawqtwvdz6a2w6J+CHktryYKeIxVN3DOviXmqzuBrN1635HhPmzqIvHY9lfWyKSxsLq9XC&#10;PVi3Xq8OeN1qR5Swg2oeYWbWZJ0KBTQWDccD3eRW2d04KxA/jH0O8dUWUz3dzowlquVW+u9kEuhk&#10;y0IrsWElwHMCcnxnx1ndPGJO3Fq3+kxhlV091K2zPX5tzpj1uMutralhq15uPek5lmB3DKzFpncM&#10;ylE00rGNqKsRi2fdKS5WNLy1QD+5Ne5+tu+pTY2bbqgdW24yU2GrVm6dwvXjEUi16YaBtdg4tzJ0&#10;JOWwpmMr5sxNZJ1Fx1PMrA7mW2lPdWejMSMLRjPF0r8qYt6qWS238jWBm7xxIL5IYC02VCvXreno&#10;CuzasfWNjaBGF3MibMce78gDHXx3QPGd97331bComUrWnfqfRhm1cqsUq3IZ67TiFwiFCnMCvKU1&#10;OWZGSjeO0+VFdxlov27l/Y2fJN95tWmbBc2MwfmFPY/aVhdpquXW7H1Z9ib3tdjsA9mcgBxW2cRG&#10;4eOb97CVAjOeOvNAN3VrJPsoeWthD82JfWljqF2vbqWNqbXnb7q8go6sLhG3U4wtHaSLhawpAmR0&#10;U7fazqc9960YMcxo0LuSMYOD3lEtt058e8CFb7869T4nYMc5NZEsHDssNuMpUo7uILceffFGUCN1&#10;ZGjQujJjBge941grt5544uoWwvm8/LqLH1I9txKkMNGbiS4z3LQRvipZsKD1utUe28XbtPKPGWJJ&#10;k35s8Q5fs24zbFW7jlo/dnwTNt+ItfbFgY3nBFRgprGsiVis6Ji3eZ8aGvBw67l1Oyqp9ePG/8eP&#10;ae1zrI3nBCKiqtgwLrUZMZb+hYcys6D5unUz6t8nsDabfSB7X9ZcYOzHmPVrY05sM3Jfu/MFudWB&#10;Wn9KlltJUa6sJy+1T+gY6zbLvILW69br8fign/kSW1vdzNBovjjRzHoqqFUefpGzci2w6ZxAFJiL&#10;7JXYiDiENmaLqyRTLBuQjP7mW3+HCmp9qycLlYjEGDJMaWYZZsYIGykWw0oa1f58q+79bNGdt7U0&#10;SygYF2c2UNxx3CwVOccHM4ThcT6dDyE8Ov/OKx9HawortkXQYT/Gsk4d6gFrO82t8VbXwsyQT/qq&#10;I5ENqfe9rHN89eXqN2HVmRMg5MA6ZmUxM7OIIl7qNCygVgffy7L9lX2OhpKZ1uU/Of6PrMfNgnrX&#10;sswg3a78RMzNPpDcJ2AHNvEUKLAuGzQbK7bFBe9vPrf6DhPRFEM9N7nViJF3CFmvmfmQWrk1e4pA&#10;z3VrPKKaBsz1o6uLNmYw1sRWreQpmd/DfQKzD6GGbDPzFVnHazM51e4TSFewer5PgCuB8tdQesw8&#10;8vR7kIBGaauLe9Z0UrfKDmcfYAaHbZUlDvNAsuemGbVy6xTvDuj5yUKaW2eHlLYxbF2xI/bo4gEl&#10;md7rbQ/3t8qOZmgoX2yT4x2OOdx4PA2peZal5ep+6PnJQlS32nGMB9eYuea/HkSNd3A7G8T0Mieg&#10;n0SXBbjHVyO6WUxIPlns1FLrx90mW1cXa71KQA+pHViBjeh7tAhm5AHtlwi3XdStxQcQx9Z8sai1&#10;McbE3qIjWWTUu0/gJFcJpq9cyLpRAg7B84v+w2VNbvaB8ucJxCNq+EG2uHdrm3n54k2Gue3nVttR&#10;+xTC7KMI2bAEea/GFlE1q+XWb3AjUd/vpFH5lZE33q8hztc+sWElQLlVDqNvuPU1oZ51p75yUETH&#10;cacP4Hqtm9yqO+27zkYMR8PauBhlyDfcik3bHu7Buuuj3a76WGK9x/AUFr98uGEl4HVrQo8rocc5&#10;uiXewxsfMh/qA7jtJrcKvucxmHeWPQp5ZaB0xZFNxdx6uo/jx+0L2rJvF5BA45YfALs08bV5bs0X&#10;JRoMO9apDVuO2j6bE6dl8yFED3Wr7vVsx4kYYUMdD6UIQYYuRSg5bNZTKxefgecGzF/G0qi+/eVu&#10;Kl1+F8yGan3OrXx05QBnrRqxYbLoU+uQLyHa9DInwOhuxyWFoiskO48S6tK2GKFONbVSLXohwfFT&#10;XC2yyF1r1ItcURh9enbxMcWbzgnwUbTVzZzkz63nrUEO+x4Tu/26dbbXGbNQdlUvN3RRNzaExc2s&#10;cA+WIAoUocq3Xz/lNoTxeLzqFdrBhy8Wrpv956dzAunIqskbWlO4sMSxSGbL71AX830jdHgty9Ys&#10;JGbJi5DDXbHbjP1QKbfKXS2i1vO/v5l1G7lqGOQ3Fm+HSVfDZmyYW6/3+51XQ0zzU7iwnob4RmPW&#10;k3UJzdetJKcn5T0FOCJBbb0/edFiRzexkbZWJSBC1SLgn3e1UG1759wq8oxqLa7YypdnjZVvkllm&#10;1C8Pv2Ah/A8++1dd5FYTmi7mu2eRzGByp+hQNMRbsarl1vQcrH+/3c0uBegJWXzI22Ju3ewDHQ4P&#10;+YmIyRuJWkeyJDyOl8y3Ph2T/a9Zj3lE62qNipphMe/KXFrLRlHfouonauXWVAlc/vXmzIe/SWPk&#10;mqGhuvVH1DpR+EVSbhVt2aqL+doUfk7sKPrc0TgvtXKrTESxWveaYD/h6petHpyQr8F2eHFOoHG1&#10;Du+pVtWTEo0XeF8cnwUcNmNnHq92LYvqy10Ih88uoRo2gUVHhUtSecYL4VcJnkFu3Zh53WpWvrop&#10;mK9W3BJsZKEiLtS7OuBfff3njMDJ79weuH71qwKXxX/YthreU61JZxF3rZWGNq9HeUfaOO7IHF89&#10;tX6cLiFMjy+cPtgr4O6q00GSK51yLf1L5NaNKetWXdwrWiWO0XDZ6WQjvCUqqvXLUDpVVJ/mLJ6b&#10;Na7WN61bc1Exbmsbt/mQCAdtjcsL+D6B2gfvC8n14z5QmRvvYrlSEfHJpUjk1o1htbq+uDW5WaMb&#10;2wqpUxcLlXDEu72tkVv5dS6eIIX4hcJ1aFsNb5tbHdXVS7jL5ZdhHjXe6a1gLYcrzAk8qbXXb2j/&#10;iLc9y9JFUSMG45LB3lPw1SDBjBp1K//tvyXWfjcx1LoxeW5lWam0St0ZFNRF7djmcSZzoknbHs6y&#10;vgnUujGi1kxfjNgWi126Zdyax9mMXm4L1a5lOSvnVabxunVc+SXM9dFKQPWkay6yaC8Y6vE2xtkq&#10;HA/U+17WmVVF5/r/upT1bdrOrcO7VgImL1eZ6UtIdvpKj0cKNBx72MiGVfymy8gnV3KS9a9bsL4L&#10;KoGNSXVrJi0hlx4x7yY4ZKPmvZlvI6qpdcfT+7cQbuu/lrj1SuAt1ep6cmWZw7CZRdSMiyMmb2wt&#10;fKVebhWNyneuT/++U+B7tJ5b37FuNT3l2sq0lgXzfoNCZTT3xOaNGLX+U5dr/npD9dqlQNtqfdO6&#10;NQpKGl1ihJgFfdWNQJYu5mRd0a6VW/PvDqx8dQCVwMbkZ1m5xAQKvIop6d8sjJGt9dEZWq05ARbq&#10;Q9R67PbZ2D/inc+yksJo1UV5DhVdCls6wmLSmK3Uyq18r+ogOv33N7S/Setqfc+6NVdVobBn0ZlN&#10;zcwydwZHbUQttepdgJxZtRxYkbZz13vWrUlRbEXHPcF8CcV4PoDRAbrETmtrPllomvgBAafVp1tR&#10;CWyNvUObVl0Ys8wTzJdQjOcDGB2gS+y0lpu3O3hQ68bgPa//g7bV8IZ160n/UH+PMZuk/Qa/cF9J&#10;Xdr+z+8N69YfMY4rXxT6VfR57ALuxv6DjOPqtzP9HvwkTAdXB/4gXeVW+brL79B6bn27uvVHdJVb&#10;V59lTaBu7YGucuvaX3TNQCXQA33l1t9TK86yeqCr3Hpf++6ABOrWHugqt34M02/N9Ladu1C3Kl2p&#10;9SqvElBWLgpayK03e2HAE5dxvF7MnrPynZNt09mcQOINrw7k08klU7oqMufX5vRapKu6lR/Rwos0&#10;69LCX9rbeP0+PV2K/N/0VbdmrPx2nbbPsoDS130Czm33jnUr+Bc95tYjn2z9qfsEgNKfWi9yxrH2&#10;u6CQW3ugM7XuBzkPXv+VkFBrD3RVtz5Yqstvuvg/oBLogX5y655fyzpdPuJ7BVcFubUHesmtD65W&#10;r/xMoXHp5Zf/C6i1B3rJrVPwS+UjKoE/Sz9qnQa9JD4gt/5Zuqlb9QyL0urv5FaotQc6mhO48WlW&#10;2P1ObkUl0AN9zbceZbp19wvJFbm1B3q7T+C2Y70Oa1/Kglq7oK/cKsjE69r3daIS6IEO1Uoc/9iz&#10;WoDSp1qJ+HLsdYBae6DP+1vXB5VAD3SbW1cGubUH3jm3nnbXbLLrcL/wbQYLQK098L659abfE7W5&#10;A5n4+uTUDJVAD7yvWkOYbny9Vv52nEM4fJw+kStyaw+8rVovmlX3+lzCoJdrp7CUQ6HWHnjbutW/&#10;YjBShuX5WXH2iy+DQSXQA++aW2/Fxa6rvcT4tvgEWOTWHnjX3Ppgfe6GiyVYv2/LKoJnoNYeeNfc&#10;eg2Pi0wDSIodPKUuqhWVQA+8q1qnMIa7fJ2LL9FOrlZ9Xbzh71hk8HzUHnhXtVJWlXR5kko1qnXI&#10;1fq4XC47W990ZuTNeNe6dfIHZY1cwGaVwML1LNStPfCuufUuFQCx4ysC8btcOMvqmnfNrWefwTqw&#10;Wq9Bvy+LGay+ed/5VtPlGOgE6mh1wX7x0ivU2gPvqlYqXCWd6lmWVwADS/clmMHqgbdV6z4E+mTH&#10;Sa9i7UI481e8cVdL17zv/a1nuTjgJ1t39dLtrjOg1h5429xKHAdOr8btHkbcjd0575tbvwfq1h54&#10;59z6HZBbewBqVaDWHoBaFai1B1C3KqhbewC5VUFu7QHkVgVq7QHkVgWVQA9ArQpyaw9ArQrU2gOo&#10;WxVUAj2A3Kogt/YAcqsCtfYAcquCSqAHoFYFubUHoFYFau0B1K0KKoEeQG5VkFt7ALlVgVp7ALlV&#10;QSXQA1CrgtzaA1CrArX2AOpWBZVAQ5z38x9eiHG80zbvSD/2b/8EyK3tcNMnlbxgGPUlaC+wB6D+&#10;DaDWhjABfovFZ0a9I6gEQD8gt4J+gFpBP6ASAP2A3Ar6AWoF/YBKAPQDcivoB6gV9AMqAdAPyK2g&#10;H6BW0A+oBEA/ILeCfoBaQT+gEgD9gNwK+gFqBf2ASgD0A3Ir6AeoFfQDKgHQD8itoDrX4M/weIxh&#10;upzMeQZqBbU5BlfroM9IWBQlKgFQG9KnqnUMw43yawi0fQlyK6gMZ1P94x+CNNdwkPYZqBXU5RAO&#10;g+bWnT0m6bT4cC9UAqAqLM1J1XoNpsbFUgC5FVRloL/+llsHKwhIrQvTAlArqMmO8+mk6mThCotq&#10;RSUAKnIKI20tt06uVvOVO5+FGX/q8Z+gNXQWwHJrVKvVsQC0xF3Pq2LdaidX8WoBAM1wCmF32e0u&#10;U7jvDnxxIJ5lLV0eAKAWpNYI1a/3oO9ZutlVAgBaYn867eknhOOJ0ureVHoMV2kBaBCfA5jCg7aU&#10;WlG2gmaxOQFOrvfjgTbiAdAicX71LCUs3hIKGuZ8jnMAp/Me8wEAAAAAAAAAAAAAAADwxznxneXg&#10;44abkjrghptxlKWvLIOGOEGtwg1q7QCoVYFaewBqVaDWHkDdakCtHYDcqiC39gDUqkCtPQC1KlBr&#10;D6BuNaDWDkBuVZBbewBqVaDWLsAXyxUcBwAAAAAAAAAAAAAAAAAAgLa4HcYQxqUX1P4d9KGmBN7E&#10;1y43e1n99Nef53nR4wC1toy+rJ40+9fv6LiG0wcfCXNBg5z8NTR//uVJ8fWnoFnO/q6Eyd8D/lfB&#10;26Pa53a0Mm364/Xankqh/eGx8FZp0BR//sV0h3CX8008EqwDhr/+a7qEMO1PD9KrBUCz3P/8L2kI&#10;OuWMl541zxUZxTn9+am81hlkzhUIeA9605wCxJoBtbbMPuDN3/Sf7DCYhaKoYSiz7sz80wR7wfQB&#10;c1jtcoNYFZsVob80eKhAsxxCuBh//N6jKYTDgzSLF6G3C1++MR4W+qPcrnIU/vjdEm2zT/z5S+S3&#10;E44BAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAALA+8Y1zADTPn38b&#10;EuiI2x1PpQQAAADeB3mKr7+JQ57pO9prUw7Spc5ebH7Yr9et8ibLq/Qew+E2kTfhfSvgN6Ez/Gkg&#10;4clL00iIYRhId6y66PAzfnc2bOdqPVtAhp7DhceaB8AvMejD0fVJ8ZO+l5JyKm3vquAdN6RQfu8B&#10;JdibqpU2cq6lr0kk6co/nP768+bB7zLon/XzSKI9BXsr1cBvTvFEGe43kqG+WuZy3ataH/4mIKkO&#10;jqJZjuLdXuAXGQPVnGZf/I0pB5It5VF1mPxPvKg1ZtEdy/Zs2j3ibVbgV6Fi08+rxFQGypPZ+39z&#10;5Ypa43urTixQV6mrFoBf4shn83IuxSdO9jNKfo28UKu9X0XU6io95/8GgF/hdJ04kw75iw+9Fv04&#10;SQ2r9m1/crXa2+akgEUlADZhb/UnV6ZRbOejiZJhYfpr1XZ07i8dscSd2EBuBZtg50+qTc+YIk7L&#10;tDfOul4WTFQAyNCTlQIyp5WpFbkV/CJXmWkl0fGE6YOaG2lOpEuCvN44xNmXStq9RFzY9xAOnGIl&#10;xyK3gm2QC6h+6VWvtZrmSJwMiZLQUzEWpZUIJFRGer2EQN0KfpvH/aqKZM7kxLnV8+UaL07ddted&#10;Fg1XuwTwuN/tVGt/1dOz/dWqWQAAAAAAAAAAAAAAAAAAAAAAAODbfHz8B0/A/2JwYwfxAAAAAElF&#10;TkSuQmCCUEsDBAoAAAAAAAAAIQDr9qPMRyQAAEckAAAUAAAAZHJzL21lZGlhL2ltYWdlMi5wbmeJ&#10;UE5HDQoaCgAAAA1JSERSAAACtAAAAc0IAwAAANglGHwAAAABc1JHQgCuzhzpAAAABGdBTUEAALGP&#10;C/xhBQAAAwBQTFRF////vb29MTExAAAA7+/vzsXOQkJKlIyUOjo6EBAQ3tbeUlpSzs7WUkpSEOa1&#10;a3NzraWtWuaMzuZCWuY6lKXmlOZCWuZjWuYQa6XmY2NrnKWtvcW9a1pa3ubmrbWtjJxrOmtKQubm&#10;Qua1GTpKa6W1EGtKpRAZGRDvGRDFEGN7GRB7GSkZazFKxZyMhHt7KRAZve/mpRBKe3tzOhBKEBBK&#10;OlIZWhDvzhDvlBDv1hAZEFIZWhDFzhDFlBDFzs5rWhB7zhB7lM5rlBB7pTEZzrUQlLUQpXMZzpQQ&#10;lJQQpVIZveYQhOYQCAgAGTHvKWPvKaWMKaU6GTHFKWPFKaVjKaUQEGOcGRCc1mN7e2MQMWN7GTF7&#10;CGPvCKWMCKU6CGPFCKVjCKUQtWN7WmMQ1hBKWnOUzpyt1ua1tea1pTFKpXNKELXmELW1jFpzWlKU&#10;pVJKEJTmEJS1ENbmznPvWnPvOnMZWjHvzjHvzrVCKeaMKeY6lDHvlLVC1jEZWrWMWrU6lHPv1nMZ&#10;EHMZWjHFzjHFlDHFznPFWnPFKeZjKeYQWrVjWrUQlHPFzs6MWhCczhCclM6MlBCcexAZzu9rWjF7&#10;zjF7lO9rlDF7zlLvWlLvzpRCCOaMCOY6lJRCWpSMWpQ6lFLv1lIZzlLFWlLFCOZjCOYQWpRjWpQQ&#10;lFLFWhAZ1mOcMWOce2MxGTGctWOcWmMx3uYQpeYQ1nNKlO/m1jFKQrXmjHOcQrW1lO+1973va+/m&#10;a++1exBK1pxr91pa91oQ9xla9xkQ95xa95wQ1lJKlM7mQpTmjFKcQpS1lM61a87ma861WhBKtZxr&#10;zu+M1qXvWjGczjGclO+MlDGcezEZtaXv1qXOWjEZtaXOEPfmhJSM9zrm9zqt9xDm9xCt995a92Pm&#10;994Q92Otc3NS91p791ox9xl79xkx95x795wxnJyU997O963O996l962l995794Tm994x94StOjEQ&#10;MRAA9/869/+91sW11r2tQjExABAAvb2t7///AAAIMToxMSkxAAAAwE8uSgAAAQB0Uk5T////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////AFP3ByUAAAAJcEhZcwAAIdUAACHVAQSctJ0AAB/ESURBVHhe&#10;7Z1ZcqNM04UlCrABO8wtbbtvvksi3BFah9fx/mvWEtiAo92D46/MGkASaGoEldJ5ZMSobgmOUqey&#10;iqoFAAAAAAAAAAAAAAAAAGGowi4sKqVxa3GmV7LYrgEQDnErUy3SWiu15pWlVmym13JeAyAckja2&#10;fqmIZpla62et5VLPVkrRNgCCIS50PLWijVXG8yXPG5XyWqQSngMQCDrMNisr2pQjrKZc6qdM/eKV&#10;Rn3yHIBAUEW8eFKVWd4wAkq98lzbBJ4DEBAu0mp1ksE1a61WIVoQHk9OtO93KvtRK/VDr0C0IGTa&#10;SGtMbUZ2Ie8XbUSh2GIyYwDMgI+0JuNFeo2PibTIKoDZaCMtZQ14IYdoQdA8qRee+8ovSs1q0ZoK&#10;3Fa920C0YDbaSEtVYJpPUq+Lu+WgaB/sHIDJcZ523XpaXlvxWqoanu+CSAtmw0VaHVxZnxFXNmjp&#10;kiqXg4EWogXz4WrEyAlE65XLZb0pVb0V3jPsAtGC2VipR7v0QC1o1aNtQttwNnZQs/C0YD7ipG0y&#10;q5c7rb7zB9P+oJ8POwdADM92DoAY4GmBOOBpgTgQaYE4IFogDogWiAOeFojj47ddAEAKsAdAHKhc&#10;AOKApwXigD0A4oBogTggWiCO/7NzAMSASAvEAdECcUC0QBwQLRAHRAvEgWpcIA5EWiAOiBaIA6IF&#10;4oBogThQEAPiQKQF4oBogTggWiAOeFogDkRaIA6IFogDogXigKcF4kCkBeKAaIE4IFowG3FmB79j&#10;fqvMLsXfIhWVncFutoCnBbORuhEbmciJNuZBxVQ9qFpEWjAT8V/VFW2jrGjjWhXxIo/UF6/2ANGC&#10;eUgonnZEq9eMaJd2ntkh9HeBaMEsfCoVVR3R1mphxRrZAUYrOzb5LvC0YBb+qKYdhXyxuNOrVrRm&#10;EHI3kH4fYURa/bU7na6JB9KgsfJb0eY0ALkRbey1GrhoTXGxjyiyC7vYYdeBWFrR1ioXJ9qlplwu&#10;v+88r6JoYM/3X+0I1kAmT060T+pOPxvRtq5gQ7SrqrCPlyrw39jma8iMA/m4SBubItfeSPuQPH8k&#10;Zno2BbVgaSKI9npxkdaq04j2tV+0XQIfKGQN0V4xNtKmah3n+qGymCyfcvnZQdEGnqdFpL1mbKSt&#10;bcma0EFUUaFMsxQrWnjaK8ZG2reXistXSlWFDrKFWvPeSqU83wWRFszGk3qxS4zxtItEvdOsLZDt&#10;ELho4WmvmTZPy1jRao+bJYvl++bOLoFX436DaIWT7AmLPk9rcKK1Jnf4ygceae8gWrFU+uc9J/V9&#10;txt2WP/YqNWs/bXOi6wabgMOTwsuQ/xJnrRWWaTUq902FqGLFtkDoaxUnZjCVKNWdttYBO5pEWml&#10;8kVl/zU13lrw05jA04KLwAmre27PPZy7OhN4WnARWKmmcstnBcYicNEiTyuVSIs2YeXmgzVb5wJP&#10;Cy7CSkVLRUUwrdyxmxIiewAuA9UQ/InJIoxdDoOnBZeiqdZUQaDezOqIIHsAxAFPCy4HN+oeH2QP&#10;wIXQJTDKHgw31jqbwEWLVl5iWZFmSbR7mmudCTwtuAg6ziZcw5ArtbTbxgKeFlyElLvfoMqFZHSD&#10;EHrKC3laoWSkVxbtzVXjItJKhfVqRcvPIwJPCy5C7UVr+48ZEXjawDCdVZ04UReEgVFQiwMWbWVv&#10;CR+PwCPt7eVpOVHUSzbct+STfXFAxNRaRos2L1znG+MBTxsY9+nf9P6e/jbn6d8o6t+e3v8cO5SN&#10;QWm/UONnvJA9EEMp7ftrB6nJxq/KhaeVwnecCgeyB1IQF2kvBzytFHSk3dN/xU2B7IEUhEXaiLiP&#10;opTmdttYBO5p0crLo0UrKdJyIcxht40FPK0UhEXa1/w1j/W0zG4v5QXROsR62mJwuNBzgaeVQtl2&#10;KiiLePQR35CnlcIvsafi5pomokbMITdPe2sFMURaTxnVMj3tVif1I4DsgRSERdr6R1b/qLOa2qbh&#10;HrFbRVj2wGZoibH7VEb2QAzCIu23pmxoKi+gMHhaKQirEbskoYsW2QOHxDxtfGCIkDd/n1Bcvqxb&#10;qxo3VbPnGwpPK4WltEibR2Rosz09Kq9dXiG+Z/ObWTUWvDZcJYHsgRTK+t4uycB0i0QMJQ8a5USb&#10;KdW8PvygTmk0lVJlvN5TgIOnlYIwT5u4UFn7ofA3iSmeGtHmts6s4v6X9SvpBflwnUTgokX2wCMs&#10;e5CaqKl56g2ZdN9jZEWb2SNiluuTveW8GAy1gXtatKf1CMvTvrdxsrf/eupM0dWVRZktsLForUlY&#10;LAdDbeCRFp7WIyzSZu277RVfpJ3udgWvMQbeTkgVLTytR5inpSGZDPGWNFuqrT1sF3hoUkasaJGn&#10;dQjL0yZ+9LDW3W6zFWkbjrHDov1tJ+RpxSAsTxtrCSbxItY/+W9xTtgdHVYbuVj9AkqOtVmDDdFG&#10;6v1dvX++v2ef2ehjPI0LPK1HWJmUM7Qb2B0dVurRLmlWdpC8I+zBZYYfGQ1EWo8wT5um91t/dkeH&#10;rqe9d0kD+Z4WeVqPsOzBMbSeNu5UQbheFodrF5A9kMIV9jDjRRtn6sssaWo7lu5q8N4yZA+kIPRu&#10;3Ic9BtSLNut2Fr60lRH1YL+2iLRS+CUt0q70r7s2qHvutqls9qCgmBrzg+CmMnGh/vBaD4GLFtkD&#10;j7Qa7Ywsaa2yoQYzGpc94OSCgYJrYpcHv6OItFIQlj1YqTo3mYBmsOHLk7EHusTl4Y8YF5mq9/Tw&#10;EbhokT3wCMsefFHRf832tLfBzL+AVl5SEBZpOV/1kxMBg6mrc4GnlYKw7AEr1XhUjNh4swjLHlAr&#10;L9Mi9qFbWTsK8LRSEOaUVipaZpTSyjM19th8iLRSEOZp6d4wlel3rEYvhwUvWtSIOcS1PbirVvQt&#10;G0x4nQ/a00oBo9t4kD2QgsgeZvY0PPgH4GmlIK7tAdfGanvQtpkdC2QPpCCtnmVNmiXRdltwjQM8&#10;rRSEZQ90nF1yDQMvjAuyB1IQlj1IqTKMKxeS0Q0CPK0UhEXajPTKor25alxkDzwy2x74xTGBp5WC&#10;sOxB7UUbj14SQ/ZACsKyBwW1SmTRVurNbBqNwEWL9rQeYZ42VmpNNy5QN7Rjv294WilIa3tAHdAa&#10;zB3hIwJPKwVxbQ/yjCWbjV+VG3rKC3lah9B+Dy5B6KJFpHWIa3twOeBppYAyqQeeVgpysgfVfbr1&#10;sDvGIvBIizytR072IOUCWBe7YyzgaaUgJ9Lm+YN+FOo9eY3jj0ylN5anRfbAIyx78OzHXOC6sVGB&#10;p5WCwH4PDLGX71hMF2nXb+vViY+39WMU6efTX3mZe5NmRVj2oGNkBXvaIoq+TiYivuihl4+f6rHb&#10;ygeAsLYH3J6WiQW3p9VBs5iI6D5wq34OwtoepL5fmcqOdTse03naInpZJic+OosnPJL7KHCrfg7C&#10;2h7kyljZ7hAgYzGlPaiWExFF1xhphbU9MHfjEqNfjAlF+1VYTV2cNPqw/+kVIa7tQVxTM69s7NSB&#10;ZlLR6t/7SYiu0R4Ib3vQjFg2ntLTThhpr9EeSIu0m4x5H/l0V/dRF8Qm4jo9rexIK1O000Xaj/Qa&#10;7QEirWdKTztZ9uAe2YPg6BNtW8Eb8605y99mzYzRlNu1Xa7R0z6Hnqct13cnPtbNehVFnQ3HPwKp&#10;0e4Rrdam3aiXsqhW6o7XSqXqL702GHmmC0lneNpzsw2hR9qCa6dP4ctUaJ9DsKJd6mhqNyquNNMb&#10;6M3Gpse69XCThQntwb9WLpCEj5nCj7RVdJ8+psWJ06N+skvHP0fRg/1PZ2ZbtHmqo6vdmNhhGVbc&#10;1f3amoZosLfFCUVrKhf6ZNY3eXY2HCb0SPsSrZ4/dIHx+bhpaY+lhXbx+ajlYCPtp1KlG4W8Vk88&#10;f+DgmlmxNoOhdkpPO1lBLPTsQTXZqXgONtLSuh0bV7sDE2S0MYhpzWRJeGDdXqYLSY/RZDVi4Ufa&#10;J/tOL07AnpbsgBOtTeaRqTXKNWtmvsOE9uDE7ME/KPzKIi3/1Hfmms7i4DIRbqQl2kjLM3IG+eLV&#10;r22I9rcOvfysmVC0X9PUiGmxh14jVkQr+2Yvh5WvkEjLMxLtQ8cVbIg24tytYfTR9AbxkXY7Guzj&#10;rHAbfI2Yi7R0Jo6ZCDvf3tS33Fn6kBdp837RdpnS07a/ie4U75s2IfUeMzGhR9oTPa3/XMewdeqC&#10;ibRRz8CNQ57WrIQg2q6n3ZZa39SyuXaYZ0GedvtT902eVpDJ4HILLT9HdSCRto8n9cJzU6nAC1q9&#10;IWUPjKd93rgK+9iNtkcjINJ+2Ld6PEefuA3miLTNahu7YxsXaTN7F5lxBm4IpzKISDtZclJIpD3z&#10;a9l92dCyW0nm8LTdMpPB7tjGedpEffF8TUPt2+fF4u9gJx/Tifbx9AYzp19V84qfwWcPTsvTbpyH&#10;bQfg8Mv66Hb7HJF2XRFfShXN8lulVDokPhdpdXClW3eTjbYHw4E26EjLp/504S6DvxuXIu0Zn+sM&#10;5svT5j4xFQ0213KRlprKRKtC2VH211ruVarUd17rYULRjnCPGF3pfZP5D54FtD3gN8rv+RCdYzYK&#10;BH3L7TnQ8Atnyx6kPk7mTpo7+Ei7SP6Qi3A9JZjhGoaay0wbaZ09oLN56HL5/XwN3MU4NBkEtPIy&#10;Pzr8lt3ZGJrsh+NFT3dtc88m80Xaz/bHffB3Po5tqkvTXd5e22Y60fr2tF2V7Zs6bK0eIvQbGzc8&#10;7fbH3p7+jdkibUepo3eLNF1Imi57oIvMYvK0/8pgyDUr89WIpd7JNjYbMB4T2oNTO+vY97M3CL/o&#10;rxRPewb0ASkAu7PDwdiu2MDMa3Z5tkirfSknDWJdrBr7LUwoWva07lwfSffwo18qpO3BiafiyBds&#10;HjRjjVihy1L1z7pTvhqN6UTbc48YneC+ydCNG0fhjxTTnvb4z+ZPR4djXj1bpDX3gGmy8a/FlJGW&#10;wkt76veecrfTH+427L9Q5nAh2YNdFQ7SfuruizaWOyems32WGrGWON+bBTiXj8Gby8fGe9r9utvF&#10;XwNa2Dd5wr8b13laett7zwfv3PhwvKn7mqHX8/YZI+3lmDrSGrpSG5o22d2yB2F3Lmx/8u5kno7H&#10;KdjOw7hzYWyRTXd1J7pHjK7WDd0j1g2z3WXHfJE2XqXc7wJ1+Gk3jcWUkfbUBjN9F2EP7eESIu2J&#10;H46Pd5Om+/3vX+al+fK0sSmGMXLHXLD3iJ16sTT2Je6V7tJtTwa6Vld254LDCrJfo53l9mTMGGkr&#10;pZbflPbu2ejDiM3kaTdP7BB8FeyBRx+vEXOPGH8q/mRuoW9qZ6czX5621p4g5rqwdkSxsZjU0/J5&#10;3AgI+6YeBjZvIyJ7cOy9C+Yzd0OqpXsyNk+MO1hvjaJX+59ODBtZHpcpHn10m5A9LbN5tWhtaPKI&#10;aeV1eebL07JoCw6yow+7MKmndfHguVd025PHNCPd2LSf8LMHEzKTpyV7sFhzs4PR/cFcnvY4Nn/1&#10;joJeEr6nnZCZIu0j3VPbcCFMcNPEM+4RO5fwswcTMlOkTejmmZhuBy/sjeLjMWWknZDAI+1f+zan&#10;YK4asZRc7SPnaccW2YSiPb8z69MJO9Lq7+9Zsr3f+TuCuWrEFjHd2ailKztPOyHBZw+S5zMeVCTt&#10;/nV2DT2CaHswNtNdXS3a40LDP8L/SdiRtpqg10TD84yR9nJMGWnT1ZPtJueS6P8j9Dzty2R5Wi3a&#10;/+x/Oh3L8lf5vVz6x/fBDgzOZDrRTjhiY+h52mq8Vl6HmCPSko/dxO4Yiwkj7XSD34Wep3WRlnLK&#10;bhof+leTqJ7++3tvpapUuqY7xfp6+fwnpvS0k+Vpg4+09Y6n7ep337RN3zE0OebztNzugFBq7OYP&#10;iLQzwG0PutI6gSF1bmF3zXfnQuE6Sl7kgvs9QI2Yx/V70G1psW/y7G7sbtmeiNkirQ+0F6jGvcZI&#10;m4hpT3ssXRk6ttd7me/OhU7pa/SC2KSe9qjzPALh14hNlaedL9JG3h4kg70mnsuEkXYyeyBpzIUL&#10;M9+dC3485nxfp53nMaWnnSxPG76nnSJPy2Wx+bIH1CFSsaKc7diNvK7S08q4R4y90hF5gI2dW8d1&#10;X749Mcl8ouXOvIixb7aZ1NOe2mviLn3XZnsiRPZ70PdhaGI2Vjz7ygh234yiXSzK1dNqbGtATOlp&#10;TaTtXpBTp0OYKyXpHjF6x8dMDl7fPh3bB9NkSIIeR+xcpvS0JnuwfXbHnCwi7sY9ja1PuLG8j1kj&#10;7eIi3c8hezALY2YP9v8AzdmXF/cxs1iMXh82radFKy8Le9rTx2zsZTjkspzni7RrLoVR1cLYd5DP&#10;4GkvDF2qW4m0+6MsMV+NWE632ZBol8fkaeN1pOqVa1gTr2tVN8PWYlJPa8/kRaHIIyDScpw9LLrt&#10;YwZesbPZb5gt0vJAIVzBcESNmOutztxNlme8kg2qdupIe8x1Ohv3j4uKtPSmD52Vjf1DB7t/yOw3&#10;tmG+GjFuMGNqxQ43mNEWQiv0zQ4pkqkqXsQ69PK+Hqb0tP/a9qB7VfomT/htD1yels7IMZPGfUJe&#10;pRW7XdM9st3KR83bl5cVLT/vwx6RckXE0or8h2+9sM2UkdbZg+1zPNbkuL5WXsTGJ7Tzze9qD/Pd&#10;jcvdIrEYYxXxlmESe0TDRiKyLuHJjk2+y3SivXzbA38pRbSnPaS3PrrCPY7ZPG1BxS8W7cqO07wH&#10;G2kLjrRu3DFdlOP5LlN72im4pTxt0if+dqib+fK0LnsQr6hrpANE5GnjOy576UKZ3Too2kk9LZ1F&#10;czIvi8hWXnRmtqd9HLd/vjxtY1IAejpi8DutbE1K7/UI0U4eaekXrntdTpmOgA77CH1A506kPfix&#10;zAGHfMHQPzNfnlYXqGzm6ohrkVM7Rn0omdnWFWyItko9xdiNyodxbQ8mQMSdC6aT3r1sSZFWh0W+&#10;vcf867O2PYjzPD9oDTQ6uJKZTTgoD0Ta+DWP/+PpNR+7849hxmh7MHzJuldUVk/gJK79U8+n5k3e&#10;um4cvnH0jGPjnoBrJ65Vu1i89ou2y4T2oNP2YOMsjzS16IJY2JH2nDsXtgV6JHNE2mSpT7/rHu+Z&#10;3rndMYRSdtzQzFSj2egcgmgvnD3gK2me/oYfaamLq3JJPV59P/jg42znWG4b95FFc/7rPtzRelk/&#10;z+Fp/1LtAJtUh90xhD/A1v0aUS4DEK1re7Dx83UZwm97EEU1de54LF/8ZxYOs3nQ9JF2XVQ6RnWx&#10;O4bw3S5/Kv0Vq+wNOsVgm4Xpri56mPHcwpgLp5DaZgYNx9YPE2HbAtkOH3Z+eUbq94AC9fa0TejZ&#10;g/hVP/I41wVh/aSX3NT3TAfoA18bHTRfX3mb2WLm/GcP5ol38Gazz/6fQcOJsTi1jRj1PCFzMHgX&#10;74SVCy57wNLt094x0wAbu4K/G/csymiw1VPIJEfFD+t9bYkt4pXhtuPThaTLtz3wwg7d055FGR1q&#10;dxIWcaV/3nNS3zFjLsQrHdPsMr02qvYkeCf0tBvZAwq3Y05dgs/TnsX3KDomUR8MWq3U1ivTP/Zj&#10;W5QJRXvRtgcb4kWknZ+VinJTJVsebuV1IrNE2ksp15Ig0s6PHWb0i9IAY5vx6a7uNG0P4GkDgRNW&#10;P9nPDueuzmTKSJuu3t7W/Gdno//x9LYOfRyxs9CilRRpWanGzoruVJlS3Vy3878vno3/p6f/8QIi&#10;7dzQ0OPPrFzJ/dNWaVrYBpGPdn6Y+yiyS8di/u0rFK0wT7tWUUljOi+eP4/KeZ1C4Fe3EZacvCBl&#10;LetUULtuun1GHbyv8WQCN3/fIFrHUliedrGsGmpxeIH+aUOPtF8QrUVajdgFgT2QgrDswSUJXLRr&#10;iNYhzdMuFnmemMfYIgvc0yLSen5FX/amFBmYW8gNdtNYwNNKQViZtNRazer6h37UcisXzgKR1iPM&#10;06ajN5NpQaSVgrDsweieoAM8rRSE1YhdUrSBR9o7iNYhLHvw83ZFi0jr+SUr0pajtzhoCVy0yNN6&#10;pNVor1SV6G+Z+RsXtD2QgrDsQWY6QjTYbWMBTysFcdmDDnbbWMDTSgFtDzyhixZ5Woe8tgeeQ70m&#10;ngrytFIQlj3w0KALdnEs4GmlILNMuuQujuzKWMDTSkGip6142IW13B5mzgJ5Wo+w7IH2BazY+gLf&#10;NORppSCr7UFsm9OOXQZj4GmlICl7kBRar1mxaC5TlwtPKwU52YOGfEFKMXZ9m6JFntYhxymlKmrM&#10;9+vuMqJFnlYKcrIHqVKRuW3hNu0BPK1HUPZgyWUwLa0LRVp4WimIytPSoB9KFaubFC3ytB5pbQ9M&#10;XVhxidF1kKeVgry2B/GK0gjZ6BVi8LRiEPn95YTtUd3XL6ui9F/KfF3skzo8rRQktj0gyvcjGsx8&#10;J22rT1t/xoZ4T1fMoYsWeVqHuLYHLQd7Ak+0RGMa847lqKNzQr0qBTBi41kg0nqkjSN2CnaAvBeO&#10;rlrBtLJnbFx4WikIvnPhEEvbWXjOQ4pU6o3XCvXE813gaaUg9c6FI3h3Q+czbiD95WCoDVy0yNN6&#10;rjj7R+rMVy/f3Zr9cg6KFnlaKUjNHhyBVqfpJYFC6KvXqtRIC0/rEZw9OITKMnW3iLVwtRzbAtim&#10;aGN+/Kb+agIXLTyt56ojrXEET1QQ40GgmQ3RpnXLX7stUJCn9Vxx9kCpiuc6yOpoOhBpOyDSSuGK&#10;swdmCF1Nrf2BfNHC03quOntgZVirh1bCrU/YBpFWClftaW01AnvbyDbCXQ2OXh64aJGn9Vxx9sDF&#10;VFOdUNpWYbXL1+4QuGiRp/Vcc9uDTNFn05rlGKvLZbo8lg4GWnhaMVxx9sAMWa4xt0Pm77xCQ5j3&#10;A08rhSvOHmjuIpUVrjuauKpV/Tb8aUMXLfK0DjglDyKtFK44e3Aq8LRSuOLswangzgUpINJ6Ao+0&#10;t5enzV9f477pVX9/c73UP9kX3wiBi/b2Sh+c7enjM+LeL3oZvAXwOoGnDQwrw9MYupnqSglDtM23&#10;ZvfvW1M2VRSVzbdSL9EabWv/ArfjZ5KfA+zBDHDv/H287/lNNG0wwe0RRrgaFO0+INpbJXBPC8Au&#10;EC0QB0QLxHGdRXBw1SDSAnFAtEAcEC0QBzwtEAciLRAHRAvEAdECccDTAnEg0gJxQLRAHBAtEAc8&#10;LRAHIi0QB0QLxAHRAnHA0wJxINICcUC0QBwQLRAHPC0QByItEAdEC8Tx8dsuACAFRFogDhTEQCC0&#10;Y+Em3MFgMtiBKSItCINYuSEaG6WitFbqw6zuAtGCMEidaLV6aRQ8Ld2h8hZEC4KgUZUV7VoVPI9Y&#10;u33A04Ig+FQLK9p3K9bSe9xtEGlBAMSRyp1olR0yX9sEnu8C0YIAKNVaq5VFq7Vq0wYQLQiYXNX6&#10;2Yi2zXxtiFYL2f/B04L5qbU56ERammk2RNsd5YgUDsCsrNQbzfZGWgBCInYlsH2RFoCQyJT6o97/&#10;vOsf/k9tEw5nDwCYm65dTUjDh/K0AMxNbNH2gGLs2o7FGamS5wCEi7W22hb80rMGgRaEjxWtDrUq&#10;LbRnGGp6AEAwONEulmxvUYUAAAAAAAAAAAAAAAAA4DxMgx+gwamQQo1L5UgHO68AYRFBtI4U9/MJ&#10;AaL1FA92AQQOROuBPZBCZOdgkSLSCgEFMQ/sgRRgDzwp9Q0ABADReuBppfBl5wCeVgzwtB54Wikg&#10;e+BJ/7MLIHC+EGkdqBGTAt0BD5hnfH/FgEsFAAAAAAAAAAAAAAAAAIBjiZNU1Q1qFzTcY6sGbTEC&#10;J7YXag3ZQrRS0JcoXywq9GPO43AmxAPuXgibxg4neYcRIxZr9WKXQNAoOySPdgk37w8yGmALhM/K&#10;3R8G0S7e8WMji1+wB/p7+0zFMAy/LYVMre3SzUJ5lDql4ThREBNBivhCw8Gxp62R8hJBqjJEl3hp&#10;y2FI/0mgVu+oWmipYZWCh7ycXQREpVZ2CQRKgvKyIXdZ2p+ItIHzoOzI/zePdwXwtKGj8FtoebIu&#10;ae0H6gZhUqv6IXngdiKoEVN1sohfbOYLhIprmEjcvGjdyYA5CJvcXicCmdpFXqjaNCACAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAQCboDQ+IA/3pAwAAANdOvmx+&#10;+d5vf3+UTe4ta142H24lXjbfzWFlY7Z19jblYvHQlOhEF0xBfM99NhdGfWteqY34Hmpea2g5rng5&#10;pcOMp/0we9e0JVZRzqsp7QHgstyr7FvZ2IGfXpSqyjJS6kOvxHpj812LlVSrt63cYZw9oLGiStpb&#10;8KH1u2rKlVkD4KLkJmxqgZoVDrhLHkHGKnBJuz7sHqW0D+Bj7bg7+iVLfjmPWFuafw2AS2JFu3hc&#10;aVEWbgAopZ6tjjW1jrTaBvDystLOgQRsdK1pKPjqY82YMxAtmACypW6Qo1otExoC6iHV6m26A3Zt&#10;iJFWImdfWfVatByIF58QLbg8SUYFqHsubdGSpVpU3THqd0Rbm/KZ1auPyhlEC6agLFimekkHXcvb&#10;UnuFTiqgR7R2cCSIFsxDXv4ha5p1Ryu78661ib1o45UudtHK/YY98PshWnB58vUvnick0Uf1yCu6&#10;WJa30VOpBz0ZN9BQRoF2+ILY2hbEzBpECy6PS1KtSISJHRhSa5CTBDwAOstz6VNeHGn1sk156UO1&#10;T4BowZToclj5/KxtLYkyVapYLqmKQa9oJUbLpDLZrFrH2kQrnEwBK1QLXO9dmS0QLZiUiIthmRkn&#10;WYuQMOlaUzObfecVU43L1Q1G4CbtYA9V6jfPIVowCXG5btoC2LK5e7aLWradFX1YaZKxa1PRoPeu&#10;7ZDgsdvU2DkAAAAAAAAAAAAAAAAAAAAAAAAwO4vF/wPc0Xa+rs5d4AAAAABJRU5ErkJgglBLAwQU&#10;AAYACAAAACEAKllEx+AAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm92k&#10;0cbGbEop6qkUbAXxNs1Ok9Dsbshuk/TfO570NDO8x5vv5avJtGKg3jfOKohnEQiypdONrRR8Ht4e&#10;nkH4gFZj6ywpuJKHVXF7k2Om3Wg/aNiHSnCI9RkqqEPoMil9WZNBP3MdWdZOrjcY+OwrqXscOdy0&#10;ch5FC2mwsfyhxo42NZXn/cUoeB9xXCfx67A9nzbX78PT7msbk1L3d9P6BUSgKfyZ4Ref0aFgpqO7&#10;WO1FqyCds1HBYsmT5WWc8HJUkKTpI8gil/8LFD8AAAD//wMAUEsDBBQABgAIAAAAIQAubPAAxQAA&#10;AKUBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc7yQwYrCMBCG7wv7DmHu27Q9LLKY9iKC&#10;V3EfYEimabCZhCSKvr2BZUFB8OZxZvi//2PW48Uv4kwpu8AKuqYFQayDcWwV/B62XysQuSAbXAKT&#10;gitlGIfPj/WeFiw1lGcXs6gUzgrmUuKPlFnP5DE3IRLXyxSSx1LHZGVEfURLsm/bb5nuGTA8MMXO&#10;KEg704M4XGNtfs0O0+Q0bYI+eeLypEI6X7srEJOlosCTcfi37JvIFuRzh+49Dt2/g3x47nADAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQICEap0CAADsBwAADgAAAAAAAAAAAAAAAAA6AgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAUYxVx68oAACvKAAAFAAAAAAAAAAAAAAAAAAD&#10;BQAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAKAAAAAAAAACEA6/ajzEckAABHJAAAFAAAAAAA&#10;AAAAAAAAAADkLQAAZHJzL21lZGlhL2ltYWdlMi5wbmdQSwECLQAUAAYACAAAACEAKllEx+AAAAAI&#10;AQAADwAAAAAAAAAAAAAAAABdUgAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAC5s8ADF&#10;AAAApQEAABkAAAAAAAAAAAAAAAAAalMAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAA&#10;AAcABwC+AQAAZlQAAAAA&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Imagen 24" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:28428;height:18954;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC/6WcxyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8Mw&#10;DIXvSPyHyEjcWNqJAS3LJgRCgiOlB3azGtNUa5yShLX8e3xA4mi/5/c+b/eLH9WJYhoCGyhXBSji&#10;LtiBewPt+/PVHaiUkS2OgcnADyXY787PtljbMPMbnZrcKwnhVKMBl/NUa506Rx7TKkzEon2G6DHL&#10;GHttI84S7ke9Loob7XFgaXA40aOj7th8ewP8VTy5efPafJQdT208HONwaI25vFge7kFlWvK/+e/6&#10;xQr+pqquy9tqLdDykyxA734BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAv+lnMckAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
-                  <v:imagedata r:id="rId12" o:title=""/>
+                  <v:imagedata r:id="rId13" o:title=""/>
                 </v:shape>
                 <v:shape id="Imagen 21" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:28814;top:425;width:28714;height:19145;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCa49LHyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LfYdlCt50o5FgU1cpLQUPQm3qweOYnSah2dl0d6Px7d2C0ON8/7PaDKYVZ3K+saxgNk1AEJdW&#10;N1wpOHy9T5YgfEDW2FomBVfysFk/jFaYa3vhTzoXoRIxhH2OCuoQulxKX9Zk0E9tRxy5b+sMhni6&#10;SmqHlxhuWjlPkkwabDg21NjRa03lT9EbBdyfGrMtyv5tt9PZ3B2q4+/HXqnx4/DyDCLQEP7Fd/dW&#10;x/npMntK03Qxg7+fIgByfQMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCa49LHyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
-                  <v:imagedata r:id="rId13" o:title=""/>
+                  <v:imagedata r:id="rId14" o:title=""/>
                 </v:shape>
                 <w10:wrap type="square"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ansiedad antes y después</w:t>
       </w:r>
@@ -2501,154 +2784,164 @@
                 <wp:extent cx="5657850" cy="1685925"/>
                 <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="897112499" name="Grupo 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5657850" cy="1685925"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="6240766" cy="1998345"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2124403171" name="Imagen 23"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId14" cstate="print">
+                          <a:blip r:embed="rId15" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="3242931" y="0"/>
                             <a:ext cx="2997835" cy="1998345"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1237657667" name="Imagen 22"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId15" cstate="print">
+                          <a:blip r:embed="rId16" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2998470" cy="1998345"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="3A8E6023" id="Grupo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:394.3pt;margin-top:36.25pt;width:445.5pt;height:132.75pt;z-index:251661312;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-width-relative:margin;mso-height-relative:margin" coordsize="62407,19983" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBajGXZmwIAAOgHAAAOAAAAZHJzL2Uyb0RvYy54bWzUVWtv2jAU/T5p/8Hy&#10;9zYkgQQioJrGWlXqNrTHDzCOk1iNH7INof9+105KC3TaVGma+oFw/bjX5xwf2/OrvWjRjhnLlVzg&#10;+HKEEZNUlVzWC/zzx/XFFCPriCxJqyRb4Adm8dXy/bt5pwuWqEa1JTMIikhbdHqBG+d0EUWWNkwQ&#10;e6k0kzBYKSOIg6apo9KQDqqLNkpGoyzqlCm1UZRZC72rfhAvQ/2qYtR9rSrLHGoXGLC58DXhu/Hf&#10;aDknRW2IbjgdYJBXoBCES1j0UGpFHEFbw89KCU6Nsqpyl1SJSFUVpyxwADbx6ITNjVFbHbjURVfr&#10;g0wg7YlOry5Lv+xujP6u1waU6HQNWoSW57KvjPD/gBLtg2QPB8nY3iEKnZNskk8noCyFsTibTmbJ&#10;pBeVNqD8WR5tPg2ZWTIe5Vk2ZM5m03QcMqPHhaMjOJrTAn6DBhCdafBnr0CW2xqGhyLir2oIYu63&#10;+gK2SxPHN7zl7iFYDzbGg5K7Nadr0zdAzrVBvFzgJE7G41Ea5zFGkgiw/q0gNZMoSb0+PtNP7lOJ&#10;p3an6L1FUn1siKzZB6vBvKCpnx0dTw/No3U3LdfXvG39dvl4YAhGPzHKCyL1JlwpuhVMuv5UGdYC&#10;WSVtw7XFyBRMbBiwMrcl8KFwoh0w0oZL1++2NfQb4A3HyTrDHG08lgowDf2wr4eBQOAJs2dnwYJo&#10;031WJRQmW6fCcTqxYJqMk1kKCM6NmMxm+TSd/N5OoLGx7oYpgXwAXABvWITs7qxHDggfp3jsUnlF&#10;A6NWHnXARN8TWHjcQwg0+o2F4M34NE7SHM5wluWnPk3etk+T/+hTuA9fdOh0nD9elS9ceE/2+6cO&#10;DfcqPCfB8MPT59+r522Inz/Qy18AAAD//wMAUEsDBAoAAAAAAAAAIQBV6mCzjhwAAI4cAAAUAAAA&#10;ZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAACQgAAAYEIAwAAAL3tLrUAAAAB&#10;c1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAAAwBQTFRF////vb29MTExAAAAOjo6ra2tlJSUEBkZ&#10;3ubmY2Na3tbeWuY6zuY6GXNSlOY6WuZjWuYQzuYQlOYQzs7OhHt7MRkpY3NzlKWtOhBSWlJSQubm&#10;lKXmEHMZQua1EBBSa6XmGRCEGRDOrbWt9+/391pj9xlj95xjvcW9QkJKQnMZQkoZ1hBS1hAZrRBS&#10;rRAZWhCEzhCEWhDOzhDOlBCElBDOEBAI995jCEJSSlJS996t97XmKaWMKaU6KaVjKaUQGRClGRDv&#10;1mOEKWOEKWPOGTGEGTHOCKWMCKU6CKVjCKUQtWOECGOECGPOzpytELXmELW1jFp7EJTmEJS1jJRj&#10;ENbmEEIIENa1a5S1CAAIzu+M1nNSQnNSWnOl1jFS1qWMKeaMKeY6zrU61u+91jEZWrWMWrU6lO+M&#10;1nMZlLU6rTFSrTEZte+9zu9jrXNS1qVjKeZjKeYQzrUQWrVjWrUQlO9jrXMZlLUQWhClzhClWhDv&#10;zhDvlBCllBDvznPOWnPOhBBSlHPOhBAZWlp7WjGEzjGEWjHOzjHOlDGElDHOzs6M1lJSWlKltaWM&#10;COaMCOY6zpQ6WpSMWpQ6lM6M1lIZlJQ6zs5jrVJStaVjCOZjCOYQzpQQWpRjWpQQlM5jrVIZlJQQ&#10;zlLOWlLOYxBSlFLOYxAZ7+bmSuaM1mOlKWOlGTGlGTHvhHMZKWPvY3MZtWOlCGOlhFIZCGPvY1IZ&#10;OhAIKUJSlO/mhHNSQrXmjHOlQrW1lO+1ve/va+/ma++191oQ9xkQ91ql9xCl95wQlM7mhFJSQpTm&#10;jFKlQpS1lM61vc7va87ma861znPvWnPv1qXvWjGlzjGlWjHvhDFSzjHvlDGllDHvlHPvhDEZtaXv&#10;zlLvWlLv1qXOYzFSlFLvYzEZtaXOjLVjEPfmEEIpEPe1a7W1a+aM91rm9xDm994Q962cjK2M91ox&#10;9xkx93ul9zGl95wx93vm9zHm994x96291s619/869/+9rZStQjEQ1r2tABkIQjExvb2t7///AAAI&#10;AAAACGyoAQAAAQB0Uk5T////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////AFP3ByUAAAAJcEhZcwAA&#10;IdUAACHVAQSctJ0AABgLSURBVHhe7Z1BcqMwt4UB2TgwBZLyNBnYG6AqS+nxv5Q37m2wg38TbysZ&#10;d9WrcndST1e6YLBlG5ARsjmfg5Gx3Ynx6aOrC1wFAAAAAAAAAAA8J41DbgVB+JVyC4CeVIJIVDtX&#10;bdUEoC9ChEFVyLsg2ImoCmJR6icA6EUoYlop79EGlIsPWgHQj7XIaKUlFFEzEIVaAdCLSukmFPsg&#10;yFRvJiV0UCsA+pGpEJp0FItKbUFADQYRH0hCNCLLWTrlUUJ58proRUVMAJyzVga0JufJ2YU2Jhda&#10;8xqAE7jXymVU/VZ3ZL/UqgskBC7AEspELiNrrRNjYggSAhdgCa3FV9Om0dkZkBC4QKHzQiXlEwvV&#10;k0WmUAgSApf4lqOxdCdkPxYEL0K8p4XY6me6QELgEt8RDep1UlFqSIvpHEgIWAIJAUsgIWAJJAQs&#10;gYSAJZAQsAQSApZAQsASSAhYAgkBSyAhYAkkBCyBhIAlkBCwBBIClkBCwBJICFgCCQFLICFgCSQE&#10;LIGEgCWQELAEEgKWQELAEkgIWAIJAUsgIWAJJAQIi8r2kNDSqUQapELoItNjmEFC1fdH/x9+D5iK&#10;isRzEHkplTQO9xLSszn0hd8EpoLKTlVUvYwn2xjODBIqNoZbFLUfHW/8JjAVpJ41FRESP7xlKL7E&#10;QlH0wi3gFKpcpsz+rBQn9wO6MlVIDWORM48khNmuZqGIagmdCmStEeJbRUyp7PNW/FQHSGjh5GJb&#10;iC+aNEoV5zxjq7brsvd7Y2iKjmzprNQ0G7mxHnAgh/tUAr8OlPSDE+BCQHZUwbcub3+GHhOn9UxA&#10;Ppcuhwt5SayrvH5x0siYZIELLZ7vrVTG2rz7WTOGmYCq6pt/3njL3MCF5kKlemXUbBqxV7zVMBPQ&#10;eh2v337TzVyN2j1woZmgeJm8ZmMakdUd19Up7RALLRw6wKGUYTrAUUsmFTu19jychgvNwjE7fe4w&#10;u2bKBB7NG6f3hQstnKOEzh0mb47ea329cn/WBS60cIqDFkhlmKTlOHlUJspKKsp41BsutHAyqQsp&#10;oVSI8y+g1bfFNG4znzcBF1o69flbBiWk7UFaml5IYENCiyf9LEX5OX73Q0KAGfsFIBZaOMdx+zHw&#10;GQZcaMFUWZaJXN5JQmPasA9woSXDkbRmrBTgQksmfV+L7bs6vzW8MN66DVxo4Yy/BLEGLgQs8UdC&#10;/+EWcMx3yvDjocCFlk7J0TQG9WAcW1EkeZzTD28ZCiS0cMoNN0bjj4QwIpsF4znTg4ALLZzikxuj&#10;gQstnN3YKLoBLrRwsq3YxxreMhRIaOHwgJ7gLUOBhBYOpxUJ3jIUxELAErgQYB6n1qIZuNBcfHIk&#10;hFgIjCNh/RguI+sJXGjhFKUclUn51PVfhgMXWjjiU1/RGuDEVzAOOkYWkwNFpjqKfYCEFs5mHwSp&#10;ktDjh9OIhWYhEVnwTcHQhZKvt4ELLR0hfgcFDcn+8Iah+CMhnDs9E/n/yoD6KQb1cCEPoBLUQ4GE&#10;wJFRySFICBzJKUF0JKMQib8XutDDLBZ/JIQR2fzkv7ihyGWAJBeaO6GiZile9RNd4EJTkK7/Dbjx&#10;mzwgb1f3qHRhPHX4da/MqFX8vgVcaAq21AP0ht/kAZ2OLKeJyIIgieSK/0jj5R5woSl42yaGWxS1&#10;Hhxv1lfh3I+OC7W0XXHxBpQun5l9NLoAiyPi9vysIqIY+kDfyxozAfnB3vvOutORia0oOJxuZgIy&#10;TQH8e0wyaQKWMCLz34U6IzKhZ+Ug56lnAmrF08WmLEu1GCdsnQG4kA90XUjrJZc2xJF1ILp5Iw1G&#10;ZO54gFio60JqlclQOuOZpkQnb8QgFnKH/y701j7hgyX0RklpHs1jJqCZWXnqQvH2MzFcDZ2Ld1pF&#10;FAdpOa15WrIucCF3+OlCISc4z+Wttunpf97ohLSMfekESMgdXsZClRDr6ruKBUfMLV6UtHTfpfPt&#10;xr8fEnKHly5UnzJNUfMZ4TapVVPln3qu+jMQC7nDy1joUEfQF2Ybuw1cyB1eulBz5NQc6PTAHwk9&#10;/7nTXsZCm9p86JrEUcCF3LHy0YVyPu9+b5qnvheQkDv8zE5vhNgnkeBpxEcACbnD0+y0ru0xfjYX&#10;fySEEdmDAhdyx+dz/jeBC7nDSxdSvZiijMaVyoMLucPP7HQhREF35UEYz+W4CSTkDj9jIc4t7qV8&#10;slHVPSAhd/jpQvVMQJQf2o/JUCMWcoefsVBzgONAeUZ+MAS4kDu8HJE1fRcdZn1wCcGFZkFf6iyF&#10;QMlF8xXPN4ALucPP7LQci8XvuRyOBdVh1HEyfyT0/EfqPc1ORyorJEOibFylM7iQO/zNTlvte0jI&#10;HZ66kC2QkDs8PVIfSmFvRPnBDwfjj4QwIpsHqn+nwiF+PBi4kDu8dKGtjKG/RRFUo6sGQ0Lu8NKF&#10;yogvAMIVHA+An9lpOZpXGcUnuIIDsdAslHtWz+iTp+FC7vAyFlqJIKdiwPETzEcGF5oHGox90DXz&#10;/HgwcCF3eJqd3tG18tnY+aHhQi5BdnogL9vPHjf6IaKIG80z127bMSdozo6n2ekqJbLMv0F9VUQT&#10;wr/kofDThWh+Fg1vGMqELhTt39fhrdv7u/yRhP/W/1TjvTU5xcXbY0rI0+z0PhfbZG9ITtf1z9SD&#10;fCO25nB1QheKPsOpgAvdjYPsv0g+63MT0icSaQnp1pvafsKkLsRf+P15TAl5m51Wlc7Or6pvnQab&#10;qKyRua+b0oX2f/gbvztwobtBZYWUA63Owumf417W4jEfioULucPLWKiQu1LNU785rWxfHWewq7Uj&#10;6ovO2kzqQjv+xm+Q8bo/cKG7EYu8oiuB0uaCsppM5BT/kHjCeWYCkhLiL/zu7BAL3Y+DeNeB8+l4&#10;SwpoLXVEPV09B4fxIqEvXt8f2ZH1dKEaciPlSPS+awtc6J7s5F+Vi+KssH1eKsVTtel6JqDNUULH&#10;dNLYlORtJnShh5WQhy5088oxukaxdqFfJhdS0yxMgnQhGpGZXOS4NGHQkHhol1EM+Hj4XfH1EpmM&#10;qnd1LOR2Ys3Gher+ybSYMb2yvTxoLOSlC51F0Q25HoWFFFDXIzK3EhoeC/XnMSXkpQtdrgfDw6+9&#10;kMKv80Km9PRDjsgQC92PMBKrRMNbat7UqbCxch5VnbpynZ3mWOg21DUNBC50N3hYRfCWBn2MTPdd&#10;egBmnMjFKxeqY51bIBa6HxXx8fLxUp3rO92KqFZNWFAO0sQjxkJZ6MuIrPr99nt9a1nrn/V6FdUP&#10;+t34l0xPMxOZZyWqlpCdTvkEuGngX+KQzgzRfXESC9UdlGnRHFuK0xe1F8IXCWXRPn/teZM0D/rc&#10;RTOc3Jv/cGMID+lC3kgojRLZWR8zpeaFeed1T2ZxIVPe5xaPGAv55EIJ/0W32bXl1IM5XCj2qyPr&#10;60J15zSAPx65EP9J/Wm86frdPC40piMzng17F3rnhWrawc4NPJHQd+1C9Z9uWpQitCoGMUss5FdH&#10;1riQ2o8D6PH6h3WhAVKaxYW8G5GN+L/XD18kNCQW6qJ2zcU7IlrxL3FIPGYeF3exUNvc24sZ0yvr&#10;xScX+h/19/SjVgev1Ucx3WnmkJC/eaFbtHZcPzxyocY1LkEf7uQDXv+8/Gwxh4QWkxfyKDs9rCPL&#10;jv3UTVZzSMjfvNBgm7nB48dCN3mfoyMbhVcu1FdpmWcuRH/3pWU0DiSU5MlrfXtN9ImJw/EmL1Tv&#10;7l673Zcj9QNcqH8PxjiQkDoH6AhvHcr8LmTQzC0ZPWwsRPCHu/lfxdVnLEo6tT4tx0TSCjexEEH7&#10;7HS5hun1tBAPGAvVf3ob00drcJSdbs6d5jPsh+PAhUw7zw6PXKhPXqj3DuhIydFnbK7gMF4v34dJ&#10;Xej+4mE8cqEbMc74XeBoREbXO+vGmAE9MaULRWel8mhDexkP/5KZGZ4X6o8jCanaQpLwvL5QT6Z0&#10;oWjF3/cE8C+ZGR0L1f3P6WKHIwlVQuRZmiWjB2TTutCE8C+ZmTEjMqKPwFx9xlSP6EcPyCbNCyk6&#10;TiQfqB+9Hod+I/+SeWnOF7orrC935wuleX7h+p5eTDoi24UZVV5o3fSWHa9aTwy7PYgLdczmzHlo&#10;Q3s5wZfPeJNJR2TDzlocgC+7t5cLdeVhEIsZR7HQEY/zQhPgjQv9974dWVtfriT0qWMhCW8YyqQu&#10;NPi4UF+8caFigliIcXS+0Cvr59LlzreBC9lAsRD/P6kjmvZypPuoF47OFypLfWwj8fMY2VJioaEC&#10;Mb3+dJur84XoAEdBfZiHU9pN6EKPMiIjOtLopTU+tdGhhGKS0Oh9Oun5QoZYiDbRQF9D6yFLzQOe&#10;L2Ti9GN1cCQhCrlU6fL6SMdg3LgQ76uOpC7uu2voNz3Ykfr+tPeJo8+YiFQXtxfGVGZV8qGz9HPz&#10;uyki08FtLMRSssajWMjgtDXdT3ryuW/uBlfZaSG+ZDAkOSs8TRR89HWvRm3GCsMPGQs9w1mLHUzb&#10;nH3GPFV18IyZxVxoCcUikd/oDLUWr/wPtcMjF+K/SEI6aC8NJoHcxnl22oRItLS0eHbGYotwIRsa&#10;Fxqnkqv4ICGxedEuxOc2uq87PcGO1d+WTy50Z6tt9pmD7PSvw6+DOPwcfsqfUrZ465FcyMEaSSjk&#10;KMh4SogDF7ouJHp2yEJ4lBeyG5G1P9SxoXGQnVYhsqTYy3i6PPt9qZoJiDqyeg4Oowu5uo6ss3/4&#10;wck+G4BHeaHrJtT9iPWjPh/c2dWs3EftxYdat6DS5dqFcn5y9pmAaM+Nl00Lz2KhXp9p8Ad3lVqs&#10;FUBjrg6fpJeMJXRlPrJJZwJa1ojshPH/WfQ7HUno0FzBcSKPTA2/tAu9Y1bEqTjJC9F3Xy836bzI&#10;8A5Hn/FXncFUM2600MlEIg4+lJDka9zOzWrKTh/ptZcv4o8LrVb7I1FruUn7jd0HipWj7PSWcz3J&#10;ac4nfk2S12QrokSOxth+zjo74uFcSGnPHxeaEv4lEyNtZpuvxIWLWXVHJoVGo/q5stO7U8M5PqbW&#10;kKXBHxeaEFdXcOgey3h8o5HQtxCrbWl+kTMX6kjAEo/yQqf85eUOOBrUE+ZD8ERay0YK7XwGYIXb&#10;WOheOvIoL8SXMv2RPzvZrm+h3GBcbt34dTs/jpH14aFioVqBD32kvi/OJBRGMsZZX+jIejB9LDQF&#10;/sRCjy+hLUVCsp8aW9jDkQuZOjCLTm0ZLvSXf8m0rGWwQyOtenA/HLexUI1tTOSJhKa5pp5x5EIF&#10;XQREg3Xzia89cBgLmXVDW/suCmogFrobdJRVS8iY9OnBlEfqVzQT4CQsIRZydDUrHSPTEhp7xH1K&#10;F5L8V97oRy1Eu31sDId/ycz0cSEaU1wYVxhdlnl3dDUrXftDEuLTE0cwnYS+47W8/X77/SZX8v4t&#10;fpP3+tHX/73JhW5vX+qJr1UUq3W9wdCW7+G1fCP/kpm54kKnyuHHSimXYsTOdkcdWSXKVEooFsK/&#10;a+qHEUX6dILHgit7nJvMqaecce0F+p9zNahfq+MbFy7w6QMkZMNpZQ9TjzQWVxIKPr4KUVjYOiRk&#10;A8VCbEFmJzpd+sCv8yXeu4k/Enrh1iMxaV5o+iP1lQx/qiO8dShwIRvqEdm5BdnjwIVoJMaREMFb&#10;hzJdXmgYD+lCnRmih9Pu4c7/BQexUBjS0sBbhwIXsqFzHVk/HV2fGLH1nLNw2hbEQjZIF5qiD1O4&#10;nZvVYu/DhWw4z07XVtTPks5p3ucqOx18l2nwIiOh0UqAhGwwj8gaGVCjvRwxelfzEvWss+y0iINS&#10;5CVfKjYcSMiGgUfq2zLqSqqDfsqRhOgYWUUneohX3jIUxEI2kAsND4auqKeFIwkdpHrWdLrZ6EE9&#10;XMgGdiHSRD9dnFK/0/BuR9np4/lCv/SGwSAvZMODZ6cJuhhGS0hX+BgOXMiGk/pC45zoAo5c6FUk&#10;kQyoq2j0oXrEQjZczAvdQUyuUouRqhCUn1Zl6A9cyAbTiKxRTx3j1Ivm2Dqn80p32Wk6vlqN/x8M&#10;CdmQRdFq39z0nVpF6qYeUPEPWsut9ETT2v+Vd3/pxeqOVvWr9dudScgSSMiGZ6jsYQ1iIXfso7Gn&#10;5EzJsRQVbxgKXMgdXkooEWWUbNWNtwwFeSF3eCmhzehr6WvgQu7Y+/jf5GpGMYybkkLVe3zhG0Is&#10;5A4vXai4nARPVYSkT2bMVVs1T4ELuWPl43+T9cUouhIiDVI9r0Ioou8gNheQgYTc4aULVYlIwkzB&#10;W2oSoRSvdKMNKNdbToCE3OFnLHSEt9TEOjGlj8Fy21S6AbGQO7x0oWwn/YdsaGc+zBpSvU5dCV9K&#10;6KBWXeBC7vAyFjpi1LcuoBdzzQZjQO1PXug/3HpevHShGjnk4lYLGpORyeT8XGsalzx5Tag8voS3&#10;uEMPD0+JIm6cwG96CryMhRQp7X3DcCsNqo0+FUSL3zgTkPuOLC/NbHjdhd/0FKw8daGY5hZLLv1t&#10;kRzav13ryHyJhZbAp48ulKqiwVcuhv6icxr5KjNjYggScoeHLpSRftapscIZW05M8uG2sSosJOQO&#10;72IhMqBE/k1mCRVCHSBT6inUK+ias3MgIXd450J1dbwXY9b5W4g8Xesh2Qt5VWQ+JAsJucM7F6Jx&#10;GA3JzS4UVAV1c1pl6pCreZ4OSMgdHuaFchqMvV+QUE8gIXf4mZ1WJ76OvYaMgITc4Wt2+p06rM/R&#10;B5ggIXd4fIws+ZEq4vZQICF3eH2MTI63uDUUSMgd/h4jswIScoevx8gs8eVkjyXg5TEye+BC7nhS&#10;F4KE3IFYCFjypC70m9fgnsT7z/1WLfJe3n3K23YbRXJNTdrW/GzdFMSbDoTTU5DQQYPe8JseFXRk&#10;U5CG2S78I+/0PZUuy8Jd0+St+m43dvoUX4CEgCWQELAEEgKWQELAEkgIWIJBPbAEqUVgCToyYAkk&#10;BCyBhIAlCKeBJXAhYAkkBCyBhIAlyAsBS9bf3ABgHOjIgCWQELAEeSFwCV2iStelUkUZzfNOwYXA&#10;BahQHs0EpOugiTSIhHHGYUgIXCDR5TpVufJS0LDr01gNDRICF+Crk3IqgcYFp402hLwQuECl657R&#10;JGTptdLlCKfBdciMvrgHM142iY4MXKUk9eQqFOpM41LVBDFvAcBEoQb1ufhQj8oftSLWb+s3+bOO&#10;3x79alwwKRudFro6pR0AF6nqKYLSemLNp5rcC0xOeixpfm16XwAuID2IW3UPlnBUDUAvShGr6esz&#10;GQdlYpPKoBomBAbwTQdWFXScI6YGFAQGkaXyRj/6YZqaDpABAAAAAAAAAABBsIS8J3K7k7KEtBVS&#10;c5Oij+M9N0v4jDMCCQFLICFgCSQELIGEgCWQELAEEgKWQELAEkgIAAAAAAAAAAAAAAAwmPT1r65v&#10;/LxEklUUvfBDcF826trt5KnPLVYfkco3gwmIVC2tUvzRD5+SzFizGdyJuqrxM5dh26LG3ISkB139&#10;+qkl1CqWCibjqSUkorgUxbOPGWZm31T2e0Ko4NN2e+CahWAS4qcuopWJPa0igULfk7GQQn4ouzsZ&#10;0UIK+T11vDcrpZo47ZnhrBAkNBElT9/4vOS6fnxlnlgQ2CLEO7eellTbT4kDHJOQyfHuJ93UoOVJ&#10;SYRI8nqyXHBnPvUBSAlveErC8keUT5z5AgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;f0EBMmBJBAkBAKagyv5ldSXrLMzqmr3pv7pZhTtVJCFTRTeCNPyjn/iX0VOo8bt4tuoq/X/UXKvm&#10;b9JTqpqvtFXVS6eiYxvqyDL1hCoMIZKE2s9e8QjcIBP7D9KFNJOQyiFUqsyhVNB7UBVUJL2kavs5&#10;lYIo5PKintircpri1yGjV8KHls2ripFDqufDFUMOcrURqmuTWzKxpVYihUIS4tcUx9dXKOSycP6I&#10;Qoc4Ugu6blFyVIokP5oMjcj4iYz6OG7z28BiiSieiaXp6PCHqFoFV8l6GOVCOvL5Jm+ChIDm44tk&#10;k8owJ0nTTN6oj2okpGJoTUtCFSQEusixWNOREayO1bbuyMIoU2oSP+qJjAIgSAgQtQ5IHrpJ4XSh&#10;hSO3cDi9lfF1KxZqhdOQ0NIJRfFCo3Q5kn8XIqRBvdSMHLuHQXoQH7rU9XdCOqGOrBJiTa9Rg3pI&#10;CBAqPahDnFA1VcXnqqSmqlGs4m2SiYqsddCtnAkSAkxKAbSmyo7N49Y0VVmiVNdhbZ7g1x5fBwAA&#10;AAAAAAAAAAAAACAI/h88lyg9CJ2c4gAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEA11KJWnY7AAB2&#10;OwAAFAAAAGRycy9tZWRpYS9pbWFnZTIucG5niVBORw0KGgoAAAANSUhEUgAAA2AAAAJACAMAAADc&#10;l/UUAAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAMAUExURf///729vTExMQAAAEI6OpSU&#10;lPf392trY62lre/v73t7cwgQEGtzcykpIUJKSlJKSs7FxQgIAIyEjJScnErmvUqtvWNaY1rmlFrm&#10;QlqtQlqtlBnm7xmt71rma1qta97W3r3FvSEZGd7m5sWtlKWcnErm70qt75xaQpwQQpxaEJwQEFpa&#10;vVoQvc7O3hkQGaXe73ve77VrnDprcxla7xkQ7xk6c7VrcxBrcxkQcxl7vRkxvffec87mvc5aQs4Q&#10;Qs5aEM4QEM46nJQ6nM4QnJQQnM46c5Q6c84Qc5QQc85a71pa71o6c1oQ784Q75Ra75QQ785axVoQ&#10;c84QxZRaxZQQxVJjUpx7QpwxQpx7EJwxEFp7vVoxvSnmECmtEAjmEAitEL3mQoTmQr2tQoStQr3m&#10;EITmEL2tEIStEErmEEqtEAjmvQitvdZrnDprlBl77xkx7xk6lNZrcxBrlBkQlGtaGUpaGYxjnIzv&#10;c4zFczExOs57Qs6l784xQs57EM4xEISltYycc86lzs5771p77ykQQlo6lFox784x7ynmQinmlJR7&#10;75Qx7ymtQimtlGsZSs57xVoQlM4xxZR7xZQxxSnmaymta9bmc2sQGdatc2NajAgQQgjmQgjmlAit&#10;QgitlEoZSgjmawita7Xmc0oQGbWtc/fW1vfWra21tWt7GUp7Gd7mQqXmQt6tQqWtQt7mEKXmEN6t&#10;EKWtEGvmEGutECnmvSmtvfdrtfcQtYxjcyl7QozvlKWl7/daOil7EKXvvfcZOvecOozFlClSQnul&#10;7ylSEHvvvSlavSkQvfdaEPcZEPecEPdaY/cZY/ecYwh7QqWlzgh7EKXOvQhSQnulzghSEHvOvQha&#10;vQgQvdbmlGtzSmsxGbXmlEoxGRAxQvdr5vcQ5vfeOvectfdCtffeEGN7lPdahPcZhPechMXv5tal&#10;tfec5vdC5hAxEGM6SvfO9yEQAPf/Ovf/vVp7Y2t7Y72ltYSclJyllAAQAEI6Uu///729rTE6MTop&#10;MQAACDEpMQAAAJnu+S0AAAEAdFJOU///////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////////wBT9wclAAAA&#10;CXBIWXMAACHVAAAh1QEEnLSdAAA280lEQVR4Xu2dT3LbuLfvJcItiWJIy1KVp7JTPU0Gb9zb0GIy&#10;vFV3E28BXVnO3cSdvKqeJd2Jf6m43jnAAQlSJEiJZAeGvh9ZIgiCtE3yq4Nz8IcLAAAAAAAAAAAA&#10;AAAAAAAAAAAAAADwpklVDckscqWyYmfWAADXchRlCTpvKStqr1cBANeyWpYUSm04izSXkbQ2mVJL&#10;XQYAMBqyWyedOCl15CXVHnOdAQAYTaae9ZIM2FYnWHJwwwCYBKogGjXtxYARmSokBQAYw06ptUlR&#10;DTE1qUWCOiIAU/CSlbJKVGYSbNXKJADgeg5K/SbJusCsMQMAXE9e1QtzCXYQj7blGQAwgmUZOeTI&#10;RmnB1pXsDFSRdEkkGwDgI1c/JVWzYGcCOx7/OO6qN3p6ADCAlXLi8XllwZyAYisQGAADOCj1VZK1&#10;IMddTxTxIEsAgAdypyRF3Feq+lTVFluxgUcAQDfHspGZcRyvvCeMgSoiAP0sawNTaM12ondii62g&#10;ighAP3ul/pAk81PlK16uir5mMFgwAPo5KaUVJRyU+s5L0p1Tc2wDFgyAfrKGpbrj+QLuciWWrBtY&#10;MAD6OeuSsTYdNYr3st4FLBgAvazypGmK0n2SbL1tzBpYMABmBO1gAMwIBAbAjKCKCMCMIMgBwIzA&#10;ggEwI/DBAJgRCAyAGflblgCAGYAPBsCMoIoIwIxAYADMCKqIAMzI27Fgu3w8mAWywUFOzBh6Rhze&#10;OG9HYEszAKebn1ljUtVz8CCMBns5MZ0MOKmPcizQxtsJ0++yHvLkTlJd/ITAGuzlzHSSJK+S6uIn&#10;LJiPiHyw9WuChw1OzV1y1zMmHniJKIr4LoHAJqdIkv5Ru6AbWDDg4y5BYGgUsGDAByzYSCISGCzY&#10;DJAFgw82hoiqiLBgMwALNhJYMOADUcSRxOWDPUkSTAUs2EjiiiJ+kCSYCkQRR4IoIvABCzaSiEY0&#10;wwebAUQRRxJXFBE+2NTAgo0krigifLCpgQ82kpiCHPDBpgcWbCQxWTAIbHpgwUaCdjDgAxZsJGgH&#10;Az5uJYqYHmf6HoEFAz5it2Dpbkmfx0QptTE5E4N2MOAjch9slel5Wsy8I19M3rSgNz3wEbcFS0lZ&#10;2WJxUCrf50qxMZuauNrBILCpiduCbZQ6HReLe6Xo86M6SfaUoCcH8BG3BTsp/fWhzdhip155ZWLQ&#10;kwP4iDuK+Ky4zrOTAIdS/DkxiCICH3FbMKXe02chyppFYHG1g8EHm5q4fbCMfa9Frv7ilVRXFKcm&#10;LgsGgU1N3BasUGRgUqXueWVtHLKJQTsY8BG3BdsrcsISpb5SeqnUHJOAI4oIfETeDqYbmLXl+k5L&#10;ri9ODaKIwEfcUcTFMSdd5Vzx+TFPOzMsGPAStwUjdgfjV6znaGUm0JMD+IjbB/sXQBQR+Ijegs0N&#10;2sGAj/gt2MtuuSHv6ziTq4meHMBH9BZMP0S3WCw+fZvn/4yrHQxRxKmJPIrIjWBGYPlMIy4RRQQ+&#10;Im8HK0hc+7+4J8c70hnawbzAB5uBuH2wpVKHxeKVLRj3qUdPDi+IIs5A3BbspCcMeJ2zLyIsGPAR&#10;twXL9XiwRFuwxQq96f3AB5uBuC2YcbtyIzCMB+sBUcQZiDuKmCm+Y8SCpRjR7AcWbAbitmCFnqpt&#10;Vh8M48GAj7h9sN94PJhYMEQR+0AUcQYibwdT6uPyhX2w9IB2sD5gwWYgbgu2OOqOHOpZT+17kMx2&#10;0vSYut81L82MdtCTA/iI24JRxdDMms14x1secy6YbWWVdkwelPqW9w7SjMuCIYo4NXFHEYn08EjS&#10;eSj23vrhxmhQKft181nWVSW5dhBFBD5it2DDWJLx+p3M2A8bCNkplVONctPfRTiudjD4YFMTtw/W&#10;+O7oNGKZ7eRRKN1ytjhJRGRF/hsvu4nLgkFgUxO3Bcty559739nQbOfW1lVFTh0VT6jI0Ca/G4Z2&#10;MOAjbgumlCMwUo2kmhS6TzCz2m/Ycm2rkH7W0zyNKCLwEa0F2y2XSzY/y91y97RbPi2XZT2wSVra&#10;K8t3VY5/TkrxtYMoIvARbRTRDGWuY/r8nkGm7UCKLLIftjZYVFqkpPcbCBYM+IjWgsmkvi7PHUGO&#10;JRs6016W/Ufn5DWBSaod9OQAPuL1wf7YLEk5m8//WX7+uqTPZWcMcaMUOV3Fu/WJJPaZcxyBrWt+&#10;HPMibwOiiMBH3FHEM3G0wt0UH/St9fWb2SOrgvMksHodWlu6ioi+n2DBZiDydrBBXx4sMAnTU5J7&#10;LPosWFpjBR8M+EBPDl1FLMP0JhKSVxbse88wTcyLCHxEG0W0pMvlxrz+87mj15P75LBc6yl5c1HE&#10;zX67H/tDX7Zf9rIy4gPVTJfILRhPjOgguQ12Tpde8zzn+0pgb6QdbJ0n0zD+OD2dN2+MuH2wVTVY&#10;RSPZDV6U+i5JCW+Q42VjjnmPwAKxYGu5uwPAP+zu1ojbgu3Ju9pvNp+/fuYK4rLruzUpI4WpMWbc&#10;MlZm+CUUyO1EAvv7EAD0d+iGDiDEbcH6HCjhqJQ8no9Ml1ZWpqSbMFUZ/UcIxIK9S5Kv3Cts9It/&#10;zMc17+UeVcQ6cVuwh2GPjV3l4oWRxTPO10apgoxauu0dcRmID/ZIloNv8F/NFgKrE3cUceg8N6yw&#10;7JVnDcjkbJDletAZrz3fP4EIjCzYRu7xX8o+ySEwl7gtWKKnzh5A+miiIKfyZJDtYtZ9ZyecIIfc&#10;4r8WsmDwwVzi9sH26lFSvawOp/tt6ljz9HB/2r+XlW5CCdMHY8FQRawRtwVLlZq7808gPTk4eif3&#10;+C8FPliDuC3Y4pipYpmu0tULf8zxVRJOFDEAC/b0mSwY2sFcIvfBfmQPxpcySPaUhFJFfJ3IB9PB&#10;dlle+ibggzWIPYpYR7KnJJwgx3gLJiIpl1eAKGKDuC3Y5vfNYXP4/R/7IdlTEk6QQ27xXwssWIPI&#10;fbD5CbAdzK21XfKeAkQRG8Rtwf4Fwqki6ijiVEK5hid6I4rYABZsJGgHq4EoYoNbsmDpHA/gC6cd&#10;TG7xsbAduuZtgA/WIO4o4mKxTfL8I7/0I8Ikc0qiawcrK5muezbgbUSGKGKDyHty1Ac0x9wORpaj&#10;siNXwUKxuOkLeIIFaxK3D7ZRKvuYK5U/P5O8Bg1duRT05KiBKGKDuC3YSQ+XzNQLGbOkZ2jylQTZ&#10;k8OpuQ1+TwOiiA3itmC5FlVuns6cDR27chHBtYNNJ5ZrQBSxQdwWzAy4PKl7XvlPNTnbhITTDia3&#10;+BiMOK/y5SSYCB+sQdxRRCOwjfpk1uYw1mG1g42Mc7iIYga/Gd2bHlVEl7gtWK4FdpSZ17JyssMJ&#10;CWg8mL3Nr6Hc98mpY1r3bOibgA/WIG4f7GQCGxKfz+JvBzO3uWtYhr6rhUEEcyloB2sQtwXbmzri&#10;s362w7KarndCwqkiyi1+JVcKqgl8sAZxWzB+Ct8Xuvt45oCdMrGOiQnLgpXYWtvQ91TAB2sQtwXT&#10;Lc2LxQfdjaN8RtGkBGLBHksL5jpR11KrLA6G94IP1iDuKOJi8bVgC006I8iWTU9YUcTRjBUn2sEa&#10;RG7BLKt1crJzkL5M+o0STjvY2L6Ild3SKuO1S94G+GAN4vbB2lDqT0lNQnA9Oa6k0oiLddEGvLXQ&#10;0A7W5EYsmIPinonTEdZ4sHaZeOnahXVzMU/wwRrcogWzdcVJCC2KaHShzcnAt8aaIifrKtAO1uAW&#10;Ldik/3Cw7WBWMkPe0wEfrEHsUcRzJhZYOEEOxwcbLZqrzRh8sAawYCMJx4KNjiIS1zeiyX7wwRrc&#10;og8Wo8BGRhGb2hS5cPbQt1mgHawBLNhIwqki2nv8Spp7GmM29G2BD9YAUcSRhGjBLlaZK5FxwAdr&#10;AAs2kkDawWxfRCsV1tjQt6EUWZV1EWY3+GANEEUcSZBRRMHW3/reJbWVK+CeHGgHqwELNpJA28FG&#10;SIV3vdSK2fLckwM+mAuiiCMJrScHcUUd78pqoYuRNKKIDWDBRhJYOxi/x1b0mGuPAQvWAFHEkYQT&#10;Rbz6Iehl/U7eFSyz/re7D6KIDWDBRhJKkGPEM5pZJlOBKGIDRBFHEk4V8SyKaC1S35vZ2QRj0m5O&#10;D5VEYcEa3J4Fy/JJ/+Ewnw9G4qhX47rfFec5l2D0yFVV+ZMAcws+WEpIcnpCiyLWTNGVfJAlwUfr&#10;ezs8kQX7R/4kwMRvwQ56wptsLiGEUkV8vT7I0c51tgxRxAaxW7AlP9jSMI/EAmwH+5XAB2sQuQVb&#10;krCy4nS6Y53NUncJtCfHYBp1vBrDOtTXaouIIjaIO4rIM/uKiTmQxN6b5KSEGUX84NPNGZXf9sEr&#10;uC7YZ2OpEVH1Rfzy+Hi67mdt3uvH9afklVMm6/ploCLdO8+N3Sm1leSUBFJFvNaCiS5qgQ2GdNbI&#10;GUZUPhhZnyt5lbdBp+zqdUv5i0KjUCdJEduYnw9W+WCVCXLrcV3vqYmqL+J3fW8HgfxFoVF7amw6&#10;y9NVQmkHezV9EacQzZhjRGXBiqTYXMWBP/7RPxpe13m/28RF60WwAqu7XfKYsGkJJ4o4cZjewrLV&#10;tUXt17WlKnb/E1UUkW5sfVL5n7zkbT8NlNY/stUkhq2b9O4UrMBy14Ido34+2NV9EXtcrQs8Mbod&#10;4prZt8gL+dd+LeFasLU8PFZTqEJSUxJOkKOKIpZ1PPlS9L4dGqvXEFUUsUju/iP/10VMcB5r3Acr&#10;sIPTvEzpOaKI4YTpa1VEc41NNc770cDZ7yLsHrH5YPJvXQyfR/uWk2oXJX3rJeEKbJEplRxXi9Ui&#10;LdQsLlhAUUQRWOdl6sHsd02Aw90nNh/M/Fd8bi55t2Czm8Wa6801JlwfbPEn9+DInj/qDlOOPzYd&#10;oVQRjQ92ZQCQdzvb9apjcXOB/Elvn7vrLdiVOMJydPY9XIEZy6W5m3Qgc0lw7WDClVIbCfemj6cd&#10;jKpmV/lgdQNUt0ZXEHAUkUnJLfhxt51HXiG1g8nlmOCKNikPWB2ZU00Ncx58MIFPRnXe9Kmqzp6m&#10;sXq2XlEkd/IX3SAhRhEvCVLQpfdc6TLJd0jzzeils0NkUUT7rcX/4SVvgz1JDryRs22h5jrTXA85&#10;yDE/gUYRr8Lo0tUMp/X6UKKyYNf7YP3nrFnCrFe64nW7dtMCC6cnh7Zg7jdf7Vuwh2bZi1SlMUeI&#10;LYr4Vf9XY6jO7OXnVAjRB1s7vNM/jGw857grsU9wTinv2D9KIBwLti35v7Icwv/Kkvjfd2ZBbzkC&#10;J00B/SllnbTkWN5t6Z6MSWATRBF9smpu61gPMYooocMGsvGcRAoQEg055t9o5aG3vhNOFFGPbPjv&#10;T8l/c5IWg35e9T6fOE1JXkleOS95pRxOMlzK/FApd4V24HL6QFyeiasnh7nDjR265N2FHnrXLNCz&#10;HmQU0YjFkH8/aQF96u4qxWISjMDMTB5Et9UzBFJFfNQ3d5L80D9VqvfHLSkrFidZUsurdtEp+vhE&#10;nxFFEU1fRJ9guqkpqfsQQw4ebl/ExUZlWzMlwiZX9zrRRqrUQWqIO10r3JEs6Zt4ScLsadYJyYLx&#10;/T0ZZ8dyM7rSTDwW7L4axcqVtUve1cJQWxF6tFVtDjfIQTopu2+890x7Q/ZKUkIhA13Sn2534TbC&#10;mRdR7nRtTCj56Qd9/uA8zrEmppEwVKv6EJ/0q0Kv2YxqySn9Sb+Ifxf/0HdtTD7Y6zw9Oc6kx2/R&#10;k24yswUk7/QaqsDWbv/eTfeI5vuGjI6lGCnlv2HCiSJqSFH0IrVY0ehbv9CZepNZsTksQBKFEQiv&#10;aLHwjvxjyvFRDFz8h/kVhCnKBQWTiqsd7LqeHCU1KTVMVn1b5zotwrVgH2sPeugOcmSNkSxfqidE&#10;NDc1CSWK+JocNv9s+M2vg07Jm1aqbYfD4XfO+F3n8FZa5SRnmELVzv9wObvivt1PLm53OXyJsB2s&#10;eedfSKMm2FgdQrh9EZX6ICnGJ7D14v1y82THP9+rb3Yyu0Q9e2P1gbWD9bLTgSznnvHePnaj/67g&#10;gbdSIrJ2sDKKeCnuCSvPsHOqZbv/vApBj2h2QhSHTneK64EnEzM0rWCfqsHPRc846HDaweRy/Fri&#10;GtH8OlmYvi3vnLJUvfj3YPsibp2HgZGKHiXZhDZZMm25EldgD96ZWcMR2DALdj2+e6T8bo60L+LF&#10;6BPSesYcM2bhcq1lJTNcC8bRdmPDUp549A+dPGdPwvqdZLQrqDzLKVfPZgvHSRoVyxeqMXIZqTgG&#10;UkX09EVsuaItOBd42A7txNqbns/J0LdLh264GG1qlpZsjbNnwH0RSTpKvZ7WuqG586v19JxJNJ8q&#10;iizIrLJgJLC6BXvgQ1UE8q+LD1Zdlca1cy9dRZlTlm5ecoZLSUmzcDKchE5F5YM57WCjMQ8CrU6W&#10;Q/OcO+smGfJ4sI3ogBgyoDklE0aLugXzVhEDGV7o+mD2KrZeTQtvbFOTYEYwlfCa+5bPatUSlw92&#10;3axS5Xk3p8Z7GSz1s9hYD3lE8yI14Yti45VJSa5rhHllwe57BBZgFLG6OPXnJxMtF7t5ac/oLeAS&#10;1YjmK6OItRPWd/YGyC/wEc2X8ai7cNSCHP4oYigWTEY0D1JD+0U9zx1w8UukbGTjwSYJ01fw1ZEt&#10;vKgXat+FKYLtyXE5JDAyWKdKVYnK30I7WDOKWLta9mI66msTYpnXfan90H5RRhEr/2nI+5yzioQH&#10;p2SZfCsWLO3oGb90eilmuor4WMXmc/UqqXbC8cH03PS9mAhWnbaLyrSp0KEs6zhssUYRJ0ROllnw&#10;p3vOda7JqE7qfcAWbP2aZ8/6xTO3SWYDiWww0li2K0OOtM1vowL0wQTnulXXyoULuBe3wi3vlDDJ&#10;2m71/Z8+xxxF5LMy5G3gVOPsyLIN3lbt2yDcMP3KGUjJSHYTKiV3RSHBxo/qL2PCHG+snTB7ctSv&#10;cx9umbbyfPXdu6P7mJHNTX9tb/pOKcmGzu1n6FMdrsA2SmWvJJ+E7JjzLL4m/CDMHQmKJ1E0/wrt&#10;WBy5Utk74jKc8WDWgpVXr6GDtqvqFGlubqxzSfvWNDPMYzIjiyLWvrWuo+tyMF3bGk5buD7YSYcs&#10;MrUiY3bnqevx+OUs4yZkW1fk+Up1rbLvXwunN/0AH8yW0MvzC948AK+7GhpAXD5Y1Q52wSlo83K7&#10;6b9oIbeDvWpRmS6/q2+epuZlTloiquFjv5keGzIeupvAfLC+69Vy7Ydc4sHE5oPdf7+/PxX3p+/6&#10;wyT7Pr+b1yOvPfKbEpLLifv7/0PH1Fm6iGzktN6DP6pV+rgnSyp/UWiYvr6PZrKApbe2t9uvt5/d&#10;gHy6Wa8PffIKzQdr6ofFowVU65lxpjIqUuWZfVqU2Ikj0ch8MD2E1HyaUab6o+ezpFzlKYFsgo72&#10;KkvO4Ff5C2pHqa3KXxQaRmB2KPMs/QYD7E3fOnPRIIY32HSVi60drA1XBu4nQYky3Udbwc6d5S8K&#10;jVwL7CieVdYTELyKMKOILt22SKvkbHPdljnwqn3bhf6QPTgdmQ92xze3qMYstAT0R+PTGhybI7gr&#10;Ol3bylBG2wadXebJXxQaJxPYkPh81hWmH0Ow7WD6ru8Wl5WJF717W8Hz40qpqKKI5IOVVLe/SZ1/&#10;CqzJu0+0qDRnUrSBMw16U1XCOZLJ5FV9JH2wYAX2mxkDlutmrmXVRX5C3lAUkVXRXqZvT72dd7dv&#10;TW1FiKwnR1LcF5f9OJRrbrZTsEy2/jiQyuQvCg1u4FrT3afUMl2qWZ7RHIjAWnpyuNQVxGst6uiQ&#10;WVNDHiLryWG6Su0ufTlJvUIn0CTqL51drjbS9DI//Aq4L+JnpT5WUwLMcenDmRfR3OLOp8Yk6aIJ&#10;Vcqhkcn71NXWulcNUyKunhwjetNPg3n0xNdww/RULyz4byPrRczxDPTwfDBXC3WVdFAWEo3ozyGa&#10;KnF+DebkmIE30Js+3RancvqbSQmkivhYuxdYHGfiGqQ2LatSW55d7KZGkch8sDl6019OuH0R/wUC&#10;sWBuO1iTFpmUWeeJJs6GszLnO0XWF/EXVxGFcAV2cC/26jTHnxlOO1gziqjtUH1uDV1CipmFKaST&#10;fpy9Gt087IouEZUF++U+mBDyzL5OX6e0c7jKGMKJIvK0bd1S0VusFmoCqWjZ25SUDbxS7lpbKXeN&#10;LIoYhA8WcBSxJrCzR6hMQjgW7Kvc5C0yYSoxCLWM5taOg/QSVRRxdh/M+YI6uzwOVFWVvyggXjOC&#10;h5xYVDUWZUrCiSLqiUftdaoLxHf1uimPMWR3KRNbb3rzX12OnA575oZdAHvCm99uQVowPeUo8UAv&#10;/mHmiNOHYsFkVqkag8xQzaPiPfjNWfWbYtCxlksWuvxJb58rLJhPSUNUZk9+jTDn5OCOZErx04TN&#10;gIO771vv9FBXEk4VsepNL+8OHKk0VaP3at+164B8iOowT2TB/pE/6e3j+GD2nPa9+zkvZcaCG862&#10;cka4UUT1MIemaoTTk+N8bvoP/NHQk7mCTqalJYvoKGjfZ0QWRZzHB9MOlzl9rSfRYje+kSjiPATm&#10;g51z/o0peK+ti1tQ0tVBOeX8isiiiHems9JllKfDnKyuC9CVX2ILRDWz78UEUkV8rKKILTS3lJdO&#10;ll17ahNYYry16r6oUoQcIrIo4oh2sNrZ6YVOn7tDPagYcl9EYbnfDpyc/lLC6ckhFqxTZo0NZzdA&#10;U02Wen4PkfXk+KH/qdJJ4mXfu85ZTiNjkAxDtmA7/bf9rYOIs3RGDCfIIVeDeDrTBF/HjmtZu+Jm&#10;pUVS57fOOVwmrr6I7ryIQ85AB7SrOfmdcnI2tPyegGf25Ufr6Yl6NXPYsEAEZnvTd15CA0mn7Ubp&#10;2UvTbsjs0czWuGf2HULjTA45se4Fabs4IVswVtaWvt6V2qeHvkmwryO4KuKFtOvGi97F7He2d1w+&#10;mPt8MNZK37ukTSg2j5f23cQ9EG836XCjiGTAuF6Y6E5SW/VDZ05LOBasRWBmlqimCnyacm6Tthug&#10;l8jGg10b5ODTaM/f+XmsZORu6zzfAUcREz2IOTXzX6d908xfRbBRREcqHXReUaZ/91bQDtaG90y3&#10;Ud+heA2wL6LmmzZgZMc+8NosnX3fbhWxbsiGqa1Vdu6ukUURrQ82UCEdxZyzVish+bw439PZKeCe&#10;HPy4ykWuvsmaXkxLYFFEulCtIvDCV7fay7nW7Ze+A10wrihiUuiG5kvOqHu6aqfOHKT7UJ5fEq7A&#10;Ev1ElcxM6bucpTd9YFFEy7ksPvRLRRfweWgdOPdGdFHE2knjFd9bn4jybHgkU8G7dWO2huuDrVlT&#10;O+lGr9RJZ05LOFVEfS0c/JfOobwRhmirOmr9+HKQeKOIg09njUEiK+Hf0fJ7wo0iLpVK+EFEKSVz&#10;pR+yMjWBWrASt6s2Y654ed27bxtr8Zxb5ENZutrUOEBsfRHl3zLw/+t7O7Se19rpc0s4aX2c6qLp&#10;Qwfck2OtG5jZypC+5ph3NKAoog5ymEtnTFG/QWrcFZ24N0Pb7SRQMW4ukD/p7eNGEYeeqnY6TqB3&#10;HHO1T7gWjGpw+cdcG677rJhl6Eo4VURPT456bu1qG/q06Nvubot2PNiluGe85Xw34eKdxd5Gb/p0&#10;poErgUURvQy96u0qHUSUUcQBCmFsMXfJb3M6zViEgYdiqqsQ5Jwc/xah+2AjGX5DmJJxRxEH0FF+&#10;0HdWV6H75FX+okBJXyQxA+FGES36ktvrTsv6ZfTdQN67on3HuKKIbm96L/pk8OkaJCSDnEDfBRBC&#10;9sEWq02iFFnYL18lY2LCt2Bd/pOECZu3ROOCt+xdBhPdpjU5TJw9Oaonf/Ky7e3inNFzvbkPETVb&#10;z8o4x9SLoH0w89iHgp+Hns0S5AjHB5OZfU1k6vzKuveBkyzR+9ndWgq4mxs4pePywdx2MP1v2pPQ&#10;9q4hZbtont9yvTlqXBPwiGbWV6YFRp+z/JWBVBE5PC6Xw8G9UL7rPRFPu/+JzAdz28EmPYEtB2uK&#10;rsoI14Idlcp3i0Tdkx9WzPN8sHDawTxzcpSYCl+z2tfYkVYbJQYc2RDb88FMFHEU5bnznsR29Upu&#10;uH0R97oTR2KamB9ifsIlVxHN1biQLg+tj/KO0InyKNE9H2zwd4su2V7a+l2u/2UZcvxwBVZIJw6y&#10;YNwnMeKps8+jiEOunMWqRe9TSqc8gs7hNe8x9cbY2sH0f3YRznnqOF21s+0sqzPPOCvhCswOaDam&#10;K/Knq5goorla5TWziWsMVe16l5SHbiXOKGLff22pzlibsWql/STXCdcHMwJ7vQGBnVuwnivX3Nxx&#10;P7jZWqTewz5FacGqf5nPRtfblnJPkPdkeTfW+J58kr8oNMx4MLFgO/XMi4kJJ4oo7WB83Up7xYny&#10;QvJtUC2Is0s88JqXX8+613d1PCKuKGJeRhHLM8OJtncn9vTUTlMdvb9s50XD/AXcDrbW03AYH+wl&#10;m2U8WDhRxCFBju6r7K9Deu4OiykSW0+OWhTRKyQ/dldzljpOJ2e7v4PW9er3YPsiLvV0N9qCpY9K&#10;zSGGNxZF5AvW9A/qa0ZpznWuRoHVsIp0lcnzIkYWRRyPK5nmmnPuPd9wAffkKJTKN7m62x0ib2g+&#10;98HOaFxaQ7t4BL9VqyNHj7knRx/2XHrP6WCco4QbRdTjLEtmGbASWhSxldZLXma2Kq9JVcgru6h8&#10;MDuieYhipIxZmDoCnbL6ns6arhaY9a7zWZ3xkAW2YNOlmePxlkQoVcS2J1yWdEtokLguIDYfTP6t&#10;hlLO0CLpM/hn53royQ+4LyKz2797t11WPX1Xkw5eCSyK6PpX/pui7er23EYDtsfaDiaUGqoU1ZBV&#10;h2j6zlzF+UHfxojmkomriuEEOdbrd/yajvZjdf8G/u10T8bjg9k5OVg0lXCGa4VplObVoYaLMHsH&#10;PR7sDKX+lNQkhOOD8aOoX38x9EdEFEUk30ff4GOwtkiWDXtXp0t5N23BAqkiPrLAwuDG+yIavEI6&#10;o2N2KXuQoIMcZ5jptCcjEAv2YffEryd6LynReOuftjzOpjXeV1f1D7K9eklpedMnZdKn+Wl9TXp6&#10;fykd7WAXVPH66GhjdKHfBh8sDtavyU6SgLlmZt+Bpusikb41HyzGKuIUkB8HgbnURzR3S0fUciYa&#10;mzFQTSzhNhkjihgJawiszp0VWHXbS4qr1kY4Aw2bS+sulXypKt4g3L6IbUBgXZAFe5IkYKwP5tzx&#10;w4xRh+oGZJfHJx+3BFHEOCAfTD+oEAjDo4h16ZyrkLbbTLu0uwyQ7P3r2xIYD8KcjLgsGKqILh1R&#10;xJoz1tRNhVYQf1TqqwrxMQZIywAfLA7ggzXwz+xb6abkPItFNDCweI71xqKJIqYbHgAtvOyWn3f9&#10;k27HFUWED+ZSJHeXTtvmWKVrdNW6TzRRxDRzJhXYmT74vRNux9UOBh/MxWkHY+F0VelaTNklnIuq&#10;ecDijflgXQI7qEpglDacemwYoojx0tIXsXbvl0MXBhmrsmy7IGu5tUL/FYkFY5tlZ07kZ89SdXH5&#10;o/e5s3FFEeGDuXRHEc/bqkgRkvfULreWXCeryzpqijcmsI4oYkICsxassKWo1uh/ZgSiiPHSEUX8&#10;l6g0F4UFezmp/NVaMDJmYrjSPjcsLh8MAnNxn9FsaJqhnrphe2XwYt5WO1iStArsT6U+JNaCbSsz&#10;l/XMlYMoYrzYOTmMr1WqZZBsrP1pl6DbT6PCZNZqi3rlbVmwdt7/VPtFbi1YoR5MgiuO/hnt42oH&#10;QxTRpagmHj3jXDjd1qxPmjrbYwxDbAdLj20v2djCVv3FYhILdqcnLNUUKuuKOmoQRYyX++ST3OJE&#10;ZVhqJqZBh4TsLi27duzhEGQ7mPpGr6zx2T03/UEPwywtWF4TmKTaQRQxXob1RayLRq9p0fQrh+Di&#10;7gHcncp0iL3pdRvWGbLxnGf9nKPSgjkCWzeDIi+LdLGSF4EoYryMjSK22CtC/K+O9jBTU9Sbykpj&#10;iBZsvX7k10mp7HG/WR7WuVLvuqZjSQsTySijiE6XjjOBiVYtb9/9LIEFa3AeReygVSoNhpQpqUsz&#10;4CjinSqN67vubvRLEdEgC9YgnlkA4YM1sVFERx3uvJMaWa0pQpueKmhh9/CEMfyEG0U8qJ+SInJ+&#10;EEQbZauX44OVFswJKLYSkw+GKGKd4lULTMRTKssKpaU7RwtcqFda+tidhwu3N33hPvf8qD5KqkFh&#10;H95cWrBPw6OIsGDxUvfBulVSbRkwS1QrXgUG3Ju+XivsCHIcxZsSWFr3lcD62sEQRYyXEfMiduNo&#10;qcO4uSLVVi3c3vSZ+kNSRNohMMp3YWk5/lpZbewAUcR48c3sO8xUdZXq2buuuv8XrgUrqhgHS0Vq&#10;gg3SzVJemcqWX3nMJXllMvSS1OevBKIvYrx4oojn/tJFlcMOd6vskV8nXB/soHT7lmbvpDuoqoO5&#10;yrQJW1HC35s+oioifLAGLe1gZzKqFNGqDa9z5acKWIZrwVb8XMvl7njcbZJqsFcnZTvYYqPUHSns&#10;+NiryoiCHIgiNih9MKuduoY6xMOFzsXGORcZOYeA50VcPYhnxfROmp5UccaT7NPbkAwLFi8dc3IM&#10;1ElLsabu6kW6rF3Qc3Kk70QoQ55w6QY0ZM6AXv3AB4uX9mc0+1RygY1y5HRu70r0AcMe0bz6uv3y&#10;brsZ8ljLv7eunj7vtxtvE5gGUcR4qUURvdppHd9V6aax1S9Ds9UtE7IFmx1YsHiptYO1V+DqWtGS&#10;4iw3u26fGoHC+v5Mizl7WyOaJwY+WLzYKKKjApGZ2xW+y3U641xMRIueBD6u2fpWHsCXziGGmCwY&#10;ooh1Bvem74fE5ROiv1tjyDP7bh7pa4jJc+UZD3Y9cflgsGAu1Zwc7dRMUqUfLl7u0mq2OpHS9Z0C&#10;jiKuymi7QbKn5G9ZRgB8sAa+OTkuoDZRoklr/Z3ptsxobAm3HeyrCMuw6RoPNoa4fDAIzKU2J0cr&#10;ZxppGCxftbCkvk/LLuFasLVSdMtkbLmWed8cvdeBKGK8+HvTn4mLGaSoCtZW/y7hBjkS3byc61Fh&#10;afeI5jEgihgvjb6IrYq6moata8cUCteCGU19Vyde2agvvJgYRBHjpYoiOlG+84DfufDYKHkE1Lap&#10;1Y7JkcONIhqB/S6DVmaZoAZRxHip5uSYhlp/D1KU14hVGwOOImZaYEfpYpiVw5QnJKIqInywBjIn&#10;Rwvm7q+sDq835VIzbOdWTtOe/dSwZ+FasJP6hxcSn9fBjqmJy4JBYC7n48FKEdW1ZRgsoo6CRFOk&#10;moAt2F4p7uSbcSyRDNkcFgxRxHipRxFbb35Lt2YatByl2rfjKFRVlb8oNI5KZVSHe1TZbnHMOqYM&#10;GAeiiPFie9O7931rMKKGKyGvKPsohzTfJ6/yFwUHmTAyW/K85VkawhBFjJe7JCmYu++FfRV3/KGz&#10;NGU+v50fepWbbEK/bEIWOmlw8gx3VFgvPwVbRSSF5fy3mdGT9yZrWhBFjBfuxvpKrzMkq2VLxQ9Z&#10;1mnPbf4SXrc5Zil/UbCkhcrn8S8QRYwX6SceAvIX3SCIIsbLSniRZReLdJGuVvRzDou0dUMvdMzy&#10;D6Dj3CyIIgIf5MdFqQ77UMv3sjRJ2TgliCICH2zBJBkVOqpxhmycEkQRgQ+yYJKKC1FUA9k4JYgi&#10;Ah+xWrC1gZ9wud5/Nk+4XHc94XIMiCICH7FaMMF5wuV2nvFgiCICH7FaMEPjCZd6WNjEIIoIfMRt&#10;wQr1WVKEHbUyLYgiAh9xW7B6rRBBDj+IIs5ArO1gBjNOReh6wuU4EEUEPuK2YIU7S0DXEy7HgSgi&#10;8BG3D+Y+4XI74FlEV4AoIvARtwXTT7jcDH7C5TUgigh8RN4Oxgor6X3C5TUgigh8xG3BFouUaoaG&#10;/ZBH8F0OoojAR9xRRGb1eb/dbpdzfY0gigh8xG7BZgdRROAjch9sfhBFBD7it2DHL0WyXSwOf8r6&#10;xCCKCHzEbsGOBQc4isXik9rO8k2CKCLwEbkFO+oAIk/Ylin9KKPJQRQR+Ig8iviNu2+8sgU7/lRq&#10;KblTgigi8BG3BTvoJ1yaToipUmuTOymIIgIfcftgJz3GMjG9fA+z9JVCFBH4iNuCmeeDvcqk2Riu&#10;4gcWbAbitmBmwKUdpzKLwBBFBD7itmDPesClVBHxfLAeEEWcgbijiCctLRGYLCbm7Qhs95p7X6+v&#10;SfKaJ/R6zfmnDXT7uZS4LdhGqQ1XEdkHo/QcDWFvp4q4NG2C3WR5LqlOZhlSFzWR9+TIlDql3A6m&#10;e3TM8VXyhiyY0cgo5qhkx03kPTlSGXD5wB+zhMjejsBejsf3/p/39OlktLxivlfmIXILtljca4ER&#10;yRzz+kYVRRxA5GMHZyByC8YceDqOeXr6EhFFEcEMxB1F/BeAwICPG7Bg83JbVURwKbH6YMsld52n&#10;zxpm26TAggEfsVowpftFmfBGhdk2KRAY8BGrBTNqMrKqMNsmBVVE4CNWC7b7wK1e9PnHB+fDbJsU&#10;WDDgA1HEkUBgwAeiiCNBFRH4iL4nh3Ccpx8HLBjwE70F22zo48jdxPe+fzQ9bg6bo1tbTpebw4AJ&#10;tyEw4CNyC5aaERamy69nzptUT5+oXv+Q9XJwx6FPYqgiAh9xWzDSF8fm9yQzfkAYG7NWjt+0mpT6&#10;aYuUD2U59cSAYMGAj7ijiAel5/Ml8/Sex13yFFNtrKgGyaZqSZbOfN2Q/eIJYHa0Z4+JgsCAj7gt&#10;mJkyYGHqibvO8bgbK6OdjHpeJSozpyVTz3rZCaqIwEfcPlimB1mSOdI1v86eHGTAJEX1SDboJLSD&#10;yaBKpqQ6gAUDPuK2YKbGR6qRNb044+XwaGfroCohL95V0wtk6k5S7UBgwMctWLDc1A3TATNKyLQu&#10;p0pgdyr3fgOhigh8xO6D0f1/VCa6ceqxRQQJS/dXfK20WPTIEhYM+Ig7ivibUssX8rD02LC+hz+s&#10;NhyV18mawPyTUUFgwMcNtIPp5++xI+ZXip4TUAIa2UMZO1w3PbeUXiv90qCKCHzE3pODdaXnk/qk&#10;Mv+AZi2wn2utm7yyYCSwui5lIjjLbXTlBNcStwUjjhvTzXfbN60vFVuSHJ9fKP2xav06E1gDfxAf&#10;3DqRW7BLOZlaouODfe8RGKqIwEf0FuwyyGnjL5yksmB9UURYMOAj7iji5TzomMZJ/bRfO0lnBysD&#10;LBjwEbsFO/5zou8Q4hN/SGaD4/ZTaYcyLbB36sGeleeeMAbC9MBH5D4YN205SG4DqhfaJ4dRkh91&#10;tCuHtqAvIhhF3BbsiVWV5eXz5CS7SaLUV5MqRFmJyv7kZeoE7NuBwICPuC3YdthD98hMfduki9WH&#10;e9uuxePBnqjyeOodDwYfDPiI24J1j7Gsc9AVSMYaubWs9z52FhYM+Ig7iqjUwKd6H7nHB1H5WzIn&#10;R6+BgsCAj7gtWKYGz9Z23BwOtZl/V8vDkFml/pYlAG3E7YM9ds9zMxXwwYCPuC3YRn2T1Gygigh8&#10;RN4Otlb3M7uYsGDAR9wWbLl5Vuq0frelFyPZUwILBnzEHkWsI9lTAoEBH3FbMNFViWRPCQQGfMTt&#10;g6Xp+1RzpPf7P+f4KoEPBnzEbcE0VRWYBytPDSwY8BF5FNEl3fT0270KCAz4uAELZjgW8/hg6MkB&#10;fMQdRbSkB9PXUFanBD4Y8HELFmy3/anldZqj3xSqiMBH9D5YutQTHqq/ZjI1sGDAR+QWLF0b47VO&#10;56oIw4IBH1FbsA0HNqhqqFTt8eaTAoEBH/FasOP+gdWV7NOFfoLsTKCKCHzEGkXUk9KrzHx7kAXT&#10;mXMACwZ8xGrBWF4/dvKv9cx+PQoIDPiI1Qcj61XNrzGnBUMVEfiI1YLp2Hzx1fxvqCKCX0W0UcSd&#10;af46sbQgMPCriLgd7HjQz8rLtytEEcGvItYoomFp5w+tTcg2KbBgwEfkPTnIwphuvsWAKQ6vAgID&#10;PqLuySGIGdOPap4cVBGBj+gtGJMuTZ8pDLgE/za3YMGYdMtVRVmZEggM+LgJC2Y4Fg+SmhJUEYGP&#10;uKOI/wKwYMDHDVmweYDAgI9b8cFmA1VE4AMWbCSwYMAHLNhIIDDgAxZsJKgiAh+IIo4EFgz4gAUb&#10;CQQGfMAHGwmqiMAHLNhIYMGAD1iwkUBgwAcs2EhQRQQ+EEUcCSwY8AELNhIIDPiADzYSVBGBD1iw&#10;kcCCAR+wYCOBwIAPWLCRoIoIfCCKOBJYMOADFmwkEBjwAR9sJKgiAh+wYCOBBQM+YMFGAoEBH7Bg&#10;I0EVEfhAFHEksGDAByzYSCCwm2a5ftf62vLr3Xa7TZKE0yav/XMjxwJtoIp40+z1U0U85Il51KqH&#10;kxwLtAELdtP0CmwAEJgPCOymOW76+EwvP/M9fjUGUEUEYEZgwQCYEQgMgAEcN/v9xn2Kc7qkjLS3&#10;DQNVRAB62ZmHOKuTVVS6MRn7vmZ4WDAA+jgaNTEisK2sqr6umhAYAD2kJKQNKStdK5Vrk0X2q6D6&#10;4vFENkwX6QRVRAB6OCh1MClSmO64klhTlqvM74bBggHQA9ktSVFdkU3Sk+hMGzd/VzEIDAA/JKK1&#10;JElr3HGFDJkNKOal+NpBFREAP+lx+UGSZMG2tPiuMhs9THoEBgsGwGD2pkZ4Vwms6HHCIDAAhrL6&#10;ZoIbucpMBgtMSaodVBEBGEqi1JKXjsDIHWtYsJReq/IFCwbAMFKyVibakVWO15nATPtzCeYMAmAQ&#10;rK/vJum1YACAy0mfq2h9rp4lxUEOzAoEwFiOmYnQa+4qC0ZJWDAARsKd56W7FOGYrb52MABALwel&#10;HnT80LCtenI8I4wBwEjYfrkVwWPZA/F9X19EAICfVaqajlYiJix9rrwxAMA1rHLyv47CB620pVI5&#10;VRl5oHPlmQEAroDU5HCn88oRzZgVEoBx1GdnLUzmMtNrcMAAGMkfMsOqoZxndfd5s0MTGAAAAAAA&#10;AAAAAAAAAAAAAAAAANAJmtVnACcVWL6XQ7rBZJQjC8HNc49JHqdHYUoXIBSwYNODScmA5QQLNj0Q&#10;GLDAB5sBCAxYYMFmAAIDFliwGYDAgAVRxBmAwIAFUcQZgMCABT7YDEBgwAIfbAYgMGCBBZsBCAxY&#10;YMFmAAIDFkQRZwACAxZEEWcAAgOWjfMEJzAR2xdJAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABw&#10;LYciUyq7O8gqGM9SlWCcwo2TJnInqALDK6biJKeUwEi7G4f0le3oO/dZqROeVjARifpr89m8/pAs&#10;cJsclbo3qUIpjAqbhtWzupMkuHHIgEnNcAd/YTIy9ZukwG2TUsXwPAnGQdUCPHwPMKu/y/luXsrK&#10;IhjJRin6TBE0Ag5LRLym4of6ccy57aP4U3IAKJTaSRKMg6QlQfoMrYvAsIcLNhXkgqlkSUtuDoMz&#10;BhiqIGZoBpuGnVKFSZEzhkehA+JA+kpxK0zDy3Fn4xtkw9C4CBZbpXI4YDNAJgyRo5snvVfq+b2s&#10;gCmh2iIEduukGdkvSYNpQfcYcMyVWksaTMG2KHsiUhURgfrbhvWFL9lJIY/2syTfoXHxxklJXxtJ&#10;g2lYlk2KR6UykwI3Cn3bvpMkmAollW72btHQfNPoTgdJkXz6dJfcJZDaNLCwXk+nOzq58MBuG+5q&#10;UIFRghNxZG0ROfR14/ydPetXnj1//OsjOiNORrp9zU+IbwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAADMTno8riQJAJia&#10;pVKpJAEAU7OBwACYjw/3JwgMAAAAACA60uV+vV86Fb10s90edrJCpMfDdrupCugddi86vdtuJYqY&#10;bvZffpPcxeKw/kwbD1ROMgC4TQ5K83AQBa22JiOx0tgVJmNrCqxkh+clK8tGEdO9yc2/8tpiUah1&#10;etI5GSQGbhiRE7HV66msERudsZM1Eo+2VSI3gpXz2QgszSTPHqZQ754lA2FGcMMoVbAAjrkRDOtn&#10;zRmsKysdrh6yPdrT+pqExgV3lH8sLVhCh6E1nUt1w8XinnZnk5dS+RNnAHCLbJQyCVLKwawbE8TK&#10;KmhBAjGWbEUSpNyfKterXPIfKzD6FBUdH5RiQ0c6LS1iohMA3CAkDaOfRXFgE0R26r1Z5yRpp9LH&#10;5+1SGzbWIXM6UEkjMFIh78yQL8YHJIFJzkf1bBIA3CBUlUtIOBZtpgwH1ggJSiyagVy2Wt/Dr3pd&#10;qUzWeQeuSZLAzDqlPkoKgNvDRP9eTxLr02slu8VTZbE05GxJymAsmFKPss5Vwi+0IB/MrJMhLMUH&#10;wO2xlLBg9huvmbTliQVUE1izwqejiCSq0sxRek2LyoLdQ2DgxtkkH1lOLBKlIxsVTYENsWDvaAEL&#10;BoBDyu1htMwaAnJ8sN33Q8rhDFldbN99rQT2l2RynbLug90jyAFul+OG5cCQM0Z+2KmKB272y9Xi&#10;pTJpBy7gWDS9xQisNYpo1mHBwC3zQz1IipRBUvnNuFBMrjOormeCjKuclVI1a220ksgHozR92nYw&#10;MoHSDmYy4IOBW4aqgA/vWRFkil45g2SlR3illNBSo6ojzwqwIsmw0h5t1w/Kp6WxYFyz1Hu9p73+&#10;oaXjg0Fg4JYhwXzLn3NSiOkqxcLJ8mfuSGjqhiQhzqAC93r9B63nH/+iT1bUf8xiRZszcxRjyuCD&#10;AcC8mIYwpT79YTK496BGes8vdolZd5w1xvS2Fwu2WMleufQLQRQRAGG5PT3uRU1MunkstrrLrnDc&#10;nx5FOJrN+rT/YJK74iQ9O1YHypXmalJhYbv47u+tUwcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAADCcxeL/A0xTxoL7bNxLAAAAAElFTkSuQmCCUEsDBBQABgAIAAAAIQA/Jd6o3wAAAAcBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3aShmqbZlFLUUxHaCuJtm50modnZkN0m&#10;6b93POlx3nu8902+nmwrBux940hBPItAIJXONFQp+Dy+PaUgfNBkdOsIFdzQw7q4v8t1ZtxIexwO&#10;oRJcQj7TCuoQukxKX9ZotZ+5Dom9s+utDnz2lTS9HrnctnIeRc/S6oZ4odYdbmssL4erVfA+6nGT&#10;xK/D7nLe3r6Pi4+vXYxKPT5MmxWIgFP4C8MvPqNDwUwndyXjRauAHwkKXuYLEOymy5iFk4IkSSOQ&#10;RS7/8xc/AAAA//8DAFBLAwQUAAYACAAAACEALmzwAMUAAAClAQAAGQAAAGRycy9fcmVscy9lMm9E&#10;b2MueG1sLnJlbHO8kMGKwjAQhu8L+w5h7tu0PSyymPYigldxH2BIpmmwmYQkir69gWVBQfDmcWb4&#10;v/9j1uPFL+JMKbvACrqmBUGsg3FsFfwetl8rELkgG1wCk4IrZRiHz4/1nhYsNZRnF7OoFM4K5lLi&#10;j5RZz+QxNyES18sUksdSx2RlRH1ES7Jv22+Z7hkwPDDFzihIO9ODOFxjbX7NDtPkNG2CPnni8qRC&#10;Ol+7KxCTpaLAk3H4t+ybyBbkc4fuPQ7dv4N8eO5wAwAA//8DAFBLAQItABQABgAIAAAAIQCxgme2&#10;CgEAABMCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAFqMZdmbAgAA6AcAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAA&#10;AAAAAAAhAFXqYLOOHAAAjhwAABQAAAAAAAAAAAAAAAAAAQUAAGRycy9tZWRpYS9pbWFnZTEucG5n&#10;UEsBAi0ACgAAAAAAAAAhANdSiVp2OwAAdjsAABQAAAAAAAAAAAAAAAAAwSEAAGRycy9tZWRpYS9p&#10;bWFnZTIucG5nUEsBAi0AFAAGAAgAAAAhAD8l3qjfAAAABwEAAA8AAAAAAAAAAAAAAAAAaV0AAGRy&#10;cy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQAubPAAxQAAAKUBAAAZAAAAAAAAAAAAAAAAAHVe&#10;AABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAHAAcAvgEAAHFfAAAAAA==&#10;">
                 <v:shape id="Imagen 23" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:32429;width:29978;height:19983;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDI39AQywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW8FN0kSpXUVUJBEHvS1vsz+0xCs29Ddrsm/vpuodDjMDPfMOvtYFoRqHeNZQXpLAFB&#10;XFrdcKXg82M3XYFwHllja5kUjORgu3l8WGOu7Y2PFE6+EhHCLkcFtfddLqUrazLoZrYjjt7V9gZ9&#10;lH0ldY+3CDetzJLkRRpsOC7U2NFbTeXX6dsouL8f9vp4OfgxLIuiGJ+v52CDUpOnoXgF4Wnw/+G/&#10;9l4ryNJssUjm6TKF30/xD8jNDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDI39AQywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
-                  <v:imagedata r:id="rId16" o:title=""/>
+                  <v:imagedata r:id="rId17" o:title=""/>
                 </v:shape>
                 <v:shape id="Imagen 22" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;width:29984;height:19983;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDq2WqUyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X9h3CDXxz6VZMpS4bQxmKL7IqjL0dzdl2ay5dE7vu2xtB8PF+/2+5Hm0rBup941jDfJaAIC6d&#10;abjS8PmxvXsA4QOywdYxabiSh/VqcrPE3LgL72goQiViCPscNdQhdLmUvqzJop+5jjhyX663GOLZ&#10;V9L0eInhtpWLJFHSYsOxocaOnmoqT8W31TCoozm8bK/P5+NbKN79PE3Vea/17XTcPIIINIZ/8Z/7&#10;1cT5izRT95lSGfz+FAGQqx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6tlqlMkAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
-                  <v:imagedata r:id="rId17" o:title=""/>
+                  <v:imagedata r:id="rId18" o:title=""/>
                 </v:shape>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ansiedad estado antes y después </w:t>
+        <w:t>Ansiedad estado antes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y después </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35600B94" w14:textId="77777777" w:rsidR="00800039" w:rsidRPr="00BE384A" w:rsidRDefault="00800039" w:rsidP="00BE384A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="674BDBC8" w14:textId="77777777" w:rsidR="00625F33" w:rsidRDefault="00625F33" w:rsidP="00BE384A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2711,130 +3004,130 @@
                 <wp:extent cx="5570855" cy="1445895"/>
                 <wp:effectExtent l="0" t="0" r="0" b="1905"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="610976791" name="Grupo 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5570855" cy="1445895"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="5300359" cy="1754180"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1977258064" name="Imagen 19"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18" cstate="print">
+                          <a:blip r:embed="rId19" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2551430" cy="1700530"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1420225136" name="Imagen 20"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId19" cstate="print">
+                          <a:blip r:embed="rId20" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="2700669" y="21265"/>
                             <a:ext cx="2599690" cy="1732915"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="51BF5057" id="Grupo 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:41pt;width:438.65pt;height:113.85pt;z-index:251662336;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-width-relative:margin;mso-height-relative:margin" coordsize="53003,17541" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDKP/aRqwIAAOwHAAAOAAAAZHJzL2Uyb0RvYy54bWzUVclu2zAUvBfoPxC6&#10;J1psypYQOyiaJgiQtkaXD6ApSiIiLiBpy/n7PlKyG9sFGuTQIgfLXB4fZ+YNyavrnejQlhnLlVxE&#10;6WUSISapqrhsFtHPH7cX8whZR2RFOiXZInpiNrpevn931euSZapVXcUMgiTSlr1eRK1zuoxjS1sm&#10;iL1UmkmYrJURxEHXNHFlSA/ZRRdnSZLHvTKVNooya2H0ZpiMliF/XTPqvta1ZQ51iwiwufA14bv2&#10;33h5RcrGEN1yOsIgr0AhCJew6SHVDXEEbQw/SyU4Ncqq2l1SJWJV15yywAHYpMkJmzujNjpwacq+&#10;0QeZQNoTnV6dln7Z3hn9Xa8MKNHrBrQIPc9lVxvh/wEl2gXJng6SsZ1DFAYxniVzjCNEYS6dTvG8&#10;wIOotAXlz9bR9tN+5SRJJrgYV87wNJ2HcsT7jeMjOJrTEn6jBtA60+DvXoFVbmNYNCYRL8ohiHnc&#10;6AsolyaOr3nH3VOwHhTGg5LbFacrM3RAzpVBvAItitksw/Mkn0ZIEgHWvxekYRKlhdfHr/TBw1Li&#10;qT0o+miRVB9bIhv2wWowL+Tx0fFxeOge7bvuuL7lXefL5dsjQzD6iVH+INJgwhtFN4JJN5wqwzog&#10;q6RtubYRMiUTawaszH2VQsXgRDtgpA2Xbqi2NfQb4A3HyTrDHG09lhowjeNQ18NEIPAbs2dnwYJo&#10;3X9WFSQmG6fCcXqJBTOM0+kEDnew4CxJMHS8aHsjgbrGujumBPINYAFIQ3qyfbAeM4TuQzxqqbyW&#10;gUsnjwYg0I8E/B7x2AQCQ0mh8XYcOs2SLMPpJD9xaBbkO7bcW3Jo9h8dmoH/8hxuNbgOszTLx8tw&#10;f11muCjy4uDVSVakIeJfezXcrfCkBOuPz59/s573of38kV7+AgAA//8DAFBLAwQKAAAAAAAAACEA&#10;SlmnBxEXAAARFwAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAAAbsA&#10;AAEnCAMAAAAHEx0UAAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAALZUExURf///1VVVQAA&#10;APf39zw8PBcXF/7+/iEhIQEBAd3d3fr6+j8/PzIyMu3t7e7u7hsbG7+/v8TExPj4+PPz8/39/evr&#10;63Nzc/z8/Ofn587OzpiYmDk5OUlJSVtbW3JycgICAj4+PtLS0hISEhYWFh4eHkdHRyAgIBUVFR8f&#10;H8jIyFpaWmJiYgwMDC8vL9HR0ZGRkW1tbbm5uYKCgri4uDc3N9bW1kpKSt/f36Ojoy4uLkFBQS0t&#10;LQgICIqKiuLi4icnJ0NDQ/T09NjY2Nvb23V1dU9PTykpKeTk5MbGxuzs7PX19URERPn5+QYGBjMz&#10;M+bm5vv7+8XFxV9fXyoqKkBAQKysrCwsLOrq6oeHh8/Pzzo6OmdnZ46Ojh0dHQ8PD7OzsyYmJoiI&#10;iOjo6KSkpBAQEJaWlr29vRwcHOXl5cDAwF1dXW9vbw0NDZSUlMvLy1FRURoaGtDQ0JWVlbGxsU5O&#10;TrW1tVlZWX19fQUFBdra2qqqqoODg8fHx2NjY5eXl3l5eWxsbEJCQtPT04SEhPLy8jAwMBEREVRU&#10;VNzc3DU1NfHx8fDw8N7e3gkJCRMTE01NTbe3t4yMjMPDwzs7O3FxcQQEBD09PSUlJRQUFFZWVgMD&#10;A7y8vL6+vlBQUIuLi2BgYGZmZu/v74+Pj3h4eG5ubszMzHt7e39/f+Hh4enp6bS0tJqamjY2NgcH&#10;B7u7u0hISGpqan5+fsLCwlJSUgsLC2tra8HBwc3NzdnZ2ampqRgYGI2Njbq6uisrK1hYWIaGhtfX&#10;162traCgoJKSksnJyZubmxkZGSQkJMrKyoWFhba2tkxMTJCQkHp6erKysp6eniMjI4GBgXBwcICA&#10;gImJiaioqFxcXCIiImVlZdTU1ODg4Dg4OJmZmfb29rCwsKurq66urjExMdXV1WFhYUZGRqKioigo&#10;KFNTU0VFRWhoaAoKCp+fn2RkZA4ODjQ0NEtLS+Pj43d3dwAAALP3/I8AAADzdFJOU///////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////AHXY/3wAAAAJcEhZcwAAIdUAACHVAQSctJ0AABLCSURBVHhe7Z1LlvIqEICVmZNszHOy&#10;B7fhArIOJ07dTiZuwh3cevEMrcltBNJ/fSZQBTltsLoCJAEOiqIoiqIou+VojCFhNGYiQdkJszmB&#10;1UAYzXBQ4+0K88DgDjtpA4bKPjAvDIbDnW33xFDZB4MZz+Z4ONzYdiMlKrvgZKYJq7kz2W62FR40&#10;YBCt/3oGq7oDOF7e704SKx1yIZO9zOHBtrtg6EHDKp3CJsNOAtsucTS1Xc+YM9Z5VxBmtmGEXjO7&#10;Bpsk2E8ggVIC1O/2i9puv6jt9ovabr9oW2W/qN/tF7XdflHbdQN0vzOduDeo7XoBzHYxwwwWXIva&#10;rhfwruX5MGxwPLVdL6DtoNWvttsh5nACu7022E77d70wGbhkzlveJ1K/64YB/Oi+5VUwtV1HbHyH&#10;T23XDdi5WzxffYfarhfMkZqa2r/bIWg4fCNT1BWo7XqBbUf7Sr5lu8f940eOVBi23XGD7b7Vv8N3&#10;YyJmiT1ypMKM5mpO85Zfpdo1c9RBLB+44D/0Fl9S2+2Xarab1XalUb/rBWoDAKIip5FB+XakpBD1&#10;u67g0SOW+zTPEzTyDoermed0KIn6HTOcPn7kyC9zXTQ0n5iCg5fxEVGE+h0yyPXKMU0iODbcq/oV&#10;C9vhUyG+20KjzwPU77IcWw0P5lGSATS6lXwP73hGqN9laWA78e/UIPQwlscsT4nvq99laWC7J7K4&#10;UcgPhZLx5oL6XZZbq2tmCtdxja+Z6nefeOElU2SLtC0bt1V25ne1mpWe2Rzv1/RetH1tDKvBxaM9&#10;9bssLdoqFCbtTGvLpzmfefBygPpdlgb1nTREYtt5e41nETzqd1ma+d3yvsrPqN9laWC7Oz67g/pt&#10;GNb+Uup3WVr4nUdSPqF+l6Wb/t071O+ytOjfbUb9LksD2w3Q0Fx/vUTU77I0qe/wyeuWl9rV77I0&#10;qO/AaHjDskfbqd99AG0HvQT1u9/SxHZ443nLe9Hqd1ka2O5szA2quw0/k/pdlib9O/iFNg0xUL/L&#10;0sDvwHaPbSNf1e+yNLAdvqvW6bhX9bsPmBc1NbWd+Vsa9e84Wov6XZYmfYRubaf13QfYdvw23zrU&#10;77I0sN3NvMxz2mA69bs8Lfp3jw2PXQn1uywN/G476ndZ1HYh6nfvwMulICkrUL/L0qC+u0zwC927&#10;vBetfvcBdjhe2dUxgiPeUMh5pPpdlma2i/vmeHuTXBFHUC7mzVG/y9LCdvQDxTejKW262XFAyRMi&#10;9bssDeq7ozEX2EUj3OwAsmZoMphE/S5Liz7CfcYZo0MuBoyJabJWb6sxy1rfrcb53hHtNphL6zWy&#10;1e9W42zHIyenqfUa2VrfrcbZjjsMYDgWzBNDj9Z3WfrwO2lnwrmw7ZKfUOu7LJ3YboZuAV04J7Db&#10;on6rds1Uv1uNtx3N/UAmgjboommifpelj/ruA1rfZenF796ifpdFbReifveZ1bMEMOp3WVrUdzRl&#10;Jz3wWYn6XZYGfke3oR/ps4J3qN9laWE7CnnGvnWo32VpZrvVDRVA/S5Lg/qOjdblnFQd+d1lHj99&#10;xkD+8SN/rhAG3zW6pnNkvuNf9Lvn+LwiP4WAE34+6lzaNbGZqe3MD1zG++P3FLcdDVrewj/pdzP/&#10;+mzBZQgExv3pqKa3Xoh/3O+cAIgcR8RShrCo39H1kpGUFZSxXVCBZz64ran9a83R/Bz513cmCWSO&#10;RcPVMV1OJINY1O8uz8vLvO6P82J9hDcUsd0wHo832rI7Bx+AY2pdhC5oOyExjo8CM4VHkURy6fqO&#10;Hc5O7r2GQn7HhbP/p0kMAYX3t8HjWst26Hf2BAUr2wSv2BzECUjpfzUxWm3bDcE/cpao0D9wr2a7&#10;0O/o1MLTi/RIYIVCCO7f8bt4EbX3lPG7kUojhQolGzlIiQO7X6vVd3KZkMBiE4lQCY4ikfXitjOn&#10;Ybil7xO9o4zfRY1uRCSbADFdFklPAkdtv+Nvh5A3ITonlxMdAkBpivfvztjK3HBbpZjfhWUTySVE&#10;pV6AubTXru9iIIE3lr0SEKX/kf4d1HdcHlcwG9sEF8jOG+1OauB3vMVECe6YxWHl76sM99P9ft9w&#10;U6yc30XlYzEqsFV8IklebVDfMaxhAieKxEqAT8cKoLTf2ZUuRV1BofrOltMWzYGiU60Q5BOk129n&#10;wtemZyIJkowRHxQkWL7QzuRtNQX9LiwYYEtsA8nmyOpBXLF/F/mdyHb3GUioeJmkL/TvYEsW5CVP&#10;xPbLc5qS0QiF/Q5D2CVakGYlx7RpZzLxqYDGmyheswIE3/A76CBEthvM83K5nHA8yeORDgMq6He2&#10;TB5UYHdbhNcl816vvoPT5a/nr2Y5VkJcUphX9n4mYE6H+ZL43dGNuMNuX+ySxes7wJY/LKiASZxt&#10;j6AYAaGi37mvzYGZfGq8BWlhUmm/u+Bk38nIV/soli1qrqQ4ytZ3UiwgLChHNiXFZlWs7+Qy4bZY&#10;kuAtcMRX+neJecwM1jzaO9TJiObifufK70h/CDkiiITq7UyLP4dY4tNzWxAhpf1OLHHhiEG/u5tn&#10;Omb5eeGPqL9DKhApFWA1SaEIAlGZhVKrvmPbyenIWYgWCxGBTscU799RmLQzkcnIqglfWd/c3s8E&#10;fiq6VV0+gSLd6ERqXjOD0wkiR5AMu8sN5bJ+ZzvmgKR4nkbe/EtfRCpU3yWlDONMcpSIkFr9mpme&#10;lpyUVRGRJUfgg8r63f1u7kj0SjubDPxO5sZJjFVk3Cv6nS2bKyMLQbJLWKQxNW3nvjo4F4YEznZp&#10;DKqSinvp+i4HzYaDfXMDdRtPkBNQyO+wbK6wtnSiQygZTgiSRIS9av+OoZOQM3BxAl/T7RGe4u1M&#10;aGKOyWWRprLF1uUdhfT5UJn6zlb+tnhRIYVcmgXzqt7PfHMykOW25XE28V7c7+DSeDWXxbxT1kBO&#10;8BTyO3xb6EzvDBGBuAo6vsZFiFj079gYNsrAmZxnjyh+X4XMl2ln/kgZv+OX+BAvpfyc45A/923S&#10;/h0gBqEIA9ndJohEUel/NTAaNkZq2+4gv/1vkb/2beg5QmAXMoWEjlj1hwnl+3dou0yD5A1l/A7/&#10;ka+0SWQ3CUiwig0CkT7V2iqx33mTWAPZFJGtCrDGCcX9DmdQuaTzTr2jjN/5vvkvqNg3D4mv93ZH&#10;RLYqwKJNkD9Xigv0A54bTFfQ7zz8f2n/QTlGMY4SvWrfvAzy55pRqL4jE1gjiF2i2OESRPAHVOzf&#10;lUH+XCnu0Mx8bblX8g2/swYJrAO7N5IkOESvfk+MkBORc3BbqiEiYAR76fruYmZzmKu/Wxs8R5Ao&#10;CQXJd0R6xfcz+X0V/riz8GeCxJo9BgKbUf65+YDtzOpjSdLn5hYWIQzSrOqSXHYbvwuJzstqvIWw&#10;+o3+HUdrKVffRaXMFjjOj3QUGryvwqCc6KwGiZzmEkD4Tv+uwX2VpFwMJYY5eSS79vuZfGL+3FDy&#10;mhWTVJCtVtzveL3XDX+1pN8RVDQIwgIDqMouxSeJdw7r1XfxvWh3FiLwliKZBB1R2u9wnWVAtDWU&#10;rO+oSCGsSVqUZRWKRanrd/ClvLG8wOVjZnSAKKX97nB4jOdNj1PL+Z0vX1TgMHRZTCzVfT/TE5wa&#10;y06wBEe4S2Z5v/Os9b2SfkflCgpqFUmyOSRYBWISIajpd/z19iS8kEjhAT6HxfJ+Z6lqO1/fSQHT&#10;ctoYAht7xVKzvkP4y+1ZYCCnY5OQUBZE/yt+Bz9GcDVxMYtOyIJZnF21vnOn5omTIHa5KLAuSSj9&#10;Ob9jfCFdbBNRdxIqAoqV6zv77RSLEkcUh9kEy3/FdnE705bTxlFiKAGgOL1JfUeCPYWlEoA67C75&#10;L/mdFCoqspTX45Q4B6Tq72cuzsslhArEvLHMUMofbGdyTKVjUQKXEkhAoNRuqwDBt3NsNSTITA9D&#10;/mR9tyzwj1KkVH3nAb/Zfbs/DZcR5UWKTfpLfieF5OLZKEiK80QMkmvez1x8Owb+ViVhsxivYYT7&#10;9/wuRm61DMtbLiX9zheVJFvIGJflIwClutdM+Eb/9Q5KSrIi1UtF/Y7vZRKSYnnQ01gcVbmY4q9o&#10;fcdFSwoqSXGOlcPUym0VBr7cbTZBWKaLzGJRvzsNp4e5D8Nl8dzc8HDlF/zLpWYt6HdcMltWLwQS&#10;iryJIqBU736m9BH8iVisKrkOliXFZpSu79gyqYEMTQ6XHwdU1O986VLJJzFWCQ9o0M4E8OvtHkpA&#10;oGSi0vWdGC22HZgS/e6r4+9sgSIWKZCAaZwuiohA5Wum+357Fl5AAiWX/pX3ogFeldcBGtruq+Ne&#10;uUQQhhunWIUTBKcEqY3amUFEAm+JEogSFve7meccjuo7nDoAU3i8+WTHm99utxduov6OoL5LkVSf&#10;CVKShjHuVe9n+tMQooRFroVSKbd4/w7XB41NR+6Ge36eh0LjXqWgGPnSseiIEljC0KW1aGfSOVEg&#10;OAFhhbN5C6jQv0NjIlXmVxHiQibFdlqaVrWt4s7C4hJEsLk2ZmwO7F+6rxIObh3wQ67IASV6CtV3&#10;+Iq3H3MRjL5AQA1SnLZMkz/3bZzfgQXYNBz6mAWbjUGcg3Fpv7tZJ0sgsx3N6fSl+cSenxkvIrxB&#10;/tq3ceMR3L9REolgszGIcxj5c4WAK6LJDb/jKvBipmQ0cynbraCjdUlO4Dz04U2kIMIX1kUlzcYi&#10;0wc2+XOFAKvB9lisYv4z/6LtVvClyuwdaDv4jZaO9yNquyxtbDfhTCqirqCa7XTdyQ/MOEfHtOXF&#10;6CL9uzWo330Cem+3LcMR1O/ytFjffDNa32Wp7Xev28siKStQv8tS2++4Wz6OsEvKCtTvsrRoZ1J/&#10;ce7RdvvyuzZ9hCBag/pdlmZr01cfs7yGndV3tZ4leujp3ICzsq9F/S5Lg2smj1ne8r3qd1ma9O+G&#10;eLboj6jfZWlxX2Uz6ndZWthuNmbb96rfZWnRzjTQ1BxwQva1qN9ladHOpO2u/bvf0qZvjnbr0Xba&#10;zvwA267+2vQrUL/7wDQNBky3wSDqd1latDOpb75lXTT1uyxN+uZbUb/L0qCdyW9Bw2c16ndZal8z&#10;saEiSAoz4qIJIixaMep3WTq5ZpppwPfH4NczwyBW9KjfZWnRVslAroYBC8lPqH6XpYXtwK0yF0ay&#10;G99tSdebUb/L0uZ+5sUMbi1lyx0vlTySOX24p36XpdH9zDNFIbPBEZPJmGVq09hWTAW0vvsA2u60&#10;sB0+T3+J303JSVV7p13bmR/gkcnJPA/IZIflpTddtL7L0sDvoAd3xL6AqIiYDBsxJCTG0vouS4t2&#10;5gC/UHIZxArwTmtkQ/07pi6pfpell/uZ2CSh2R1QoJQA9bssLe5n3mZCtBWo32Vp0c40E05A0IHt&#10;0Mcj8GZqjBzZJU3amVv5lu1k1o13yJFd0qZ/t5Fq18x9obbbLw2umQ9z23g5UttlaXE/UxB1BWq7&#10;LC365ptR22Vp1jfnJwbrUNshsl6nZ1p0aWpcRHEm/R775n0j82O8YcuLk/+PG/zLbHqso7brg9Nk&#10;zJWneliN2q4L+CG42m6PmDMaQm23S6BtNKvt9grWeNtWPFDbdcQF+gg9jllWVjFp3/yfQG23X9R2&#10;+0Vtt1/UdvtFbbdf1HZ98xrFQsflxJpqu565mhlniBMhncJdbdcz9D47TmWLdzoX0xGr7TqGrTXN&#10;B1kjO7lVrbbrHvA7XvU8nUtabdc7OJoyGbMsqO06h5ZY5vXNF/MIKF3DA2F5ZsYt8+8rzZHXpKWt&#10;ohfJHeGm4UCzsQGVfXA1tJ4zXCqf5nxe9M2VjjlOBL0qXXo5dUVRFEVRlL/CrqZX2d3pfpeddSy7&#10;nkGkNjuz3feHSu4I9bv9on63X9Tv9ovabr/oNXO/7OzH0MeciqIoiqIoivJVZpzGUOT+ueLZpisF&#10;/qvQcihVpqAsAr9CrhC0YuJi/Fi3pAs8Kryq1B4wwwWXolMcuKjUPjDmdttR9fx99vNjDPQKsl44&#10;HfVWJy0ErSuu4BiWPZmO6rrFUoH/Krsa9pdfXfVfxczDCRCte+AiMWyZyPIvY5eOELV/dnWyiqIo&#10;iqIoiqIoiqIoiqIoiqIoiqIoijLs5n15JWU/78sryo44TWceU3Wx7yvPIyUMI8bsd8eJpmcwh8ek&#10;LzV3gzHHM77jOZj5SMs9zOZ8xAEOFB/JdjcU0YZmGllQegAtga+80sr7R8N+NpjDHWNQUKehO2aE&#10;HZ1OB/L0gpH1w8wJX9I1tMARYkc5QhItnEMrVpGgi3h0w2gMvmSOL70CbkkqXjuAbMfmJAdEQW3X&#10;E2gcMovI4HXidzfvd7jqEQlqu06QtYxOPP4SrITuhUG+voNYbdcNBtfDAZsMZoJ2JtR9oyyQA+3M&#10;M1xM0XY3M9IxarvOGMaZ+3fPSZY0GmUINMXsmMeZGpdsO21nKoqiKIqiKIqyOw6H/wCq2QFBfjHm&#10;1gAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEA15Mat75IAAC+SAAAFAAAAGRycy9tZWRpYS9pbWFn&#10;ZTIucG5niVBORw0KGgoAAAANSUhEUgAAA70AAAJ+CAMAAABICJcwAAAAAXNSR0IArs4c6QAAAARn&#10;QU1BAACxjwv8YQUAAAMAUExURf///729vTExMQAAAPf394yMjEJKSsXOzr3FxUI6OmNaYzo6OqWc&#10;pe/v7wAICGNrYxAICJyclBAQGYyUlGtzc+bm5oSEe0pSSnut797W3nutxa21tc7O1oRrc86tnBlC&#10;GVoZQhkhGa2lpULm70Kt7xDm7xCt73Pm79YQlELmxUKtxRDmxRCtxXPmxdYQa1pa5loQ5lpatVoQ&#10;tdZavdZaENYQvdYQEJxaEJwQECkpIZRClJRCazpra5Ra75QQ7xk6axBraxkQa6Wt5sXmGYzmGcWt&#10;GYytGRl75hkx5hl7tRkxtZR7vZQxvaXm795zlNZClLVzlKXmxd5za9ZCa7Vza9Za79ZaQlo6a9YQ&#10;79YQQpxaQpwQQloQa9al71p75lox5lp7tVoxtdZ7vdZ7ENYxvdYxEJx7EJwxEClzEGvma2vmECnm&#10;aynmEGuta2utECmtaymtENalzghzEErma0rmEAjmawjmEEqta0qtEAitawitEMXmSozmSsWtSoyt&#10;SvdaczprjJR775Qx7xk6jPdaIffWxRBrjBkQjPcZc/cZIWtaGfecc/ecIUpaGZTve5TFe+bmGa3m&#10;GeatGa2tGdZ779Z7QilzQmvmnGvmQvfec1o6jNYx79YxQinmnCnmQpx7QpwxQmutnGutQimtnCmt&#10;QvfeIVoQjN7me2sQGd6tewhzQkrmnErmQgjmnAjmQkqtnEqtQgitnAitQr3me0oQGb2te/eM5veM&#10;tSkIMWt7GUp7GebmSq3mSuatSq2tSmtrSpTvnKUQlIxrlJTFnJSce6UQayla5ikQ5ilatSkQtaVa&#10;vaUQvWNahM7v5oQQlIQQawha5ggQ5ghatQgQtYRavYQQvd7mnN7mvWsxGRlCQr3mnEoxGVJaWggI&#10;OhApQsXO79altfdC5sXmvfcQ5vdCtfcQtUpzSmM6QqWcvSkICPf/Ooycpff/vSEIAPfW9zEpQt7F&#10;vWNKSu/v3r2ltYSMnMXOvZSMlDEhMUI6Sr3FtQAQAHuMjPf//729tToxMQAAAGxYYscAAAEAdFJO&#10;U///////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////wBT9wclAAAACXBIWXMAACHVAAAh1QEEnLSdAABE&#10;O0lEQVR4Xu2dW2/bOLS2bdG2nEkUx6ozgZHmIv4X+udzN8Dg+w/FBnyx7zZ61aSdSdpOB/jWIpck&#10;6mgnNi3JfJ/E0uJBaiPp9SIpHkYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAoIZQFVmb6Gg1i1U8&#10;W0UmCADoH2NRbUqoY9exBB9FzQCA3rFeLB4WK/NJlEq0s10/KhUsNy8UEUO+APSfyaO6Ma73Tqnf&#10;tDFTaqsNAECPmVBpeaOtNflgbYwmiboxFgCgv0yVmmWWkfFotFFqJSYAoKfcqszNWrXdkGwxAQA9&#10;JVDqb2NNlHpM3xRxcfpWbABAL6EishKT/G0g5mh0o9QnMQEAveQ1fdWrXwHn6iXf+01MAEAfWWZN&#10;VtoN5+qlAvW9mACAPkIiXYrJSr4UU7/xTdufhWgWFNlmRwIATk6haflKqQsx69T79Xlb5LeppAAA&#10;Ts/Ccr2VknNJvRXGUC8AnRGR6/0qtm61ykvOsVJzMZuAegHoDva2E7FHo4+lNue0LboJqBeA7tgq&#10;ZSmQPLEZasT2jVK5ruv5B+oFoDOocmsPBCR/mwY/5f0nG4HvBaA7Sp2Zl/k73pc9RilAvQB0RqjU&#10;QkxN9FPFpugckVfWRhtQLwCdYY0INMyUmnFtl8Vb0HUtUC8AnUEaHYtpWCdKfV5NVzxVzu6ZcaBe&#10;ADpDVd4KZbPSxbsanAmoF4DOUOqm7GGj5V2sPs+W+8wIC/UCMFSgXgCGCtQLwFCBegEYKlAvAENl&#10;0OoNv90f66f41g2AITBo9a7k1dgRwNS5YHgMWr0LkV4ryWP6/rsNWX8CgAExaPU+xLtJgiARs418&#10;UDQAQ2HQ6p1EX7/u+v0QBHfluOpvtE/PFgD6xaDVuw+bIJhBmuAsOXv1XpF69+jvDcDwgO8FYKjA&#10;9wIwVOB7ARgq8L0ADBX4XgCGig++9xnqBWeJFyVnqBecJaj3AjBUxv+Kca7A94Kz5ex97xK+F5wr&#10;aHMGwAnReu3abaDeC8BxCcfsLsY8rHyvWZnfD3wveAcqPtrPuc1JFCY3vBr+0sz6sHstokPwwffi&#10;fe+xicyj2c5NfCNWK7vWhx8Yk1fzN31R6vGC3O83iXeCFyVnqPfITIzwWvkZBME+8j0z37tVKr4a&#10;jW5JvNEopAsg8U5AvRe8gzB8+hh++tiy/UQXPli259HbX3LK8yC6UTGvTLRQipX1wW3ZwoN6bwLf&#10;2wXryyDwb57dsVI/eE9lZv7jqZBSXJ/3uMD3AjeE5Hv9U+/GFJXXVGTWPsO4YFeg3gvcsPZZvbR7&#10;1GGllnrvBvhe4AY/fS+VnNlXrJS64uDaccn53Ps5431vR3zyUr2hcbZU7dXBhVIfteGGs/e9yyB4&#10;hu/tgI9eqpd1O2fRzjhAnhhvjA6BfO8lfG8HhF+CVw/Vy4JlyANHM9q7LDh7Ue+9O69XigMhvPDS&#10;944etHi3ZEWfzd4daHMGbuB6773YXnG/2i60x42CwGWDM4E2Z+AGT+u9Ns69hg/1XvjeLoB63QPf&#10;C9zg5/velMlJnjkPfC/6OXeCr61WxHqV/PFIBecVj1dwiQ++F+N7u8Bb3/u01a3OpN5Erdw+ej6o&#10;F+97u+DpIkh8VO9ca5fVu6Yt5tY4iKv/Ce7EBKfE01arSaLUbLnSfaxo63bygfPv55ygzbkTwksv&#10;+1pRsZkcogw1Qk/JA0Gbc0f4We+NrlVCO1Evd3jG3BoHgPe9HfF06WNfK/K2LNdUva5HCHrge9Hm&#10;3AV+1nvz0fk6iNH5h4ExRh1B9V6oF+o9DPK9aHPuAm/n1uAuGql6Q5ScD4JbreB7O4DntfpPbH+g&#10;ii6Py0/VGxgxu8IL9aLNuQM87WtFeiVvK+pdKhXrWEfA9wI3cD9nD8f3rn+q68WtVm/4rNy63vNX&#10;L9bv7Qhf+znL8mOKnDCxklg3YE5J4AZf+zmPvl1r3Wowt8ZhoN7bEd6OMRrdPsx47d442LpeH/Hs&#10;1Qvf2xGfvviq3tHoV8RIwCHwvcANmBnHPR74Xsyt0QmsXqdLTwMvfC/WUugCrvfqxTC94nZTBr01&#10;DoDUi37OXRDOfHzfm74vyvkgKS44f/Vibo1uCBMf670b0WyOS4Gdf70Xc2t0w9N3H9U7n223d/r3&#10;+e4yVo+b8KukuMCHkjPanLvA3/e9GdHMLCXoDPS1Am7wdF6rAtFnpwVnP9qcod4OgO8l7pW6FdMF&#10;51/vRZtzNzz5OcaohFIu33n74HvR5twF6GvF7HxjFK3D9brgXiYcFe3VVuNFqxV8bwdQvdfPMUY2&#10;6x3DjKJVEPN4BivT+i5RSiWzfXp5oM0ZuAH1Xt3orOZi1zD5xGORNJmH4QncNfEeF8+Dei/6OXeC&#10;x2sIGn5FIY/Qb3EdkxsS6X/rkFdMkWH8IUXNwvWYj9w9vhC+F7jBT99b6SnZVnD+otRWG/+QD37S&#10;Fjlro+OFUs/aaMMD34t6byf42eZ8JaJNaVtDkArJ6Zx1pFWdk+rJvJAKc6HUzucWvhe4wc825/GM&#10;eDafuz//ai38kmQ/ifl0nWj1Uhk6vWabPZYP9aCvFeq9neDnWgpv4braj5K8cdrW/JE8t5iN+OB7&#10;0deqC9DmvIPbqnONqOCcPaxUF9711siLkjPU2wGfLoNX/9ZSeANURZ6ObjfbWM2WItNQqcBYxM/d&#10;rc6o9wI3fHz12feW+k/VQXXcq1vumUFcm6bpsa3ez7sX3ofvBW7geq+f/ZzDldFkMG0t+W6VIgEn&#10;28VvnF3Ll9xxrl6zpkoBckPmVzh79S4v4Xs7wdt670JL19D2tnfGGUzN91+yWOlLpS50BEPpJfVS&#10;TblI8peknCtoc+4IXkPQR/WSS1Vqtl1s9VIoLSuhcPpWHMtvpt8G+d5LE0FU1RtNS6xcTprVB7jN&#10;Gb63Azz1vRulbkSyE/bCzYVnXqNMTO6lEZOPoYNbS85lwt/FOFdIvRjf2wVPpF7/2pyj2G4pJjU+&#10;ilmFtJ2/743VDem80GpFZ2oZ4aA5/1YrzCnZDX72tQqLdV1SaONbn2nay5m5U+qjdsEF9VJUK2ev&#10;Xswp2RF+tjlv1I1YmkipKzErkKPN1UuVXPK9E6u3xlelfu6q8uF9L3CDn/XeTTbKwNAynzN3rBJz&#10;NLpRP3kCrCT3t+TFd667Pz73ei/GGHUEjzHyT73kUMXSkEKbW56Mv9Wknayu8vxLpV7EbMQH34t+&#10;zl3gZ703igudl1dtw/w25F1lxknuucF7OlyGKdx+1q3Q7Zx/vRdtzt3A9V4P1xC8t70teeKWlz6/&#10;YpkRJ1pkpWSSccBR68fWd8WCD74Xbc5dwPVe/9YQ1CVeWTP/dsWOOBpFk4h+dVSRr1TNvZltn3kn&#10;xZQo0FF3JGyt4na8aLWC7+0A7mvlX5vzePZ8zX2sgtl33uXU6myt+2MRSfZe6TaN2uepRZszcIOv&#10;bc4NNOjsaZWoeLuxlDoJF7FKFuN9HloP6r3o59wJn7xU730QfLkIAvOrP8KuTo/vAr4XuAFrKbgH&#10;awgCN4RfoF7XwPcCN3g/G/sJmJ9/XyvUezuBxxg5qez1H/28RYvZbNE8PvAo+OB70deqC7jNedcI&#10;t3MkGifcXWptmprdfn95UXKGejvgo6fzOXO/KVLvn0a9u3s7HgLqvcAN/s6toYKQp1pX0/VKBh+4&#10;Ar4XuCG88HH9Xp5bg3uYLZV6oN2dUjIOwQlnr17MKdkRfvpequ7qMUavZlg+BV3WfM9evWhz7gg/&#10;x/fem/G9X6n8rJ3ujrXzD8SHkjPmlOwCP/taUbWXd3NS7y82lPqbd444+/e9pF6M7+0CVq+P81pp&#10;9U7T0fYoOR8EzympvwXBafGz3huaxYcCmVNjuXstokM4/3ov5pTsBj97Spo1PMcy4dw63mMB/APw&#10;od6LNucu8PR970qpmAfYU8H51+Zxj/XvD+HH+a9jBN/bCZ/I93o4r9XogqRLrvfWdJYszg97bMY+&#10;rGME9XYAr9/r47xWehkyPSfVJHHcUXL0w4P5nNHm3AX+rt8bheaB+7V0XXOYe1DvxZySXeBpvfek&#10;eNFqBd/bAb6u33tK0OYM3OCx752E4w13kJQStDs8aHNGP+dO4Lk1/FTv8o+firtcRUmAuTUOA763&#10;I3ydUzLiNmet3tvY9dwaPrQ5w/d2ga9tzs+k3PiC1asnx5FYN/jQ5gzf2wWe1ns3Ss1CGazAq4td&#10;unz4zr+fM+q93eDn+N5IqWt63GSo0SRBP+eDIN+LvlZd4Ge9l0rL3Nos6uXhCi5rD3jfC9zg5/q9&#10;JFt+2lL1Ym6Nw0C9tyO43utfP2eRraVel3NrnP37XvjejvBz/d77ou/FrHSHgTklO8LPNmeSKysq&#10;Ve/K7dwaHrzvRZtzJ/i5fu8kVmqdqTe8SUvQbvDhfS/mlOwCT/taUdE5uRX1snhfTLQbfGi1wvje&#10;LvB1/V7uKDm7pAL0lmfZcLoQigfqxZyS3eDr+r0TntUqJXHrOM5evZhTsiP8Xb93Q3Vfw9Txk4f3&#10;vcAN3Obs4/q9TDjdbrcr9yWP8b9inCsYY9QRvq7fe0p88L3o59wFHs+tcTJCXmX0nMGckh3h2/q9&#10;kf6ZTEa6nsY7/nH76PngezGnZBf45nuDIOFf/fOab18xSuEAuNUKvrcDfBvfmzU0l3C53AHanIEb&#10;fOtrdSNq1cSzxVa/9w3uXF6Ds1cv+jl3hJ/r9/LAhPhPvWz+6NfqD/S1Ogz43o7wtM15Y48JDH+6&#10;le8Yc0oCJ3i6fm+stmIyD3rEkTPge4Eb/PS9/5SmocPo/INAvbcj/Fy/Nx2Wn4J5rQ6CfC/6WnWB&#10;n+v3knrtpy2Ceg8C73s7ws+1FEJVqPfOlArFdAHqvcANnrY5J3ZNlzxxLKYTzn6MEXxvR3i6fu9Y&#10;kfc1D9yaPK/TJufz972YU7IjfB1jtOAuVvHl80x3nXT7QtaDMUZoc+4Eb9fvfWHVCo4vgBdtzvC9&#10;HeDr+r1UYv5d+92b2dTx4tteqBfje7vA1/V7hdIz58aBnL96MadkN/ha761l5qb2dvbqxZySHeHn&#10;+r0NOFrG14eSM9qcu8Dfem8Njt4c9XKM0SQMw/HBv3M6Sxh+CIKLsYmZ/3P4Hm58X/xcv7cBn3xv&#10;dJG8BnqWoAN+eVYhPbOQhk4YvNIPBXn37rB/PXffC9d7cbUEV763j+qdzIzk+serr/OLvx0/1+9t&#10;wC/fS5XV5yP83NkB83vInp5Hl33Ozwu0OVsoZSbLOTK99b0fxuPx/P2/xR+K+TH+wRv6HY//eVd4&#10;/uPu0qsZig/Dz/V7G/DN9y5JNcfEiFgbsntbmJjTlwp8776gzdnCUb03XInRJ9j3TkUyfYKKznge&#10;98XX9XtrceV7na7t/U5c+N5jAN/7Bnxdv7eWhnpvuLzKfjLnPAnvl9/CvdTez/e9JJO/SS1caH3v&#10;x1CJMUYxw+4wQQaXnPE87ou/6/fW0OB7eQBwSvpkhYkOJh8l3Ma51ntz/R1MfioqOcP37gu3OeP9&#10;mtBQ77VXT5FvuqtsTYbl7i6CvW1zPkK9t6JgE5FH7xfOIN+LNue9wfq9FvW+N1JqtkkxGWRqDj0t&#10;x+6r51Gbc4FScEdYQqj3vgG877Wor/eSVMszTgZp1FSp79poo9++l1Xz3k9KSB87/EasQ+doc34D&#10;vq3f20q9711U/GuosqVTnvd4y9Rb3/siknkvWnUV1ZqIPHpXuAh87xuA77WoV+IflWjSc9pWsFFq&#10;58LTvW1z5r5WR6Ysyl3hipifg1c8j/uC8b0Wtb7368/SwgujiVJxWsReV1Kr+FLvzZW5S7MSLkab&#10;EHzvG0BfK4vaeu86VrPR7e+vySr1wJFSSSbzeHfRuedtzqya937aKefYfcR4vEVNbn98Xb+3ljgX&#10;ZQ6VjRdb/XJIXZry8jyv9o5G5Ht3+Yrz9b2WHDNzl2SrEi7EwPe+Aa/rvaTVumaqIkujXIO+VGNb&#10;vVQr/k/MJn78JUafkL5WVS29Hesc9aam8i+ZiDRa72mDNuc34HFPyfFiO7uYbRc7/nyet/2BRT4O&#10;qL7LpWTS84VOYi4rq4dOrB/N2bY5N5ELtajQargKfO8b8Nb33ub9H19bH5dZnMmT5HtJuyvb99Jp&#10;Supdy2kzkp62OSdScmYxvfdjNrJ9M9XD5s+o9+6Pn+v3kj+0uz/Gbc/L7ToTd0hZyQuT751JzGh0&#10;UV25Wx7EjKUXvleUaAmyrE07XJPN7OF734Cf6/dqNxpvN+tovdmSjutaq+qgrPRo3du+t7AaYT29&#10;XEOQ673H7inJAnzKTc2TWOVwiuRPI9HX6i14upbCA7nPdHhBdEcVW7F38Kdutyq0WpGgd43y6G29&#10;l0cIHoTWXFGNRCWihUre8/e96x/zOc+fe/jP/IrqvctwbkUd9PMk/8OeE/1UN/lb2oj8534TWq20&#10;o6WKbSIRg37fK/VeFtB7PxmFQO6BJX5eH84PytLHd2ff12pKxV09D+5hP3oCXc2rCRy+Xcj/sOdQ&#10;BdYu7m7aRgpF61zZM11ynlhFbe5rtWuMYD997/djl5y1Fi0VW6amGK5klIjzH987Jan0k4Gol+Ra&#10;qOlWRxFlLO2OzDfG0VKlOX3C6HvgUcxG+up7j9JqVdao0BC9Ew/G9/LKE3ez562eAvegn+3s7pnO&#10;pE9GFs/OS2d9j007eh6Go16xDC3qpWJyLCYfpiu83/L8v+9utOpvvfdQ30sS5SJvSam1wTyykJwG&#10;8kwe+F6SCf+l84Mwl0zvM8tcxXfYvFkNRr3jYmU1UupKzCpUWk7fD1H9WKs2ekyd7zpW8c61L3vr&#10;e482vpegYE1zciHCCvM+rwxbeDCvFan3N/lre0RI6v1N/oc956NS9vfMoq2vMs+jsaKqb8SviKWt&#10;mQ5I5hMTtVua/fe9Wkdv37RiCbco6hKlxPNvc2bfK39snxiO7+WW4vwbnuqu9dPRGbijcxwnPA0d&#10;99XQkEO+MVEXu18Vz/d8H3VSuM354DdGTEl9Jlir11YRp5z/+95p8Hoc9e51PffmYTjqJYcayxxV&#10;0dXnHXXXJauUWWRKvf0tjZKINn78LUafOEK9N3t6TBm4/mEqx9rh1OZ9avvhe8tX5UDqLuS+dsqA&#10;fC/3u6By8HQ5vWQj7/hYT7iI1WuxYSuaJiqZ7na8RK/bnNOb+Z5PA3mSlamQv+EEFOVBP+fj1Hvz&#10;y5da9gV9k62NAdV7SXwyZFez3UuE7+Zs25zLTwCTVojTCApnaWyVKsyVpitv6r18Vd77SbHtQ1ld&#10;DMf3jkYbqvsyP+PGt0VHote+93CO+jh50M/5CL73iKrNTrWi6rj8DwfBp/ur5dVmVz/HwzlT39vy&#10;COVJViYxK2m8e8pi0ea8L5ULqfdvtTMG1Gp1Unrre2UthfSGvvVTLiabrdnpFIkgKgXkXK45Omp2&#10;/v2cuc255s9/J+mZ7DO+0WaT671Qbw199r32/Xw7ex1dzZTHVNP86GvFfyn/7e/9mM1RGU69d321&#10;sX6urjab8X7LAb6LeZ/XEDwYeY5ox/41f6rqn69dsfM7tDm/gfrL+SbSUwynzbkw01zKn7vXE3sf&#10;51nvbXlwLDHKvi67xBR3qPe+nfTS8f6tds5w6r0bEWyReOxGv32t9yZZmzPdR10R1R9yoWIX4iTS&#10;dGYu1GMzm1MKpCmSYI7SARNjn8XgRZsz97WqXKu3YA4unMIOvNVmqN47lDbnKLxntS7ux/erR7Iu&#10;717jWKnEI/Vmvrd8G9+AHFo8Qx4yVtv5a470yPfy3/ueT4FKxJvQR5tTDOl9b6Cy6lU40zNFrhdK&#10;bU3Mkeltm/NRx/dmhnGob3uq8rPgfe9+vO367sGA+lpt7SGCX2PdXXmStA5WeD/nUO+tPCz1T0/j&#10;MyUJZqe3hZgc1Ht3YV2xwjXkbZq2r20xnHpvVBzYR8Vo1vJ4j5H276GvaylkY4zSe9r20VQiUkoR&#10;eVDnluptFluu7ubVYU/6ObN6S5fsiNhn3m2LNaD3vaW5NSYi25YpNg5h/MFVa/YBpL7XvqVvRA7N&#10;zlA6VcOZrejyCRiffC//4W/95BRCxaR9kaP0bjj13urMOB/MzkkZ90df3/dW6r25U6yxCu3MQt5l&#10;Kk/c60FqyuRJvXeva1SLHGmd4P3nKjCcei8Vle0v+LXxvb8c+d553+u9NbIsUXlCdkUUe0KmgcpR&#10;hRhto967k+yapfdN9hzPr/RSyyS02YwcPKB6b2FGZr2aCT8xVO91MjF939uc03va9snQEekdT8lz&#10;iDX/X9nLh3eFg+b/WzpJmsuHfs6mzdlcgEM2hLlscvGq2Ant9pD6OQdKrcSky6n0tJE8KTvanNso&#10;PiQSKkam1MR+03HVhGKMP/2cCf7T3/pJsW1NQdBpgGm0C6cY0BijSJH3Ha+jKFr/w7Nr0APDC3x6&#10;9r6XxxhVHoImajMWIynET0cayXvracnzZpYcoDGGB/M5p773neiLl1/LjJqot/DPgN73mp7OP5OE&#10;u1jp6i573n0XI3sjw/e9lSdjd4TNzmdNh0yUJ7639Xrti3XZNLnJlgnlVtXOd8Sg5tYIydUKATdZ&#10;RbEKdi0n9k5663vzMUbpfW36ZFgRudfMc1B1VqyM8uGWN67J79N8zpVL9X7yUzWe1E4oX3T+DGtu&#10;jQl3jSS25qt+MnY2RLC3vte0WpVuZa6ussUZ87h5Xo+tSDYN5/GWVRW4jVf1Xn1Z3vqxNrtoz1RM&#10;HeDcGtEp+lH0dj7nYsm54BQrtDwIaVIpixXM1W9TOE4CWEvhbZg3RJr88pYv9D5gbo0GxrorSM/I&#10;fe9uKk9D4+PBCdXczcXpQoIO+OF7KxfkPchJrHPlZtEyodzK9mmQGKDvJdbOp6Xrbb03873pfW36&#10;ZNgRxcRCNotSfPGgKl61ObddiEb0QZUj84jcGzeevpSgg4Nqc6Zqb8ilZl6JyM3YhJxe13sbb3GF&#10;/XOmee0jWo+2Ev2q9+q//C2fdgqVn2LAOlgSdEyeaUhtzutAxeR0ZZINt//tfqp3Fry+obdG85Nj&#10;PVfFTPP/zR6N2vQ0XEj0p95bvhhvRXysnIbt/IyWlcuzqGfbZobU5sxvd28+6T5XcVBYkswBfVVv&#10;8EHuXPlOWjFsmGfhKa+9FjvpFLBT9svFWP8B+m/54nvlr87/+N2WvnCZIuUyWlczN5ssE5K4PGlQ&#10;9d6FUtcfJtzlKo5GIcnX3YySPa735q1W6X2Vj3kbxIbV4GQsnZoG88SCbUfbIfPUSdjsilkp/OxF&#10;P+fCNTgK+anarRr0t8GA2pxZtV9pTyJmZU2Li3Efm97We3XJ+R1PUHqI5Y4LAXoaxM6iyuECdqJH&#10;vlfDf/S+nyNhTlU+4XB8byhlZSkzTxwNDRTCfEBEf0j7OZdIC2Vlah+e/DFIP620ZpBEP+bW0G3O&#10;O69XBX1EtkmvmNkxudlu2aSxA2pzltH5H5UUmd2qd/wiRp9o6+fMd1Tf1cwwWGYDdo7cLh8nYbMr&#10;Jfrmew+icCE1udluaQrBwc2t8c0MDWT1ulwge9z7uTX4NtqfVkyG1mx2YjmjhGlX5+c9m1Oy9Sq+&#10;jfxU+1h5mODAgNqc743PXcmr3rVS33jviF7Xe7PbWKjEFtEJtak1kXaUZRfOkelWIqxET3xveiXM&#10;n51Nck8f3aCvP9J8QJ+skV83MKUBpvINaCIq0bsZTr2X5MpF5UeZ3mpRnCjn2PS2zblQ77WfCUM1&#10;Jo0rpXAw/aSUsjRTfNC8H2NkGvSLWI38aap1ua3T5GarZQzaWt8FA2pznsSsVxLtjEP/UfVXRzui&#10;323OVfh+yj2VnUUutmpaA5zR1mjjuRm/+lrV+Mjay5JHilUsKWnbnMvOKWe3R3AW/0X7HAPqazXW&#10;XazMsPwt7Z32leyr783mcy7ecyG7zTrGvs9Fiil25vKBlTTBxMvD50U/52D2fxez7//3/eL7d/78&#10;H30uvj+zNbv4TikmYFIo63eONYHM+EIm5+YoyqxNTuMMfAI+jE/FJwpoM+Mc5qxypP635HA2B9Pm&#10;rKu8BM+Ec0t+2M2MOCnDqPfmZuHrmRFh6a3Zyde5dXBK+WBxEmm3jxqfYUjjvfC9mkRv6DZoQyPW&#10;RRqT7SlXni3PT1CSlUtnzOJoUzwoC+Uk+h8z26H43tHo2+p5oV8TTZLEsbp6W+/dNULQFpqhGsOQ&#10;YjmhkJiquHRE/QnyeD/qve9B69LaG4ohQ12cRSHZBCRqOGOMclx2ktT0vd6rlZPLiq0sZNIKDtPO&#10;q5FZNoTaI4qYLNosn8sj35txKXtDJq6CyoS6uGbelntIvveE9HVujTrf2ya6MrYI68kT98zGvteD&#10;fs4MS4s+orDiLtuLsNNgSlHvOZzP5C2fqHqOEpw8VPWuudezK3o7t0ZTXytNWW8S3leGOXmknVx5&#10;vSxB+lLxzPemUqzKi1Oq8tP5KWDCqUGbBk1nWYPvxkoj8o0wIPWOp9PVvw+rh9Xit1kSuyzc9rbe&#10;q9/3atUY6ZT0ZKVJipWhkrcQYx1TQeL1rpLHj37O25fly/LvJf1+WE71Nt1PKYGTdDJHTSnSRHxg&#10;g3Nw1AfaTPkEHMyymm12vP7V5zXnoCPMz4eXDy/aSLPT72JA9V49n7OF037OPa/3FrGFV2pATtuP&#10;dYCxg5I3T9SU8goVO4/wwvceq5/zMRnQ+N61iDbjShJc0Nd+zsnfqWpYebaiGqjJ0tC0XCZLruSz&#10;ZuBgPOvn3B/mA+prlSj15fdprGbT1YpstxNbDaLN2ZB3yxGjWXZ2Fx5h9zEFStnNHr63I4ajXnK9&#10;PLhoYSa0mpkOk84Y0PvedO0/41NbZEgxJm81ScgTyll0uOE4L+bWeO2hekMqOQ+k3js27vZKBRyK&#10;PnvYU7Km3pupqkFZGjtNbLMz26pDFji+Kc1OgO/dQeNFPJDh+N6NUno6WBmdQHuXayr02/fK09D8&#10;UFgpxsxmRatBnHd+TPm8xXA51Ze5NSp/t838B23+MXYKRzVQPFfpuCp5drFkNxz1XhnZUgHazGel&#10;1Ee9d0NvfW9acq55lop3tjaLjZWcm3WWQYclsrjz1feWroJAUqxL4EBoTANH5Hm1glMV2/vUtq2M&#10;4bQ53xv1TmIpMr86LTr31ffums+58MQU4SRJ1rsGb1yKbvHZKV70c07rvVpD8xolNVO+J3k4tQo5&#10;OKAjCrEWWTyP7x1IvTc0Tndyo+50OFEuu0P11vem8zkb0jtdutEkOROjt8XEllAesKYN15FPlU7Q&#10;EtQ7X8b3li4BYV8FTWpVEvahNreJ5G01eTjje6Mb08wcKPWL957OKWlKzvpG1t5sIhvZp7cNWAcb&#10;Mx8E3nTelCxdDvBpbg1C/vyaq9R84fKU5qP3Iz1Q7we0lsJMqelE97jiIvPW7WIKQ5hTsqjO1ueh&#10;NnHvJ8h6Yux/Mzver7k1SshVyC+mdbVa0enlzNlBdmoWWeKfAc2tEcVKJfSUxCq+eyApu11Loa9z&#10;StbM51wgv9Pigq0I+dQ8DcVMQiGbCaQDC4tJfqwhqP9m+cNrrkIjhUM05eMq59l14vSUw6n3aq/L&#10;q5BNTT9JpwXn/r/v1TeQN+ajfWJ6U81uHwpZ80Bm7TqVSffa9xKVC5dGlC5fKViiPtU+VSXHgPo5&#10;j0brRUz+NjLydVsxHcT73hbsHDXveikmy7HrZA3pebRXbc5E4drKntl1IQ2SS+9qj8giG86XRw+o&#10;n7NF+HC3cLmIEdF731umOjMGh3Ucp1i3XPaMJetyBjubHSjEC6Re79qcS9chD4rVkreASasctOtw&#10;Ezcg3+t8Nhyb3vpeq95r7mDBsdo+NaX6IKRKr2QtRZWcdpZGhk6RCC/6OadtztVrVo0pYF+1lB2H&#10;5FQyFiIG9L43UjOnPZuL9N33yl3knXVDi7NVlajtzqzjSjMGZ4GKO6+ic/jiezPMdaleHYkp7iwK&#10;MVnAGFZa/YF5bGYNp805XUPwNPS2zZnnc951d5maPOlYpEbyY7SVBq1AliMzCPRztq5QA1Zi4dLJ&#10;3iKLEqMmS8Zw3vdKP+cT0ft6b7FQW8S679pMH4A0IkvIkSCdtVqBLlKT6o3v1X+7fQGqF0NiZKd7&#10;Nlcz1cfVR5axMw2n3jt2+4K3RF/rvYk9vnevu92GPkH7WSg1+6KofGOYQ/2cW+PtF7/+CLmGettA&#10;nphb/L0wpLXzY8cD8gv03Pdmd5GNQqCBliSb3PEWDtCB0imsoHf1XhtzHewrVLpQNlbm5nwcr9Os&#10;DLlpf4UOqK/VOlF/jm8nLkf15vz4S4w+kb3vrSO7v2KUw22YLNWM9TFcvNYBeZC8et9rXyq9rRRI&#10;arGa76sHWGdrHYct+5zhtDmvl7yOUfz4+fExTuJHMpzOStf3em/NvcyRtGIWDpU/9LRUq7mliHJ6&#10;oWKsTU/6WhUvhCWz8vUoXrPiYeVgA+nZK7kLEcOp95bng1Xqgx5r5IYf/Z1T0rqD9UbTl3s9pbSm&#10;rNX4TMWe9HM2fyz9ufb1zS9L8YUc5ykMxmcKOcxpKKp6uwxW7sKBeXBA9d6NaDbHZUfnee99L6Md&#10;Z3ZrS/eYMKu7N9C4NCDBIR3TnMXCx37OjRejnNIkzgKZlM0mPYU5tphmMxzf++spXPPPR+KTNm8l&#10;pYXNg90dOhr/+7Aa79Vy3dc252C2ff5t+2x+fptt9U4+6dZYOpe2JMZEZ0n0o482P3IOjuRfCVo/&#10;aYiPTY8z+9+2gQ9tzka9Rj8FFVkBNktq1am8Mdkkc02gDp2SJ5e/CP4ZTr23oZgcrluasdZKJWKy&#10;dmPjs/d50npb72VezW4HnOt/rKxVs/Y8tZEWlJ5mMXu99cD3VkSWR5STKlltGhJbj7HQ+aSYPqA2&#10;53rSSerqmAS2etORhUqtdrdb99b3volXkbtz/Onn3Iior12EZe9ZyZ8HCwk6UDn1fEBza9TT1oeD&#10;9foqNteb41U0ihYUubvDdK99bxB80b91NKcU2SuTzrVXTn/qvUZDoqSKoGrI8hQyvyeQkkUOanxv&#10;HUo1Vn9D9rOp743ID3/T1liZCd1b6e36vVrAl9mKkLm4CkIzRra85IWOuLSzSBoFzW8T5h+6kENN&#10;Rh3HJv8XzH/DD99bfRvLEaVBHiIu2lJ0JrTU0Pv0PFmqkJ2nkGAHCgkDanNuoNn3RokK4ky9pNmt&#10;mNu20rbQc98rfKcPxX3RcqJfkiTtL/VP8MUIlPOIWGnDe8rOOx0yUXQQZbN/+ZT8yUn/AT6USffG&#10;8qrN2UioIqqCsgoU1Z2j4/OzyQnS3Pb56te7OAPf26TElbqJcvWSZNMnbB/n29t673a1eKDfxWpB&#10;GzbNxgR5IxZHcoBsvUnDZKx4lyZKZOlXZ7ByiZ1FmEjeseVDX6sdaylocpGavNkRuw/NaMuq0ywd&#10;D6jNuYFG30v13OkoTuu9E6r1pmvt81KiYjbSW9+71Pfwx3w8p1+yaMdbHUxtDup5w/WeN5xgOg+Y&#10;rc7K0dkgGP7oLZ2a0Qm0kXz638mOyn90BlKvL76X/2JCdCqhnGKyJsuTGnpfCJSwMkhyOVcaPoM2&#10;5/p676+EBzU8pr6X3x1lMo9zP9xEb32vNZ+zE95z5ucLn/paGezrpO2dF84qJgt5oO7gugJ0kbNt&#10;c45mev7JrOQc2qXlG6WexGyix763f/jie42OimqqaEsiSnkr2SyMTDlHTa7Mjeu0PIO2zrXeS+Vm&#10;7kiZ+d5vtnoTpe7FbKKvvlf3c95BzTOwF+89jtXr4/veyvXKIkophSDLsZiuQ3UqLWbLyKLDM21z&#10;jmKlq/NZvXep1BdjEUHlje9kFMmHf4iB+t7C/W64+WU4W2PWckIxLId618+5crkqEYyOzFSZZpKs&#10;hUAzOkM1l5z1TN/3BuqndsmZ771S6sJYxF1FvdyQVSDp9zpGhTvKZstjYCcX175rOmjekC/Pb5/T&#10;q7UUrGvAGtIhO8q230L1uJqY/JvAJJ5pmzN5WuMMsnovxVwai/he7W0Vlei175UbyzvrHteZVlwG&#10;K7MunihENwWqx3rU5mz7UqEco69PdpGMkQbza0dH5QENB3VUKV4jcaWks+znvL425WbL9977U++t&#10;v9Gamrg8qnBc3dFN+DOvlX1tylcofQ+bibmq85ziweVTZeiEcmoePss254jUKeMQsnrv3FbvUN8Y&#10;7az3Nj4GNUnWQyD7KpxSSC1mTUM++d4y+hoUL4uQRRqjFBRKR4riy8Kv+SLQB55jvXdM1dbftvyz&#10;uFHXf263lMMeKzgZ/vtewrrvbJYeA42Oq0nMgnm86cTRhMmX52YrD419WktB09RPmdBRWXxNhhSd&#10;lMuyeAhvrGPFtGI0Z9nmXJmFg8vWpN5U5uuf6kbMRoZQ7y3f44y6OKElKUs0u6acxXgd8sj3Nl0V&#10;TWNis9ht6pKzODH0iIgs8hzf99aqd1bo55z54SaGWO81NzW7zVWsuNwsZaw7jmmKZ7aezGtVvAZZ&#10;yBilC1SfWmqlLu/L1JSYbc6yzfmXtBsTsUomkc5Akk1fAq3SsYItDLPeWyF7LGqej6ZHhjFpvC3k&#10;Kh6ShTyu9xaviCaLqkmrUnNJ8xNU5/tMMQln28/ZkI8x4qYs84g9kevdORvlvK/rGOXzOec3WT75&#10;rkQp1grW5y9TzsVhO86HNufS+r2lS5IFS/EGE2klaZ/adAqhEJaA3uUJw29zXm7alJirlyfaiJfR&#10;KFpe7zMb5SDqvcU7nGHf6hL1BxjStKY8Jr6YakL++N66vz6jOna/jD6gdNSu8nGavXIYMfh6bzvZ&#10;+15iK7Vgpe4kpoWh1XvNE5A/B/m9rrMIO2A1OFvRhexteLKGYO0FoSvO0SUBso5N7iZFy7nSU5pz&#10;6FC+sfaG7FwUzfYg1s7f3Nf/VLtpVMje9xKRTEt3/SIRbfS93pvd1rJRuN/VXDY6sjlF9lmu8nOY&#10;H+mP77WuQUmX2dXIL4tFbaShnFS+zEWK/8wQfC8VdWvZQ2CzxPazk6tZst1vDve++l57HSPrvotZ&#10;fhI0pceB89CnWYtt6EdWzpDh3RqC+gLUroZcvIoSkp3pjGXlKGauUspabcPi9729b3OWaZgruFxL&#10;of9tziK/mq/q8mNSZ9VhUq08hXPXHStx3vjewjXggImouzQtSPa6tSz0tnA6DtTcY8MQ2py3s7tn&#10;/g1Isd+3y81mNSNBz5Yun5h+ryGY3d/q3S6TJ5aytR6lyXLsyDq/86mv1e7rprOk2SrZMylaKdVz&#10;1s9Cp+EUSR1Sm3OgkrSqG83a3xQdzPjDaVYafRO27y3fXQkXost5ylTTTUwez1bxm1+ncZTU+zjs&#10;T723hvySacsES6SRWWLVIKqHmhi95Y0JWvdjQG3OCxmzq4kSFdcMDTwafV1DMJjKjavDuv2WqeGw&#10;3Pb8OTCIXTqiNphFFlM9mdeq8EeXro9Frq6iA5VA84GGXekWA+rnvC4Oyh3vHmlwCMNYQ5DQN7vu&#10;KckeojxRW9ZXd2abLDpkJ2sK5y6SJvnje/VfnP7ZLVfGpumlUUrhnBoTqD19FqmN4fS1IrkWCrMe&#10;tlqZei/fN7mJtTc4RSe25Kimm0AeVTw4CxWjKUz/LZ/anG01li5ZavC+fJlydIqdZf6/zQrPMluk&#10;weH0c74qTcLse5tz6YbW3mUbk9SSwaLZXWTHi6F3Xsxr9duVsHyRPW+MLTHG0PEaYy2tGI19vGFZ&#10;yVMi+wcIK+efrwPyvfYjQsHda4m9n9763pp6r72OjliZyMphhgN2hD3qLI83lr1tgnyvB23OQZLQ&#10;b/Ka8OIvbAdkJxccybZJ5uCrTmDIorjXgI7Rqemv2etY/eEsfFAar9EJekPIP6PD2en1/2Q49d58&#10;PnU96GCPvlbvpre+1+qtwVi6qgpVm7zJ1Z2iY9pFWaCY3xhZ0Avfq6EbUOFC/5TSKFDMm4XKKRSQ&#10;FadMgkn/wltt0ua7STWY1d9MLmIobc6BUvl/daZ4qQR39HWM0avdU9Iq4JqwNluoydAexf+ABLPY&#10;yhHzu7Pv57ycEc+8EYydxXyXfTETUwxziCTH2XWC3txd8LZIepg+sUnnqPST08e1LuuIYqXi6WYe&#10;/nO1+rzHAPuD6K3v/SCS2UVZY2m4VoTabo3IKLpxk+X825yPSEg38cy/62r5z3SQFNw+Lz1uc67K&#10;ygobM3fKEtZbi0pERn1KTWwe5UE/5yPyRLVmL69WmA/yW7is9BIDaXO2VFUVWI3kSpTPUaGQxoHa&#10;I+B738BHKjl7+l0XLYPPj3HgXlq97ee8mDIvv7/89f/+oh1tX3iXfvRuOmWDc/CWc7PBv9OXlwfa&#10;SG4OmHyUhwy90Rn0ybPTmRw6jsN0EP3+9f/0P8D/G/pvwffuS/gdV8s1ve3nHLzqVwv0Yzb6NQLb&#10;Omh2ryZsgnnyq7Epil97FH8pSZ+WUzjAUdrQSeYn3WlTB3WaPgS+d19CulpQr1t6289ZMK8LKlym&#10;KfwOQvLkWTMrfUORU3++ywvKWkySQ9NI2ftZk3sXT3TJcLXc0s9+zquF5iHbyic1hdw0Vp6cWQ93&#10;pDxtm4Q8yf4IZGa/Es4x0Y6bIc4If+u963A8N20m95vl1qXAetlqdUw2QeD0hTloILz0s6SyfpQG&#10;Z8G7fs7HhNXbw6r9+eNpvTcqiRfqPQRWr8sB0qABT3tr8MQ4nxOl4s+PPNOVyzEKHqj3Kgieod4O&#10;8NP3RqTYjzwr82o0mowTq8+zC3r5vveYwPd2xNN3H+u9YzMF7NKMTlhfOx1i1M/3vceEfC9arbrA&#10;T99L6mVfQTsdXKpY7x3Ry/e9x4TVC9/bAeGlj+pdGtmGsmggFaRdOt9evu89JqxetDl3gJ++d2PU&#10;G8XK/O2Jf3NrHBPUezvi00UQ7FyA9uyYG6c7uZH2qle8MToE+N6O+PgaBD/E9gcqKuvlsxOp+P5U&#10;H/TeDR743gS+tws+Ur33XmyPINlymXllBuZTNdhl7cGL973wvR3gaV+rtVKK3AX54M/jjyRet61W&#10;Q5kv6L1QvfcSvrcD1n6qd7QwiuUd47S7xthlsbwPkO+9+yU2OCGe+t7RaPr6SOqNvmjxfpFIN3jR&#10;agXf2wGfSL0e1nsZvW7gZJOoxG03Zw/U+z8J+jl3gcfzWp0MD9qc4Xs7IfwC9brm7NW7JPWKCU6J&#10;r/M5n5JerqVwTOB7O+IpCF7/E9sHZAKllBX/8gxPLr/BvGi1wvveDvCtzflGtzFXcSkw1HuBG3zr&#10;a3UtatXc/JEkPLWGipMrSXcBfC9wg2++91Z4IclubidRFIUX3O3KZWcDD+bWQD/nTnjycnzvKIxV&#10;3n1x6rbg7MXcGnjf2wWevu+NC7NpzNz2c8bcGsANPLeGf32twuKin2u3Y4y8mFtDTHBK/Ozn/E3G&#10;9aagzfkg4Hs7IrzwcU5JmRknJcJs7AeBfs4d4afvpZKzragpRucfBMb3doSfawh+VSr+JDZp+UYp&#10;l63CZ6/eZRDciQlOiadtzv8q9box7iLaJMrptFZYSwE4gtXr4/heXshIBavlShtbiXWDF2spoK9V&#10;B/g6t8Z6y6oVftMD9Z1x9u974Xs74pOffa2ITay7OKsb523uWEsBuIHnc/ZTveR/x5vlZvxRQu7w&#10;oc0ZvrcLuK+VT+N7u8CL3hrwvR3ga733lHjgezHGqBN4PmdP55SMxssp62rs+sHzwfeir1UX+Ot7&#10;eQUF7jAZJbE9YsEBZ7+WAvo5d8STr2+MZlq8pN71tdtezuR7PVhLAfXeLvB1PmcS73VCG1JvQiJ2&#10;6jm8aLWC7+0AbnP2b/3e0YtS27UMNYpWSgUm2g1nr97lJXxvJ3C917/1e0dK3ZCzSAcKBm7n1kCb&#10;M3ADz8bu5dwavHZRql4Kuqw9eNHmDN/bAX62OX8zNd1skL7bQUZnv5YCqRfje7vAz/G9SyNbS72Y&#10;W+MArv4H6/d2gp9tzuOi711DvQexSdDm3Anezim5ol2q3kVxislj40O9F23OXeBpX6tE61XUS1p2&#10;OjMO5tYAbuB+zh6ql4rOSWjUG9FWt0A7A2spADf42s+ZCsvqlTzwasZdrXbMJf5r/TC7fCgWrqOr&#10;bbBd7vXM+jC3Btqcu8DP+ZxJfM8k2pTvXyW2nlDyWhcqmpqJOdRyD7fqw9wamFOyC/wdYzR/NPrb&#10;2d4c/ZR8Sv0tUdp1G7a75etFqxV8bwf4+b7XsF6uVqvlrtbmNXnZLWXi7tA3klmvHxqRB77Z510T&#10;2pyBG/z1vfuyIaUaa6rUQhuRabImQipPa6ONs1fvPfo5d8OnL97OrbEnpNT0yYzVjd6PUxmPRuSQ&#10;52I2cvbqXcL3doNvfa3C+fx2NLoN5/RjYGseNo4xmiTxhZijCxHyLO/dwa+exGwE73uBG3xTr9Lv&#10;dq9Mi5PFi6RXidaZsh9N746IytLpw3qr1PUut4P3vcANvtV7b7R6uYNGkX0Kt+Rn9YvhNfnbTI/x&#10;7l6WeN8L3PDk2dway+Xf5ErXH5bT5cvyb/rwz3T5d76iYCMseS3UH/ZcHHuoF+97gRvY93o4t0aF&#10;HWXbr9NpQOVlU77+Zqs3UWrXtx/e9wI3fPRyjNGboUIzIQ6aas1518qLSifpySiSj3wloM0ZuAHv&#10;e/fCTP7MM9mZQO57Z0pdiSlQtbhIcu7zOaPNuSM8HWOUs95s1rvnhbjljlVUxdVtzVQBzl4i1fje&#10;ClhDELjBW98bLfglx4RcJznH/WaUjKjq+0z7+1K9d1fN4+xLzvC9HfHJU/VS6ff6VneVYvaczplq&#10;v4/0lIb2Addoc4bv7Yr5Fy/VG7FmSXWflZptyKWmHR93YA66Lb3v3eW5PfC96OfcCR+9nM95QuXd&#10;7RN9d+nWYx500PjwReG33LeKVEm95Lc1a6V+itmID2+M0NeqC/ys995eq1fek9flAX5ts7FTEXsr&#10;pva9rN5tXlrep58z3vcCN/g5twZpjlUYpR2lWkbpknOVAYK6sVlLlQ5Pi9p/7q72+qFe1HuPzCTa&#10;zZh870bsNs7r5pAMeZdNJmnNmlGBHK04Fi5h80SyuqHZvCbax/We/xgj+F4H6KaZXZB6xWrlvPyz&#10;qJdKxfwGqNX3aonPwsko+usx62NFB8araHTLTda73vaSes/d92INQQfspd7kj8d83qZmzku9UnIm&#10;t6qH1lOw5e/7RuVrIUgbq+RNE2GccStocwbvQB6wdn6qG7HaOC/1rn9yUxSP09VBKgi3vfX5pLt0&#10;EJaD3lzrmHif8Vmo94J3EK6PxpndHNLjit/zcnPyerGz8rq+WiympRlwxqvFar93beN/xThX0NcK&#10;nJK0UhHqRuWW173HAL4XgGMyp9KyirnFKUrU9e6Wp0PA+14Ajst6aery0Zc9u0m+m7NX7xJ9rcC5&#10;4kGbM3wvOFNQ7wVgqMzPfU5J1HvBiYnCsUXb+95Dge8F4JhE22IfFZcCO3v1Yh0jcEp4wEGB3SsB&#10;vh8v2pzhe8Gp4L6PN48Xs5RLl298fWhzxloK4FRw/yq3PTRsfKj33u2elxOAoxDuNTboWGB8LwDH&#10;48pxz+YiZ7+GINZSACdERuefCB/WEITvBaeCSs4nfNownzMARySxJop0jg9tzvC94GSsTzlbiA9t&#10;zvC94HQsVbz4sR5F2Y9DPPC96GsFTsZ48Vs+1ZzGpcB88L0Y3wtOxUY0mwP1HgDe94ITcp8ExGtA&#10;u1c2kwA9JQ8A9V5wUqiqO5n8op/JiD60dcj83NfOh+8FneJSvuMPYgyR8fLvZf3vB/lZflgEwQWH&#10;SxnKv6frWQ58Yj1DvbeBhTQMtBFT3UPMNrLV3AA4FuvprG0VssM5e/Wq+MYsLdHO7vXaAHgLk7VZ&#10;kuhFwi4YtHqn8ePnxzhp3z7Sz6488WMgpwTgGETLwCzBlvwjMS44jzZnM4C3YTsxDQeteQA4IuFU&#10;K1d9npWWKDoyZ//GCIATs5GGlmDu+lUl1AvA8fj19G/aSBpKlEPCE87jAcCZEwZGudtY3UiUS8Yu&#10;m8QA8Ij11Gh3toxGjycZpT8+97k1ADgJ6zst3disG/j5JDPkoN4LwDFg6d4sxtJQdSLfC/UCcARi&#10;paa5YCkklkugXgCOwY1SP/+YpbPiJPC9AAyGzZ2eVCOe6g4a8L0ADInJlekcGV/B9wIwOMYL44B5&#10;/IxEuQTqBeCY/Kf1S4Tune/Zz60BwIkJX4yAg4XrzpKDnlsDgH4yvjACTpZrlx4YJWcAHPBVRhr9&#10;xJySAAyPcMsCdikw9HMGwBWT+atyWTWF7wXAIWuXLVdQLwBDBeoFYKhAvQAMFagXgKHy4y8xAAAD&#10;Y/zB9ayVAAA3/MD7XgAGyhz1XgAGClqtABgqUC8AQwXqBWCoQL0ADBW87wVgqMD3AjBU8L4XgKGC&#10;970ADBWUnAEYKlAvAEMF6gVgqEC9AAwVvO8FYKjA9wLQHevVq0pWawlpommgEmsh7xbwvheArtgE&#10;er0FpYJ01e5RxMsPMos9ps3A+14AOmJMIr2JH/WSR7JgymRLdhxz1Pfd7hclZwC6ISSJLrjQvCbJ&#10;PmqtTlZKJSHteR3R3dKEegHohqlSMzFnUlKOEqVMJXh9o2JttAH1AtANca5PKkMHvN/kHvd3pe7F&#10;bATqBaATbnPXO5oo9QcXnQOl0nWP5lSaFrOR8b9iAABOyXo1exBzFFF1l9RLu89pW9VXpW52tVvB&#10;9wLQOfdUcqZ679rsDHHuh5sIM/kDADriTqkF7dLqr2YP9cL3AtA1G6ViLiWzCzYxRJK9BG4E6gWg&#10;Y7jXxn9sLJW61DHMrKLeKBwXfsIrqBeATvmHyshcbh6NrtrVS9XiIgn6OQPQJVRsFvEW1RvsLjkD&#10;ALqESsvZiIRCq9XnPbprAAA6Qw8pymqvc1u917vbnAEA3UGVW/VN7KzThoFqw4VxvwCAHrGmum38&#10;QwKMvDli1j/3GKYAAOiG6JJ8bcG/Ujk6FfO93YIFAOgVEXne2a0EDKFSz2LeoeAMQG+ZUjm5LFAS&#10;tGnDWtoNWACAXsF9L6bj/8b3Y/r9dm9mtvpGkXe3ozV5XpXNdQUA6Bfp9HOCuOEPElRqqcMAgN7B&#10;tV4bM7HVaPQp1sFKmRoA0Bs2fy+Xfy9f5PNhk73oDa+WG/TTAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AACwN1kPNHBicOXBgSy3YoATk0/RBMD7WGKQc0eo4rwRALyZvy/EACdGwfeCA4Hv7Qr4XnAoU6i3&#10;I+B7waHA93YFfC84lJcvYoATA98LDgW+tyvge8GhfIB6OwK+FxwKfG9XwPeCQ4F6uwK+FxwK1NsV&#10;8L3gUNDXqivge8GhwPd2BXwvOJQXqLcj4HvBocD3dgV8LzgUvO/tCvhecCi3WNCpI8ZQLwAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAOie8SpQKp5N1xIGp4GuesZY4gB4C9FMHiCllhIFTkEU&#10;y2VnMEITvINfz/TsbKcvq0Sp641EghMQKZVsU54kEoD9iaZUaDZF5hXJGIXn0/EN5WVwIFT5+i83&#10;p2IC9yzwZQkOg4pv2ZRWoVILMYF7YvWIWXHAIZBiM39LSp6JCZzD1V4xAXgXt5tp1ty5VmorJnAO&#10;fW/ORtF4swnhgcHhbJV6EBM4Z6nU8kW/LYrxpg4cyvpGqbnYwDkrkq0WL7GF+wWHcacU1iI7HVTS&#10;UcmYvjTZCCYSC8A7iOghQivKCUmUWhlrQz4YhWfwfiZUkLtG54ETMn4Q8epC9BcxAXgzk2eqhaGv&#10;bUdMqOwsJgBvZR0o9cc/EgAnhy4/ul2B98GtzTFWouyOP5X6JCYAb+LbT6VmXyUATkWUvyaaKSzj&#10;C97DZEO1LvSQPDVbe0gIlX3EAuAt3JN4s9ZPcCpCa3jI3LIB2JsJPUV42dgFdN3lDV2UYGgmeBcB&#10;PG83cE9J/Y6OZzeJ0VUSvB2u9C5WmofF6uGDRAPnsMdVD1ebaUzixfsi8A7oCbJB9euEXMhFVz8h&#10;XvAOInl+Ui4lHpyC5Zb87+NsiiEKAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACA0xHRDwBg&#10;iIyVWogJABgUUC8AQyWEegEAAAAAAAAA9JX5n7FKpmsJaa5m6mY7tt4C/XpaxCqYWjHRKlHJSo6y&#10;W62WFyrOj6Ua8ZS2Cz6fRAEAjkJ0lSjDLEyjFhKTLNOYZSBRW1HleCYRM61fUu+Djl9vJT49ltUb&#10;Xkhc+i8AAI7AmlQVJzFL+LNxpBHbjxRHu5UR64bMa5Mp0TGkVjJ1hOKj0jbn9U+KiJNHPtYInc6/&#10;+pwerPMCAI7CJFY/r36REZJ3/VfHPJMu52RErNkNR7Hx1y0ZY1Il+9SI9s8fyVjTUVtOMOpl4WsH&#10;+3VKh2jvS7om/bJq+eAVRwEAjgG5xldjsSLZW5IQExMz+kr1YVY2lYalVntrMpE2L03EiPRKEaLe&#10;VXY2rXg+3Sfay8EUdWEsAMDhkGtMtTp7/ndCrpcqtNrhMlQBHpOu8zyUaRpxRJyWgZdffjfqpXrv&#10;hDxx1jRFkp/S7iOVudO81nkAAIdCQlQLu3F5Qs6URGy4Umo2Gt2XS7zksJMsj8bUe9fivjVLpQLa&#10;cd40LlaxWACAw+EKKuksE/D6moLX6kZd0y+Z5C3JA6eNzwYSZlpwFsj3ksBJw1wJNnCZnIrdFJcW&#10;pqmUDd8LwBGhuqpmtvrEQXbGNqS371ZZWkOKz1WqmWvfS0rNnTSd6JG+Etj3SgypF74XgGMyWVCB&#10;V3NPIVKb+uMxfuTP58c4nk1GVJutqPdPMQVT76UtV3UNt6bITIrmArQGvheAo7PerLSCSaTsMiU2&#10;ZVtTcv4ipmDqvU/lknPJ977C9wLggjDR2uMXR8UWKRZr5lKXr4s5+9jMn4bJlqRNMaRecre5PK9M&#10;pqLvLX8xAADeze1mkb7PIZ3NaEfl5MzT3v/5Emr3mQlwptQ3/caIO28wRtqm1Yrbq7POkAst6MLB&#10;AXwvAMfjd6Mx5psp965IbqnzJSWz181f465jFVPiXe6NKY3Kx6bVisvYzyZ6FN5kfSjhewFwATdS&#10;fdNWRDp8YYOKzrF5f0Qx2lmSf73+wcbkUXpK0lFGvuSLWfKiXo6f6WNJtOZrAfVeAFzBL4xmq4ff&#10;ueF5pn0ue82bxephQeVgKQjzwKHtavVwbQrX5i1xsFqtKIsuQ5s2Z9M/MlmsVnxAkMrY8r1ocwbg&#10;iKTDAVO56e7NQtYfMstkxEsyJYlrTKcr0qgpgIfpsTfS+ky+1+qtAd8LwDEJpzOSXLDKB89HmwUV&#10;ml8XS5EzEf51eaOS1Thrjl5/mH1WyfbKRJhWKyZabhN1M3tIW69Q7wUAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAACcNaPR/wcBfqF7Gl7zrQAAAABJRU5ErkJgglBLAwQUAAYACAAA&#10;ACEAa7akG98AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm92kQRNjJqUU&#10;9VQEW0G8bbPTJDS7G7LbJP33jid7Gh7v8d43xWo2nRhp8K2zCPEiAkG2crq1NcLX/u0hA+GDslp1&#10;zhLChTysytubQuXaTfaTxl2oBZdYnyuEJoQ+l9JXDRnlF64ny97RDUYFlkMt9aAmLjedXEbRkzSq&#10;tbzQqJ42DVWn3dkgvE9qWifx67g9HTeXn/3jx/c2JsT7u3n9AiLQHP7D8IfP6FAy08GdrfaiQ+BH&#10;AkK25MtulqYJiANCEj2nIMtCXvOXvwAAAP//AwBQSwMEFAAGAAgAAAAhAC5s8ADFAAAApQEAABkA&#10;AABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvJDBisIwEIbvC/sOYe7btD0sspj2IoJXcR9gSKZp&#10;sJmEJIq+vYFlQUHw5nFm+L//Y9bjxS/iTCm7wAq6pgVBrINxbBX8HrZfKxC5IBtcApOCK2UYh8+P&#10;9Z4WLDWUZxezqBTOCuZS4o+UWc/kMTchEtfLFJLHUsdkZUR9REuyb9tvme4ZMDwwxc4oSDvTgzhc&#10;Y21+zQ7T5DRtgj554vKkQjpfuysQk6WiwJNx+Lfsm8gW5HOH7j0O3b+DfHjucAMAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDKP/aRqwIAAOwHAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItAAoAAAAAAAAAIQBKWacHERcAABEXAAAUAAAAAAAAAAAAAAAAABEFAABkcnMv&#10;bWVkaWEvaW1hZ2UxLnBuZ1BLAQItAAoAAAAAAAAAIQDXkxq3vkgAAL5IAAAUAAAAAAAAAAAAAAAA&#10;AFQcAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ1BLAQItABQABgAIAAAAIQBrtqQb3wAAAAcBAAAPAAAA&#10;AAAAAAAAAAAAAERlAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEALmzwAMUAAAClAQAA&#10;GQAAAAAAAAAAAAAAAABQZgAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABwAHAL4B&#10;AABMZwAAAAA=&#10;">
                 <v:shape id="Imagen 19" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:25514;height:17005;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCAgwu7yAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LFHqrm2rrI3UVkQqtiG/Q45CdJiHZ2ZBdNf77rlDwON97RpPGlOJCtcstK3hrRyCIE6tz&#10;ThUc9vPXAQjnkTWWlknBjRxMxq2nEcbaXnlLl51PRQhhF6OCzPsqltIlGRl0bVsRB+7X1gZ9OOtU&#10;6hqvIdyUshNFPWkw59CQYUWzjJJidzYKuv5w+tkvktnXhotiLter8/JISr08N9NPEJ4a/xD/u791&#10;mD/s9zsfg6j3DvefAgBy/AcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCAgwu7yAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
-                  <v:imagedata r:id="rId20" o:title=""/>
+                  <v:imagedata r:id="rId21" o:title=""/>
                 </v:shape>
                 <v:shape id="Imagen 20" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:27006;top:212;width:25997;height:17329;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDYSXuMyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NagIx&#10;EL4X+g5hCr3VrGkrsjVKKbUIoqCt92Ez7gY3k22S6urTN4WCx/n+ZzLrXSuOFKL1rGE4KEAQV95Y&#10;rjV8fc4fxiBiQjbYeiYNZ4owm97eTLA0/sQbOm5TLXIIxxI1NCl1pZSxashhHPiOOHN7HxymfIZa&#10;moCnHO5aqYpiJB1azg0NdvTWUHXY/jgNi/k41Kvd2n6fd++HuF99XJZWaX1/17++gEjUp6v4370w&#10;ef6TKpR6Hj6O4O+nDICc/gIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYSXuMyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
-                  <v:imagedata r:id="rId21" o:title=""/>
+                  <v:imagedata r:id="rId22" o:title=""/>
                 </v:shape>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ansiedad Rasgo antes y después </w:t>
       </w:r>
@@ -3214,51 +3507,103 @@
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>La investigación ha demostrado la eficacia de la arteterapia en la reducción de la ansiedad entre estudiantes. Este estudio se alinea con diversos hallazgos previos que evidencian cómo la integración de procesos creativos en el tratamiento ofrece un medio para explorar experiencias emocionales que las intervenciones tradicionales pueden no permitir (American Art Therapy Association, 2017; Malchiodi, 2015).</w:t>
+        <w:t xml:space="preserve">La investigación ha demostrado la eficacia de la arteterapia en la reducción de la ansiedad entre estudiantes. Este estudio se alinea con diversos hallazgos previos que evidencian cómo la integración de procesos creativos en el tratamiento ofrece un medio para explorar experiencias emocionales que las intervenciones tradicionales pueden no permitir (American Art </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Therapy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Association</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, 2017; Malchiodi, 2015).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D4081C2" w14:textId="77777777" w:rsidR="00625F33" w:rsidRDefault="00625F33" w:rsidP="00625F33">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="453D8F5D" w14:textId="4797951E" w:rsidR="0098532A" w:rsidRDefault="0098532A" w:rsidP="00625F33">
@@ -3270,51 +3615,64 @@
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Los resultados indican que los participantes del grupo de arteterapia, aunque comenzaron con niveles elevados, lograron reducciones significativas. Esto apunta a la efectividad de la arteterapia no solo para manejar síntomas, sino para atacar las causas subyacentes de la ansiedad. Al proporcionar un espacio seguro, permite procesar emociones reprimidas (Beck, Steer, &amp; Beck, 1990).</w:t>
+        <w:t xml:space="preserve">Los resultados indican que los participantes del grupo de arteterapia, aunque comenzaron con niveles elevados, lograron reducciones significativas. Esto apunta a la efectividad de la arteterapia no solo para </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>manejar síntomas, sino para atacar las causas subyacentes de la ansiedad. Al proporcionar un espacio seguro, permite procesar emociones reprimidas (Beck, Steer, &amp; Beck, 1990).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E3BCF97" w14:textId="77777777" w:rsidR="00625F33" w:rsidRDefault="00625F33" w:rsidP="00625F33">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F41F06C" w14:textId="6BCCE360" w:rsidR="0098532A" w:rsidRPr="00BE384A" w:rsidRDefault="0098532A" w:rsidP="00625F33">
@@ -3361,51 +3719,103 @@
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Un aspecto crucial es integrar la arteterapia en contextos educativos. La presión académica puede exacerbar la ansiedad, por lo que implementar programas de arteterapia podría mejorar no solo la calidad de vida, sino también el rendimiento académico. La American Psychological Association (2020) sugiere que la salud mental adecuada es esencial para el éxito académico, recomendando que se considere la arteterapia en programas de bienestar estudiantil.</w:t>
+        <w:t xml:space="preserve">Un aspecto crucial es integrar la arteterapia en contextos educativos. La presión académica puede exacerbar la ansiedad, por lo que implementar programas de arteterapia podría mejorar no solo la calidad de vida, sino también el rendimiento académico. La American </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Psychological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Association</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2020) sugiere que la salud mental adecuada es esencial para el éxito académico, recomendando que se considere la arteterapia en programas de bienestar estudiantil.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E3B1621" w14:textId="77777777" w:rsidR="00625F33" w:rsidRDefault="00625F33" w:rsidP="00625F33">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0729611A" w14:textId="500F18E6" w:rsidR="0098532A" w:rsidRPr="00BE384A" w:rsidRDefault="0098532A" w:rsidP="00625F33">
@@ -3688,51 +4098,77 @@
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Finalmente, la promoción y divulgación de la arteterapia en la comunidad pueden ser esenciales para desestigmatizar el acceso a la salud mental, fomentando un enfoque más holístico y accesible del bienestar psicológico entre los jóvenes, y creando un compromiso social hacia la salud mental en general.</w:t>
+        <w:t xml:space="preserve">Finalmente, la promoción y divulgación de la arteterapia en la comunidad pueden ser esenciales para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>desestigmatizar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el acceso a la salud mental, fomentando un enfoque más holístico y accesible del bienestar psicológico entre los jóvenes, y creando un compromiso social hacia la salud mental en general.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E872931" w14:textId="77777777" w:rsidR="00C238EC" w:rsidRPr="00BE384A" w:rsidRDefault="00C238EC" w:rsidP="00BE384A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="682BBB6F" w14:textId="77175F2E" w:rsidR="0098532A" w:rsidRPr="00BE384A" w:rsidRDefault="0098532A" w:rsidP="00BE384A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
@@ -3765,64 +4201,64 @@
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Las futuras líneas de investigación en el ámbito de la arteterapia y la ansiedad presentan diversas oportunidades que merecen ser exploradas. En particular, se sugiere investigar el impacto de la arteterapia en poblaciones con patologías comórbidas, lo que permitiría evaluar su eficacia en contextos más complejos y desarrollar enfoques más integrales para el tratamiento de la ansiedad. Asimismo, sería </w:t>
+        <w:t xml:space="preserve">Las futuras líneas de investigación en el ámbito de la arteterapia y la ansiedad presentan diversas oportunidades que merecen ser exploradas. En particular, se sugiere investigar el impacto de la </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>pertinente analizar la combinación de la arteterapia con otras modalidades</w:t>
+        <w:t>arteterapia en poblaciones con patologías comórbidas, lo que permitiría evaluar su eficacia en contextos más complejos y desarrollar enfoques más integrales para el tratamiento de la ansiedad. Asimismo, sería pertinente analizar la combinación de la arteterapia con otras modalidades</w:t>
       </w:r>
       <w:r w:rsidR="00C238EC" w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>terapéuticas, como la terapia cognitivo-conductual o la meditación, para determinar la efectividad de un enfoque multidisciplinario en la gestión de la ansiedad.</w:t>
       </w:r>
@@ -4240,140 +4676,154 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AF5AE70" w14:textId="3D278E8D" w:rsidR="00132530" w:rsidRPr="00BE384A" w:rsidRDefault="00132530" w:rsidP="00BE384A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Referencias </w:t>
+        <w:t>Referencias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E31CB0A" w14:textId="77777777" w:rsidR="00132530" w:rsidRPr="00BE384A" w:rsidRDefault="00132530" w:rsidP="00BE384A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">American Art Therapy Association. (2017). What is art therapy? Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
+      <w:hyperlink r:id="rId23">
         <w:r w:rsidRPr="00BE384A">
           <w:rPr>
             <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://arttherapy.org/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="37471BFF" w14:textId="77777777" w:rsidR="00132530" w:rsidRPr="00BE384A" w:rsidRDefault="00132530" w:rsidP="00BE384A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">American Psychological Association. (2020). Anxiety disorders. In Diagnostic and statistical manual of mental disorders (5th ed.). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23">
+      <w:hyperlink r:id="rId24">
         <w:r w:rsidRPr="00BE384A">
           <w:rPr>
             <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.apa.org/topics/anxiety</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3E09C58D" w14:textId="77777777" w:rsidR="00132530" w:rsidRPr="00BE384A" w:rsidRDefault="00132530" w:rsidP="00BE384A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -4406,70 +4856,113 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Beck, A. T., Steer, R. A., &amp; Garbin, J. (1988). Psychometric properties of the Beck Anxiety Inventory. Journal of Clinical Psychology, 44(6), 1023-1031.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="686CF77E" w14:textId="77777777" w:rsidR="00132530" w:rsidRPr="00BE384A" w:rsidRDefault="00132530" w:rsidP="00BE384A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cano-Garrido, J. A., López-Fernández, M. C., &amp; Jiménez-Moreno, M. J. (2019). The relationship between anxiety and academic performance in university students. </w:t>
-      </w:r>
+        <w:t>Cano</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId24">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Garrido, J. A., López-Fernández, M. C., &amp; Jiménez-Moreno, M. J. (2019). The relationship between anxiety and academic performance in university students. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Education</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sciences</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 9(2), 30. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25">
         <w:r w:rsidRPr="00BE384A">
           <w:rPr>
             <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.mdpi.com/1660-4601/18/6/3269</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="375F82D4" w14:textId="77777777" w:rsidR="00132530" w:rsidRPr="00BE384A" w:rsidRDefault="00132530" w:rsidP="00BE384A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -4577,82 +5070,102 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Malchiodi, C. A. (2015). Expressive arts therapies. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Guilford Publications.</w:t>
-[...13 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">Guilford </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Publications</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50AAAA1A" w14:textId="77777777" w:rsidR="00132530" w:rsidRPr="00BE384A" w:rsidRDefault="00132530" w:rsidP="00BE384A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Organización Mundial de la Salud. (2020). Trastornos de ansiedad. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25">
+      <w:hyperlink r:id="rId26">
         <w:r w:rsidRPr="00BE384A">
           <w:rPr>
             <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.who.int/news-room/fact-sheets/detail/anxiety-disorders</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3E4C86C1" w14:textId="77777777" w:rsidR="00132530" w:rsidRPr="00BE384A" w:rsidRDefault="00132530" w:rsidP="00BE384A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE384A">
@@ -4683,300 +5196,421 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Smith, A. P., Smith, J. A., &amp; Biddle, M. (2013). The effect of diet on anxiety disorders. Current Psychiatry Reports, 15(1), 1-6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FE42636" w14:textId="77777777" w:rsidR="00132530" w:rsidRPr="00BE384A" w:rsidRDefault="00132530" w:rsidP="00BE384A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Spielberger, C. D., Gorsuch, R. L., Lushene, R., Vartkus, C. A., &amp; Jacobs, P. R. (1983). State-Trait Anxiety Inventory (STAI): A self-report scale for measuring anxiety. In A. H.Spielberger &amp; I. G. Sarason (Eds.), Stress and anxiety (Vol. 3, pp. 3-25). </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Spielberger, C. D., Gorsuch, R. L., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>Washington, DC: Hemisphere Publishing Corporation.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Lushene</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, R., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Vartkus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C. A., &amp; Jacobs, P. R. (1983). State-Trait Anxiety Inventory (STAI): A self-report scale for measuring anxiety. In A. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>H.Spielberger</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; I. G. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Sarason</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Eds.), Stress and anxiety (Vol. 3, pp. 3-25). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Washington, DC: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hemisphere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Publishing </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Corporation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE384A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E9AA8D4" w14:textId="3EFE9B5B" w:rsidR="00132530" w:rsidRPr="00BE384A" w:rsidRDefault="00132530" w:rsidP="00BE384A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ferreyra-Murillo, D. A., Oropeza-Tena, R. y Ávalos-Latorre, M. L. (2015). Relación entre la práctica de las artes y el rendimiento académico en estudiantes universitarios. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sinéctica</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, (44), 1-14. Recuperado en 01 de septiembre de 2024, de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="0098532A" w:rsidRPr="00BE384A">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.scielo.org.mx/scielo.php?script=sci_arttext&amp;pid=S1665-109X2015000100016&amp;lng=es&amp;tlng=es</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0098532A" w:rsidRPr="00BE384A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E4BA43B" w14:textId="77777777" w:rsidR="009E2482" w:rsidRPr="00BE384A" w:rsidRDefault="009E2482" w:rsidP="00BE384A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009E2482" w:rsidRPr="00BE384A" w:rsidSect="00BE384A">
-      <w:headerReference w:type="default" r:id="rId27"/>
-      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:headerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId29"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15642E96" w14:textId="77777777" w:rsidR="00251D41" w:rsidRDefault="00251D41">
+    <w:p w14:paraId="31677A21" w14:textId="77777777" w:rsidR="00FC42A6" w:rsidRDefault="00FC42A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45423BE0" w14:textId="77777777" w:rsidR="00251D41" w:rsidRDefault="00251D41">
+    <w:p w14:paraId="4641EBCA" w14:textId="77777777" w:rsidR="00FC42A6" w:rsidRDefault="00FC42A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0C471042" w14:textId="11C085E6" w:rsidR="00006327" w:rsidRPr="00123E24" w:rsidRDefault="00006327" w:rsidP="00006327">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:bookmarkStart w:id="1" w:name="_Hlk184369049"/>
     <w:r w:rsidRPr="00123E24">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>Vol. 11, Núm. 2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00123E24">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">                  </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>Julio</w:t>
     </w:r>
     <w:r w:rsidRPr="00123E24">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> – </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00123E24">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> 2024                       </w:t>
     </w:r>
   </w:p>
   <w:bookmarkEnd w:id="1"/>
   <w:p w14:paraId="6176E7E8" w14:textId="77777777" w:rsidR="00006327" w:rsidRDefault="00006327">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00A730F2" w14:textId="77777777" w:rsidR="00251D41" w:rsidRDefault="00251D41">
+    <w:p w14:paraId="2975FA6F" w14:textId="77777777" w:rsidR="00FC42A6" w:rsidRDefault="00FC42A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FB4D67C" w14:textId="77777777" w:rsidR="00251D41" w:rsidRDefault="00251D41">
+    <w:p w14:paraId="7F4556E1" w14:textId="77777777" w:rsidR="00FC42A6" w:rsidRDefault="00FC42A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7979CCD6" w14:textId="3B38EBF2" w:rsidR="009E2482" w:rsidRDefault="009E2482">
     <w:pPr>
       <w:pStyle w:val="Textoindependiente"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="70"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009E2482"/>
     <w:rsid w:val="00006327"/>
@@ -4993,73 +5627,76 @@
     <w:rsid w:val="002721F9"/>
     <w:rsid w:val="002C1C33"/>
     <w:rsid w:val="002C6101"/>
     <w:rsid w:val="003462CB"/>
     <w:rsid w:val="003B03CB"/>
     <w:rsid w:val="003E79D4"/>
     <w:rsid w:val="003F2D6D"/>
     <w:rsid w:val="004423DB"/>
     <w:rsid w:val="004E338D"/>
     <w:rsid w:val="004F0C8A"/>
     <w:rsid w:val="0051518B"/>
     <w:rsid w:val="005F7423"/>
     <w:rsid w:val="006126C7"/>
     <w:rsid w:val="00625F33"/>
     <w:rsid w:val="006B2EBC"/>
     <w:rsid w:val="00740576"/>
     <w:rsid w:val="00785405"/>
     <w:rsid w:val="007C44E7"/>
     <w:rsid w:val="007F2132"/>
     <w:rsid w:val="00800039"/>
     <w:rsid w:val="0081670A"/>
     <w:rsid w:val="008E5318"/>
     <w:rsid w:val="008F7673"/>
     <w:rsid w:val="00923C23"/>
     <w:rsid w:val="00927C88"/>
+    <w:rsid w:val="00930C57"/>
     <w:rsid w:val="0098532A"/>
+    <w:rsid w:val="009C31C2"/>
     <w:rsid w:val="009D2825"/>
     <w:rsid w:val="009E2482"/>
     <w:rsid w:val="009F5317"/>
     <w:rsid w:val="00A605CF"/>
     <w:rsid w:val="00AD041A"/>
     <w:rsid w:val="00BD5EE7"/>
     <w:rsid w:val="00BE384A"/>
     <w:rsid w:val="00BE581E"/>
     <w:rsid w:val="00C14E5B"/>
     <w:rsid w:val="00C238EC"/>
     <w:rsid w:val="00C43F4B"/>
     <w:rsid w:val="00C524E5"/>
     <w:rsid w:val="00C72C07"/>
     <w:rsid w:val="00D07BA4"/>
     <w:rsid w:val="00D77BC1"/>
     <w:rsid w:val="00DE30FF"/>
     <w:rsid w:val="00DE6E53"/>
     <w:rsid w:val="00E7005D"/>
     <w:rsid w:val="00EA386B"/>
     <w:rsid w:val="00EE51F3"/>
     <w:rsid w:val="00EF686B"/>
     <w:rsid w:val="00F9000C"/>
+    <w:rsid w:val="00FC42A6"/>
     <w:rsid w:val="00FD5359"/>
     <w:rsid w:val="00FD73E2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -5523,51 +6160,50 @@
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo4Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003B03CB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textoindependiente">
     <w:name w:val="Body Text"/>
@@ -5859,51 +6495,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1968078326">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:1901197d@umich.mx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scielo.org.mx/scielo.php?script=sci_arttext&amp;pid=S1665-109X2015000100016&amp;lng=es&amp;tlng=es" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/news-room/fact-sheets/detail/anxiety-disorders" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/1660-4601/18/6/3269" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apa.org/topics/anxiety" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joanna.chavez@umich.mx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arttherapy.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/news-room/fact-sheets/detail/anxiety-disorders" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cdhis.v11i22.243" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/1660-4601/18/6/3269" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apa.org/topics/anxiety" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arttherapy.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joanna.chavez@umich.mx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:1901197d@umich.mx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scielo.org.mx/scielo.php?script=sci_arttext&amp;pid=S1665-109X2015000100016&amp;lng=es&amp;tlng=es" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6175,72 +6811,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{582EFA72-0C72-4176-80C9-08EDC08FB631}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>3342</Words>
-  <Characters>18387</Characters>
+  <Words>3358</Words>
+  <Characters>18474</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>153</Lines>
   <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21686</CharactersWithSpaces>
+  <CharactersWithSpaces>21789</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>marthaluz gil</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>