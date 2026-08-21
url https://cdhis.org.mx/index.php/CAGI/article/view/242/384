--- v0 (2025-10-11)
+++ v1 (2026-08-21)
@@ -12,93 +12,136 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1CC76C12" w14:textId="2AD1865E" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00550AE4" w:rsidP="00A95EC0">
+    <w:p w14:paraId="01A3E196" w14:textId="66B2F472" w:rsidR="00503FA9" w:rsidRPr="00503FA9" w:rsidRDefault="00503FA9" w:rsidP="00503FA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503FA9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00503FA9">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cdhis.v11i22.242</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="52CC7C28" w14:textId="77777777" w:rsidR="00503FA9" w:rsidRDefault="00503FA9" w:rsidP="00A95EC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CC76C12" w14:textId="0711D95D" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00550AE4" w:rsidP="00A95EC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4DBE4DAC" wp14:editId="44C11C2F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-685800</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-885825</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7781925" cy="1209675"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="88432795" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7781925" cy="1209675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -252,106 +295,94 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>josefinasac@hotmail.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23DE067B" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8">
+      <w:hyperlink r:id="rId9">
         <w:r w:rsidRPr="00A95EC0">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-8659-2769</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7B4639FB" w14:textId="77777777" w:rsidR="009C00FD" w:rsidRPr="00A95EC0" w:rsidRDefault="009C00FD" w:rsidP="00A95EC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17AB721B" w14:textId="6A2DD4B6" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kevin Obed Tolentino </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Kevin Obed Tolentino Ricoy</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="27452BFC" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad Juárez Autónoma de Tabasco</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A1B4518" w14:textId="5C10E16B" w:rsidR="009C00FD" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
@@ -392,189 +423,103 @@
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7908A4A1" w14:textId="733672FF" w:rsidR="00F21B1C" w:rsidRPr="00A95EC0" w:rsidRDefault="00F21B1C" w:rsidP="00A95EC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Jorda</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A95EC0">
+        <w:t>Jorda Aleira Albarran Melzer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA0AE2C" w14:textId="77777777" w:rsidR="00F21B1C" w:rsidRPr="00A95EC0" w:rsidRDefault="00F21B1C" w:rsidP="00A95EC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Aleira</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A95EC0">
+        <w:t>Universidad Juárez Autónoma de Tabasco</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E46A739" w14:textId="77777777" w:rsidR="00F21B1C" w:rsidRPr="00A95EC0" w:rsidRDefault="00F21B1C" w:rsidP="00A95EC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...83 lines deleted...]
-      <w:hyperlink r:id="rId9" w:history="1">
+      </w:pPr>
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00A95EC0">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>jor88159@hotmail.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="378A1C5C" w14:textId="77777777" w:rsidR="00F21B1C" w:rsidRPr="00A95EC0" w:rsidRDefault="00F21B1C" w:rsidP="00A95EC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
@@ -1007,173 +952,189 @@
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Medicina, agotamiento emocional, cinismo, síndrome, estrés</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13EBFCBC" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="0045606E" w:rsidP="00A95EC0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62CF1EFE" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
+    <w:p w14:paraId="316DEDDD" w14:textId="77777777" w:rsidR="00503FA9" w:rsidRDefault="00503FA9" w:rsidP="00A95EC0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_gjdgxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00A95EC0">
-[...10 lines deleted...]
-    <w:p w14:paraId="36208966" w14:textId="2FF8ADBE" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
+    </w:p>
+    <w:p w14:paraId="62CF1EFE" w14:textId="3EF3FE42" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36208966" w14:textId="2FF8ADBE" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>In the medical career, the high academic and practical demands in hospitals predispose students to develop stress and thus the probability of developing Burnout Syndrome (BOS).</w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_30j0zll" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="009C00FD" w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Determine the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>prevelence</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Burnout syndrome in students of medicine of Academic Division of Sciences of the Health (DACS). A cross-sectional, descriptive, and prospective study was conducted, the object of study of which </w:t>
       </w:r>
       <w:r w:rsidR="00550AE4">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06AD2AA3" wp14:editId="00D2E9BF">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-3058795</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7781925" cy="1209675"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1381855561" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7781925" cy="1209675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -1727,69 +1688,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Los principales factores de riesgo asociados al SBO incluyen el sexo, el año escolar cursado, largas jornadas de trabajo y experimentar baja satisfacción laboral (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vidhukumar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y </w:t>
-[...17 lines deleted...]
-        <w:t>, 2020</w:t>
+        <w:t xml:space="preserve"> y Hamza, 2020</w:t>
       </w:r>
       <w:r w:rsidR="00A50DC3" w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>¸</w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gonzalez-Escobar, 2020)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CF9DA4F" w14:textId="518FBC94" w:rsidR="00A95EC0" w:rsidRPr="00A95EC0" w:rsidRDefault="00A95EC0" w:rsidP="00A95EC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
@@ -1857,62 +1800,62 @@
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>guez,</w:t>
       </w:r>
       <w:r w:rsidR="00A50DC3" w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">et al., 2016) y 94 %;  </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">et al., 2016) y 94 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>%;  Ascensio</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> López et al., 2016</w:t>
       </w:r>
       <w:r w:rsidR="00A50DC3" w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) respectivamente</w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> han presentado alg</w:t>
       </w:r>
       <w:r w:rsidR="00A50DC3" w:rsidRPr="00A95EC0">
@@ -1977,168 +1920,130 @@
         </w:rPr>
         <w:t xml:space="preserve"> a desarrollar Síndrome de Burnout (SBO) (Díaz</w:t>
       </w:r>
       <w:r w:rsidR="00F21B1C" w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Ruiz, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">et al., 2022; </w:t>
       </w:r>
       <w:r w:rsidR="00F21B1C" w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Martínez, </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Martínez, Canizalez</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al.,2021; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Llic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E86477" w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>, Zivanovic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et al., 2021). Algunas de las consecuencias de este síndrome incluyen la disminución de la honestidad y la integridad, el deseo de abandonar la carrera, la insatisfacción profesional, (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vidhukumar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y Hamza, 2020) el consumo y abuso de sustancias, así como la idealización suicida. (Espinoza</w:t>
+      </w:r>
+      <w:r w:rsidR="00E86477" w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Hernández</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et al., 2020; Grau</w:t>
+      </w:r>
+      <w:r w:rsidR="00E86477" w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E86477" w:rsidRPr="00A95EC0">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...75 lines deleted...]
-        <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Flichtentrei,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al., 2009). Por lo antes expuesto la intención de este estudio es dar respuesta a la siguiente pregunta. ¿Hay Síndrome de Burnout en los estudiantes de Medicina de la División Académica de Ciencias de la </w:t>
       </w:r>
       <w:r w:rsidR="00F21B1C" w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Salud (</w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
@@ -2175,51 +2080,50 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Objetivo General</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DA2E369" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Determinar la frecuencia SBO en los estudiantes de Medicina de la División Académica de Ciencias de la Salud de la Universidad Juárez Autónoma de Tabasco.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CFB1EE5" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="0045606E" w:rsidP="00A95EC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68DCF275" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2832,96 +2736,104 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Se obtuvo autorización por las autoridades de la Universidad y fue aprobado por el Comité Institucional de ética de investigación de la Universidad Juárez Autónoma. Se</w:t>
       </w:r>
       <w:r w:rsidR="004D3416" w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> consideraron los</w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> principios bioéticos internacionales y nacionales de una investigación sin riesgo para los participantes, se </w:t>
+        <w:t xml:space="preserve"> principios </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">bioéticos internacionales y nacionales de una investigación sin riesgo para los participantes, se </w:t>
       </w:r>
       <w:r w:rsidR="004D3416" w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>solicitó</w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> consentimiento informado para participar y se garantizó la confidencialidad de sus </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>resultados..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7444C7CD" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Se envió una invitación a todos los estudiantes por medio de redes sociales oficiales de la facultad de Medicina (correo institucional, Facebook, WhatsApp y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Telegram</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) en conjunto con un enlace que los direccionaba al cuestionario hecho en Google </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
@@ -3265,52 +3177,62 @@
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> el nivel bajo fue el que presentó la mayor frecuencia con un 48.8%, lo cual es favorable porque indica que el estudiante se siente realizado en lo que hace </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>( Ver</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tabla 1 )</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> tabla </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1 )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="490981BC" w14:textId="77777777" w:rsidR="00A95EC0" w:rsidRPr="00A95EC0" w:rsidRDefault="00A95EC0" w:rsidP="00A95EC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28CFD79B" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -4429,50 +4351,51 @@
       <w:tr w:rsidR="0045606E" w:rsidRPr="00A95EC0" w14:paraId="09F77CA8" w14:textId="77777777" w:rsidTr="00A95EC0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A3267C8" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Bajo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0AC44032" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -4598,51 +4521,50 @@
       <w:tr w:rsidR="0045606E" w:rsidRPr="00A95EC0" w14:paraId="2586D821" w14:textId="77777777" w:rsidTr="00A95EC0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5DFE24F2" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Alto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="79DC3A37" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -5023,60 +4945,79 @@
       </w:pPr>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">El 13% (n=52) </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de  los</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> estudiantes de Medicina </w:t>
+        <w:t xml:space="preserve"> estudiantes de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medicina </w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> concuerdan con los criterios de diagnóstico del SBO (figura 1). El 53.5% y 23.5 % de los estudiantes mostraron niveles severos de desgaste emocional y despersonalizaci</w:t>
+        <w:t xml:space="preserve"> concuerdan</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con los criterios de diagnóstico del SBO (figura 1). El 53.5% y 23.5 % de los estudiantes mostraron niveles severos de desgaste emocional y despersonalizaci</w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ón</w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> respectivamente, mientras que 12.3 % presentó niveles altos de falta de realización, lo cual indica que se sienten no realizados en sus actividades académicas</w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ver tabla 1 y figura 1)</w:t>
@@ -5257,51 +5198,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="780BC6BF" wp14:editId="31FA8BB9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>393700</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6400800" cy="2432050"/>
             <wp:effectExtent l="0" t="38100" r="0" b="6350"/>
             <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
             <wp:docPr id="2" name="Gráfico 2"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="098E036F" w14:textId="694F147B" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fuente: Base de Datos de los estudiantes encuestados de la Lic. En Médico Cirujano DACS-</w:t>
@@ -5469,51 +5410,51 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="52ECAFBD" wp14:editId="5D1ED6E0">
             <wp:extent cx="5495925" cy="3209925"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="3" name="Gráfico 3"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3744AFF4" w14:textId="77777777" w:rsidR="0045606E" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_1fob9te" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fuente: Base de Datos de los estudiantes encuestados de la Lic. En Médico Cirujano DACS-</w:t>
       </w:r>
@@ -5686,51 +5627,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03263AD4" wp14:editId="06B6FF40">
             <wp:extent cx="6353175" cy="3095625"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="4" name="Gráfico 4"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId13"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="31484565" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fuente: Base de Datos de los estudiantes encuestados de la Lic. En Médico Cirujano DACS-UJAT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F9A0F70" w14:textId="77777777" w:rsidR="00CE6BA0" w:rsidRPr="00A95EC0" w:rsidRDefault="00CE6BA0" w:rsidP="00A95EC0">
@@ -6660,1624 +6601,1572 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0045606E" w:rsidRPr="00A95EC0" w14:paraId="38047091" w14:textId="77777777" w:rsidTr="00A95EC0">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1479" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5DAFAD03" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Alto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="378D366A" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3F6D50AE" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5FBD0AAF" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="724FD5DB" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7BCC1D2E" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="608859D5" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="69EB1E69" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="595" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7BFAA0C5" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="58F6A4B8" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="091A0A21" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="47033AF3" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="61F9677F" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0045606E" w:rsidRPr="00A95EC0" w14:paraId="09944226" w14:textId="77777777" w:rsidTr="00A95EC0">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1479" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1D5F4711" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Medio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6B36093A" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="130CDCCD" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6F7F5925" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="038BD4E2" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2672A012" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>136</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="16738E56" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6A282AC4" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="595" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="21FDA3E1" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1A84C030" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="71CDB5EB" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7BC8F952" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6811AFDB" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0045606E" w:rsidRPr="00A95EC0" w14:paraId="32A54C2F" w14:textId="77777777" w:rsidTr="00A95EC0">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1479" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="17BA5A43" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Bajo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6325877E" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="31CBCDBB" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="72A05A6B" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0CB9B2C3" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4B0B87EE" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="146A8BEE" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5686F477" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="595" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="125D4C41" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="204316FB" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="48D56BF5" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3E9B6880" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6B04CFD0" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>53</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0045606E" w:rsidRPr="00A95EC0" w14:paraId="1B1D5D7D" w14:textId="77777777" w:rsidTr="00A95EC0">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1479" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0A687707" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="64AAF3C0" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>229</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0D55ED09" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="34733568" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>171</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="42D4A708" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7318A5FC" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>229</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="13A4AAB6" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2F35CCD4" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>171</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="595" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3DFFAA25" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="142F3213" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>229</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="71A0B434" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3D2E1CA9" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>171</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2D0E5D48" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A95EC0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -8441,373 +8330,311 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La prevalencia de SBO observada en este estudio es menor en comparación con otras investigaciones previas en estudiantes de Medicina de diferentes zonas de México, como en Sinaloa (85%) (</w:t>
       </w:r>
       <w:r w:rsidR="00817EC6" w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Martínez</w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">, Canizalez, et al., 2021), Ciudad de México (96%) (Ascensio, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E86477" w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maraz, et al., 2016), Zacatecas (69.8%) (Díaz, Ruiz et al., 2021), Nuevo León (30- 54%) (Guillen, Flores, et al., 2019). Sin embargo, es importante señalar que estos hallazgos están dentro de los rangos reportados en otros estudios a nivel nacional que oscilan entre 7 y 15% (Diaz, Ruiz, et al., </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022;   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jezzini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:r w:rsidR="00CE6BA0" w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Martínez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et al., 2022).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B2DAA08" w14:textId="77777777" w:rsidR="00A95EC0" w:rsidRPr="00A95EC0" w:rsidRDefault="00A95EC0" w:rsidP="00A95EC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E62B656" w14:textId="6ACD3A14" w:rsidR="0045606E" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por otro parte, los datos obtenidos en esta investigación coinciden con estudios previos en los que se reporta que </w:t>
+      </w:r>
+      <w:r w:rsidR="00817EC6" w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>el sexo femenino tiene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mayor prevalencia de SBO en comparación con el sexo masculino (</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6BA0" w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Martínez</w:t>
+      </w:r>
+      <w:r w:rsidR="00E86477" w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Canizalez, Ruiz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et al., 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E86477" w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; Diaz et al., 2022; Dorantes, 2020; </w:t>
+      </w:r>
+      <w:r w:rsidR="00817EC6" w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rodríguez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Benavidez et al.,2019; </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Canizalez</w:t>
+        <w:t>Purvanoa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, et al., 2021), Ciudad de México (96%) (</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> y Muros, 2010). Se ha descrito que la influencia e interacción de diversos factores biológicos, sociales y laborales promueven esta incidencia; por </w:t>
       </w:r>
       <w:r w:rsidR="00CE6BA0" w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>ejemplo, los</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cambios hormonales que presentan las mujeres pueden provocar una sensación de desgaste y frustración, además, que pueden tener mayores cargas laborales y sociales dentro y fuera del hogar, sufrir de acoso o discriminación de género, presentar mayor manifestaciones conductuales y somáticas, y depender de mayor apoyo social y familiar (Dorantes, 2020).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D65BB1" w14:textId="77777777" w:rsidR="00A95EC0" w:rsidRPr="00A95EC0" w:rsidRDefault="00A95EC0" w:rsidP="00A95EC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BF9D04A" w14:textId="557C5742" w:rsidR="0045606E" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Se observó que los estudiantes del segundo año presentaron mayores niveles de SBO, difiriendo de otros estudios, en los cuales se ha reportado que el 100% de los estudiantes de tercer año presentaron algún grado de SBO (</w:t>
+      </w:r>
+      <w:r w:rsidR="00817EC6" w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Martínez</w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et al., 2022).</w:t>
-[...217 lines deleted...]
-        <w:t xml:space="preserve">, et al., 2021).  De manera similar, en España se encontró que los alumnos del tercer año presentan mayores prevalencias de SBA, exceptuando a los que cursaban el internado de pregrado (Amor, </w:t>
+        <w:t xml:space="preserve">, Canizalez, et al., 2021).  De manera similar, en España se encontró que los alumnos del tercer año presentan mayores prevalencias de SBA, exceptuando a los que cursaban el internado de pregrado (Amor, </w:t>
       </w:r>
       <w:r w:rsidR="00CE6BA0" w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Baños, et al.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E2FFAF4" w14:textId="77777777" w:rsidR="00A95EC0" w:rsidRPr="00A95EC0" w:rsidRDefault="00A95EC0" w:rsidP="00A95EC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
@@ -9670,107 +9497,125 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>. Disponible en https://www. scielo.isciii.es/scielo.php?script=sci_arttext&amp;pid=S2014-98322020000100005&amp;lng=es&amp;nrm=iso&amp;tlng=es</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45D897A6" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Asencio-López, L., Almaraz-Celis, G.D., Carrillo, V., Huerta, P., Silva, L., Muñoz, M., Monrroy, F., Regalado, J., </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, K., López, D., Medina, C., Pizarro. </w:t>
+        <w:t xml:space="preserve">Asencio-López, L., Almaraz-Celis, G.D., Carrillo, V., Huerta, P., Silva, L., Muñoz, M., Monrroy, F., Regalado, J., Dipp, K., López, D., Medina, C., Pizarro. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>K.,Santiago</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, C., Saucedo, A.G., Flores, R. (2016).   Síndrome de burnout en estudiantes de primero a sexto año de medicina en </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>una  universidad</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  privada  del  norte  de  México:  estudio descriptivo transversal. </w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>privada  del</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>norte  de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  México:  estudio descriptivo transversal. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MEDWAVE</w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 25;16(3):1–7. Disponible en: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -9801,182 +9646,164 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Inventory</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en estudiantes universitarios de El Bajío mexicano. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">RIDE </w:t>
+        <w:t xml:space="preserve">RIDE Rev </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Rev</w:t>
+        <w:t>Iberoam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Para </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Iberoam</w:t>
+        <w:t>Investig</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Para </w:t>
+        <w:t xml:space="preserve"> Desarro </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Investig</w:t>
+        <w:t>Educ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:i/>
-[...38 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 12(23). Disponible en: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>https://www. cademia.edu/113185758/Validación_del_Maslach_Burnout_Inventory_en_estudiantes_universitarios_de_El_Bajío_mexicano</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>#:~</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>:text=El%20presente%20estudio%20pretende%20indagar%20si%20se%20replican,para%20Estudiantes%20%28MBI-SS%2C%20por%20sus%20siglas%20en%20inglés%29.</w:t>
+        <w:t>:text=El%20presente%20estudio%20pretende%20indagar%20si%20se%20</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>replican,para</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>%20Estudiantes%20%28MBI-SS%2C%20por%20sus%20siglas%20en%20inglés%29.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B3CA378" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Díaz Flores, C., Ruiz de Chávez Ramírez, D., &amp; Reyes Estrada, C. A. (2022). Condiciones académicas y síndrome de burnout en estudiantes de medicina humana. </w:t>
       </w:r>
@@ -10151,63 +9978,52 @@
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) .El</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> síndrome de burnout y su prevalencia en las mujeres docentes. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Praxis Investigativa </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Praxis Investigativa ReDIE</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 12(23):14–</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>31.Disponible</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en: </w:t>
@@ -10291,128 +10107,183 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> A. (2020). </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prevalencia  del</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  síndrome  de  burnout  en  estudiantes  de medicina. </w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>síndrome  de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>burnout  en</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>estudiantes  de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medicina. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rev Cuba </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Rev</w:t>
+        <w:t>Reumatol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Cuba </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 22(1</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).Disponible</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>https//:www.scielo.sld.cu/pdf/rcur/v22n1/1817-5996-rcur-22-01-e127.pdf</w:t>
-      </w:r>
+        <w:t>https/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>/:www.scielo.sld.cu/pdf/rcur/v22n1/1817-5996-rcur-22-01-e127.pdf</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76FE22C9" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
@@ -10844,91 +10715,71 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>https://www.pubmed.ncbi.nlm.nih.gov/33888118/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47A25707" w14:textId="39F18FFE" w:rsidR="00E86477" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">González-Escobar, J M., Ramos-Franco N., Raphael Oliveira, de Almeida </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">González-Escobar, J M., Ramos-Franco N., Raphael Oliveira, de Almeida Rodrigues-FN, J., Flores, Bruno Henrique, Borges Andre S., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Rodrigues</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Coronel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">-FN, J., Flores, Bruno Henrique, Borges </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> S., &amp; Coronel-de Bobadilla, </w:t>
+        <w:t xml:space="preserve">-de Bobadilla, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2020). Prevalencia del Síndrome de Burnout en </w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
@@ -10972,73 +10823,53 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 13-18. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Epub</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...21 lines deleted...]
-      <w:hyperlink r:id="rId13">
+        <w:t xml:space="preserve"> December 00, 2020.</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="00A95EC0">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="0070C0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.18004/</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00A95EC0">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="0070C0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>imt</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00A95EC0">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="0070C0"/>
             <w:sz w:val="24"/>
@@ -11115,69 +10946,58 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>F.(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">2009). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Influencia de factores personales, profesionales y transnacionales en el síndrome de Burnout en personal sanitario hispanoamericano y español. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Rev</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Española de Salud Pública</w:t>
+        <w:t>Rev Española de Salud Pública</w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 83(2):215–30. Disponible en: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CD1BA08" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95EC0">
@@ -11237,87 +11057,105 @@
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Serna,U.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,López</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>-Murga,R.E.,</w:t>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Murga,R.E.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Aguilar-Abisad,D</w:t>
+        <w:t>Aguilar-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Abisad,D</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">,. Muñoz-Lozano, J.F., </w:t>
-[...17 lines deleted...]
-        <w:t>, L (2019</w:t>
+        <w:t>,.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Muñoz-Lozano, J.F., Renteria, L (2019</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) .</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Incremento de síndrome de burnout en estudiantes de Medicina tras su primer mes de rotación clínica. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -11335,51 +11173,71 @@
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>en :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>https//:www. sciencedirect.com/</w:t>
+        <w:t>https/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/:www</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. sciencedirect.com/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>science</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -11411,157 +11269,221 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/S1575181318302626</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="160DE8D6" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jezzini-</w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A95EC0">
-[...6 lines deleted...]
-      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Martinez</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  S</w:t>
-      </w:r>
+        <w:t xml:space="preserve">  S,  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Martinez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  </w:t>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Garza  JH,  Quiroga</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Garza  A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Zarate-Garza, P.P., Jacobo-Baca, G., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Martinez</w:t>
+        <w:t>Gutierrez</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">-Garza  JH,  Quiroga-Garza  A, Zarate-Garza, P.P., Jacobo-Baca, G., </w:t>
+        <w:t xml:space="preserve">-De la </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>J., Fuente-Villareal, Y.S., Elizondo-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Gutierrez</w:t>
+        <w:t>Alvarez</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>-De la O ,J., Fuente-Villareal, Y.S., Elizondo-</w:t>
+        <w:t>, R.E., Guzman-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Alvarez</w:t>
+        <w:t>Lopez</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, R.E., </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> S.(2022). </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S.(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Burnout among first-year medical students during COVID-19 pandemic in Mexico: a cross-sectional study. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>IJMS</w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -11589,383 +11511,330 @@
         </w:rPr>
         <w:t>: https:// ijms.pitt.edu/IJMS/article/view/1129/1640</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EAA2891" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ilic, I., Zivanovic </w:t>
+        <w:t xml:space="preserve">Ilic, I., Zivanovic Macuzic, I., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Macuzic</w:t>
+        <w:t>Kocic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, I., </w:t>
+        <w:t>, S., &amp; Ilic, M. (2021). High risk of burnout in medical students in Serbia, by gender: A cross-sectional study. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
           <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>PloS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> one</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(8), e0256446. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1371/journal.pone.0256446</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50E31FD0" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Martinez-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Garcia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,  Canizalez</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  A.,  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Leon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sicarios,  N.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2021). Prevalencia del síndrome de burnout en estudiantes de una facultad de medicina</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Rev Med UAS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,11(1):37–47. Disponible en: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>https//hospital.uas.edu.mx/revmeduas/articulos/v11/n1/burnout.pdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34483FF0" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Kocic</w:t>
-[...5 lines deleted...]
-          <w:color w:val="212121"/>
+        <w:t xml:space="preserve">Maslach, C., Jackson S.E. (1981). The measurement of experienced burnout. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>, S., &amp; Ilic, M. (2021). High risk of burnout in medical students in Serbia, by gender: A cross-sectional study. </w:t>
-[...283 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>J Organ Behav</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2:99-113. Disponible </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A95EC0">
@@ -12047,83 +11916,115 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2020).  La inteligencia emocional y su efecto protector </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ante  la</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  ansiedad,  depresión  y  el  estrés  académico  en estudiantes universitarios. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ansiedad,  depresión</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y  el</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>estrés  académico</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  en estudiantes universitarios. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Rev</w:t>
-[...21 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Rev Tzhoecoen</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. 12(4):449–461. Disponible en:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ACDB31A" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
@@ -12265,51 +12166,51 @@
         </w:rPr>
         <w:t>Behavior</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>, 77</w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>(2), 168–185. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
+      <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="00A95EC0">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="2C72B7"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:highlight w:val="white"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.jvb.2010.04.006</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5FD9CB17" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -12358,278 +12259,227 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(5), 23-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
+      <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="00A95EC0">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="555555"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://dx.doi.org/10.4067/S0718-50062019000500023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="415117EF" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Terrones-Rodríguez, J.F., Cisneros-Pérez, V., Arreola-Rocha, J.J. (2016). Síndrome de burnout en médicos residentes del Hospital General de Durango, México. </w:t>
       </w:r>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rev Med </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Rev</w:t>
+        <w:t>Inst</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Mex Seguro </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Med</w:t>
+        <w:t>Soc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:i/>
-[...38 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 54(2):242-248. Disponible en</w:t>
       </w:r>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
+      <w:hyperlink r:id="rId17">
         <w:r w:rsidRPr="00A95EC0">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.redalyc.org/pdf/4577/457745149016.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5F0FF8D9" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="00EC7C47" w:rsidP="00A95EC0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Vidhukumar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, K., Hamza, M., (2020). Prevalence and correlates of burnout among undergraduate medical students–a cross-sectional survey.  </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Indian  J</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A95EC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Indian</w:t>
+        <w:t>Psychol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  J</w:t>
+        <w:t xml:space="preserve">  Med</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00A95EC0">
-[...38 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A95EC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 42:122–7.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02CA928C" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="0045606E" w:rsidP="00A95EC0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3064C60C" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="0045606E" w:rsidP="00A95EC0">
       <w:pPr>
@@ -12643,75 +12493,75 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="250E9540" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="0045606E" w:rsidP="00A95EC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B808F64" w14:textId="77777777" w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidRDefault="0045606E" w:rsidP="00A95EC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0045606E" w:rsidRPr="00A95EC0" w:rsidSect="00A95EC0">
-      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E5FB0E9" w14:textId="77777777" w:rsidR="00A970A6" w:rsidRDefault="00A970A6" w:rsidP="00DB5391">
+    <w:p w14:paraId="1DF00F14" w14:textId="77777777" w:rsidR="00856E81" w:rsidRDefault="00856E81" w:rsidP="00DB5391">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44FE189D" w14:textId="77777777" w:rsidR="00A970A6" w:rsidRDefault="00A970A6" w:rsidP="00DB5391">
+    <w:p w14:paraId="3580D189" w14:textId="77777777" w:rsidR="00856E81" w:rsidRDefault="00856E81" w:rsidP="00DB5391">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -12727,51 +12577,51 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="085ACB58" w14:textId="3EA1D778" w:rsidR="00DB5391" w:rsidRPr="00123E24" w:rsidRDefault="00DB5391" w:rsidP="00DB5391">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:bookmarkStart w:id="4" w:name="_Hlk184369049"/>
     <w:r w:rsidRPr="00123E24">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>Vol. 11, Núm. 2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00123E24">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">                  </w:t>
     </w:r>
     <w:r>
@@ -12789,113 +12639,116 @@
     <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00123E24">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> 2024                       </w:t>
     </w:r>
   </w:p>
   <w:bookmarkEnd w:id="4"/>
   <w:p w14:paraId="6B577445" w14:textId="77777777" w:rsidR="00DB5391" w:rsidRDefault="00DB5391">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="528518B3" w14:textId="77777777" w:rsidR="00A970A6" w:rsidRDefault="00A970A6" w:rsidP="00DB5391">
+    <w:p w14:paraId="085101E9" w14:textId="77777777" w:rsidR="00856E81" w:rsidRDefault="00856E81" w:rsidP="00DB5391">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="520F620B" w14:textId="77777777" w:rsidR="00A970A6" w:rsidRDefault="00A970A6" w:rsidP="00DB5391">
+    <w:p w14:paraId="22425943" w14:textId="77777777" w:rsidR="00856E81" w:rsidRDefault="00856E81" w:rsidP="00DB5391">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="40"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0045606E"/>
     <w:rsid w:val="001C221C"/>
     <w:rsid w:val="002658EA"/>
     <w:rsid w:val="004404DA"/>
     <w:rsid w:val="0045606E"/>
     <w:rsid w:val="004D3416"/>
     <w:rsid w:val="00502EE0"/>
+    <w:rsid w:val="00503FA9"/>
     <w:rsid w:val="00550AE4"/>
     <w:rsid w:val="0059267D"/>
     <w:rsid w:val="007A7798"/>
     <w:rsid w:val="00817EC6"/>
+    <w:rsid w:val="00856E81"/>
     <w:rsid w:val="008A4862"/>
     <w:rsid w:val="008E276B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="009C00FD"/>
+    <w:rsid w:val="009C31C2"/>
     <w:rsid w:val="00A50DC3"/>
     <w:rsid w:val="00A93A1C"/>
     <w:rsid w:val="00A95EC0"/>
     <w:rsid w:val="00A970A6"/>
     <w:rsid w:val="00CE6BA0"/>
     <w:rsid w:val="00DB350F"/>
     <w:rsid w:val="00DB5391"/>
     <w:rsid w:val="00E55E98"/>
     <w:rsid w:val="00E7005D"/>
     <w:rsid w:val="00E86477"/>
     <w:rsid w:val="00EC7C47"/>
     <w:rsid w:val="00F21B1C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -13411,51 +13264,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -13564,59 +13416,71 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DB5391"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DB5391"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DB5391"/>
   </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00503FA9"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8659-2769" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18004/imt/2020.15.2.13" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/pdf/4577/457745149016.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-50062019000500023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jor88159@hotmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psycnet.apa.org/doi/10.1016/j.jvb.2010.04.006" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cdhis.v11i22.242" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/pdf/4577/457745149016.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-50062019000500023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psycnet.apa.org/doi/10.1016/j.jvb.2010.04.006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jor88159@hotmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8659-2769" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18004/imt/2020.15.2.13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet1.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet2.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
@@ -14037,58 +13901,58 @@
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-MX"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
@@ -14505,58 +14369,58 @@
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="es-MX"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="1996022767"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
@@ -15032,58 +14896,58 @@
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="es-MX"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="143622847"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
@@ -17055,69 +16919,69 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29B4250B-F260-4EC4-9C40-E9F71FF01EDC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3716</Words>
-  <Characters>20444</Characters>
+  <Words>3733</Words>
+  <Characters>20533</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>170</Lines>
+  <Lines>171</Lines>
   <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24112</CharactersWithSpaces>
+  <CharactersWithSpaces>24218</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Francisco Santillan</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>