--- v0 (2025-10-11)
+++ v1 (2026-08-21)
@@ -27,94 +27,139 @@
   <Override PartName="/word/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style5.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors5.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/charts/chart6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style6.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors6.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/charts/chart7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style7.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors7.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/charts/chart8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style8.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors8.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="15720F57" w14:textId="70091E66" w:rsidR="008246AC" w:rsidRPr="002F4C7C" w:rsidRDefault="00C8549C" w:rsidP="002F4C7C">
+    <w:p w14:paraId="163DDD3D" w14:textId="33D67315" w:rsidR="003A2D50" w:rsidRPr="003A2D50" w:rsidRDefault="003A2D50" w:rsidP="003A2D50">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A2D50">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2D50">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="003A2D50">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cdhis.v11i22.241</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="39407647" w14:textId="77777777" w:rsidR="003A2D50" w:rsidRDefault="003A2D50" w:rsidP="002F4C7C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15720F57" w14:textId="5E5D3829" w:rsidR="008246AC" w:rsidRPr="002F4C7C" w:rsidRDefault="00C8549C" w:rsidP="002F4C7C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47787BD9" wp14:editId="0954CA02">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-685800</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-885825</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7781925" cy="1209675"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1381855561" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7781925" cy="1209675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -239,51 +284,51 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F4C7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Universidad Autónoma de Querétaro</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1510B303" w14:textId="25C697FB" w:rsidR="008246AC" w:rsidRPr="002F4C7C" w:rsidRDefault="008246AC" w:rsidP="002F4C7C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="002F4C7C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>elvira.silvia.pantoja@uaq.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3CB03E0D" w14:textId="77777777" w:rsidR="008246AC" w:rsidRPr="002F4C7C" w:rsidRDefault="008246AC" w:rsidP="002F4C7C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F4C7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -326,51 +371,51 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F4C7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Universidad Autónoma de Querétaro</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F5C1FA8" w14:textId="4EC1340D" w:rsidR="008246AC" w:rsidRPr="002F4C7C" w:rsidRDefault="008246AC" w:rsidP="002F4C7C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="002F4C7C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>eduardo.nunez@uaq.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3C376D63" w14:textId="77777777" w:rsidR="008246AC" w:rsidRPr="002F4C7C" w:rsidRDefault="008246AC" w:rsidP="002F4C7C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F4C7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -669,61 +714,61 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68476B00" w14:textId="22AC9A63" w:rsidR="00B2796C" w:rsidRPr="002F4C7C" w:rsidRDefault="000E7F29" w:rsidP="002F4C7C">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F4C7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">To speak of quality educational programs in the fullest sense of the word is to consider that the study plans are relevant and up-to-date, that there are methodologies that direct the teaching-learning process to obtain results that propose feasible and pertinent strategies, that they have a teaching staff with suitable professional profiles in the subjects, that they have an infrastructure that meets each and </w:t>
+        <w:t xml:space="preserve">To speak of quality educational programs in the fullest sense of the word is to consider that the study plans are relevant and up-to-date, that there are methodologies that direct the teaching-learning </w:t>
       </w:r>
       <w:r w:rsidRPr="002F4C7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>every one of the requirements of each program and that they maintain a process of evaluation and continuous improvement that guarantees the updating and monitoring of each action carried out in the institution. Is the comprehensive development of the student body worked on? Is there equal opportunity for all, where equity, inclusion and social mobility are promoted? Do employers evaluate their employees who graduate from a quality program as highly qualified? Is the accredited program in the first ten places in the international ranking in terms of its reputation? If the answer is yes to all the questions, then it can be said that they are quality programs, otherwise, they are not in terms of indicators. The main objective of this research is to analyze the different pedagogical aspects and their characteristics that justify them being considered as quality programs and the continuous improvement that must occur in them. 30 surveys were applied to students and teachers who are part of quality educational programs as well as 10 interviews with employers from different areas of knowledge. The conclusion is reached that accreditation is not synonymous with quality.</w:t>
+        <w:t>process to obtain results that propose feasible and pertinent strategies, that they have a teaching staff with suitable professional profiles in the subjects, that they have an infrastructure that meets each and every one of the requirements of each program and that they maintain a process of evaluation and continuous improvement that guarantees the updating and monitoring of each action carried out in the institution. Is the comprehensive development of the student body worked on? Is there equal opportunity for all, where equity, inclusion and social mobility are promoted? Do employers evaluate their employees who graduate from a quality program as highly qualified? Is the accredited program in the first ten places in the international ranking in terms of its reputation? If the answer is yes to all the questions, then it can be said that they are quality programs, otherwise, they are not in terms of indicators. The main objective of this research is to analyze the different pedagogical aspects and their characteristics that justify them being considered as quality programs and the continuous improvement that must occur in them. 30 surveys were applied to students and teachers who are part of quality educational programs as well as 10 interviews with employers from different areas of knowledge. The conclusion is reached that accreditation is not synonymous with quality.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="331939AC" w14:textId="69C65014" w:rsidR="00B82D23" w:rsidRPr="002F4C7C" w:rsidRDefault="00B82D23" w:rsidP="002F4C7C">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7564F726" w14:textId="73514A31" w:rsidR="00B052DF" w:rsidRPr="002F4C7C" w:rsidRDefault="00B82D23" w:rsidP="002F4C7C">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -905,50 +950,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> la educación</w:t>
       </w:r>
       <w:r w:rsidRPr="002F4C7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en todos los niveles </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="537390727"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="002F4C7C">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:bCs/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="002F4C7C">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:bCs/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> CITATION Nac24 \l 3082 </w:instrText>
           </w:r>
           <w:r w:rsidRPr="002F4C7C">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:bCs/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
@@ -1283,51 +1329,50 @@
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14CFFD9E" w14:textId="77777777" w:rsidR="007C56EA" w:rsidRDefault="007C56EA" w:rsidP="002F4C7C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F4C7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">IAU (Asociación Internacional de Universidades) la cual tiene como encomienda, reunir a instituciones de educación superior para reflexionar y actuar sobre cuestiones de interés común así mismo, tiene como objetivo expresar la obligación que tiene las instituciones de educación superior  como instituciones sociales, de promover , a través de la enseñanza, la investigación y los servicios, los principios de libertad y justicia, de dignidad humana y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F4C7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>solidadridad</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F4C7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> y , contribuir, a través de la cooperación internacional, al desarrollo de la asistencia material y moral para mejorar la educación superior en general.</w:t>
       </w:r>
       <w:r w:rsidRPr="002F4C7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
@@ -5865,50 +5910,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F4C7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Es importante mencionar que aunque el Consejo Nacional de Humanidades, Ciencias y Tecnologías (CONAHCYT) no es considerado como un organismo acreditador, es una institución del gobierno de México responsable de formular y conducir las políticas en materia de humanidas, ciencias, tecnologías e innovación en todo el país, con el objetivo de fortalecer la soberanía científica y la independencia tecnológica de México, bajo los principios de humanismo, equidad, bienestar social, cuidado ambiental y conservación de la riqueza biocultural, tiene la facultad de otorgar el galardón de Sistema Nacional de Posgrados (SNP) antes, Programa Nacional de Posgrado de Calidad (PNPC)  en coordinación con la Subsecretaría de Educación Superioor de Educación Pública (SEP), el cual puede ser adquirido solamente por aquellos programas que cumplan con todos los requisitos exigidos por la institución, lo que beneficia al estudiantado con becas por estudiar un programa SNP.</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:id w:val="1573235673"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="002F4C7C">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="002F4C7C">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> CITATION CON24 \l 3082 </w:instrText>
           </w:r>
           <w:r w:rsidRPr="002F4C7C">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
@@ -6352,95 +6398,95 @@
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F4C7C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48C644D7" wp14:editId="018B2601">
                   <wp:extent cx="2869565" cy="2743200"/>
                   <wp:effectExtent l="25400" t="0" r="13335" b="12700"/>
                   <wp:docPr id="6" name="Gráfico 6">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3A1743F-A94B-4E47-93E9-EBD11C65086C}"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
+                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5353" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29F0D7ED" w14:textId="57683A75" w:rsidR="00035293" w:rsidRPr="002F4C7C" w:rsidRDefault="00B06047" w:rsidP="002F4C7C">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-93"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F4C7C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="549790BD" wp14:editId="523DB2C7">
                   <wp:extent cx="2552700" cy="2743200"/>
                   <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
                   <wp:docPr id="1" name="Gráfico 1">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B051BB4-4213-0E45-A517-1AF91BEE7BA5}"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
+                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId13"/>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5E343F49" w14:textId="39368080" w:rsidR="00D647F9" w:rsidRPr="002F4C7C" w:rsidRDefault="00D647F9" w:rsidP="002F4C7C">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-93"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F4C7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6934,95 +6980,95 @@
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F4C7C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D76DA4D" wp14:editId="60DFFFAF">
                   <wp:extent cx="2794000" cy="2654300"/>
                   <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
                   <wp:docPr id="7" name="Gráfico 7">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{714EFB57-38CA-144C-9431-E7749FF83F84}"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId13"/>
+                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId14"/>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5177" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="447DF708" w14:textId="3C3DF0CA" w:rsidR="00035293" w:rsidRPr="002F4C7C" w:rsidRDefault="00A10B72" w:rsidP="002F4C7C">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-93"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F4C7C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F4B3C1E" wp14:editId="5161F35F">
                   <wp:extent cx="2616200" cy="2743200"/>
                   <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
                   <wp:docPr id="2" name="Gráfico 2">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B051BB4-4213-0E45-A517-1AF91BEE7BA5}"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId14"/>
+                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId15"/>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="419BC84A" w14:textId="51D82301" w:rsidR="000F7F41" w:rsidRPr="002F4C7C" w:rsidRDefault="000F7F41" w:rsidP="002F4C7C">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-93"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F4C7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7455,95 +7501,95 @@
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F4C7C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14A3055D" wp14:editId="0B81883B">
                   <wp:extent cx="2790190" cy="2819400"/>
                   <wp:effectExtent l="25400" t="0" r="41910" b="12700"/>
                   <wp:docPr id="8" name="Gráfico 8">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1687BC37-993D-A34F-B129-94F3E36936BC}"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId15"/>
+                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId16"/>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5428" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A010147" w14:textId="5AC7B920" w:rsidR="00035293" w:rsidRPr="002F4C7C" w:rsidRDefault="007039F9" w:rsidP="002F4C7C">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-93"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F4C7C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B15D54B" wp14:editId="0354001A">
                   <wp:extent cx="2743200" cy="2910178"/>
                   <wp:effectExtent l="0" t="0" r="12700" b="11430"/>
                   <wp:docPr id="3" name="Gráfico 3">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D63FC2F-7373-E24F-8322-3725EE6A3ED9}"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId16"/>
+                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId17"/>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6A676868" w14:textId="6BB032E7" w:rsidR="00557A43" w:rsidRPr="002F4C7C" w:rsidRDefault="00DC26B1" w:rsidP="002F4C7C">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-93"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F4C7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7745,95 +7791,95 @@
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F4C7C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="715B0120" wp14:editId="044C03BF">
                   <wp:extent cx="2819400" cy="2819400"/>
                   <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
                   <wp:docPr id="10" name="Gráfico 10">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC949DBE-1180-F841-AF69-FC70D72F0765}"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId17"/>
+                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId18"/>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5345" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="378473AC" w14:textId="454D3493" w:rsidR="00035293" w:rsidRPr="002F4C7C" w:rsidRDefault="007039F9" w:rsidP="002F4C7C">
             <w:pPr>
               <w:pStyle w:val="Sinespaciado"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-93"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F4C7C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3DE6D1C1" wp14:editId="5883DAF6">
                   <wp:extent cx="2590800" cy="2743200"/>
                   <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
                   <wp:docPr id="4" name="Gráfico 4">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F134D4D-8830-DD4A-B5BE-FA1E0446DDAE}"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId18"/>
+                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId19"/>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="21D19AB7" w14:textId="5EE1B190" w:rsidR="00A061F5" w:rsidRPr="002F4C7C" w:rsidRDefault="00A061F5" w:rsidP="002F4C7C">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-93"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F4C7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -8646,50 +8692,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>superior  por</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002F4C7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> lo que obliga a los interesados a cumplir diferentes lineamientos que contribuyan a la sostenibilidad de los programas que participan con los diferentes organismos certificadores. </w:t>
       </w:r>
       <w:r w:rsidR="00E04BD9" w:rsidRPr="002F4C7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">La calidad del sistema educativo es la cualidad que resulta de la integración de las dimensiones de pertinencia, relevancia, eficacia interna, eficacia externa, impacto, suficiencia, eficiencia y equidad </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="2001386692"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E04BD9" w:rsidRPr="002F4C7C">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00E04BD9" w:rsidRPr="002F4C7C">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> CITATION INE242 \l 3082 </w:instrText>
           </w:r>
           <w:r w:rsidR="00E04BD9" w:rsidRPr="002F4C7C">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="009D7651" w:rsidRPr="002F4C7C">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:val="es-ES"/>
@@ -9302,50 +9349,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Los procesos de evaluación y acreditación no deberían satisfacerse con la mera verificación de conformidad entre estándares y resultados. La evaluación es un proceso necesario no solamente para constatar grados de calidad alcanzados, sino, sobre todo, para mejorar la calidad. Las instituciones no deben ser </w:t>
       </w:r>
       <w:r w:rsidR="00DC3B5D" w:rsidRPr="002F4C7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>analizadas como objetos estáticos y sin la participación efectiva de los sujetos educativos, que son los que efectivamente pueden construir, de manera sostenible, la calidad en el cotidiano educativo</w:t>
       </w:r>
       <w:r w:rsidRPr="002F4C7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-1570417835"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="002F4C7C">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="005D3FED" w:rsidRPr="002F4C7C">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:instrText xml:space="preserve">CITATION Sec23 \l 3082 </w:instrText>
           </w:r>
           <w:r w:rsidRPr="002F4C7C">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="005D3FED" w:rsidRPr="002F4C7C">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
             </w:rPr>
             <w:t>(Secretaría de Gobernación, 2023)</w:t>
@@ -9550,50 +9598,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> superior en Iberoamérica refleja el esfuerzo acumulado que los países de la región han realizado en las etapas educativas anteriores a lo largo de las últimas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F4C7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de´cadas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F4C7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. Este esfuerzo se manifiesta en el notable aumento de la matrícula universitaria, que ha crecido un 3.7% en los últimos años, alcanzando un total de 30 millones de estudiantes universitarios en Iberoamérica. </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="237287988"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="002F4C7C">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="002F4C7C">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:instrText xml:space="preserve">CITATION OEI24 \l 3082 </w:instrText>
           </w:r>
           <w:r w:rsidRPr="002F4C7C">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="002F4C7C">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:val="es-ES"/>
@@ -9676,50 +9725,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F4C7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">En México, la subsecretaría de educación superior (SES), es el área de la Secretaría de Educación Pública (SEP) encargada de impulsar una educación de calidad que permita la formación de profesionistas competitivos y comprometidos con el desarrollo regional y nacional, para contribuir a la edificación de una sociedad más justa </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:id w:val="-1127147937"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="002F4C7C">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00A02B65" w:rsidRPr="002F4C7C">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:instrText xml:space="preserve">CITATION Sec24 \l 3082 </w:instrText>
           </w:r>
           <w:r w:rsidRPr="002F4C7C">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
@@ -9916,61 +9966,52 @@
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15EA2373" w14:textId="73512440" w:rsidR="009F21AA" w:rsidRPr="002F4C7C" w:rsidRDefault="009F21AA" w:rsidP="002F4C7C">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F4C7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vaillant y Rodríguez </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Vaillant y Rodríguez Zidán</w:t>
+      </w:r>
       <w:r w:rsidR="00D75FC1" w:rsidRPr="002F4C7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2024)</w:t>
       </w:r>
       <w:r w:rsidRPr="002F4C7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en su artículo “Perspectivas de UNESCO y la OEI sobre la calidad de la educación” Identifican en su investigación tres dimensiones claves para definir la calidad educativa: la calidad del docente, la calidad de los aprendizajes y la calidad de los recursos e infraestructura. </w:t>
       </w:r>
       <w:r w:rsidR="00D75FC1" w:rsidRPr="002F4C7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>(p. 138</w:t>
       </w:r>
       <w:r w:rsidRPr="002F4C7C">
         <w:rPr>
@@ -10005,50 +10046,51 @@
       </w:r>
       <w:r w:rsidRPr="002F4C7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ne como objetivo general contribuir a la elevación de la calidad de la educación superior pública y particular que se imparte en el país mediante la evaluación interinstitucional, realizada por pares académicos, de los programas educativos.</w:t>
       </w:r>
       <w:r w:rsidRPr="002F4C7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:id w:val="-1125081437"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="002F4C7C">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="002F4C7C">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:instrText xml:space="preserve">CITATION CIE24 \p 3 \n  \y  \t  \l 3082 </w:instrText>
           </w:r>
           <w:r w:rsidRPr="002F4C7C">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
@@ -10733,50 +10775,51 @@
           </w:pPr>
           <w:r w:rsidRPr="002F4C7C">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:bCs/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:t>Referencias</w:t>
           </w:r>
         </w:p>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:kern w:val="0"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="es-MX"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:id w:val="111145805"/>
             <w:bibliography/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="0F757B6C" w14:textId="77777777" w:rsidR="00A02B65" w:rsidRPr="002F4C7C" w:rsidRDefault="00A02B65" w:rsidP="002F4C7C">
               <w:pPr>
                 <w:pStyle w:val="Bibliografa"/>
                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 <w:ind w:left="720" w:hanging="720"/>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="es-ES"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidRPr="002F4C7C">
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
               <w:r w:rsidRPr="002F4C7C">
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -11792,74 +11835,74 @@
                 <w:t>, Párr. 20.</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="698440A4" w14:textId="5E6F3D76" w:rsidR="00A02B65" w:rsidRPr="002F4C7C" w:rsidRDefault="00A02B65" w:rsidP="002F4C7C">
               <w:pPr>
                 <w:spacing w:line="240" w:lineRule="auto"/>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidRPr="002F4C7C">
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:noProof/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sectPr w:rsidR="00A02B65" w:rsidRPr="002F4C7C" w:rsidSect="002F4C7C">
-      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68FCC654" w14:textId="77777777" w:rsidR="006D51B4" w:rsidRDefault="006D51B4" w:rsidP="00671607">
+    <w:p w14:paraId="36C67F55" w14:textId="77777777" w:rsidR="00497F24" w:rsidRDefault="00497F24" w:rsidP="00671607">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="044C7051" w14:textId="77777777" w:rsidR="006D51B4" w:rsidRDefault="006D51B4" w:rsidP="00671607">
+    <w:p w14:paraId="0AE50118" w14:textId="77777777" w:rsidR="00497F24" w:rsidRDefault="00497F24" w:rsidP="00671607">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -11882,51 +11925,51 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="74605899" w14:textId="3A4A5423" w:rsidR="00671607" w:rsidRPr="00123E24" w:rsidRDefault="00671607" w:rsidP="00671607">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00123E24">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 11, Núm. </w:t>
     </w:r>
     <w:r w:rsidR="004432E2">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
@@ -11963,76 +12006,76 @@
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00123E24">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2024                       </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2953A91C" w14:textId="77777777" w:rsidR="00671607" w:rsidRDefault="00671607">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B7FA9AB" w14:textId="77777777" w:rsidR="006D51B4" w:rsidRDefault="006D51B4" w:rsidP="00671607">
+    <w:p w14:paraId="58674851" w14:textId="77777777" w:rsidR="00497F24" w:rsidRDefault="00497F24" w:rsidP="00671607">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2895FDE8" w14:textId="77777777" w:rsidR="006D51B4" w:rsidRDefault="006D51B4" w:rsidP="00671607">
+    <w:p w14:paraId="0E090490" w14:textId="77777777" w:rsidR="00497F24" w:rsidRDefault="00497F24" w:rsidP="00671607">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26182741"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4AEA4AF8"/>
     <w:lvl w:ilvl="0" w:tplc="080A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -13467,62 +13510,64 @@
     <w:rsid w:val="00274AD3"/>
     <w:rsid w:val="002751D7"/>
     <w:rsid w:val="002A2475"/>
     <w:rsid w:val="002A7FAF"/>
     <w:rsid w:val="002B6C79"/>
     <w:rsid w:val="002C0556"/>
     <w:rsid w:val="002C0CBB"/>
     <w:rsid w:val="002D6DDE"/>
     <w:rsid w:val="002D75EB"/>
     <w:rsid w:val="002F172C"/>
     <w:rsid w:val="002F4C7C"/>
     <w:rsid w:val="00302DF7"/>
     <w:rsid w:val="00305FE6"/>
     <w:rsid w:val="003120F1"/>
     <w:rsid w:val="00314AB4"/>
     <w:rsid w:val="00316883"/>
     <w:rsid w:val="003234BD"/>
     <w:rsid w:val="00345D66"/>
     <w:rsid w:val="003557F2"/>
     <w:rsid w:val="003578F3"/>
     <w:rsid w:val="00375412"/>
     <w:rsid w:val="0038000B"/>
     <w:rsid w:val="00391B39"/>
     <w:rsid w:val="00395256"/>
     <w:rsid w:val="00396087"/>
+    <w:rsid w:val="003A2D50"/>
     <w:rsid w:val="003B5B89"/>
     <w:rsid w:val="003C504D"/>
     <w:rsid w:val="003D255B"/>
     <w:rsid w:val="003E14DA"/>
     <w:rsid w:val="003F18C5"/>
     <w:rsid w:val="00405CD2"/>
     <w:rsid w:val="00430DB2"/>
     <w:rsid w:val="004432E2"/>
     <w:rsid w:val="0045199E"/>
     <w:rsid w:val="004548AA"/>
     <w:rsid w:val="00471512"/>
     <w:rsid w:val="00491162"/>
+    <w:rsid w:val="00497F24"/>
     <w:rsid w:val="004D15EA"/>
     <w:rsid w:val="004E48DC"/>
     <w:rsid w:val="004F13C7"/>
     <w:rsid w:val="004F3D3D"/>
     <w:rsid w:val="0051436F"/>
     <w:rsid w:val="00523A99"/>
     <w:rsid w:val="00525920"/>
     <w:rsid w:val="0053209F"/>
     <w:rsid w:val="00542743"/>
     <w:rsid w:val="0054348F"/>
     <w:rsid w:val="00546AA7"/>
     <w:rsid w:val="0054721A"/>
     <w:rsid w:val="00556C75"/>
     <w:rsid w:val="00557A43"/>
     <w:rsid w:val="00574C0B"/>
     <w:rsid w:val="0058094A"/>
     <w:rsid w:val="00586CD1"/>
     <w:rsid w:val="005933EE"/>
     <w:rsid w:val="0059441F"/>
     <w:rsid w:val="005A2739"/>
     <w:rsid w:val="005D11B6"/>
     <w:rsid w:val="005D3FED"/>
     <w:rsid w:val="005E559D"/>
     <w:rsid w:val="005E657C"/>
     <w:rsid w:val="005F41B5"/>
@@ -13564,50 +13609,51 @@
     <w:rsid w:val="00801936"/>
     <w:rsid w:val="00801DB7"/>
     <w:rsid w:val="008029EC"/>
     <w:rsid w:val="00812F60"/>
     <w:rsid w:val="0081443F"/>
     <w:rsid w:val="008146CB"/>
     <w:rsid w:val="008246AC"/>
     <w:rsid w:val="00854CAA"/>
     <w:rsid w:val="0086554E"/>
     <w:rsid w:val="00884526"/>
     <w:rsid w:val="008B22AA"/>
     <w:rsid w:val="008B4F03"/>
     <w:rsid w:val="008C19EA"/>
     <w:rsid w:val="008D7479"/>
     <w:rsid w:val="008E276B"/>
     <w:rsid w:val="008F1FCA"/>
     <w:rsid w:val="00902624"/>
     <w:rsid w:val="00913FCF"/>
     <w:rsid w:val="00924311"/>
     <w:rsid w:val="00932C09"/>
     <w:rsid w:val="0093501E"/>
     <w:rsid w:val="00936EB2"/>
     <w:rsid w:val="009443D3"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="009A3C65"/>
+    <w:rsid w:val="009C31C2"/>
     <w:rsid w:val="009D7651"/>
     <w:rsid w:val="009E3733"/>
     <w:rsid w:val="009E5740"/>
     <w:rsid w:val="009F21AA"/>
     <w:rsid w:val="00A02B65"/>
     <w:rsid w:val="00A061F5"/>
     <w:rsid w:val="00A10B72"/>
     <w:rsid w:val="00A32D52"/>
     <w:rsid w:val="00A369EB"/>
     <w:rsid w:val="00A4013E"/>
     <w:rsid w:val="00A5248A"/>
     <w:rsid w:val="00A62D9C"/>
     <w:rsid w:val="00A71230"/>
     <w:rsid w:val="00A72FF5"/>
     <w:rsid w:val="00A85DFB"/>
     <w:rsid w:val="00A8725C"/>
     <w:rsid w:val="00AA1C60"/>
     <w:rsid w:val="00AA3F59"/>
     <w:rsid w:val="00AB3BE6"/>
     <w:rsid w:val="00AD283F"/>
     <w:rsid w:val="00AE136C"/>
     <w:rsid w:val="00AF7EFF"/>
     <w:rsid w:val="00B052DF"/>
     <w:rsid w:val="00B06047"/>
     <w:rsid w:val="00B2796C"/>
@@ -14183,51 +14229,50 @@
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo3Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE6381"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="794"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
     <w:name w:val="Título 2 Car"/>
@@ -14501,50 +14546,62 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00671607"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00671607"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003A2D50"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="104858905">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="117384485">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -16007,51 +16064,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2108042457">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart6.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eduardo.nunez@uaq.mx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elvira.silvia.pantoja@uaq.mx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cdhis.v11i22.241" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart5.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eduardo.nunez@uaq.mx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elvira.silvia.pantoja@uaq.mx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="Libro1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="Libro1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="Libro1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="Libro1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors4.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style4.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="Libro1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors5.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style5.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="Libro1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors6.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style6.xml"/></Relationships>
 </file>
@@ -16331,58 +16388,58 @@
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-MX"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="accent6">
         <a:lumMod val="60000"/>
         <a:lumOff val="40000"/>
       </a:schemeClr>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
@@ -16680,58 +16737,58 @@
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-MX"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="accent6">
         <a:lumMod val="60000"/>
         <a:lumOff val="40000"/>
       </a:schemeClr>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
@@ -17029,58 +17086,58 @@
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-MX"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="accent5">
         <a:lumMod val="60000"/>
         <a:lumOff val="40000"/>
       </a:schemeClr>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
@@ -17378,58 +17435,58 @@
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-MX"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="accent5">
         <a:lumMod val="60000"/>
         <a:lumOff val="40000"/>
       </a:schemeClr>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
@@ -18141,58 +18198,58 @@
           <c:dLblPos val="inEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="1"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
       </c:pie3DChart>
       <c:spPr>
         <a:solidFill>
           <a:schemeClr val="accent2">
             <a:lumMod val="60000"/>
             <a:lumOff val="40000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
@@ -18625,58 +18682,58 @@
               <c16:uniqueId val="{0000000A-2FD8-1740-A8B9-87596FD6426C}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="ctr"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="1"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
       </c:pie3DChart>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="accent2">
         <a:lumMod val="60000"/>
         <a:lumOff val="40000"/>
       </a:schemeClr>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
@@ -18926,58 +18983,58 @@
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="es-MX"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="1066378223"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
@@ -19228,58 +19285,58 @@
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="es-MX"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="1065946799"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
@@ -24052,73 +24109,73 @@
     <b:Year>2024</b:Year>
     <b:Author>
       <b:Author>
         <b:Corporate>Secretaría de Educación Pública</b:Corporate>
       </b:Author>
     </b:Author>
     <b:InternetSiteTitle>Subsecretaría de Educación Superior</b:InternetSiteTitle>
     <b:URL>https://educacionsuperior.sep.org.mx</b:URL>
     <b:Month>septiembre</b:Month>
     <b:Day>10</b:Day>
     <b:RefOrder>6</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6335FB68-A880-A641-AE67-2833AC0284FC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>17</Pages>
-  <Words>6211</Words>
-  <Characters>34161</Characters>
+  <Words>6227</Words>
+  <Characters>34249</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>284</Lines>
+  <Lines>285</Lines>
   <Paragraphs>80</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40292</CharactersWithSpaces>
+  <CharactersWithSpaces>40396</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>MDGPAC</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>