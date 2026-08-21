--- v0 (2025-10-11)
+++ v1 (2026-08-21)
@@ -4,53 +4,85 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="54CD5A8B" w14:textId="77777777" w:rsidR="00285CE2" w:rsidRDefault="00285CE2" w:rsidP="00AD73E6">
+    <w:p w14:paraId="54CD5A8B" w14:textId="5A3AE189" w:rsidR="00285CE2" w:rsidRPr="00FA02B2" w:rsidRDefault="00FA02B2" w:rsidP="00FA02B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA02B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00FA02B2">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cdhis.v11i22.240</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="73076B7C" w14:textId="77777777" w:rsidR="00FA02B2" w:rsidRDefault="00FA02B2" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F322B77" w14:textId="65176EA5" w:rsidR="00033BB6" w:rsidRPr="00AD73E6" w:rsidRDefault="00285CE2" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -60,51 +92,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27606823" wp14:editId="281E0BA1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-695325</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-895350</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7781925" cy="1209675"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1381855561" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7781925" cy="1209675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -169,91 +201,102 @@
     </w:p>
     <w:p w14:paraId="38BBE49D" w14:textId="4C01AF83" w:rsidR="009E5705" w:rsidRPr="00AD73E6" w:rsidRDefault="009E5705" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="182F111A" w14:textId="607072B9" w:rsidR="00033BB6" w:rsidRPr="00AD73E6" w:rsidRDefault="00033BB6" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Iscander Armando Ramírez Castañeda</w:t>
+        <w:t>Iscander</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Armando Ramírez Castañeda</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1888B4D3" w14:textId="356B246A" w:rsidR="00AD73E6" w:rsidRPr="00AD73E6" w:rsidRDefault="00CA32F5" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecnológico Nacional de México/Instituto Tecnológico de La Laguna </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55CF57CC" w14:textId="43B75CB2" w:rsidR="00033BB6" w:rsidRPr="00AD73E6" w:rsidRDefault="00AD73E6" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>ixcander@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0E6810D8" w14:textId="3B2CD140" w:rsidR="00033BB6" w:rsidRPr="00AD73E6" w:rsidRDefault="002C77B5" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
@@ -306,51 +349,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tecnológico Nacional de México/Instituto Tecnológico de Milpa Alta</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6584D11F" w14:textId="25138A73" w:rsidR="00CA32F5" w:rsidRPr="00AD73E6" w:rsidRDefault="00793DBA" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>cann.azteca13@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CA32F5" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33577A1D" w14:textId="77777777" w:rsidR="00CA32F5" w:rsidRPr="00AD73E6" w:rsidRDefault="00CA32F5" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
@@ -408,75 +451,75 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tecnológico Nacional de México/Instituto Tecnológico de Milpa Alta II</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16495302" w14:textId="4DE247B2" w:rsidR="002F317C" w:rsidRPr="00AD73E6" w:rsidRDefault="002F317C" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>susana.brauer@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="49A1CFCE" w14:textId="08CD71CB" w:rsidR="00AD73E6" w:rsidRPr="00AD73E6" w:rsidRDefault="00AD73E6" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-6400-4452</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0BEF7FAD" w14:textId="77777777" w:rsidR="00AD73E6" w:rsidRDefault="00AD73E6" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15F86A55" w14:textId="77777777" w:rsidR="00AD73E6" w:rsidRPr="00AD73E6" w:rsidRDefault="00AD73E6" w:rsidP="00AD73E6">
@@ -890,67 +933,68 @@
     <w:p w14:paraId="5679FFDB" w14:textId="77777777" w:rsidR="00AD73E6" w:rsidRPr="00AD73E6" w:rsidRDefault="00AD73E6" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0146A666" w14:textId="77777777" w:rsidR="00AD73E6" w:rsidRDefault="005418B7" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="00AD73E6" w:rsidSect="00AD73E6">
-          <w:headerReference w:type="default" r:id="rId12"/>
-          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="0" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Keywords</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>: effects, performance, music, literature.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EC25175" w14:textId="746ECCE6" w:rsidR="00456220" w:rsidRPr="00AD73E6" w:rsidRDefault="00456220" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -1102,51 +1146,1085 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DF04815" w14:textId="671F1135" w:rsidR="00B207AC" w:rsidRPr="00AD73E6" w:rsidRDefault="00B207AC" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Esta ausencia de estudios específicos en el contexto mexicano plantea un desafío, pues limita el conocimiento sobre los efectos potenciales de la música en la productividad laboral dentro del marco cultural y organizacional único del país. Específicamente, se desconoce cómo la música afecta distintas actividades laborales o ambientes de trabajo, lo que restringe el diseño de políticas eficaces que podrían aprovechar este recurso para incrementar el rendimiento de los empleados.</w:t>
+        <w:t xml:space="preserve">Esta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ausencia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>estudios</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>específicos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>contexto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mexicano</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>plantea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>desafío</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pues</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>limita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>conocimiento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sobre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>efectos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>potenciales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>música</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>productividad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>laboral</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dentro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>marco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cultural y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>organizacional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>único</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>país</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Específicamente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>desconoce</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>cómo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>música</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>afecta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>distintas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>actividades</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>laborales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o ambientes de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>trabajo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, lo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>restringe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>diseño</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>políticas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eficaces</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>podrían</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aprovechar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>este</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>recurso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>incrementar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rendimiento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>empleados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001E796D" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E796D" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Al no contar con datos concretos sobre cómo la música afecta el rendimiento laboral, las empresas podrían estar perdiendo una oportunidad valiosa para optimizar la experiencia de sus empleados.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="760A0A05" w14:textId="77777777" w:rsidR="00B207AC" w:rsidRPr="00AD73E6" w:rsidRDefault="00B207AC" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -1155,51 +2233,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24B21796" w14:textId="1D1331ED" w:rsidR="00E3286C" w:rsidRPr="00AD73E6" w:rsidRDefault="00B207AC" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Este artículo, </w:t>
+        <w:t xml:space="preserve">Este </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>artículo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="001E796D" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contribuirá al desarrollo de estrategias que promuevan el bienestar de los trabajadores, beneficiando así a las organizaciones y a la satisfacción de sus empleados</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41771009" w14:textId="77777777" w:rsidR="00B207AC" w:rsidRPr="00AD73E6" w:rsidRDefault="00B207AC" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -1627,76 +2727,68 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5356B083" w14:textId="46EFD3DE" w:rsidR="00E3286C" w:rsidRPr="00AD73E6" w:rsidRDefault="00E3286C" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Además, al analizar los impactos particulares de la música en elementos como el desempeño, las emociones, la concentración y los factores psicológicos, la investigación proporcionar</w:t>
       </w:r>
       <w:r w:rsidR="00BA25EB" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ía</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> percepciones </w:t>
-[...8 lines deleted...]
-        <w:t>útiles para la creación de entornos laborales más productivos y gratificantes.</w:t>
+        <w:t xml:space="preserve"> percepciones útiles para la creación de entornos laborales más productivos y gratificantes.</w:t>
       </w:r>
       <w:r w:rsidR="00BA25EB" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">La investigación también posee la capacidad de establecer nuevas vías de investigación en México. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FBE7505" w14:textId="77777777" w:rsidR="00E3286C" w:rsidRPr="00AD73E6" w:rsidRDefault="00E3286C" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -2092,67 +3184,113 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nvestigaciones previas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63948B47" w14:textId="08BCA309" w:rsidR="00E3286C" w:rsidRPr="00AD73E6" w:rsidRDefault="00E3286C" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">García, Rodríguez, Barbón &amp; Cárdenas (1997) proponen la musicoterapia como instrumento de tratamiento. Au, Chan, Wang y Vertinsky (2003) </w:t>
+        <w:t xml:space="preserve">García, Rodríguez, Barbón &amp; Cárdenas (1997) proponen la musicoterapia como instrumento de tratamiento. Au, Chan, Wang y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vertinsky</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2003) </w:t>
       </w:r>
       <w:r w:rsidR="002E5CD0" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">observaron a individuos que obtuvieron mejores resultados y rendimiento al exponerlos a música agradable. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD73E6">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Lacárcel (2003) realizó una investigación en la que se analiza la música y su impacto en las emociones de los individuos. Elliott, Carr y Savage (2004) </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lacárcel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2003) realizó una investigación en la que se analiza la música y su impacto en las emociones de los individuos. Elliott, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Carr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y Savage (2004) </w:t>
       </w:r>
       <w:r w:rsidR="002B76B6" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">observaron a sujetos con un rendimiento superior al estar expuestos a </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">música motivacional. Lesiuk (2005) mostró que, al oír música, los empleados </w:t>
       </w:r>
       <w:r w:rsidR="00605397" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tuvieron</w:t>
       </w:r>
@@ -2228,51 +3366,69 @@
         </w:rPr>
         <w:t>ogía</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de las personas. El-Sawad &amp; Korczynski (2007) utiliza</w:t>
       </w:r>
       <w:r w:rsidR="00CD6487" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ron</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> la música para incentivar la participación de los trabajadores. Kreutz, Ott, Teichmann, Osawa &amp; Vaitl (2008) </w:t>
+        <w:t xml:space="preserve"> la música para incentivar la participación de los trabajadores. Kreutz, Ott, Teichmann, Osawa &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vaitl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2008) </w:t>
       </w:r>
       <w:r w:rsidR="006D4AF5" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">indicaron que la música instrumental impacta en las emociones de los adultos </w:t>
       </w:r>
       <w:r w:rsidR="00FC1EF2" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mayores</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -2342,57 +3498,67 @@
       </w:r>
       <w:r w:rsidR="007C00DB" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">aporta a los </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>procesos de socialización en los primeros años.</w:t>
       </w:r>
       <w:r w:rsidR="001B1F65" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD73E6">
-[...5 lines deleted...]
-        <w:t>Bugter y Carden (2012)</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bugter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y Carden (2012)</w:t>
       </w:r>
       <w:r w:rsidR="001C76BD" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> indicaron </w:t>
       </w:r>
       <w:r w:rsidR="00506E9B" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>resultados más favorables en</w:t>
       </w:r>
       <w:r w:rsidR="001C76BD" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> individuos que escucharon un género musical</w:t>
       </w:r>
@@ -2452,51 +3618,69 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Módem y Sunday-Kanu (2014) </w:t>
       </w:r>
       <w:r w:rsidR="00F741D8" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mostraron </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">que la música es un recurso eficaz para gestionar el estrés en trabajadores. Padmasiri &amp; Dhammika (2014) </w:t>
+        <w:t xml:space="preserve">que la música es un recurso eficaz para gestionar el estrés en trabajadores. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Padmasiri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Dhammika (2014) </w:t>
       </w:r>
       <w:r w:rsidR="00427281" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>demostraron un mejor rendimiento con</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> música ambiental </w:t>
       </w:r>
       <w:r w:rsidR="00427281" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
@@ -2612,51 +3796,69 @@
         </w:rPr>
         <w:t xml:space="preserve">analizó que la música </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>potencia</w:t>
       </w:r>
       <w:r w:rsidR="005C227E" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>liza</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> el rendimiento y la concentración. El-Aouar, Vasconcelos y Veiga (2016) </w:t>
+        <w:t xml:space="preserve"> el rendimiento y la concentración. El-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aouar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Vasconcelos y Veiga (2016) </w:t>
       </w:r>
       <w:r w:rsidR="005C227E" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>resaltaron</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> la ventaja psicológica y organizacional</w:t>
       </w:r>
       <w:r w:rsidR="005C227E" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> al escuchar música.</w:t>
       </w:r>
@@ -2684,124 +3886,142 @@
         </w:rPr>
         <w:t>señaló que</w:t>
       </w:r>
       <w:r w:rsidR="00006F67" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00410013" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> los equipos de trabajo, la música influ</w:t>
+        <w:t xml:space="preserve"> los equipos de trabajo, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>la música influ</w:t>
       </w:r>
       <w:r w:rsidR="00410013" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ye</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de manera positiva en el rendimiento. Berry (2017) reveló que la musicoterapia es un medio que contribuye a la mejora de la condición emocional de los trabajadores.</w:t>
       </w:r>
       <w:r w:rsidR="001B1F65" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">En su estudio, Cardona </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">&amp; Díaz (2017) </w:t>
+        <w:t xml:space="preserve">En su estudio, Cardona &amp; Díaz (2017) </w:t>
       </w:r>
       <w:r w:rsidR="00155040" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>relacionan</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> el </w:t>
       </w:r>
       <w:r w:rsidR="00E95CE0" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">beneficio de </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">la musica </w:t>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>musica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E95CE0" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>con</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E95CE0" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>la preparación</w:t>
       </w:r>
@@ -2815,57 +4035,67 @@
       </w:r>
       <w:r w:rsidR="00E95CE0" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>indicó que la música facilita la regulación de las emociones, consiguiendo así un estado de ánimo agradable.</w:t>
       </w:r>
       <w:r w:rsidR="00E95CE0" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD73E6">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Jauset (2017) consideró </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jauset</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2017) consideró </w:t>
       </w:r>
       <w:r w:rsidR="00E95CE0" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>como</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> la música </w:t>
       </w:r>
       <w:r w:rsidR="00E95CE0" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>favorece a la</w:t>
       </w:r>
@@ -2933,51 +4163,69 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lehmann y Seufert (2017) conclu</w:t>
       </w:r>
       <w:r w:rsidR="00A77DD0" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yen</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> que la música contribuye a la concentración. Liquez (2018) </w:t>
+        <w:t xml:space="preserve"> que la música contribuye a la concentración. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Liquez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2018) </w:t>
       </w:r>
       <w:r w:rsidR="00A77DD0" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mencionó la contribución</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A77DD0" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de la musicoterapia a la </w:t>
       </w:r>
@@ -3324,51 +4572,69 @@
         </w:rPr>
         <w:t>con el apoyo de las</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> bases de datos </w:t>
       </w:r>
       <w:r w:rsidR="0087745F" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>específicas</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, entre las que sobresalen: Scielo, Redalyc, Latindex, Google Académico, entre otras. Estos sitios web de estudio contribuyen a</w:t>
+        <w:t xml:space="preserve">, entre las que sobresalen: Scielo, Redalyc, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Latindex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Google Académico, entre otras. Estos sitios web de estudio contribuyen a</w:t>
       </w:r>
       <w:r w:rsidR="0087745F" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">l análisis </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">para detectar los impactos </w:t>
       </w:r>
       <w:r w:rsidR="0087745F" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">positivos </w:t>
       </w:r>
@@ -3763,51 +5029,51 @@
               <wp:posOffset>158115</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3970020" cy="3503930"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21490"/>
                 <wp:lineTo x="21455" y="21490"/>
                 <wp:lineTo x="21455" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="4" name="Imagen 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="cuadro.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3970020" cy="3503930"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -4206,582 +5472,929 @@
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="103" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1627"/>
         <w:gridCol w:w="7338"/>
         <w:gridCol w:w="1045"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D008D6" w:rsidRPr="00AD73E6" w14:paraId="469C4ACD" w14:textId="77777777" w:rsidTr="002F1D16">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43933276" w14:textId="77777777" w:rsidR="00D008D6" w:rsidRPr="00AD73E6" w:rsidRDefault="00D008D6" w:rsidP="00AD73E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>FACTORES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0103AF6A" w14:textId="77777777" w:rsidR="00D008D6" w:rsidRPr="00AD73E6" w:rsidRDefault="00D008D6" w:rsidP="00AD73E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>AUTOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="056D211F" w14:textId="77777777" w:rsidR="00D008D6" w:rsidRPr="00AD73E6" w:rsidRDefault="00D008D6" w:rsidP="00AD73E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D008D6" w:rsidRPr="00AD73E6" w14:paraId="2760B847" w14:textId="77777777" w:rsidTr="0003444C">
         <w:trPr>
           <w:trHeight w:val="761"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74EE63B5" w14:textId="77777777" w:rsidR="00D008D6" w:rsidRPr="00AD73E6" w:rsidRDefault="00D008D6" w:rsidP="00AD73E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Rendimiento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="78741169" w14:textId="77777777" w:rsidR="00D008D6" w:rsidRPr="00AD73E6" w:rsidRDefault="00D008D6" w:rsidP="00AD73E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Au, Chan, Wang y Vertinsky (2003); Elliott, Carr y Savage (2004); Lesiuk (2005); El‐Sawad &amp; Korczynski (2007): Lozano &amp; Lozano (2007); Huang y Shih (2011); Aburto &amp; Aragón (2013); Ashkanasy, Ayoko y Jehn (2014); Padmasiri &amp; Dhammika (2014); Ajala (2016); Mas (2016); Cardona &amp; Díaz (2017); Reyna (2017); Cruz &amp; Aricapa (2018); Liquez (2018); Wilson (2018); de Witte et al. (2019); Gómez (2019); Cervantes (2020); de Witte et al. (2020); Keeler y Cortina (2020); Mohan y Thomas (2020); Güsewell et al. (2022); Taheri et al. (2022); Briseño et al. (2024); Lotero et al. (2024).</w:t>
+              <w:t xml:space="preserve">Au, Chan, Wang y </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vertinsky</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2003); Elliott, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Carr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y Savage (2004); Lesiuk (2005); El‐Sawad &amp; Korczynski (2007): Lozano &amp; Lozano (2007); Huang y Shih (2011); Aburto &amp; Aragón (2013); </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ashkanasy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ayoko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y Jehn (2014); </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Padmasiri</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; Dhammika (2014); Ajala (2016); Mas (2016); Cardona &amp; Díaz (2017); Reyna (2017); Cruz &amp; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aricapa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2018); </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Liquez</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2018); Wilson (2018); de Witte et al. (2019); Gómez (2019); Cervantes (2020); de Witte et al. (2020); Keeler y Cortina (2020); Mohan y Thomas (2020); </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Güsewell</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et al. (2022); Taheri et al. (2022); Briseño et al. (2024); Lotero et al. (2024).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17CCD053" w14:textId="77777777" w:rsidR="00D008D6" w:rsidRPr="00AD73E6" w:rsidRDefault="00D008D6" w:rsidP="00AD73E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D008D6" w:rsidRPr="00AD73E6" w14:paraId="2620E505" w14:textId="77777777" w:rsidTr="0003444C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="448A3124" w14:textId="77777777" w:rsidR="00D008D6" w:rsidRPr="00AD73E6" w:rsidRDefault="00D008D6" w:rsidP="00AD73E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Emociones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="048C1882" w14:textId="77777777" w:rsidR="00D008D6" w:rsidRPr="00AD73E6" w:rsidRDefault="00D008D6" w:rsidP="00AD73E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Lacárcel (2003); Kreutz, Ott, Teichmann, Osawa &amp; Vaitl (2008); Marín (2011); Mosquera (2013); Thoma et al. (2013); Linnemann et al. (2015); McNulty (2015); Luján (2016); Berry (2017); Fernández (2017); Jauset (2017); Baltazar et al. (2019); de Witte et al. (2019); Landay y Harms (2019); de Witte et al. (2020); Adiasto et al. (2022); Güsewell et al. (2022); Lotero et al. (2024).</w:t>
+              <w:t>Lacárcel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2003); Kreutz, Ott, Teichmann, Osawa &amp; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vaitl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2008); Marín (2011); Mosquera (2013); Thoma et al. (2013); Linnemann et al. (2015); McNulty (2015); Luján (2016); Berry (2017); Fernández (2017); </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jauset</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2017); Baltazar et al. (2019); de Witte et al. (2019); Landay y Harms (2019); de Witte et al. (2020); </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Adiasto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et al. (2022); </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Güsewell</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et al. (2022); Lotero et al. (2024).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D94F252" w14:textId="77777777" w:rsidR="00D008D6" w:rsidRPr="00AD73E6" w:rsidRDefault="00D008D6" w:rsidP="00AD73E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D008D6" w:rsidRPr="00AD73E6" w14:paraId="4BE427C4" w14:textId="77777777" w:rsidTr="0003444C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56FEB141" w14:textId="77777777" w:rsidR="00D008D6" w:rsidRPr="00AD73E6" w:rsidRDefault="00D008D6" w:rsidP="00AD73E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Psicológicos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="03E2EC8C" w14:textId="77777777" w:rsidR="00D008D6" w:rsidRPr="00AD73E6" w:rsidRDefault="00D008D6" w:rsidP="00AD73E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>García, Rodríguez, Barbón &amp; Cárdenas (1997); Yanguas (2006); Magnini y Parker (2009); Thoma et al. (2013); Módem y Sunday-Kanu (2014); García y Ferrer (2015); Linnemann et al. (2015); El-Aouar, Vasconcelos y Veiga (2016); Cruz &amp; Aricapa (2018); Baltazar et al. (2019); de Witte et al. (2019); Cervantes (2020); de Witte et al. (2020); Adiasto et al. (2022); Güsewell et al. (2022); Taheri et al. (2022); Lotero et al. (2024).</w:t>
+              <w:t>García, Rodríguez, Barbón &amp; Cárdenas (1997); Yanguas (2006); Magnini y Parker (2009); Thoma et al. (2013); Módem y Sunday-Kanu (2014); García y Ferrer (2015); Linnemann et al. (2015); El-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aouar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Vasconcelos y Veiga (2016); Cruz &amp; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aricapa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2018); Baltazar et al. (2019); de Witte et al. (2019); Cervantes (2020); de Witte et al. (2020); </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Adiasto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et al. (2022); </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Güsewell</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et al. (2022); Taheri et al. (2022); Lotero et al. (2024).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="339979D9" w14:textId="77777777" w:rsidR="00D008D6" w:rsidRPr="00AD73E6" w:rsidRDefault="00D008D6" w:rsidP="00AD73E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21E43C25" w14:textId="77777777" w:rsidR="00D008D6" w:rsidRPr="00AD73E6" w:rsidRDefault="00D008D6" w:rsidP="00AD73E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D008D6" w:rsidRPr="00AD73E6" w14:paraId="28A9AA9E" w14:textId="77777777" w:rsidTr="0003444C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AD65942" w14:textId="77777777" w:rsidR="00D008D6" w:rsidRPr="00AD73E6" w:rsidRDefault="00D008D6" w:rsidP="00AD73E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Concentración</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5C2ADE4A" w14:textId="77777777" w:rsidR="00D008D6" w:rsidRPr="00AD73E6" w:rsidRDefault="00D008D6" w:rsidP="00AD73E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Nuo, Rong-Hwa &amp; Han-sun (2009); Bugter y Carden (2012); Chiang &amp; Liu (2015); Lehmann y Seufert (2017); Cruz &amp; Aricapa (2018); Wilson (2018); Giménez (2019); Cervantes (2020); Taheri et al. (2022); Briseño et al. (2024).</w:t>
+              <w:t>Nuo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, Rong-Hwa &amp; Han-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>sun</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2009); </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Bugter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y Carden (2012); Chiang &amp; Liu (2015); Lehmann y Seufert (2017); Cruz &amp; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aricapa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2018); Wilson (2018); Giménez (2019); Cervantes (2020); Taheri et al. (2022); Briseño et al. (2024).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="739EA841" w14:textId="77777777" w:rsidR="00D008D6" w:rsidRPr="00AD73E6" w:rsidRDefault="00D008D6" w:rsidP="00AD73E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5467,51 +7080,87 @@
         </w:rPr>
         <w:t>son</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F77D4C" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>verificados</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Champoux, 2011; Gander, Haberberg y Rieple, 2007), </w:t>
+        <w:t xml:space="preserve"> (Champoux, 2011; Gander, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Haberberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rieple</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2007), </w:t>
       </w:r>
       <w:r w:rsidR="00F77D4C" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>además de que</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00483AD7" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ciertos </w:t>
       </w:r>
@@ -5533,58 +7182,68 @@
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> la música para obtener </w:t>
       </w:r>
       <w:r w:rsidR="00F77D4C" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mejores </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">resultados (Fritz, Sonnentag, Spector y McInroe, 2010; Brooks y Schweitzer, 2011; Au, Chan, Wang y </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Vertinsky, 2003)</w:t>
+        <w:t>Vertinsky</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2003)</w:t>
       </w:r>
       <w:r w:rsidR="00F77D4C" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00483AD7" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">al </w:t>
       </w:r>
       <w:r w:rsidR="00F77D4C" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>denota</w:t>
       </w:r>
@@ -5676,51 +7335,87 @@
         </w:rPr>
         <w:t xml:space="preserve"> para enfocarse y tranquilizarse,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> como </w:t>
       </w:r>
       <w:r w:rsidR="00F77D4C" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">bien lo </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">señalan Elsbach &amp; Pratt (2007) y Alomari y Okasheh (2017), lo </w:t>
+        <w:t xml:space="preserve">señalan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Elsbach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Pratt (2007) y Alomari y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Okasheh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2017), lo </w:t>
       </w:r>
       <w:r w:rsidR="00483AD7" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>interesante</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> será </w:t>
       </w:r>
       <w:r w:rsidR="00483AD7" w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>que cada institución analice sus</w:t>
       </w:r>
@@ -6386,416 +8081,1809 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aburto Corona, J. A., &amp; Aragón-Vargas, L. F. (2013). Efecto de la intensidad de la música en el rendimiento durante la realización de ejercicio Ad Libitum en cicloergómetro. Pensar En Movimiento: </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revista De Ciencias Del Ejercicio Y La Salud, 11</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 1–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.15517/pensarmov.v11i2.8615</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77BAD6C2" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Adiasto, K., Beckers, D. G., van Hooff, M. L., Roelofs, K., &amp; Geurts, S. A. (2022). Music listening and stress recovery in healthy individuals: A systematic review with meta-analysis of experimental studies. </w:t>
-      </w:r>
+        <w:t>Adiasto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, K., Beckers, D. G., van Hooff, M. L., Roelofs, K., &amp; Geurts, S. A. (2022). Music </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>listening</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and stress </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>recovery</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>healthy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>individuals</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>systematic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>review</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meta-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>analysis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> experimental </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>studies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>PloS one, 17</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:t>PloS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
+        <w:t xml:space="preserve"> one, 17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">(6), e0270031. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.1371%2Fjournal.pone.0270031</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55CDC870" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ajala, E. M. (2016). Perceived impact of music listening practices on task performanceof clerical staff in service industry in Nigeria. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Ajala, E. M. (2016). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Perceived</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>impact</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> music </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>listening</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>practices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>task</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>performanceof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clerical staff in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>service</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>industry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Nigeria. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Ilorin Journal of Sociology, 8</w:t>
+        <w:t>Ilorin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Sociology</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>, 8</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 237 – 250. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>http://repository.ui.edu.ng/bitstream/123456789/3010/1/%2835%29ui_art_ajala_perceived_2016.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="528F432F" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Alomari, KM y Okasheh, H. (2017). The Influence of Work Environment on Job Performance: A Case Study of Engineering Company in Jordan.  </w:t>
+        <w:t xml:space="preserve">Alomari, KM y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Okasheh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, H. (2017). The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Influence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Work </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Environment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Job Performance: A Case Study </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Engineering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Company in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Jordan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>International Journal of Applied Engineering Research. 12</w:t>
+        <w:t xml:space="preserve">International </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Applied</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Engineering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>. 12</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">(24), 15544-15550. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://www.ripublication.com/ijaer17/ijaerv12n24_223.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D113B63" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Au, K., Chan, F., Wang, D., &amp; Vertinsky, I. (2003). Mood in foreign exchange trading: cognitive processes and performance. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Au, K., Chan, F., Wang, D., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Vertinsky</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I. (2003). Mood in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>foreign</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>exchange</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trading: cognitive </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>processes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and performance. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Organizational Behavior and Human Decision Processes,</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:t>Organizational</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Behavior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Human </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Decision</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Processes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (91), 322– 338.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/S0749-5978(02)00510-1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79203295" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD73E6">
-[...6 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ashkanasy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, N. M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ayoko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O. B., &amp; Jehn, K. A. (2014). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Understanding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>physical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>environment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>work</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>employee</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>behavior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>An</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>affective</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>events</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>perspective</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Journal of Organizational Behavior</w:t>
-      </w:r>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Organizational</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Behavior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, (35), 1169– 1184. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.1002/job.1973</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6341745D" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
@@ -6810,442 +9898,1596 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Amador Barriga, E. (1959). Influencia psicológica de la música en el trabajo. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revista Colombiana de Psicología, 4</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-63. Recuperado de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://revistas.unal.edu.co/index.php/psicologia/article/view/32433/32445</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="611A05E6" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Baltazar, M., Västfjäll, D., Asutay, E., Koppel, L., &amp; Saarikallio, S. (2019). ¿Soy yo o la música? La reducción del estrés y el papel de las estrategias de regulación y la música. </w:t>
+        <w:t xml:space="preserve">Baltazar, M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Västfjäll</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, D., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Asutay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, E., Koppel, L., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saarikallio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. (2019). ¿Soy yo o la música? La reducción del estrés y el papel de las estrategias de regulación y la música. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Música y Ciencia</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, (2). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/2059204319844161</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E613AE5" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Beltrán G, Ó. A. (2005). Revisiones sistemáticas de la literatura. </w:t>
+        <w:t xml:space="preserve">Beltrán G, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. A. (2005). Revisiones sistemáticas de la literatura. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revista Colombiana de Gastroenterología, 20</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 60-69. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>http://www.scielo.org.co/scielo.php?script=sci_arttext&amp;pid=S0120-99572005000100009&amp;lng=en&amp;tlng=es</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="331D4413" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Berry, Berry, S. (2017). </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>An Analysis of Burnout and Music Therapy Methodologies</w:t>
-[...11 lines deleted...]
-      <w:hyperlink r:id="rId24" w:history="1">
+        <w:t>An</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Analysis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Burnout and Music </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Therapy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Methodologies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Order</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No. 10599386). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Available</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ProQuest One </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Academic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://www.proquest.com/dissertations-theses/analysis-burnout-music-therapy-methodologies/docview/1958823357/se-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04C9616D" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Briseño Chávez, A., Campos Oyervides, J. de J., &amp; Rosales Díaz, L. J. (2024). Influencia de la música en la productividad de las personas dentro de su área de trabajo: Influence of music on people´s productivity within their work area. </w:t>
+        <w:t xml:space="preserve">Briseño Chávez, A., Campos Oyervides, J. de J., &amp; Rosales Díaz, L. J. (2024). Influencia de la música en la productividad de las personas dentro de su área de trabajo: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Influence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> music </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>people´s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>productivity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>within</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>work</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>area</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>LATAM Revista Latinoamericana De Ciencias Sociales Y Humanidades, 5</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 645 – 660. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.56712/latam.v5i2.1906</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CAB41E1" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Brooks, A., &amp; Schweitzer, M. (2011). Can Nervous Nelly negotiate? How anxiety causes negotiators to make low first offers, exit early, and earn less profit. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Brooks, A., &amp; Schweitzer, M. (2011). </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Can </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Nervous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nelly </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>negotiate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> How </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>anxiety</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> causes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>negotiators</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>make</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>low</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>first</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>offers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>exit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>early</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>earn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>less</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>profit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Organizational Behavior and Human Decision Processes, 115</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:t>Organizational</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Behavior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Human </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Decision</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Processes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>, 115</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">(1), 43– 54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.obhdp.2011.01.008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="110B1FD2" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bugter, D., &amp; Carden, R. (2012). The effect of music genre on a memory task. </w:t>
+        <w:t>Bugter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, D., &amp; Carden, R. (2012). The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>effect</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> music </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>genre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>memory</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>task</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Modern Psychological Studies, 17</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">Modern </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
+        <w:t>Psychological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Studies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>, 17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">(2), 87 – 90. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://scholar.utc.edu/mps/vol17/iss2/14</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72D06EE9" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
@@ -7260,53 +11502,71 @@
       </w:pPr>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cano Molina, P. A. (2017). Músicas populares en Cali en los años setenta: dinámicas del campo de producción cultural. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revista Colombiana de Sociología, 40</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Suppl. 1), 175-192. </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId28" w:history="1">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Suppl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 1), 175-192. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://dx.doi.org/10.15446/rcs.v40n1Supl.65912</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="413BE69E" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
@@ -7320,51 +11580,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cardona Marín, A. &amp; Díaz Hernández, D. P. (2017). Aires de música, formación y bienestar: una experiencia desde el currículo médico de la Universidad de Antioquia, Colombia. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FEM: Revista de la Fundación Educación Médica, 20</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>http://scielo.isciii.es/scielo.php?script=sci_arttext&amp;pid=S2014-98322017000100011&amp;lng=es&amp;tlng=es</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="320B0C8C" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
@@ -7378,517 +11638,1209 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cervantes, D. C. (2020). Revisión sobre los efectos de estudiar con música de fondo y sobre los efectos del entrenamiento musical en el aprendizaje. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revista de Psicología y Ciencias del Comportamiento de la Unidad Académica de Ciencias Jurídicas y Sociales, 11</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 147-168. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.29059/rpcc.20201215-122</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CED25D5" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Champoux, J. (2011). </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Organizational behavior: Integrating individuals, groups, and organizations </w:t>
+        <w:t>Organizational</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>behavior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Integrating</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>individuals</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>groups</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>organizations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(4th ed.). Routledge. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60D14773" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cruz Henao, J., &amp; Aricapa Florez, S. (2018). </w:t>
+        <w:t xml:space="preserve">Cruz Henao, J., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aricapa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Florez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. (2018). </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Estudio de la factibilidad para la aplicación de música de fondo en distintas áreas de una empresa bajo un modelo heurístico. Caso de estudio dulces del Valle</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Trabajo de grado, Repositorio de la Universidad del Valle]. Universidad del Valle. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://bibliotecadigital.univalle.edu.co/server/api/core/bitstreams/d0a043e0-8a6a-4d0e-b747-eb75d1aa58c9/content</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57AEF658" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">de Witte, M., Spruit, A., van Hooren, S., Moonen, X., &amp; Stams, G. J. (2019). Efectos de las intervenciones musicales en los resultados relacionados con el estrés: una revisión sistemática y dos metanálisis. </w:t>
+        <w:t xml:space="preserve">de Witte, M., Spruit, A., van Hooren, S., Moonen, X., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Stams</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, G. J. (2019). Efectos de las intervenciones musicales en los resultados relacionados con el estrés: una revisión sistemática y dos metanálisis. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revista de Psicología de la Salud, 14</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 294–324. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/17437199.2019.1627897</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E2D7990" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">de Witte, M., Pinho, A. da S., Stams, G. J., Moonen, X., Bos, A. E. R., van Hooren, S. (2020). Musicoterapia para la reducción del estrés: revisión sistemática y metaanálisis. </w:t>
+        <w:t xml:space="preserve">de Witte, M., Pinho, A. da S., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Stams</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, G. J., Moonen, X., Bos, A. E. R., van Hooren, S. (2020). Musicoterapia para la reducción del estrés: revisión sistemática y metaanálisis. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revista de Psicología de la Salud, 16</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 134–159. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/17437199.2020.1846580</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="619D8338" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">El-Aouar, W. A., Vasconcelos, Maia de, C. R. &amp; Alipio Ramos, V. N. (2016). </w:t>
+        <w:t>El-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aouar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, W. A., Vasconcelos, Maia de, C. R. &amp; Alipio Ramos, V. N. (2016). </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Quality of working life and music in the manufacturing workplace. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Organizações &amp; Sociedade, 23</w:t>
+        <w:t>Organizações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Sociedade, 23</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(79), 656-674. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://dx.doi.org/10.1590/1984-9230712</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72BFE98F" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Elliott, D., Carr, S. y Savage, D. (2004). Effects of Motivational Music on Work Output and Affective Responses During Sub-maximal Cycling of a Standardized Perceived Intensity. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Elliott, D., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Carr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. y Savage, D. (2004). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Effects</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Motivational</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Music </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Work Output and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Affective</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Responses During </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sub-maximal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cycling </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Standardized</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Perceived</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Intensity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Journal of Sport Behavior. 27</w:t>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sport </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Behavior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. 27</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 134-147. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://www.proquest.com/scholarly-journals/effects-motivational-music-on-work-output/docview/215870802/se-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47701A92" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">El‐Sawad, A., &amp; Korczynski, M. (2007). Management and music: The exceptional case of the IBM songbook. </w:t>
+        <w:t xml:space="preserve">El‐Sawad, A., &amp; Korczynski, M. (2007). Management and music: The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>exceptional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> case </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IBM </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>songbook</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Group &amp; Organization Management</w:t>
+        <w:t xml:space="preserve">Group &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Organization</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, (32), 79– 108.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32B82430" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://journals.sagepub.com/doi/abs/10.1177/1059601106294488</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D511469" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD73E6">
-[...6 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Elsbach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, K. D., &amp; Pratt, M. G. (2007). The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>physical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>environment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>organizations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Academy of Management Annals, 1</w:t>
+        <w:t>Academy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Annals</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 181– 224. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://www.tandfonline.com/doi/abs/10.1080/078559809</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A88EB38" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
@@ -7902,51 +12854,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fernández Sotos, A. (2017</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>). Percepción de Emociones en la Música: Un estudio de la Influencia del Parámetro Musical “Duración”</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Tesis de grado, Universidad de Castilla-La Mancha]. Repositorio de la Universidad de Castilla-La Mancha. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://ruidera.uclm.es/xmlui/handle/10578/15271</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41B48C79" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
@@ -7960,51 +12912,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Ucha, F. E. &amp; Ferrer Maldonado, L. (2015). Utilidad de la música en la preparación psicológica de los deportistas. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revista Costarricense de Psicología, 34(</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2), 79-95. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>http://www.scielo.sa.cr/scielo.php?script=sci_arttext&amp;pid=S1659-29132015000200079&amp;lng=en&amp;tlng=es</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="467DE296" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
@@ -8018,51 +12970,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">García Viniegras, C. R. V., Rodríguez Martínez, J., Barbón Ruiz, D. &amp; Cárdenas Echevarría, N. (1997). Musicoterapia: Una modalidad terapéutica para el estrés laboral. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revista Cubana de Medicina General Integral, 13</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 538-543. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>http://scielo.sld.cu/scielo.php?script=sci_arttext&amp;pid=S0864-21251997000600003&amp;lng=es&amp;tlng=pt</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666A6C28" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
@@ -8076,51 +13028,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Giménez, S. D. (2019). Música y memoria. Intersecciones PSI. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revista Electrónica de la Facultad de Psicología</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>http://www.intersecciones.psi.uba.ar/index.php?option=com_content&amp;view=article&amp;id=264:musica-y-memoria&amp;catid=11:alumnos&amp;Itemid=1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BC4284E" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
@@ -8136,288 +13088,1057 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gómez Serrano, S. M. (2019). </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Programa de musicoterapia para intervenir los niveles de estrés en los empleados del departamento de producción en la empresa MECO de la ciudad de Bogotá</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Tesis de grado, Universidad Nacional de Colombia]. Repositorio de la Universidad Nacional de Colombia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>http://www.bdigital.unal.edu.co/71794/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4F4AEFC8" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Güsewell, A., Gay-Balmaz, S., &amp; Imseng, C. (2022). MusicDrops@ work: Impact of shared listening to short live music interventions on sense of belonging and subjective wellbeing at work. </w:t>
-      </w:r>
+        <w:t>Güsewell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A., Gay-Balmaz, S., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Imseng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C. (2022). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>MusicDrops</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>work</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Impact</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>shared</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>listening</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> short </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>live</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> music </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>interventions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>sense</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>belonging</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>subjective</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>wellbeing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>work</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:t>Frontiers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Psychology</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, (13), 865938. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.3389%2Ffpsyg.2022.865938</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08DDB562" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Huang, RH., y Shih YN. (2011). Effects of background music on concentration of workers. </w:t>
+        <w:t xml:space="preserve">Huang, RH., y Shih YN. (2011). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Effects</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>background</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> music </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>concentration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>workers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Work, 38</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 383‐387. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://content.iospress.com/articles/work/wor01141</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C842F64" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD73E6">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Jauset Berrocal, J. A. (2017). </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jauset</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Berrocal, J. A. (2017). </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Música y neurociencia.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La musicoterapia. Fundamentos, efectos y aplicaciones terapéuticas</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Editorial Universitat Oberta de Catalunya (UOC). </w:t>
+        <w:t xml:space="preserve">. Editorial </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Universitat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Oberta de Catalunya (UOC). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="361AF169" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Keeler, K. R. y Cortina, J. M. (2020). Working to the Beat: A Self-Regulatory Framework Linking Music Characteristics to Job Performance. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Keeler, K. R. y Cortina, J. M. (2020). Working </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Beat: A Self-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Regulatory</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Framework </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Linking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Music </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Characteristics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Job Performance. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Academy of Management Review. 45</w:t>
+        <w:t>Academy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Review</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. 45</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 447-471. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.5465/amr.2016.0115</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42AC1A11" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
@@ -8436,51 +14157,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Kirkpatrick, F. H. (1943). Music in industry. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Journal of Applied Psychology, 27</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 268-274. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://psycnet.apa.org/record/1943-03929-001</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F70DE9B" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8502,117 +14223,225 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreutz, G., Ott, U., Teichmann, D., Osawa, P., &amp; Vaitl, D. (2008). Using music to induce emotions: Influences of musical preference and absorption. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Psychology of music</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, (36), 101-126. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/0305735607082623</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0818D7BF" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lacárcel Moreno, J. (2003). Psicología de la música y emoción musical. </w:t>
-      </w:r>
+        <w:t>Lacárcel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Moreno, J. (2003). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Psicología</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>música</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>emoción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> musical. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Educatio Siglo XXI</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:t>Educatio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Siglo XXI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve">, (20), 213–226. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://revistas.um.es/educatio/article/view/138</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C198265" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
@@ -8645,51 +14474,51 @@
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Human Resource Management Review, 29</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 371–385. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.hrmr.2018.06.003</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39AC2586" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
@@ -8711,310 +14540,525 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Lehmann JAM and Seufert T. (2017). The Influence of Background Music on Learning in the Light of Different Theoretical Perspectives and the Role of Working Memory Capacity. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Front. Psychol</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, (8), 1902. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
+      <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.3389/fpsyg.2017.01902</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C284E70" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Lesiuk, T. (2005). The effect of music listening on work performance. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Psychology of Music, 33</w:t>
+        <w:t>Psychology</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Music, 33</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 173–191. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/0305735605050650</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5155E079" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Linnemann, A., Ditzen, B., Strahler, J., Doerr, J. M., &amp; Nater, U. M. (2015). Music listening as a means of stress reduction in daily life. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Linnemann, A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ditzen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, B., Strahler, J., Doerr, J. M., &amp; Nater, U. M. (2015). Music </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>listening</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stress </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reduction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>daily</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>life</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Psychoneuroendocrinology</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, (60), 82-90. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52" w:history="1">
+      <w:hyperlink r:id="rId53" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.psyneuen.2015.06.008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66916E3A" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD73E6">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Liquez Amezquita de Pérez, V. M. (2018). </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Liquez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Amezquita de Pérez, V. M. (2018). </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Efecto de la musicoterapia en la experimentación del estrés laboral</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Tesis de grado, </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk175927567"/>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad de San Carlos de Guatemala</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">]. Repositorio de la Universidad de San Carlos de Guatemala. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53" w:history="1">
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>http://www.repositorio.usac.edu.gt/10157/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="743E92F7" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Lotero Chamorro, D. C., Maya Urrego, S. L., &amp; Gómez Granada, B. M. (2024). Contribución de la musicoterapia a la calidad de vida laboral en una empresa de telecomunicaciones. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Teuken Bidikay - Revista Latinoamericana De Investigación En Organizaciones, Ambiente y Sociedad, 14</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:t>Teuken</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Bidikay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Revista Latinoamericana De Investigación En Organizaciones, Ambiente y Sociedad, 14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">(22). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54" w:history="1">
+      <w:hyperlink r:id="rId55" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.33571/teuken.v14n22a1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F98FD27" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
@@ -9031,51 +15075,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lozano, L. y Lozano, A. (2007). </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La influencia de la música en el aprendizaje</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Memorias del IX Congreso Nacional de Investigación Educativa. Mérida, México. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55" w:history="1">
+      <w:hyperlink r:id="rId56" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>http://www.ruv.itesm.mx/convenio/catedra/recursos/material/cn_04.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B34788A" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
@@ -9089,109 +15133,273 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Luján Villar, J D. (2016). Escenarios de no-guerra: el papel de la música en la transformación de sociedades en conflicto. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revista CS</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, (19), 167-199. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://dx.doi.org/10.18046/recs.i19.2171</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="370128E4" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Magnini, V. P., y Parker, E. E. (2009). The psychological effects of music: Implications for hotel firms. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Magnini, V. P., y Parker, E. E. (2009). The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>psychological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>effects</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> music: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Implications</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hotel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>firms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Journal of Vacation Marketing, 15</w:t>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vacation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Marketing, 15</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 53–62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57" w:history="1">
+      <w:hyperlink r:id="rId58" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/1356766708098171</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="428A75BD" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
@@ -9205,61 +15413,117 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McNulty, N. J. (2015). </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The Effects of Music on Employee Affect</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>. [Tesis de grado, University of Dayton]</w:t>
-[...9 lines deleted...]
-      <w:hyperlink r:id="rId58" w:history="1">
+        <w:t xml:space="preserve">. [Tesis de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>grado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, University of Dayton]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Repositorio de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dayton. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId59" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://ecommons.udayton.edu/cgi/viewcontent.cgi?referer=https://www.google.com/&amp;httpsredir=1&amp;article=1058&amp;context=uhp_theses</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54D3B55E" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
@@ -9273,51 +15537,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Marín Hernández, J. J. (2011). Música e infancia: de la socialización al control social. Un balance teórico metodológico. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Diálogos Revista Electrónica de Historia, 12</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 137-164. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59" w:history="1">
+      <w:hyperlink r:id="rId60" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>http://www.scielo.sa.cr/scielo.php?script=sci_arttext&amp;pid=S1409-469X2011000200007&amp;lng=en&amp;tlng=es</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58E1AB97" w14:textId="2CC2FDEB" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
@@ -9333,367 +15597,961 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mas, J. (2016). </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La música mejora el rendimiento en el trabajo, pero ¿cómo debemos utilizarla?</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Empresa y Universidad. El Club de las Buenas Decisiones. Universidad de Alicante. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60" w:history="1">
+      <w:hyperlink r:id="rId61" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://www.doeua.es/musica-aplicada-a-la-mejora-del-rendimiento-laboral/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6480B4E4" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Módem, E. R., &amp; Sunday-Kanu, R. A. (2014). Music performance as a therapy for managing stress amongst the academics in Nigerian Federal Universities. </w:t>
+        <w:t xml:space="preserve">Módem, E. R., &amp; Sunday-Kanu, R. A. (2014). Music performance as a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>therapy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>managing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stress </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>amongst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>academics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nigerian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Federal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Universities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>AFRREV IJAH: An International Journal of Arts and Humanities</w:t>
-      </w:r>
+        <w:t xml:space="preserve">AFRREV IJAH: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>An</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> International </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Arts and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Humanities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3(3), 128-145. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61" w:history="1">
+      <w:hyperlink r:id="rId62" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.4314/ijah.v3i3.10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38A88464" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mohan, A. y Thomas, E. (2020). Effect of background music and the cultural preference to music on adolescents’ task performance. </w:t>
+        <w:t xml:space="preserve">Mohan, A. y Thomas, E. (2020). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Effect</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>background</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> music and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cultural </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>preference</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> music </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adolescents</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>task</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> performance. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>International Journal of Adolescence and Youth, 25</w:t>
+        <w:t xml:space="preserve">International </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Adolescence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Youth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 25</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 562-573. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62" w:history="1">
+      <w:hyperlink r:id="rId63" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/02673843.2019.1689368</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33EBC9F2" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mosquera, I. (2013). Influencia de la música en las emociones. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Realitas, Revista de Ciencias Sociales, Humanas y Artes, 1</w:t>
+        <w:t>Realitas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Revista de Ciencias Sociales, Humanas y Artes, 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 34-38. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63" w:history="1">
+      <w:hyperlink r:id="rId64" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://dialnet.unirioja.es/descarga/articulo/4766791.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77AF05AE" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD73E6">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Padmasiri, M.K.D. &amp; Dhammika, K.A.S. (2014). </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Padmasiri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M.K.D. &amp; Dhammika, K.A.S. (2014). </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Effect Of Music Listening On Work Performance: A Case Study Of Sri Lanka. </w:t>
+        <w:t xml:space="preserve">The Effect </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Music Listening </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>On</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Work Performance: A Case Study </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sri Lanka. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>International Journal of Scientific &amp; Technology Research. 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 118 – 122. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64" w:history="1">
+      <w:hyperlink r:id="rId65" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>http://www.ijstr.org/final-print/may2014/The-Effect-Of-Music-Listening-On-Work-Performance-A-Case-Study-Of-Sri-Lanka.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1079C9F8" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Page, M. J., McKenzie, J. E., Bossuyt, P. M., Boutron, I., Hoffmann, T. C., Mulrow, C. D., … &amp; Moher, D. (2021). Declaración PRISMA 2020: una guía actualizada para la publicación de revisiones sistemáticas. </w:t>
+        <w:t xml:space="preserve">Page, M. J., McKenzie, J. E., Bossuyt, P. M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Boutron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I., Hoffmann, T. C., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mulrow</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, C. D., … &amp; Moher, D. (2021). Declaración PRISMA 2020: una guía actualizada para la publicación de revisiones sistemáticas. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revista Española de Cardiología</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>74</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 790-799. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65" w:history="1">
+      <w:hyperlink r:id="rId66" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.recesp.2021.06.016</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B45D5FC" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
@@ -9726,51 +16584,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Tesis de grado, </w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk175928542"/>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad Rafael Landívar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">]. Repositorio de la Universidad Rafael Landívar. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66" w:history="1">
+      <w:hyperlink r:id="rId67" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>http://recursosbiblio.url.edu.gt/tesiseortiz/2018/05/22/Mauricio-Edgar.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="312EE270" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
@@ -9802,51 +16660,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revista Facultad de Ciencias Económicas: Investigación y Reflexión, 26</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 27-68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67" w:history="1">
+      <w:hyperlink r:id="rId68" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://dx.doi.org/10.18359/rfce.2686</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EB1BDDF" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
@@ -9882,51 +16740,51 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Work, 33</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(3), 329-333</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68" w:history="1">
+      <w:hyperlink r:id="rId69" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://content.iospress.com/articles/work/wor00880</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33CE1663" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
@@ -9944,179 +16802,283 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Shih, Y. N., Chen, C. S., Chiang, H. Y., &amp; Liu, C. H. (2015). Influence of background music on work attention in clients with chronic schizophrenia. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Work, 51</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153-158. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69" w:history="1">
+      <w:hyperlink r:id="rId70" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.ncbi.nlm.nih.gov/pubmed/24594536</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="043DAFE8" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Taheri, S., Razeghi, M., Choobineh, A., Kazemi, R., Rasipisheh, P., &amp; Vali, M. (2022). Investigating the effect of background music on cognitive and skill performance: A cross-sectional study. </w:t>
+        <w:t xml:space="preserve">Taheri, S., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Razeghi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Choobineh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A., Kazemi, R., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Rasipisheh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, P., &amp; Vali, M. (2022). Investigating the effect of background music on cognitive and skill performance: A cross-sectional study. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Work, 71</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 871-879. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70" w:history="1">
+      <w:hyperlink r:id="rId71" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.3233/wor-213631</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D9205E3" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thoma, M. V., La Marca, R., Brönnimann, R., Finkel, L., Ehlert, U., &amp; Nater, U. M. (2013). The effect of music on the human stress response. </w:t>
-      </w:r>
+        <w:t>Thoma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. V., La Marca, R., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Brönnimann</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, R., Finkel, L., Ehlert, U., &amp; Nater, U. M. (2013). The effect of music on the human stress response. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>PloS one, 8</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:t>PloS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve"> one, 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve">(8), e70156. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71" w:history="1">
+      <w:hyperlink r:id="rId72" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1371%2Fjournal.pone.0070156</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75F8AE8D" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10134,133 +17096,207 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Wilson, C. (2018). </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The Impact of Music on Task Performance at Work</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> [Tesis de grado, </w:t>
+        <w:t xml:space="preserve"> [Tesis de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>grado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="_Hlk175928744"/>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Universidad de Arkansas</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">]. Repositorio de la Universidad de Arkansas. </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId72" w:history="1">
+        <w:t xml:space="preserve">]. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Repositorio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Universidad de Arkansas. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId73" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://scholarworks.uark.edu/acctuht/28</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="604D564D" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yanguas Leyes, J. (2006). Influencia de la música en el rendimiento deportivo. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Apunts. Medicina de l'Esport, 41</w:t>
+        <w:t>Apunts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Medicina de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l'Esport</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD73E6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 41</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(152), 155-165. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73" w:history="1">
+      <w:hyperlink r:id="rId74" w:history="1">
         <w:r w:rsidRPr="00AD73E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/S1886-6581(06)70028-7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD73E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11F4A436" w14:textId="77777777" w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w:rsidRDefault="007D7D64" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624"/>
         <w:jc w:val="both"/>
@@ -10275,1131 +17311,1209 @@
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3045"/>
         <w:gridCol w:w="6315"/>
       </w:tblGrid>
       <w:tr w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w14:paraId="22C3B1A5" w14:textId="77777777" w:rsidTr="00FD056F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3DE1DBCC" w14:textId="77777777" w:rsidR="00FD056F" w:rsidRPr="00AD73E6" w:rsidRDefault="00FD056F" w:rsidP="00AD73E6">
             <w:pPr>
               <w:pStyle w:val="Ttulo3"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Rol de Contribución</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1CB9E645" w14:textId="6CF2B495" w:rsidR="00FD056F" w:rsidRPr="00AD73E6" w:rsidRDefault="00FD056F" w:rsidP="00AD73E6">
             <w:pPr>
               <w:pStyle w:val="Ttulo3"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="7" w:name="_btsjgdfgjwkr" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="7"/>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Autor (es)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w14:paraId="113C5191" w14:textId="77777777" w:rsidTr="00FD056F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4882D2D8" w14:textId="77777777" w:rsidR="00FD056F" w:rsidRPr="00AD73E6" w:rsidRDefault="00FD056F" w:rsidP="00AD73E6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Conceptualización</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="67C1CF58" w14:textId="6143547F" w:rsidR="00882F8C" w:rsidRPr="00AD73E6" w:rsidRDefault="00882F8C" w:rsidP="00AD73E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Iscander Armando Ramírez Castañeda</w:t>
+              <w:t>Iscander</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Armando Ramírez Castañeda</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w14:paraId="051C1340" w14:textId="77777777" w:rsidTr="00FD056F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5211DF0C" w14:textId="77777777" w:rsidR="00FD056F" w:rsidRPr="00AD73E6" w:rsidRDefault="00FD056F" w:rsidP="00AD73E6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Metodología</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4920A9BA" w14:textId="3345E0C5" w:rsidR="00FD056F" w:rsidRPr="00AD73E6" w:rsidRDefault="00882F8C" w:rsidP="00AD73E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Iscander Armando Ramírez Castañeda, Arturo González Torres (igual)</w:t>
+              <w:t>Iscander</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Armando Ramírez Castañeda, Arturo González Torres (igual)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00882F8C" w:rsidRPr="00AD73E6" w14:paraId="789C2D70" w14:textId="77777777" w:rsidTr="00FD056F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="211B2717" w14:textId="77777777" w:rsidR="00882F8C" w:rsidRPr="00AD73E6" w:rsidRDefault="00882F8C" w:rsidP="00AD73E6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Software</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="29B7509C" w14:textId="33302541" w:rsidR="00882F8C" w:rsidRPr="00AD73E6" w:rsidRDefault="00882F8C" w:rsidP="00AD73E6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Arturo González Torres</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w14:paraId="248E4169" w14:textId="77777777" w:rsidTr="0062034E">
         <w:trPr>
           <w:trHeight w:val="669"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1A880771" w14:textId="77777777" w:rsidR="00FD056F" w:rsidRPr="00AD73E6" w:rsidRDefault="00FD056F" w:rsidP="00AD73E6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Validación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="59C6393A" w14:textId="156C3DA2" w:rsidR="00FD056F" w:rsidRPr="00AD73E6" w:rsidRDefault="00882F8C" w:rsidP="00AD73E6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>Martha Susana Brauer Aguilar</w:t>
             </w:r>
             <w:r w:rsidR="0062034E" w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0062034E" w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Iscander Armando Ramírez Castañeda (igual)</w:t>
+              <w:t>Iscander</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0062034E" w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Armando Ramírez Castañeda (igual)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D7D64" w:rsidRPr="00AD73E6" w14:paraId="3765E25D" w14:textId="77777777" w:rsidTr="00FD056F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="00701CBC" w14:textId="77777777" w:rsidR="00FD056F" w:rsidRPr="00AD73E6" w:rsidRDefault="00FD056F" w:rsidP="00AD73E6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Análisis Formal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6F0F420D" w14:textId="7955D9C8" w:rsidR="00FD056F" w:rsidRPr="00AD73E6" w:rsidRDefault="00882F8C" w:rsidP="00AD73E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Iscander Armando Ramírez Castañeda, Arturo González Torres (igual)</w:t>
+              <w:t>Iscander</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Armando Ramírez Castañeda, Arturo González Torres (igual)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00882F8C" w:rsidRPr="00AD73E6" w14:paraId="290364DF" w14:textId="77777777" w:rsidTr="00FD056F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5AA9DB15" w14:textId="77777777" w:rsidR="00882F8C" w:rsidRPr="00AD73E6" w:rsidRDefault="00882F8C" w:rsidP="00AD73E6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Investigación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4FFC9C42" w14:textId="152FA8BF" w:rsidR="00882F8C" w:rsidRPr="00AD73E6" w:rsidRDefault="00882F8C" w:rsidP="00AD73E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Iscander Armando Ramírez Castañeda</w:t>
+              <w:t>Iscander</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Armando Ramírez Castañeda</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00882F8C" w:rsidRPr="00AD73E6" w14:paraId="2D5D9FF7" w14:textId="77777777" w:rsidTr="00FD056F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="02419123" w14:textId="77777777" w:rsidR="00882F8C" w:rsidRPr="00AD73E6" w:rsidRDefault="00882F8C" w:rsidP="00AD73E6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Recursos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="00D959FB" w14:textId="472CC8A5" w:rsidR="00882F8C" w:rsidRPr="00AD73E6" w:rsidRDefault="00882F8C" w:rsidP="00AD73E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Arturo González Torres</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00882F8C" w:rsidRPr="00AD73E6" w14:paraId="05E44789" w14:textId="77777777" w:rsidTr="00FD056F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7BCE9FE5" w14:textId="77777777" w:rsidR="00882F8C" w:rsidRPr="00AD73E6" w:rsidRDefault="00882F8C" w:rsidP="00AD73E6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Curación de datos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="608C6AA6" w14:textId="4AD337DC" w:rsidR="00882F8C" w:rsidRPr="00AD73E6" w:rsidRDefault="00882F8C" w:rsidP="00AD73E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Martha Susana Brauer Aguilar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00882F8C" w:rsidRPr="00AD73E6" w14:paraId="7F860F55" w14:textId="77777777" w:rsidTr="00FD056F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="21991575" w14:textId="77777777" w:rsidR="00882F8C" w:rsidRPr="00AD73E6" w:rsidRDefault="00882F8C" w:rsidP="00AD73E6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Escritura - Preparación del borrador original</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="30B0890A" w14:textId="06652096" w:rsidR="00882F8C" w:rsidRPr="00AD73E6" w:rsidRDefault="00882F8C" w:rsidP="00AD73E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Iscander Armando Ramírez Castañeda</w:t>
+              <w:t>Iscander</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Armando Ramírez Castañeda</w:t>
             </w:r>
             <w:r w:rsidR="00EE4AAC" w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, Martha Susana Brauer Aguilar (igual)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00882F8C" w:rsidRPr="00AD73E6" w14:paraId="5BCBEDF2" w14:textId="77777777" w:rsidTr="00FD056F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="550733C0" w14:textId="77777777" w:rsidR="00882F8C" w:rsidRPr="00AD73E6" w:rsidRDefault="00882F8C" w:rsidP="00AD73E6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Escritura - Revisión y edición</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4B1E1301" w14:textId="2AC646DF" w:rsidR="00882F8C" w:rsidRPr="00AD73E6" w:rsidRDefault="00882F8C" w:rsidP="00AD73E6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Arturo González Torres</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00882F8C" w:rsidRPr="00AD73E6" w14:paraId="6436B5B9" w14:textId="77777777" w:rsidTr="00FD056F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="39743BED" w14:textId="77777777" w:rsidR="00882F8C" w:rsidRPr="00AD73E6" w:rsidRDefault="00882F8C" w:rsidP="00AD73E6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Visualización</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="50DDB35C" w14:textId="67D0B2AD" w:rsidR="00882F8C" w:rsidRPr="00AD73E6" w:rsidRDefault="00882F8C" w:rsidP="00AD73E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Iscander Armando Ramírez Castañeda</w:t>
+              <w:t>Iscander</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Armando Ramírez Castañeda</w:t>
             </w:r>
             <w:r w:rsidR="00F3670C" w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, Arturo González Torres (igual)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00882F8C" w:rsidRPr="00AD73E6" w14:paraId="4AA8C5B8" w14:textId="77777777" w:rsidTr="00FD056F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="21E66A3A" w14:textId="77777777" w:rsidR="00882F8C" w:rsidRPr="00AD73E6" w:rsidRDefault="00882F8C" w:rsidP="00AD73E6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Supervisión</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1776FBDB" w14:textId="1F8733CA" w:rsidR="00882F8C" w:rsidRPr="00AD73E6" w:rsidRDefault="00882F8C" w:rsidP="00AD73E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Martha Susana Brauer Aguilar</w:t>
             </w:r>
             <w:r w:rsidR="00AE1B96" w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>, Iscander Armando Ramírez Castañeda (igual)</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00AE1B96" w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Iscander</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00AE1B96" w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Armando Ramírez Castañeda (igual)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00882F8C" w:rsidRPr="00AD73E6" w14:paraId="4524EB55" w14:textId="77777777" w:rsidTr="00FD056F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="47B5F06C" w14:textId="77777777" w:rsidR="00882F8C" w:rsidRPr="00AD73E6" w:rsidRDefault="00882F8C" w:rsidP="00AD73E6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Administración de Proyectos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6E657420" w14:textId="6C9C1E8A" w:rsidR="00882F8C" w:rsidRPr="00AD73E6" w:rsidRDefault="00882F8C" w:rsidP="00AD73E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Iscander Armando Ramírez Castañeda</w:t>
+              <w:t>Iscander</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD73E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Armando Ramírez Castañeda</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00882F8C" w:rsidRPr="00AD73E6" w14:paraId="656ED540" w14:textId="77777777" w:rsidTr="00FD056F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3464F186" w14:textId="77777777" w:rsidR="00882F8C" w:rsidRPr="00AD73E6" w:rsidRDefault="00882F8C" w:rsidP="00AD73E6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Adquisición de fondos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2A143CD7" w14:textId="299FC78D" w:rsidR="00882F8C" w:rsidRPr="00AD73E6" w:rsidRDefault="00882F8C" w:rsidP="00AD73E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD73E6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Arturo González Torres</w:t>
@@ -11409,63 +18523,63 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="01005A04" w14:textId="77777777" w:rsidR="00FD056F" w:rsidRPr="00AD73E6" w:rsidRDefault="00FD056F" w:rsidP="00AD73E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FD056F" w:rsidRPr="00AD73E6" w:rsidSect="00AD73E6">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="303EBC60" w14:textId="77777777" w:rsidR="007730C0" w:rsidRDefault="007730C0" w:rsidP="00AD0675">
+    <w:p w14:paraId="6A32A60D" w14:textId="77777777" w:rsidR="008165AC" w:rsidRDefault="008165AC" w:rsidP="00AD0675">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7305DD0A" w14:textId="77777777" w:rsidR="007730C0" w:rsidRDefault="007730C0" w:rsidP="00AD0675">
+    <w:p w14:paraId="462D692B" w14:textId="77777777" w:rsidR="008165AC" w:rsidRDefault="008165AC" w:rsidP="00AD0675">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -11494,185 +18608,187 @@
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6B99EC23" w14:textId="0E69462B" w:rsidR="008C7505" w:rsidRPr="00123E24" w:rsidRDefault="008C7505" w:rsidP="008C7505">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="_Hlk184369049"/>
     <w:r w:rsidRPr="00123E24">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t>Vol. 11, Núm. 2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00123E24">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">                  </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t>Julio</w:t>
     </w:r>
     <w:r w:rsidRPr="00123E24">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> – </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00123E24">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> 2024                       </w:t>
     </w:r>
   </w:p>
   <w:bookmarkEnd w:id="0"/>
   <w:p w14:paraId="2F90C83D" w14:textId="77777777" w:rsidR="008C7505" w:rsidRDefault="008C7505">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F73D772" w14:textId="77777777" w:rsidR="007730C0" w:rsidRDefault="007730C0" w:rsidP="00AD0675">
+    <w:p w14:paraId="33D53D78" w14:textId="77777777" w:rsidR="008165AC" w:rsidRDefault="008165AC" w:rsidP="00AD0675">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A6C4B56" w14:textId="77777777" w:rsidR="007730C0" w:rsidRDefault="007730C0" w:rsidP="00AD0675">
+    <w:p w14:paraId="2A4E120D" w14:textId="77777777" w:rsidR="008165AC" w:rsidRDefault="008165AC" w:rsidP="00AD0675">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="22A08CF4" w14:textId="27FC530A" w:rsidR="008C7505" w:rsidRDefault="008C7505" w:rsidP="008C7505">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:b/>
         <w:i/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7B4764BA" w14:textId="0198452D" w:rsidR="008C7505" w:rsidRDefault="008C7505" w:rsidP="008C7505">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:b/>
         <w:i/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="393085C9" w14:textId="5712E726" w:rsidR="00C8036B" w:rsidRDefault="00C924FB" w:rsidP="00C924FB">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="4515"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2ED93FCA" w14:textId="77777777" w:rsidR="00C8036B" w:rsidRDefault="00C8036B">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="006B482A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53D43BEA"/>
     <w:lvl w:ilvl="0" w:tplc="F6CED65A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B68C9262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14224,51 +21340,52 @@
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1705475404">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="294406874">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="450323783">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1512526592">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="213590876">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="390888033">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="70"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006C081F"/>
     <w:rsid w:val="00000025"/>
@@ -14668,50 +21785,51 @@
     <w:rsid w:val="00796FE9"/>
     <w:rsid w:val="007A0E20"/>
     <w:rsid w:val="007A59E7"/>
     <w:rsid w:val="007B2596"/>
     <w:rsid w:val="007B404E"/>
     <w:rsid w:val="007B51FE"/>
     <w:rsid w:val="007C00DB"/>
     <w:rsid w:val="007C0941"/>
     <w:rsid w:val="007C0EF3"/>
     <w:rsid w:val="007C407D"/>
     <w:rsid w:val="007C58BE"/>
     <w:rsid w:val="007D7D64"/>
     <w:rsid w:val="007E16E8"/>
     <w:rsid w:val="007E193A"/>
     <w:rsid w:val="007E36B5"/>
     <w:rsid w:val="007F018D"/>
     <w:rsid w:val="007F151E"/>
     <w:rsid w:val="007F2A8C"/>
     <w:rsid w:val="007F479B"/>
     <w:rsid w:val="007F6A58"/>
     <w:rsid w:val="007F7EC8"/>
     <w:rsid w:val="00802F8B"/>
     <w:rsid w:val="00803FD1"/>
     <w:rsid w:val="00807C18"/>
     <w:rsid w:val="00810E7C"/>
+    <w:rsid w:val="008165AC"/>
     <w:rsid w:val="00816B6A"/>
     <w:rsid w:val="00817BF8"/>
     <w:rsid w:val="00831C86"/>
     <w:rsid w:val="0083296A"/>
     <w:rsid w:val="0083461E"/>
     <w:rsid w:val="00835AB9"/>
     <w:rsid w:val="0084110C"/>
     <w:rsid w:val="00843664"/>
     <w:rsid w:val="00855ACA"/>
     <w:rsid w:val="00860B81"/>
     <w:rsid w:val="00861C39"/>
     <w:rsid w:val="008620B6"/>
     <w:rsid w:val="00862B5B"/>
     <w:rsid w:val="00866E5B"/>
     <w:rsid w:val="00873311"/>
     <w:rsid w:val="008766E9"/>
     <w:rsid w:val="00876A76"/>
     <w:rsid w:val="0087745F"/>
     <w:rsid w:val="0088143F"/>
     <w:rsid w:val="00882F8C"/>
     <w:rsid w:val="00883852"/>
     <w:rsid w:val="00885292"/>
     <w:rsid w:val="00887B1F"/>
     <w:rsid w:val="008915D4"/>
     <w:rsid w:val="008A1115"/>
@@ -14755,50 +21873,51 @@
     <w:rsid w:val="00950E0A"/>
     <w:rsid w:val="00952B2D"/>
     <w:rsid w:val="00954283"/>
     <w:rsid w:val="009562D6"/>
     <w:rsid w:val="00965819"/>
     <w:rsid w:val="00966068"/>
     <w:rsid w:val="00966FCC"/>
     <w:rsid w:val="00970163"/>
     <w:rsid w:val="00971766"/>
     <w:rsid w:val="00972B14"/>
     <w:rsid w:val="00973809"/>
     <w:rsid w:val="00976914"/>
     <w:rsid w:val="00981584"/>
     <w:rsid w:val="009842C0"/>
     <w:rsid w:val="00984BED"/>
     <w:rsid w:val="009875D7"/>
     <w:rsid w:val="00994FA2"/>
     <w:rsid w:val="009964C5"/>
     <w:rsid w:val="00996CF5"/>
     <w:rsid w:val="009A0253"/>
     <w:rsid w:val="009A1193"/>
     <w:rsid w:val="009A7738"/>
     <w:rsid w:val="009B1E58"/>
     <w:rsid w:val="009B2BC4"/>
     <w:rsid w:val="009C0876"/>
+    <w:rsid w:val="009C31C2"/>
     <w:rsid w:val="009C63AA"/>
     <w:rsid w:val="009C76B3"/>
     <w:rsid w:val="009D076B"/>
     <w:rsid w:val="009D5F9E"/>
     <w:rsid w:val="009D6FEC"/>
     <w:rsid w:val="009E22C4"/>
     <w:rsid w:val="009E5705"/>
     <w:rsid w:val="009E6F5C"/>
     <w:rsid w:val="009F4598"/>
     <w:rsid w:val="009F4F35"/>
     <w:rsid w:val="009F4F97"/>
     <w:rsid w:val="00A00770"/>
     <w:rsid w:val="00A017F3"/>
     <w:rsid w:val="00A0396D"/>
     <w:rsid w:val="00A1552F"/>
     <w:rsid w:val="00A165FF"/>
     <w:rsid w:val="00A23969"/>
     <w:rsid w:val="00A23EF1"/>
     <w:rsid w:val="00A26EEB"/>
     <w:rsid w:val="00A319D3"/>
     <w:rsid w:val="00A3200E"/>
     <w:rsid w:val="00A340A7"/>
     <w:rsid w:val="00A35D56"/>
     <w:rsid w:val="00A4482B"/>
     <w:rsid w:val="00A45A76"/>
@@ -15043,50 +22162,51 @@
     <w:rsid w:val="00F408F9"/>
     <w:rsid w:val="00F40C7E"/>
     <w:rsid w:val="00F42B92"/>
     <w:rsid w:val="00F4388F"/>
     <w:rsid w:val="00F44D47"/>
     <w:rsid w:val="00F50387"/>
     <w:rsid w:val="00F52031"/>
     <w:rsid w:val="00F5347B"/>
     <w:rsid w:val="00F56C9A"/>
     <w:rsid w:val="00F609D5"/>
     <w:rsid w:val="00F61EE3"/>
     <w:rsid w:val="00F66572"/>
     <w:rsid w:val="00F6704D"/>
     <w:rsid w:val="00F72124"/>
     <w:rsid w:val="00F72446"/>
     <w:rsid w:val="00F7353D"/>
     <w:rsid w:val="00F741D8"/>
     <w:rsid w:val="00F77D4C"/>
     <w:rsid w:val="00F77F6D"/>
     <w:rsid w:val="00F802A5"/>
     <w:rsid w:val="00F80E7F"/>
     <w:rsid w:val="00F84068"/>
     <w:rsid w:val="00F84C4B"/>
     <w:rsid w:val="00F91082"/>
     <w:rsid w:val="00F91C63"/>
+    <w:rsid w:val="00FA02B2"/>
     <w:rsid w:val="00FA49BD"/>
     <w:rsid w:val="00FA752F"/>
     <w:rsid w:val="00FA7EAF"/>
     <w:rsid w:val="00FB16B7"/>
     <w:rsid w:val="00FB39D4"/>
     <w:rsid w:val="00FC1EF2"/>
     <w:rsid w:val="00FC495A"/>
     <w:rsid w:val="00FD056F"/>
     <w:rsid w:val="00FD42AB"/>
     <w:rsid w:val="00FE0034"/>
     <w:rsid w:val="00FE0702"/>
     <w:rsid w:val="00FE4163"/>
     <w:rsid w:val="00FE4271"/>
     <w:rsid w:val="00FE75B7"/>
     <w:rsid w:val="00FF22E7"/>
     <w:rsid w:val="00FF4601"/>
     <w:rsid w:val="00FF493C"/>
     <w:rsid w:val="0F5C950F"/>
     <w:rsid w:val="119ADCC5"/>
     <w:rsid w:val="15A7645B"/>
     <w:rsid w:val="2EB150F2"/>
     <w:rsid w:val="326CC936"/>
     <w:rsid w:val="34BDEA03"/>
     <w:rsid w:val="428A604B"/>
     <w:rsid w:val="4E88099F"/>
@@ -15534,51 +22654,50 @@
     <w:rsid w:val="00FD056F"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:before="200" w:after="0" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="-15"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
       <w:b/>
       <w:color w:val="8C7252"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en" w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
@@ -15929,51 +23048,51 @@
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:vanish/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="z-PrincipiodelformularioCar">
     <w:name w:val="z-Principio del formulario Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="z-Principiodelformulario"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00803FD1"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:vanish/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00F0650C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textonotapie">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextonotapieCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B06EE7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
@@ -16934,51 +24053,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2013756143">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.obhdp.2011.01.008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/psicologia/article/view/32433/32445" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bdigital.unal.edu.co/71794/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/0305735607082623" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/descarga/articulo/4766791.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.iospress.com/articles/work/wor00880" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371%2Fjournal.pone.0270031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scielo.isciii.es/scielo.php?script=sci_arttext&amp;pid=S2014-98322017000100011&amp;lng=es&amp;tlng=es" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6400-4452" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.proquest.com/dissertations-theses/analysis-burnout-music-therapy-methodologies/docview/1958823357/se-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/17437199.2019.1627897" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/abs/10.1080/078559809" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scielo.sld.cu/scielo.php?script=sci_arttext&amp;pid=S0864-21251997000600003&amp;lng=es&amp;tlng=pt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5465/amr.2016.0115" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.repositorio.usac.edu.gt/10157/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecommons.udayton.edu/cgi/viewcontent.cgi?referer=https://www.google.com/&amp;httpsredir=1&amp;article=1058&amp;context=uhp_theses" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recursosbiblio.url.edu.gt/tesiseortiz/2018/05/22/Mauricio-Edgar.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4314/ijah.v3i3.10" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0749-5978(02)00510-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/2059204319844161" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.utc.edu/mps/vol17/iss2/14" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29059/rpcc.20201215-122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.proquest.com/scholarly-journals/effects-motivational-music-on-work-output/docview/215870802/se-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389%2Ffpsyg.2022.865938" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.um.es/educatio/article/view/138" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18046/recs.i19.2171" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ijstr.org/final-print/may2014/The-Effect-Of-Music-Listening-On-Work-Performance-A-Case-Study-Of-Sri-Lanka.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/24594536" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ixcander@gmail.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/0305735605050650" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.uark.edu/acctuht/28" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repository.ui.edu.ng/bitstream/123456789/3010/1/%2835%29ui_art_ajala_perceived_2016.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.56712/latam.v5i2.1906" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/17437199.2020.1846580" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ruidera.uclm.es/xmlui/handle/10578/15271" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psycnet.apa.org/record/1943-03929-001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scielo.sa.cr/scielo.php?script=sci_arttext&amp;pid=S1409-469X2011000200007&amp;lng=en&amp;tlng=es" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18359/rfce.2686" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/job.1973" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intersecciones.psi.uba.ar/index.php?option=com_content&amp;view=article&amp;id=264:musica-y-memoria&amp;catid=11:alumnos&amp;Itemid=1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33571/teuken.v14n22a1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02673843.2019.1689368" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3233/wor-213631" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15517/pensarmov.v11i2.8615" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scielo.org.co/scielo.php?script=sci_arttext&amp;pid=S0120-99572005000100009&amp;lng=en&amp;tlng=es" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rcs.v40n1Supl.65912" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/doi/abs/10.1177/1059601106294488" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.hrmr.2018.06.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/1356766708098171" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:susana.brauer@gmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotecadigital.univalle.edu.co/server/api/core/bitstreams/d0a043e0-8a6a-4d0e-b747-eb75d1aa58c9/content" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.iospress.com/articles/work/wor01141" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.psyneuen.2015.06.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doeua.es/musica-aplicada-a-la-mejora-del-rendimiento-laboral/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.recesp.2021.06.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1886-6581(06)70028-7" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cann.azteca13@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ripublication.com/ijaer17/ijaerv12n24_223.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scielo.sa.cr/scielo.php?script=sci_arttext&amp;pid=S1659-29132015000200079&amp;lng=en&amp;tlng=es" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1984-9230712" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpsyg.2017.01902" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ruv.itesm.mx/convenio/catedra/recursos/material/cn_04.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371%2Fjournal.pone.0070156" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.56712/latam.v5i2.1906" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/job.1973" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intersecciones.psi.uba.ar/index.php?option=com_content&amp;view=article&amp;id=264:musica-y-memoria&amp;catid=11:alumnos&amp;Itemid=1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psycnet.apa.org/record/1943-03929-001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02673843.2019.1689368" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18359/rfce.2686" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15517/pensarmov.v11i2.8615" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rcs.v40n1Supl.65912" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:susana.brauer@gmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scielo.org.co/scielo.php?script=sci_arttext&amp;pid=S0120-99572005000100009&amp;lng=en&amp;tlng=es" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotecadigital.univalle.edu.co/server/api/core/bitstreams/d0a043e0-8a6a-4d0e-b747-eb75d1aa58c9/content" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/doi/abs/10.1177/1059601106294488" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scielo.sa.cr/scielo.php?script=sci_arttext&amp;pid=S1659-29132015000200079&amp;lng=en&amp;tlng=es" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.iospress.com/articles/work/wor01141" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.psyneuen.2015.06.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/1356766708098171" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.recesp.2021.06.016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1886-6581(06)70028-7" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doeua.es/musica-aplicada-a-la-mejora-del-rendimiento-laboral/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ripublication.com/ijaer17/ijaerv12n24_223.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/psicologia/article/view/32433/32445" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.obhdp.2011.01.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scielo.isciii.es/scielo.php?script=sci_arttext&amp;pid=S2014-98322017000100011&amp;lng=es&amp;tlng=es" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1984-9230712" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bdigital.unal.edu.co/71794/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/0305735607082623" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ruv.itesm.mx/convenio/catedra/recursos/material/cn_04.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/descarga/articulo/4766791.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.iospress.com/articles/work/wor00880" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpsyg.2017.01902" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371%2Fjournal.pone.0070156" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6400-4452" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371%2Fjournal.pone.0270031" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.proquest.com/dissertations-theses/analysis-burnout-music-therapy-methodologies/docview/1958823357/se-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/17437199.2019.1627897" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/abs/10.1080/078559809" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5465/amr.2016.0115" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecommons.udayton.edu/cgi/viewcontent.cgi?referer=https://www.google.com/&amp;httpsredir=1&amp;article=1058&amp;context=uhp_theses" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recursosbiblio.url.edu.gt/tesiseortiz/2018/05/22/Mauricio-Edgar.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0749-5978(02)00510-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scielo.sld.cu/scielo.php?script=sci_arttext&amp;pid=S0864-21251997000600003&amp;lng=es&amp;tlng=pt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.repositorio.usac.edu.gt/10157/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4314/ijah.v3i3.10" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/24594536" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/2059204319844161" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.utc.edu/mps/vol17/iss2/14" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.proquest.com/scholarly-journals/effects-motivational-music-on-work-output/docview/215870802/se-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.um.es/educatio/article/view/138" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18046/recs.i19.2171" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cann.azteca13@gmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29059/rpcc.20201215-122" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389%2Ffpsyg.2022.865938" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/0305735605050650" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scielo.sa.cr/scielo.php?script=sci_arttext&amp;pid=S1409-469X2011000200007&amp;lng=en&amp;tlng=es" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ijstr.org/final-print/may2014/The-Effect-Of-Music-Listening-On-Work-Performance-A-Case-Study-Of-Sri-Lanka.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.uark.edu/acctuht/28" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ixcander@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repository.ui.edu.ng/bitstream/123456789/3010/1/%2835%29ui_art_ajala_perceived_2016.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ruidera.uclm.es/xmlui/handle/10578/15271" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/17437199.2020.1846580" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.hrmr.2018.06.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33571/teuken.v14n22a1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cdhis.v11i22.240" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3233/wor-213631" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -17234,73 +24353,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>5705</Words>
-  <Characters>31383</Characters>
+  <Words>5721</Words>
+  <Characters>31471</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>261</Lines>
+  <Lines>262</Lines>
   <Paragraphs>74</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>37014</CharactersWithSpaces>
+  <CharactersWithSpaces>37118</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>danyh</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>