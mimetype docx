--- v0 (2025-10-11)
+++ v1 (2026-08-21)
@@ -11,97 +11,160 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5FCD5F4C" w14:textId="0C2F49DD" w:rsidR="008377FF" w:rsidRPr="009C592A" w:rsidRDefault="000920B3" w:rsidP="009C592A">
+    <w:p w14:paraId="443ED3CE" w14:textId="0C144E95" w:rsidR="002C1CF4" w:rsidRPr="002C1CF4" w:rsidRDefault="002C1CF4" w:rsidP="002C1CF4">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C1CF4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C1CF4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="002C1CF4">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cdhis.v11i22.237</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2D64CE86" w14:textId="77777777" w:rsidR="002C1CF4" w:rsidRDefault="002C1CF4" w:rsidP="009C592A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FCD5F4C" w14:textId="25E7AF5A" w:rsidR="008377FF" w:rsidRPr="009C592A" w:rsidRDefault="000920B3" w:rsidP="009C592A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D315E68" wp14:editId="1D346767">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>8890</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>17780</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7764780" cy="1254760"/>
             <wp:effectExtent l="0" t="0" r="7620" b="2540"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1381855561" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1381855561" name="Imagen 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7764780" cy="1254760"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -400,51 +463,51 @@
         <w:t>mx</w:t>
       </w:r>
       <w:r w:rsidR="008377FF" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61E6FFAD" w14:textId="01E03326" w:rsidR="0056579F" w:rsidRPr="009C592A" w:rsidRDefault="0056579F" w:rsidP="009C592A">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="009C592A">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t>https://orcid.org/0009-0009-4191-4486</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="67CCC1A4" w14:textId="77777777" w:rsidR="0056579F" w:rsidRPr="009C592A" w:rsidRDefault="0056579F" w:rsidP="009C592A">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-US"/>
@@ -516,51 +579,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Mirella.pg@cdjuarez.tecnm.mx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="605AE5DA" w14:textId="66EFD8A3" w:rsidR="0056579F" w:rsidRPr="009C592A" w:rsidRDefault="00F25C78" w:rsidP="009C592A">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="009C592A">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-8257-685X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5758211F" w14:textId="77777777" w:rsidR="0056579F" w:rsidRPr="009C592A" w:rsidRDefault="0056579F" w:rsidP="009C592A">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-US"/>
@@ -632,51 +695,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>manuel_rodriguez_itcj@yahoo.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D85854A" w14:textId="7887B97C" w:rsidR="0056579F" w:rsidRPr="009C592A" w:rsidRDefault="0056579F" w:rsidP="009C592A">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="009C592A">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-1676-0664</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="63C86F71" w14:textId="77777777" w:rsidR="0056579F" w:rsidRPr="009C592A" w:rsidRDefault="0056579F" w:rsidP="009C592A">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-US"/>
@@ -774,51 +837,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>eduardo.po@cdjuarez.tecnm.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69B92318" w14:textId="3286BD04" w:rsidR="0056579F" w:rsidRPr="009C592A" w:rsidRDefault="0056579F" w:rsidP="009C592A">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="009C592A">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t>https://orcid.gob/0000-0003-3482-7252</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0E9F6E2A" w14:textId="77777777" w:rsidR="0056579F" w:rsidRPr="009C592A" w:rsidRDefault="0056579F" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -987,97 +1050,117 @@
       <w:r w:rsidR="00A77703" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>invirtiendo tiempo, recursos,</w:t>
       </w:r>
       <w:r w:rsidR="000167FB" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> por lo cual en la mayoría de los casos los lleva a no solucionar completamente el problema, solo a contenerlo por cierto tiempo.</w:t>
       </w:r>
       <w:r w:rsidR="001A228E" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> La solución efectiva de problemas dentro de un ámbito laboral en otras palabras una empresa, sin importar el área de desarrollo es fundamental para su éxito, este es definido </w:t>
+        <w:t xml:space="preserve"> La solución efectiva de problemas dentro de un ámbito laboral en otras palabras una empresa, sin importar </w:t>
+      </w:r>
+      <w:r w:rsidR="001A228E" w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">el área de desarrollo es fundamental para su éxito, este es definido </w:t>
       </w:r>
       <w:r w:rsidR="00AD58A9" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>de acuerdo con</w:t>
       </w:r>
       <w:r w:rsidR="001A228E" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD58A9" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>cómo</w:t>
       </w:r>
       <w:r w:rsidR="001A228E" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> su personal actúa y da solución a los problemas cuando estos son detectados, el hecho de tener </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001A228E" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>diferentes herramientas no da la seguridad de obtener buenos resultados.</w:t>
+        <w:t>diferentes herramientas no da</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001A228E" w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la seguridad de obtener buenos resultados.</w:t>
       </w:r>
       <w:r w:rsidR="000167FB" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004362C3" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00033742" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
@@ -1573,51 +1656,71 @@
       <w:r w:rsidR="00570FF1" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
         <w:t xml:space="preserve"> El tener empleados capacitados y capaces de solucionar problemas por medio de una metodología es una excelente inversión</w:t>
       </w:r>
       <w:r w:rsidR="00B06B55" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
         <w:t xml:space="preserve"> a corto y largo plazo</w:t>
       </w:r>
       <w:r w:rsidR="00570FF1" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
-        <w:t>. La metodología seis sigma con su estructura DMAIC ha mostrado una gran versatilidad</w:t>
+        <w:t xml:space="preserve">. La metodología </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00570FF1" w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CL"/>
+        </w:rPr>
+        <w:t>seis sigma</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00570FF1" w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con su estructura DMAIC ha mostrado una gran versatilidad</w:t>
       </w:r>
       <w:r w:rsidR="00B06B55" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
         <w:t xml:space="preserve"> de uso</w:t>
       </w:r>
       <w:r w:rsidR="00570FF1" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
         <w:t xml:space="preserve">, desde una industria de bebidas a una empresa automotriz, o en </w:t>
       </w:r>
       <w:r w:rsidR="00B06B55" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
@@ -1790,60 +1893,60 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BFB97E7" w14:textId="1AC3DD4F" w:rsidR="008F5706" w:rsidRPr="009C592A" w:rsidRDefault="00385D86" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">For most of a person's life, they are faced with problems that they solve naturally. When this person faces problems in his or her work area, this natural problem solution way is called trial and error solution. As its name indicates, it is based on their experience, knowledge and attitude towards the problem, that is, without a method or structure, which in most cases leads them to not completely solve the problem, only to contain it for a certain time. Effective problem solving in a work environment, in other words, a company, regardless of the development area, is essential for its success. This is defined according to how its staff acts and solves problems when they are detected. Having different tools does not guarantee good results. The biggest challenge faced by managers and staff responsible for solving problems is that solutions are not sustainable </w:t>
+        <w:t xml:space="preserve">For most of a person's life, they are faced with problems that they solve naturally. When this person faces problems in his or her work area, this natural problem solution way is called trial and error solution. As its name indicates, it is based on their experience, knowledge and attitude towards the problem, that is, without a method or structure, which in most cases leads them to not completely solve the problem, only to contain it for a certain time. Effective problem solving in a work environment, in other words, a company, regardless of the development area, is essential for its success. This is defined according to how its staff acts and solves problems when </w:t>
       </w:r>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">over time, the problem re-emerges, and this represents a significant loss for the company in money, time and supplies. Within the industry, different methodologies have been developed for problem solving, with the aim of helping people to carry out activities in a sequential and logical manner to solve the problem, but within this, the human part, the skills, the senses are also very important. </w:t>
+        <w:t xml:space="preserve">they are detected. Having different tools does not guarantee good results. The biggest challenge faced by managers and staff responsible for solving problems is that solutions are not sustainable over time, the problem re-emerges, and this represents a significant loss for the company in money, time and supplies. Within the industry, different methodologies have been developed for problem solving, with the aim of helping people to carry out activities in a sequential and logical manner to solve the problem, but within this, the human part, the skills, the senses are also very important. </w:t>
       </w:r>
       <w:r w:rsidR="00E7496B" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">With human resources for problem solving in mind and in </w:t>
       </w:r>
       <w:r w:rsidR="008F5706" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a competitive world as ours, companies of all business types must maintain two key points as their main metrics, these are productivity and quality, these two have a direct proportional relationship, if one goes down the other will also do so in the same magnitude. It is known that quality in goods and services is one of the main factor</w:t>
       </w:r>
       <w:r w:rsidR="009E1CA8" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
@@ -1975,51 +2078,69 @@
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="008F5706" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is the best way to contribute to </w:t>
       </w:r>
       <w:r w:rsidR="00FE0340" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>increase the</w:t>
       </w:r>
       <w:r w:rsidR="008F5706" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> performance of quality and productivity levels. Having trained employees capable of solving problems through a methodology is an excellent investment in the short and long term. The six sigma methodology with its DMAIC structure has shown great versatility of use, from a beverage industry to an automotive company, or in the administrative sector, its structure is well received for solving problems, improving the main competitiveness metrics of any company, guides the </w:t>
+        <w:t xml:space="preserve"> performance of quality and productivity levels. Having trained employees capable of solving problems through a methodology is an excellent investment in the short and long term. The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008F5706" w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>six sigma</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008F5706" w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> methodology with its DMAIC structure has shown great versatility of use, from a beverage industry to an automotive company, or in the administrative sector, its structure is well received for solving problems, improving the main competitiveness metrics of any company, guides the </w:t>
       </w:r>
       <w:r w:rsidR="008F0D7D" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>team</w:t>
       </w:r>
       <w:r w:rsidR="008F5706" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">work in a practical and methodological way to reach the root cause and the real solution </w:t>
       </w:r>
       <w:r w:rsidR="008F0D7D" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
@@ -2069,126 +2190,214 @@
         <w:t>Quality &amp; productivity, Person</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74798372" w14:textId="77777777" w:rsidR="00361F29" w:rsidRPr="00361F29" w:rsidRDefault="00361F29" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74B49071" w14:textId="77777777" w:rsidR="00361F29" w:rsidRPr="00361F29" w:rsidRDefault="00361F29" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-MX"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00361F29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-MX"/>
         </w:rPr>
-        <w:t>Fecha Recepción:</w:t>
-      </w:r>
+        <w:t>Fecha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00361F29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-MX"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00361F29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-MX"/>
+        </w:rPr>
+        <w:t>Recepción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00361F29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-MX"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00361F29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-MX"/>
+        </w:rPr>
         <w:t xml:space="preserve"> mayo 2024 </w:t>
       </w:r>
       <w:r w:rsidRPr="00361F29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-MX"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00361F29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-MX"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00361F29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-MX"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00361F29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-MX"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00361F29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-MX"/>
         </w:rPr>
-        <w:t>Fecha Aceptación:</w:t>
-      </w:r>
+        <w:t>Fecha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00361F29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> octubre 2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4E162BC5" w14:textId="77777777" w:rsidR="00361F29" w:rsidRPr="00361F29" w:rsidRDefault="000920B3" w:rsidP="009C592A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00361F29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-MX"/>
+        </w:rPr>
+        <w:t>Aceptación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00361F29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-MX"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00361F29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00361F29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-MX"/>
+        </w:rPr>
+        <w:t>octubre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00361F29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E162BC5" w14:textId="77777777" w:rsidR="00361F29" w:rsidRPr="00361F29" w:rsidRDefault="00A41066" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="5CC7B50C">
           <v:rect id="_x0000_i1025" style="width:441.9pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="439A13FC" w14:textId="77777777" w:rsidR="00361F29" w:rsidRPr="00361F29" w:rsidRDefault="00361F29" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2304,308 +2513,396 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>se le</w:t>
       </w:r>
       <w:r w:rsidR="00925FC5" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> invierte más tiempo en buscar alternativas de mejora en lugar de implementar soluciones que sean efectivas.  </w:t>
       </w:r>
       <w:r w:rsidR="0026291D" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>El tener una estructura o metodología para la solución de problemas es un punto clave para que estas sean eficientes y se mantengan en el tiempo.</w:t>
+        <w:t xml:space="preserve">El tener una estructura o metodología para la solución de problemas es un punto clave para que estas sean eficientes y se mantengan en el </w:t>
+      </w:r>
+      <w:r w:rsidR="0026291D" w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>tiempo.</w:t>
       </w:r>
       <w:r w:rsidR="00925FC5" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A77703" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">La introducción de las personas en la metodología de solución de problemas en ámbitos laborales es muy importante para cualquier empresa, de esta manera se busca tener una solución </w:t>
+        <w:t xml:space="preserve">La introducción de las personas en la metodología de solución de problemas en ámbitos laborales es muy importante para cualquier empresa, de esta manera se busca tener una solución de problemas eficiente. Existen diferentes metodologías de solución de problemas, cada empresa </w:t>
+      </w:r>
+      <w:r w:rsidR="001B7374" w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>de acuerdo con</w:t>
       </w:r>
       <w:r w:rsidR="00A77703" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...10 lines deleted...]
-        <w:t>de acuerdo con</w:t>
+        <w:t xml:space="preserve"> su naturaleza, desarrollo y estrategia hacen uso de ellas. Una de las metodologías comúnmente utilizadas y que ha demostrado su eficiencia es la metodología DMAIC ya que por su estructura permite un claro análisis y </w:t>
+      </w:r>
+      <w:r w:rsidR="00627E5C" w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>solución</w:t>
       </w:r>
       <w:r w:rsidR="00A77703" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> su naturaleza, desarrollo y estrategia hacen uso de ellas. Una de las metodologías comúnmente utilizadas y que ha demostrado su eficiencia es la metodología DMAIC ya que por su estructura permite un claro análisis y </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00627E5C" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>solución</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A77703" w:rsidRPr="009C592A">
+        <w:t xml:space="preserve">del problema. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34AE3" w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>El uso de la metodología DMAIC es ampliamente utilizada en diferentes sectores industriales, aplicable a casi cualquier proceso, es muy versátil cuando queremos mejorar la variabilidad del proceso y sobre todo el control de este.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224BD19A" w14:textId="0C0838BC" w:rsidR="00B34AE3" w:rsidRPr="009C592A" w:rsidRDefault="00302410" w:rsidP="009C592A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para propósitos de investigación de la efectividad del entrenamiento y uso de la metodología DMAIC o </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>seis sigma</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00627E5C" w:rsidRPr="009C592A">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">del problema. </w:t>
+      <w:r w:rsidR="006871DC" w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> realiza la aplicabilidad de </w:t>
+      </w:r>
+      <w:r w:rsidR="00081D3A" w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en una empresa</w:t>
+      </w:r>
+      <w:r w:rsidR="00081D3A" w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
       </w:r>
       <w:r w:rsidR="00B34AE3" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>El uso de la metodología DMAIC es ampliamente utilizada en diferentes sectores industriales, aplicable a casi cualquier proceso, es muy versátil cuando queremos mejorar la variabilidad del proceso y sobre todo el control de este.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="224BD19A" w14:textId="0C0838BC" w:rsidR="00B34AE3" w:rsidRPr="009C592A" w:rsidRDefault="00302410" w:rsidP="009C592A">
+        <w:t xml:space="preserve"> giro automotriz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34AE3" w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006871DC" w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entrenando al personal directamente relacionado a la solución de problemas, desarrollando sus habilidades sistémicas, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C55145" w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trabajo en equipo, </w:t>
+      </w:r>
+      <w:r w:rsidR="006871DC" w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enseñando diferentes herramientas gráficas, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006871DC" w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>estadisticas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006871DC" w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y de decisión. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08DA2236" w14:textId="1ED9C220" w:rsidR="006871DC" w:rsidRPr="009C592A" w:rsidRDefault="006871DC" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Para propósitos de investigación de la efectividad del entrenamiento y uso de la metodología DMAIC o seis sigma </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> realiza la aplicabilidad de </w:t>
+        <w:t xml:space="preserve">Para el propósito del caso de investigación se toma un problema de calidad de una línea con un defecto especifico el cual contribuye en un 2% al desperdicio diario de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>estacion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>, representando un costo de $31,000 dólares, provocando un impacto negativo en el métrico de calidad y productividad de la línea.</w:t>
       </w:r>
       <w:r w:rsidR="00081D3A" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>esta</w:t>
-[...10 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Para efectos de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00081D3A" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de</w:t>
-[...83 lines deleted...]
-      </w:r>
+        <w:t>medicion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00081D3A" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Para efectos de medicion del comportamiento del defecto en investigación se proporciona un estudio de capacidad de la característica de evaluación (fig. 2.1).</w:t>
+        <w:t xml:space="preserve"> del comportamiento del defecto en investigación se proporciona un estudio de capacidad de la característica de evaluación (fig. 2.1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="338A79DD" w14:textId="22F8F6DB" w:rsidR="00B34AE3" w:rsidRPr="009C592A" w:rsidRDefault="00B34AE3" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Este problema afecta la productividad de la estación, y en calidad representa estar por encima de la meta establecida de un 1.0% para la estación.</w:t>
       </w:r>
     </w:p>
@@ -2683,51 +2980,51 @@
       </w:r>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C571F3F" wp14:editId="4AD7F146">
             <wp:extent cx="3943350" cy="2371725"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1109549040" name="Imagen 1109549040" descr="A graph of a performance measurement with Ryugyong Hotel in the background&#10;&#10;Description automatically generated with medium confidence"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1109549040" name="Picture 1" descr="A graph of a performance measurement with Ryugyong Hotel in the background&#10;&#10;Description automatically generated with medium confidence"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13"/>
+                    <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3981762" cy="2394828"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FAA4455" w14:textId="1D38D995" w:rsidR="003D06C5" w:rsidRPr="009C592A" w:rsidRDefault="003D06C5" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -2845,50 +3142,51 @@
     <w:p w14:paraId="40356B67" w14:textId="4B320ACA" w:rsidR="00A62BDE" w:rsidRPr="009C592A" w:rsidRDefault="00A62BDE" w:rsidP="009C592A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>¿Cómo se determinará la causa raíz del modo de falla de</w:t>
       </w:r>
       <w:r w:rsidR="00447BA7" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00447BA7" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
@@ -3176,51 +3474,73 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">la </w:t>
       </w:r>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">línea </w:t>
       </w:r>
       <w:r w:rsidR="00447BA7" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>de produccion mediante</w:t>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00447BA7" w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>produccion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00447BA7" w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mediante</w:t>
       </w:r>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> la aplicación de la metodología de 6 Sigma.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58679BE3" w14:textId="77777777" w:rsidR="00A62BDE" w:rsidRPr="009C592A" w:rsidRDefault="00A62BDE" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -3354,51 +3674,95 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Este proyecto busca </w:t>
       </w:r>
       <w:r w:rsidR="003B6B72" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">evaluar la efectividad del entrenamiento de metodología DMAIC al personal responsable de la línea de produccion responsable de la mejora en esta línea de produccion </w:t>
+        <w:t xml:space="preserve">evaluar la efectividad del entrenamiento de metodología DMAIC al personal responsable de la línea de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003B6B72" w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>produccion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003B6B72" w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> responsable de la mejora en esta línea de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003B6B72" w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>produccion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003B6B72" w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>reduc</w:t>
       </w:r>
       <w:r w:rsidR="003B6B72" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">iendo o eliminando </w:t>
       </w:r>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
@@ -3536,60 +3900,62 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Este proyecto se limita a la estación de prueba funcional de la línea </w:t>
       </w:r>
       <w:r w:rsidR="00641184" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>de producción</w:t>
       </w:r>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> modelo H, en planta </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00641184" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>automotríz</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>, localizada en Ciudad Juárez.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="437877AA" w14:textId="77777777" w:rsidR="00A62BDE" w:rsidRPr="009C592A" w:rsidRDefault="00A62BDE" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DB81D5F" w14:textId="253EA17E" w:rsidR="00A62BDE" w:rsidRPr="009C592A" w:rsidRDefault="00A62BDE" w:rsidP="009C592A">
@@ -3654,72 +4020,84 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5848B27B" w14:textId="37991752" w:rsidR="00A62BDE" w:rsidRPr="009C592A" w:rsidRDefault="00A62BDE" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">En este trabajo estaremos utilizando la metodología DMAIC o Seis Sigma, esta metodología se puede utilizar en una empresa manufacturera, donde con la aplicación de DMAIC se pueden ver mejoras en los procesos de reducción o eliminación de defectos, mejorando la calidad, o también </w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>se puede utilizar en empresas de servicio, donde se pueden ver mejoras en el tiempo de servicio al cliente, o mejora en el tiempo de respuesta de servicios automáticos (</w:t>
+        <w:t>En este trabajo estaremos utilizando la metodología DMAIC o Seis Sigma, esta metodología se puede utilizar en una empresa manufacturera, donde con la aplicación de DMAIC se pueden ver mejoras en los procesos de reducción o eliminación de defectos, mejorando la calidad, o también se puede utilizar en empresas de servicio, donde se pueden ver mejoras en el tiempo de servicio al cliente, o mejora en el tiempo de respuesta de servicios automáticos (</w:t>
       </w:r>
       <w:r w:rsidR="0022167B" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>Grupo editorial, Etecé 2023</w:t>
+        <w:t xml:space="preserve">Grupo editorial, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0022167B" w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Etecé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0022167B" w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023</w:t>
       </w:r>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E3C0E1B" w14:textId="77777777" w:rsidR="00E265ED" w:rsidRPr="009C592A" w:rsidRDefault="00E265ED" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -3805,51 +4183,73 @@
         </w:rPr>
         <w:t>Historia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A43340D" w14:textId="64A3B90A" w:rsidR="00E265ED" w:rsidRDefault="00E265ED" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Esta metodología se inició en la época de 1980 en la empresa Motorola, el ingeniero Mikel Harry al trabajar en la solución de problemas, se enfoca en la reducción de la variación de ciertas características de productos y de los procesos que no cumplen con los requerimientos, teniendo en mente lograr un desempeño de cero defectos, y tomando como su principal herramienta de análisis a la estadística. Tiempo despues empresas como General Electric empieza a utilizar esta metodología y posteriormente pasa a más industrias (Miranda,2007). </w:t>
+        <w:t xml:space="preserve">Esta metodología se inició en la época de 1980 en la empresa Motorola, el ingeniero Mikel Harry al trabajar en la solución de problemas, se enfoca en la reducción de la variación de ciertas características de productos y de los procesos que no cumplen con los requerimientos, teniendo en mente lograr un desempeño de cero defectos, y tomando como su principal herramienta de análisis a la estadística. Tiempo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>despues</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> empresas como General Electric empieza a utilizar esta metodología y posteriormente pasa a más industrias (Miranda,2007). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E21C9D7" w14:textId="77777777" w:rsidR="009C592A" w:rsidRPr="009C592A" w:rsidRDefault="009C592A" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F30A5FF" w14:textId="7238E83D" w:rsidR="00E265ED" w:rsidRDefault="00E265ED" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3981,51 +4381,51 @@
       <w:r w:rsidR="00422DE6" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6150D3AA" wp14:editId="0E4AB831">
             <wp:extent cx="5724525" cy="628650"/>
             <wp:effectExtent l="19050" t="19050" r="28575" b="19050"/>
             <wp:docPr id="1992516858" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1992516858" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14"/>
+                    <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5779071" cy="634640"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="85000"/>
                         </a:schemeClr>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
@@ -4050,51 +4450,73 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Fuente:</w:t>
       </w:r>
       <w:r w:rsidR="00855E0F" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0022167B" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>Equipo editorial, Etecé (2023)</w:t>
+        <w:t xml:space="preserve">Equipo editorial, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0022167B" w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Etecé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0022167B" w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2023)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C63013F" w14:textId="77777777" w:rsidR="00AB18D9" w:rsidRPr="009C592A" w:rsidRDefault="00AB18D9" w:rsidP="009C592A">
       <w:pPr>
         <w:pStyle w:val="TextCarCar"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67A285B6" w14:textId="3E3CEAA9" w:rsidR="00B34AE3" w:rsidRPr="009C592A" w:rsidRDefault="00E265ED" w:rsidP="009C592A">
       <w:pPr>
         <w:pStyle w:val="TextCarCar"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4156,141 +4578,185 @@
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>2 sigmas representan 308,538 defectos por millón de oportunidades, esto es un 30.9% de defectos, siendo este un proceso pobre aun, teniendo desperdicio significativo para la empresa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CADDD04" w14:textId="77777777" w:rsidR="00E265ED" w:rsidRPr="009C592A" w:rsidRDefault="00E265ED" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3 sigmas representan 66,807 defectos por millón de oportunidades, esto es un 6.7% de defectos, muchas empresas trabajan con este nivel de sigma en sus procesos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5504A750" w14:textId="77777777" w:rsidR="00E265ED" w:rsidRPr="009C592A" w:rsidRDefault="00E265ED" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>4 sigmas representan 6,210 defectos por millón de oportunidades, esto es un 0.62% de defectos, un proceso con 4 sigmas se considera que tiene un nivel de calidad aceptable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E937F21" w14:textId="77777777" w:rsidR="00E265ED" w:rsidRPr="009C592A" w:rsidRDefault="00E265ED" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>5 sigmas representan 233 defectos por millón de oportunidades, esto es un 0.023% de defectos, este es un nivel sigma con un alto nivel de calidad, de procesos productivos, financieros y satisfacción del cliente.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B80F15F" w14:textId="1D1E6629" w:rsidR="00E265ED" w:rsidRPr="009C592A" w:rsidRDefault="00E265ED" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">6 sigmas representan 3.4 defectos por millón de oportunidades, un proceso 6 sigmas representa que 99.99997% de las veces estaremos realizando los procesos y fabricado los productos con calidad y de acuerdo con los requerimientos de nuestros clientes. </w:t>
       </w:r>
       <w:r w:rsidR="00855E0F" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">(Silva, Eunice &amp; Campos, Ronaldo, 2019). </w:t>
       </w:r>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>Como hemos podido ver el uso de la metodología seis sigma trae consigo muchos beneficios, para lograr estos beneficios la metodología seis sigma cuenta con una estructura organizacional, involucrando a todos los niveles de la empresa, de tal manera que cada persona dentro del proceso de mejora utilizando la metodología tiene su propio rol (tabla 3.1).</w:t>
+        <w:t xml:space="preserve">Como hemos podido ver el uso de la metodología </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>seis sigma</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trae consigo muchos beneficios, para lograr estos beneficios la metodología </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>seis sigma</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cuenta con una estructura organizacional, involucrando a todos los niveles de la empresa, de tal manera que cada persona dentro del proceso de mejora utilizando la metodología tiene su propio rol (tabla 3.1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CB8C84A" w14:textId="77777777" w:rsidR="00E265ED" w:rsidRPr="009C592A" w:rsidRDefault="00E265ED" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="582439B6" w14:textId="51E67D8C" w:rsidR="00B34AE3" w:rsidRPr="009C592A" w:rsidRDefault="00E265ED" w:rsidP="009C592A">
       <w:pPr>
         <w:pStyle w:val="TextCarCar"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4353,51 +4819,73 @@
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>1.- Primer principio: La voz del cliente es el objetivo primordial, el enfoque principal de lo que el cliente interno o externo requiere y lo que tiene valor para él.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="003C52E1" w14:textId="77777777" w:rsidR="00E265ED" w:rsidRPr="009C592A" w:rsidRDefault="00E265ED" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>2.- Segundo principio: Camino dirigido hacia hechos y datos, el proceso de la metodología seis sigma inicia con la determinación de los métricos cuantitativos o cualitativos, posteriormente se realiza la recolección de los datos basados en hechos que se van a medir, analizar utilizando herramientas estadísticas.</w:t>
+        <w:t xml:space="preserve">2.- Segundo principio: Camino dirigido hacia hechos y datos, el proceso de la metodología </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>seis sigma</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inicia con la determinación de los métricos cuantitativos o cualitativos, posteriormente se realiza la recolección de los datos basados en hechos que se van a medir, analizar utilizando herramientas estadísticas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25442D20" w14:textId="77777777" w:rsidR="00E265ED" w:rsidRPr="009C592A" w:rsidRDefault="00E265ED" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>3.- Tercer principio: Enfoque en los procesos, esto es centrarse en los procesos para mejorarlos y controlarlos y así ser competitivos y volviendo al punto uno de los principios la voz del cliente y su satisfacción.</w:t>
       </w:r>
     </w:p>
@@ -4506,51 +4994,73 @@
         </w:rPr>
         <w:t>Fases DMAIC</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F9C171B" w14:textId="2CB76D9D" w:rsidR="00E265ED" w:rsidRDefault="00E265ED" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">DMAIC es un método, una receta estructurada para ayudarnos a mejorar procesos, reducir modos de falla o defectos y aumentar la calidad (Socconini, </w:t>
+        <w:t>DMAIC es un método, una receta estructurada para ayudarnos a mejorar procesos, reducir modos de falla o defectos y aumentar la calidad (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Socconini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00DA6699" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14CBF4BF" w14:textId="77777777" w:rsidR="009C592A" w:rsidRPr="009C592A" w:rsidRDefault="009C592A" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -4722,51 +5232,73 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Fase en la que se hace el plan y la recolección de los datos para cuantificar el proceso, la evaluación de la situación actual del mismo, hacer el mapeo del proceso actual para determinar los factores que pudieran potencialmente afectar el modo de falla o defecto, con la recolección y análisis de los datos utilizando herramientas estadísticas aquí se determinan las condiciones actuales del proceso, del producto</w:t>
       </w:r>
       <w:r w:rsidR="00542673" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk171594635"/>
       <w:r w:rsidR="00542673" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>y sobre todo la línea base para poder posteriormente medir el impacto de la mejora en el proyecto, (Socconini, 2023)</w:t>
+        <w:t>y sobre todo la línea base para poder posteriormente medir el impacto de la mejora en el proyecto, (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00542673" w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Socconini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00542673" w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>, 2023)</w:t>
       </w:r>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="36BABC0C" w14:textId="77777777" w:rsidR="0072617F" w:rsidRPr="009C592A" w:rsidRDefault="0072617F" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
@@ -4926,74 +5458,120 @@
       </w:pPr>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Fase en la que se incluyen los controles necesarios sobre los factores que influyen sobre el problema, donde se monitorea su estabilidad y sostenimiento en el tiempo. Aquí es donde se actualiza y se documentan las mejoras realizadas, también se dan a conocer estas actualizaciones, en instrucciones, procedimientos, PFMEA, Plan de control (para más información sobre estos documentos ver manual de AIAG) a todo el personal involucrado en dicho proceso.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EDB5F85" w14:textId="77777777" w:rsidR="00CC325B" w:rsidRPr="009C592A" w:rsidRDefault="00CC325B" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15297F26" w14:textId="21343B8D" w:rsidR="00CC325B" w:rsidRPr="009C592A" w:rsidRDefault="00CC325B" w:rsidP="009C592A">
+    <w:p w14:paraId="2AC71B19" w14:textId="77777777" w:rsidR="002C1CF4" w:rsidRDefault="002C1CF4" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C592A">
+    </w:p>
+    <w:p w14:paraId="1F4FEE53" w14:textId="77777777" w:rsidR="002C1CF4" w:rsidRDefault="002C1CF4" w:rsidP="009C592A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BFE63FB" w14:textId="77777777" w:rsidR="002C1CF4" w:rsidRDefault="002C1CF4" w:rsidP="009C592A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15297F26" w14:textId="5876AE02" w:rsidR="00CC325B" w:rsidRPr="009C592A" w:rsidRDefault="00CC325B" w:rsidP="009C592A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Materiales y Métodos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78C0FDA7" w14:textId="77777777" w:rsidR="00F32F02" w:rsidRPr="009C592A" w:rsidRDefault="00F32F02" w:rsidP="009C592A">
       <w:pPr>
         <w:pStyle w:val="TextCarCar"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="297A1809" w14:textId="37E348AF" w:rsidR="00F32F02" w:rsidRPr="009C592A" w:rsidRDefault="00CC325B" w:rsidP="009C592A">
       <w:pPr>
         <w:pStyle w:val="TextCarCar"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -5071,124 +5649,147 @@
         <w:t xml:space="preserve">                 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B5A3C11" w14:textId="71AFC7B8" w:rsidR="00CC325B" w:rsidRPr="009C592A" w:rsidRDefault="00CC325B" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="009C592A">
+        <w:t xml:space="preserve">Tabla </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:t xml:space="preserve">4.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>Lista de materiales a utilizar</w:t>
+        <w:t>Lista</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de materiales a utilizar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27A27FDF" w14:textId="583A442A" w:rsidR="00F32F02" w:rsidRPr="009C592A" w:rsidRDefault="00131382" w:rsidP="009C592A">
       <w:pPr>
         <w:pStyle w:val="TextCarCar"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">                           </w:t>
       </w:r>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3BDC0780" wp14:editId="3D40CF9F">
             <wp:extent cx="4162425" cy="1904772"/>
             <wp:effectExtent l="0" t="0" r="0" b="635"/>
             <wp:docPr id="842943311" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId16">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4201866" cy="1922821"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -5558,115 +6159,50 @@
       <w:pPr>
         <w:pStyle w:val="TextCarCar"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="018D7D63" w14:textId="77777777" w:rsidR="009C592A" w:rsidRDefault="009C592A" w:rsidP="009C592A">
       <w:pPr>
         <w:pStyle w:val="TextCarCar"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C52F985" w14:textId="77777777" w:rsidR="009C592A" w:rsidRDefault="009C592A" w:rsidP="009C592A">
-[...63 lines deleted...]
-    </w:p>
     <w:p w14:paraId="31C83DC1" w14:textId="77777777" w:rsidR="009C592A" w:rsidRPr="009C592A" w:rsidRDefault="009C592A" w:rsidP="009C592A">
       <w:pPr>
         <w:pStyle w:val="TextCarCar"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E5483CE" w14:textId="77777777" w:rsidR="00F32F02" w:rsidRPr="009C592A" w:rsidRDefault="00F32F02" w:rsidP="009C592A">
       <w:pPr>
         <w:pStyle w:val="TextCarCar"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
@@ -5675,120 +6211,163 @@
       <w:pPr>
         <w:pStyle w:val="TextCarCar"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="009DE09B" w14:textId="36F5AD65" w:rsidR="005E76D8" w:rsidRPr="009C592A" w:rsidRDefault="0022167B" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Equipo editorial, Etecé (23 de enero de 2023). Six Sigma. Enciclopedia Humanidades.      Recuperado el 25 de septiembre de 2024 de </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId16" w:history="1">
+        <w:t xml:space="preserve">Equipo editorial, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Etecé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (23 de enero de 2023). Six Sigma. Enciclopedia Humanidades.      Recuperado el 25 de septiembre de 2024 de </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="005E76D8" w:rsidRPr="009C592A">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
           </w:rPr>
           <w:t>https://humanidades.com/six-sigma/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AF28BB9" w14:textId="7FE5667B" w:rsidR="00855E0F" w:rsidRPr="009C592A" w:rsidRDefault="00855E0F" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Silva, Eunice &amp; Campos, Ronaldo. (2019). METODOLOGIA SEIS SIGMA. Revista Interface Tecnológica. 16. 347-358. 10.31510/infa. v16i2.675. </w:t>
+        <w:t>Silva, Eunice &amp; Campos, Ronaldo. (2019). METODOLOGIA SEIS SIGMA. Revista Interface Tecnológica. 16. 347-358. 10.31510/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>infa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. v16i2.675. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1403343A" w14:textId="3B06011C" w:rsidR="00F32F02" w:rsidRPr="009C592A" w:rsidRDefault="00F32F02" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Miranda, Tejeda Héctor </w:t>
       </w:r>
       <w:r w:rsidR="00A351A4" w:rsidRPr="009C592A">
@@ -5856,51 +6435,51 @@
         </w:rPr>
         <w:t>Olmedo, N. &amp; Castelblanco, E. M. (2012). </w:t>
       </w:r>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Metodología Lean Seis Sigma aplicada a un proceso de manufactura [Tesis de especialización</w:t>
       </w:r>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, Universidad EAN]. Recuperado de: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="009C592A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
           </w:rPr>
           <w:t>http://hdl.handle.net/10882/2904</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03BCEDE1" w14:textId="457F3DE5" w:rsidR="00DA6699" w:rsidRPr="009C592A" w:rsidRDefault="00F32F02" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -5949,59 +6528,71 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Manufactura Delgada (Lean) y Seis Sigma en empresas mexicanas: experiencias y reflexiones</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D6DF3D0" w14:textId="16D9DC35" w:rsidR="00B3276C" w:rsidRPr="009C592A" w:rsidRDefault="0046562D" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk171594841"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Socconini, Luis., </w:t>
+        <w:t>Socconini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Luis., </w:t>
       </w:r>
       <w:r w:rsidR="00B609A8" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>August</w:t>
       </w:r>
       <w:r w:rsidR="00564BB3" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 28, 2023,</w:t>
       </w:r>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
@@ -6033,89 +6624,101 @@
       </w:r>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Lean Six Sigma Institute LLC</w:t>
       </w:r>
       <w:r w:rsidR="000C7324" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="000C7324" w:rsidRPr="009C592A">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="es-ES"/>
           </w:rPr>
           <w:t>https://leansixsigmainstitute.org/the-lean-six-sigma-dmaic-methodology-explained/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="19F596D1" w14:textId="35EBF671" w:rsidR="00B3276C" w:rsidRPr="009C592A" w:rsidRDefault="00B3276C" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Socconini, Luis., </w:t>
+        <w:t>Socconini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C592A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Luis., </w:t>
       </w:r>
       <w:r w:rsidR="00B609A8" w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>June</w:t>
       </w:r>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5, 2023, From Chaos to Order: The Power of Lean Six Sigma</w:t>
       </w:r>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:smallCaps/>
@@ -6236,51 +6839,51 @@
         <w:t>La metodología que reduce los fallos y aumenta la calidad.</w:t>
       </w:r>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> UNIR-Universidad Internacional de La Rioja</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E0B9FB4" w14:textId="6954D445" w:rsidR="00B609A8" w:rsidRPr="009C592A" w:rsidRDefault="00B609A8" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="009C592A">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
           </w:rPr>
           <w:t>https://mexico.unir.net/noticias/economia/metodologia-six-sigma/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="27FC0472" w14:textId="77777777" w:rsidR="00B609A8" w:rsidRPr="009C592A" w:rsidRDefault="00B609A8" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
@@ -6372,75 +6975,75 @@
     <w:p w14:paraId="57DFE153" w14:textId="5F08C678" w:rsidR="00B34AE3" w:rsidRPr="009C592A" w:rsidRDefault="00F32F02" w:rsidP="009C592A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C592A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="757575"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B34AE3" w:rsidRPr="009C592A" w:rsidSect="00361F29">
-      <w:headerReference w:type="even" r:id="rId20"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId25"/>
+      <w:headerReference w:type="even" r:id="rId21"/>
+      <w:headerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="even" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:headerReference w:type="first" r:id="rId25"/>
+      <w:footerReference w:type="first" r:id="rId26"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1276" w:right="1418" w:bottom="993" w:left="1418" w:header="284" w:footer="261" w:gutter="0"/>
       <w:cols w:space="288"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5AECF62C" w14:textId="77777777" w:rsidR="004E315B" w:rsidRDefault="004E315B" w:rsidP="00F260D0">
+    <w:p w14:paraId="23763262" w14:textId="77777777" w:rsidR="00A41066" w:rsidRDefault="00A41066" w:rsidP="00F260D0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="376238A6" w14:textId="77777777" w:rsidR="004E315B" w:rsidRDefault="004E315B" w:rsidP="00F260D0">
+    <w:p w14:paraId="6DDF04C3" w14:textId="77777777" w:rsidR="00A41066" w:rsidRDefault="00A41066" w:rsidP="00F260D0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6460,138 +7063,170 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1535FFCC" w14:textId="77777777" w:rsidR="000920B3" w:rsidRDefault="000920B3">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2FC6A5DE" w14:textId="6B6D1F8B" w:rsidR="000920B3" w:rsidRDefault="000920B3" w:rsidP="000920B3">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="0092302E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:t>Vol. 11 Núm. 22 (2024): Julio - Diciembre 2024</w:t>
+      <w:t xml:space="preserve">Vol. 11 </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="0092302E">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>Núm</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="0092302E">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve">. 22 (2024): Julio - </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="0092302E">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>Diciembre</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="0092302E">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2024</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="58F6C01E" w14:textId="77777777" w:rsidR="000920B3" w:rsidRDefault="000920B3">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A252D54" w14:textId="77777777" w:rsidR="004E315B" w:rsidRDefault="004E315B" w:rsidP="00F260D0">
+    <w:p w14:paraId="4530F02D" w14:textId="77777777" w:rsidR="00A41066" w:rsidRDefault="00A41066" w:rsidP="00F260D0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63EED5EC" w14:textId="77777777" w:rsidR="004E315B" w:rsidRDefault="004E315B" w:rsidP="00F260D0">
+    <w:p w14:paraId="5BD7E835" w14:textId="77777777" w:rsidR="00A41066" w:rsidRDefault="00A41066" w:rsidP="00F260D0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="18168234" w14:textId="77777777" w:rsidR="000920B3" w:rsidRDefault="000920B3">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="035C6F03" w14:textId="77777777" w:rsidR="000920B3" w:rsidRDefault="000920B3">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="166B1F20" w14:textId="77777777" w:rsidR="000920B3" w:rsidRDefault="000920B3">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D572FEC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0D1668E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -8720,56 +9355,57 @@
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="8723486">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="723797304">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="2044138186">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="2112774495">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="2031299984">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="2005425227">
     <w:abstractNumId w:val="25"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="60"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F260D0"/>
     <w:rsid w:val="00005620"/>
     <w:rsid w:val="00005E0E"/>
     <w:rsid w:val="00011D6B"/>
     <w:rsid w:val="000142FD"/>
     <w:rsid w:val="00014EB0"/>
     <w:rsid w:val="000165C0"/>
@@ -8849,50 +9485,51 @@
     <w:rsid w:val="002033AB"/>
     <w:rsid w:val="00205802"/>
     <w:rsid w:val="00206393"/>
     <w:rsid w:val="00207AFB"/>
     <w:rsid w:val="00211E66"/>
     <w:rsid w:val="0022167B"/>
     <w:rsid w:val="002263F8"/>
     <w:rsid w:val="002264F5"/>
     <w:rsid w:val="00226B44"/>
     <w:rsid w:val="00241980"/>
     <w:rsid w:val="00246E41"/>
     <w:rsid w:val="00247E13"/>
     <w:rsid w:val="002515AF"/>
     <w:rsid w:val="0026291D"/>
     <w:rsid w:val="00263503"/>
     <w:rsid w:val="002643FA"/>
     <w:rsid w:val="00264AD2"/>
     <w:rsid w:val="002702DE"/>
     <w:rsid w:val="00273CF0"/>
     <w:rsid w:val="00274D3F"/>
     <w:rsid w:val="0027532C"/>
     <w:rsid w:val="00280701"/>
     <w:rsid w:val="00283493"/>
     <w:rsid w:val="002A37BE"/>
     <w:rsid w:val="002C09C9"/>
+    <w:rsid w:val="002C1CF4"/>
     <w:rsid w:val="002C2ED4"/>
     <w:rsid w:val="002E31B0"/>
     <w:rsid w:val="002F7C61"/>
     <w:rsid w:val="00300550"/>
     <w:rsid w:val="00302099"/>
     <w:rsid w:val="00302410"/>
     <w:rsid w:val="00302930"/>
     <w:rsid w:val="003029AA"/>
     <w:rsid w:val="0030351B"/>
     <w:rsid w:val="0030640C"/>
     <w:rsid w:val="00306B83"/>
     <w:rsid w:val="00314460"/>
     <w:rsid w:val="003178E7"/>
     <w:rsid w:val="003207CF"/>
     <w:rsid w:val="003215B3"/>
     <w:rsid w:val="003246DB"/>
     <w:rsid w:val="003279BE"/>
     <w:rsid w:val="003328FE"/>
     <w:rsid w:val="00334099"/>
     <w:rsid w:val="00335CD2"/>
     <w:rsid w:val="00347593"/>
     <w:rsid w:val="003512DF"/>
     <w:rsid w:val="00351390"/>
     <w:rsid w:val="00352A92"/>
     <w:rsid w:val="00352DF8"/>
@@ -9101,65 +9738,67 @@
     <w:rsid w:val="00917204"/>
     <w:rsid w:val="00924734"/>
     <w:rsid w:val="00925FC5"/>
     <w:rsid w:val="0093411F"/>
     <w:rsid w:val="00936647"/>
     <w:rsid w:val="00937754"/>
     <w:rsid w:val="00945CFF"/>
     <w:rsid w:val="00951538"/>
     <w:rsid w:val="00952E86"/>
     <w:rsid w:val="009563A3"/>
     <w:rsid w:val="00966060"/>
     <w:rsid w:val="0096622B"/>
     <w:rsid w:val="00967E58"/>
     <w:rsid w:val="00971CFA"/>
     <w:rsid w:val="009769B2"/>
     <w:rsid w:val="00982EE9"/>
     <w:rsid w:val="00983A43"/>
     <w:rsid w:val="00990B97"/>
     <w:rsid w:val="00996990"/>
     <w:rsid w:val="009A228A"/>
     <w:rsid w:val="009A7355"/>
     <w:rsid w:val="009B3276"/>
     <w:rsid w:val="009B35CF"/>
     <w:rsid w:val="009B7194"/>
     <w:rsid w:val="009C18A2"/>
+    <w:rsid w:val="009C31C2"/>
     <w:rsid w:val="009C4E9A"/>
     <w:rsid w:val="009C592A"/>
     <w:rsid w:val="009C5AB5"/>
     <w:rsid w:val="009C639A"/>
     <w:rsid w:val="009D0F1C"/>
     <w:rsid w:val="009D1A86"/>
     <w:rsid w:val="009E1CA8"/>
     <w:rsid w:val="00A002A8"/>
     <w:rsid w:val="00A050DE"/>
     <w:rsid w:val="00A066FE"/>
     <w:rsid w:val="00A06E38"/>
     <w:rsid w:val="00A07E0A"/>
     <w:rsid w:val="00A13467"/>
     <w:rsid w:val="00A351A4"/>
     <w:rsid w:val="00A40253"/>
+    <w:rsid w:val="00A41066"/>
     <w:rsid w:val="00A4337E"/>
     <w:rsid w:val="00A50A2A"/>
     <w:rsid w:val="00A62BDE"/>
     <w:rsid w:val="00A66AD1"/>
     <w:rsid w:val="00A735C3"/>
     <w:rsid w:val="00A74AEF"/>
     <w:rsid w:val="00A77703"/>
     <w:rsid w:val="00A85008"/>
     <w:rsid w:val="00A853D1"/>
     <w:rsid w:val="00A9251D"/>
     <w:rsid w:val="00A94B02"/>
     <w:rsid w:val="00A95DAE"/>
     <w:rsid w:val="00AA0CB6"/>
     <w:rsid w:val="00AA25DC"/>
     <w:rsid w:val="00AA2D11"/>
     <w:rsid w:val="00AA4C36"/>
     <w:rsid w:val="00AB04BE"/>
     <w:rsid w:val="00AB18D9"/>
     <w:rsid w:val="00AC2CFC"/>
     <w:rsid w:val="00AC5D9D"/>
     <w:rsid w:val="00AD58A9"/>
     <w:rsid w:val="00AD6B0B"/>
     <w:rsid w:val="00AE3A8C"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AF3F7B"/>
@@ -9319,51 +9958,51 @@
     <w:rsid w:val="00FB5D38"/>
     <w:rsid w:val="00FB6B5C"/>
     <w:rsid w:val="00FD07C6"/>
     <w:rsid w:val="00FD3E8A"/>
     <w:rsid w:val="00FD418D"/>
     <w:rsid w:val="00FD5009"/>
     <w:rsid w:val="00FE0340"/>
     <w:rsid w:val="00FF276B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7D74FD41"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E3322757-67B6-4D62-8310-F523554764B4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="es-CL" w:eastAsia="es-CL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -9927,51 +10566,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:qFormat/>
     <w:rsid w:val="00F260D0"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -10733,51 +11371,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2105105238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leansixsigmainstitute.org/the-lean-six-sigma-dmaic-methodology-explained/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.gob/0000-0003-3482-7252" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10882/2904" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://humanidades.com/six-sigma/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1676-0664" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8257-685X" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mexico.unir.net/noticias/economia/metodologia-six-sigma/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-4191-4486." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cdhis.v11i22.237" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.gob/0000-0003-3482-7252" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10882/2904" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1676-0664" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://humanidades.com/six-sigma/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mexico.unir.net/noticias/economia/metodologia-six-sigma/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8257-685X" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-4191-4486." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leansixsigmainstitute.org/the-lean-six-sigma-dmaic-methodology-explained/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11049,85 +11687,85 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B7F3E4E-2BF8-4B41-859B-370784B50B52}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3566</Words>
-  <Characters>19613</Characters>
+  <Words>3581</Words>
+  <Characters>19700</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>163</Lines>
+  <Lines>164</Lines>
   <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr></vt:lpstr>
       <vt:lpstr></vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>PAPELES Y CORRUGADOS ANDINA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23133</CharactersWithSpaces>
+  <CharactersWithSpaces>23235</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>1114118</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.un.org/sustainabledevelopment/es/objetivos-de-desarrollo-sostenible/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1114118</vt:i4>
       </vt:variant>
       <vt:variant>