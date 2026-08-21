--- v0 (2025-10-11)
+++ v1 (2026-08-21)
@@ -10,98 +10,141 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4E39A953" w14:textId="07540066" w:rsidR="00F260D0" w:rsidRPr="00143CE0" w:rsidRDefault="00983EB3" w:rsidP="00143CE0">
+    <w:p w14:paraId="65A74AC3" w14:textId="2FE7D29C" w:rsidR="007558FC" w:rsidRPr="007558FC" w:rsidRDefault="007558FC" w:rsidP="00143CE0">
+      <w:pPr>
+        <w:pStyle w:val="TextCarCar"/>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="708" w:hanging="708"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007558FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007558FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="007558FC">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cdhis.v11i22.236</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4E39A953" w14:textId="2220F6C3" w:rsidR="00F260D0" w:rsidRPr="00143CE0" w:rsidRDefault="00983EB3" w:rsidP="00143CE0">
       <w:pPr>
         <w:pStyle w:val="TextCarCar"/>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708" w:hanging="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C9FEC92" wp14:editId="41ADA477">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>1270</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>15240</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7764780" cy="1254760"/>
             <wp:effectExtent l="0" t="0" r="7620" b="2540"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1381855561" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1381855561" name="Imagen 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7764780" cy="1254760"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -268,77 +311,77 @@
       </w:r>
       <w:r w:rsidRPr="00143CE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>IT de Ciudad Juárez, México</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40E7F6F8" w14:textId="3215C9C9" w:rsidR="0070420C" w:rsidRPr="00143CE0" w:rsidRDefault="0070420C" w:rsidP="00143CE0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00143CE0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t>martinpipo_32@hotmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="716914DB" w14:textId="7BDAB985" w:rsidR="006730A0" w:rsidRPr="00143CE0" w:rsidRDefault="0070420C" w:rsidP="00143CE0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00143CE0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-2515-4383</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="424B2766" w14:textId="77777777" w:rsidR="00B65DD8" w:rsidRPr="00143CE0" w:rsidRDefault="00B65DD8" w:rsidP="00143CE0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -381,51 +424,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00143CE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecnológico Nacional de México / IT de Ciudad Juárez, México </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71321894" w14:textId="19C82D82" w:rsidR="00FE780E" w:rsidRPr="00143CE0" w:rsidRDefault="00FE780E" w:rsidP="00143CE0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00143CE0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t>rosyreyes2001@yahoo.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00143CE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="645C9289" w14:textId="43E988CE" w:rsidR="00FE780E" w:rsidRPr="00143CE0" w:rsidRDefault="00FE780E" w:rsidP="00143CE0">
@@ -830,81 +873,61 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
         <w:t>Resumen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="610D546A" w14:textId="77777777" w:rsidR="001D6B2C" w:rsidRPr="00143CE0" w:rsidRDefault="001D6B2C" w:rsidP="00143CE0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00143CE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Esta revisión de literatura tuvo se centra en examinar la interacción entre diversos modelos de mantenimiento desarrollados por investigadores en distintos ámbitos. El enfoque se centró en analizar las relaciones entre estos modelos sin profundizar en sus aplicaciones específicas, ni detallar sus fortalezas o limitaciones individuales. El propósito fundamental fue identificar y comprender cómo estos modelos interactuaban entre sí. Para llevar a cabo esta revisión, se empleó la metodología de la declaración PRISMA 2020, la cual guio el proceso de cribado de la información relevante. Esta información fue obtenida mediante una exhaustiva búsqueda en dos bases de datos académicas reconocidas, específicamente Elsevier y </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Esta revisión de literatura tuvo se centra en examinar la interacción entre diversos modelos de mantenimiento desarrollados por investigadores en distintos ámbitos. El enfoque se centró en analizar las relaciones entre estos modelos sin profundizar en sus aplicaciones específicas, ni detallar sus fortalezas o limitaciones individuales. El propósito fundamental fue identificar y comprender cómo estos modelos interactuaban entre sí. Para llevar a cabo esta revisión, se empleó la metodología de la declaración PRISMA 2020, la cual guio el proceso de cribado de la información relevante. Esta información fue obtenida mediante una exhaustiva búsqueda en dos </w:t>
+      </w:r>
       <w:r w:rsidRPr="00143CE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
-        <w:t>Emerald</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>interacción entre los modelos de mantenimiento. Los resultados de esta revisión revelaron una serie de hallazgos significativos. En particular, se identificaron 68 registros que abordaban la interacción entre el Mantenimiento Basado en la Condición (CBM) y el Mantenimiento Productivo Total (TPM), 127 registros relacionados con la interacción entre TPM y el Mantenimiento Centrado en la Confiabilidad (RCM), y 164 registros vinculados a la combinación de CBM y RCM. Estos descubrimientos proporcionan una visión más amplia y detallada sobre cómo los diferentes modelos de mantenimiento se relacionan entre sí en el contexto de la literatura académica revisada. Tal comprensión es fundamental para avanzar en el conocimiento y la aplicación de prácticas efectivas de mantenimiento en diversos sectores industriales.</w:t>
+        <w:t>bases de datos académicas reconocidas, específicamente Elsevier y Emerald. El análisis resultó en un total de 83 registros que cumplían con los criterios de inclusión establecidos para examinar la interacción entre los modelos de mantenimiento. Los resultados de esta revisión revelaron una serie de hallazgos significativos. En particular, se identificaron 68 registros que abordaban la interacción entre el Mantenimiento Basado en la Condición (CBM) y el Mantenimiento Productivo Total (TPM), 127 registros relacionados con la interacción entre TPM y el Mantenimiento Centrado en la Confiabilidad (RCM), y 164 registros vinculados a la combinación de CBM y RCM. Estos descubrimientos proporcionan una visión más amplia y detallada sobre cómo los diferentes modelos de mantenimiento se relacionan entre sí en el contexto de la literatura académica revisada. Tal comprensión es fundamental para avanzar en el conocimiento y la aplicación de prácticas efectivas de mantenimiento en diversos sectores industriales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DA4100A" w14:textId="676E283D" w:rsidR="006730A0" w:rsidRPr="00143CE0" w:rsidRDefault="006730A0" w:rsidP="00143CE0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00143CE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
         <w:t>Palabras Claves:</w:t>
@@ -1087,51 +1110,51 @@
           <w:lang w:val="es-MX" w:bidi="es-MX"/>
         </w:rPr>
         <w:t>mayo 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00F01A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:bidi="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                        Fecha Aceptación:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00F01A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:bidi="es-MX"/>
         </w:rPr>
         <w:t>octubre 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="293A374B" w14:textId="77777777" w:rsidR="00123E24" w:rsidRPr="00143CE0" w:rsidRDefault="00983EB3" w:rsidP="00143CE0">
+    <w:p w14:paraId="293A374B" w14:textId="77777777" w:rsidR="00123E24" w:rsidRPr="00143CE0" w:rsidRDefault="002E07BC" w:rsidP="00143CE0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="29F8CEDE">
           <v:rect id="_x0000_i1025" style="width:441.9pt;height:1pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E330FC6" w14:textId="494E2D1B" w:rsidR="00726485" w:rsidRDefault="00726485" w:rsidP="00143CE0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -1171,62 +1194,62 @@
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AF1E594" w14:textId="77777777" w:rsidR="00F96E82" w:rsidRDefault="00F96E82" w:rsidP="00143CE0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00143CE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">La gestión efectiva del mantenimiento es crucial para garantizar la confiabilidad y la eficiencia operativa en entornos industriales cada vez más complejos y automatizados. Sin embargo, la evaluación de los efectos del mantenimiento y la justificación de las inversiones correspondientes presentan desafíos significativos para las organizaciones. En respuesta a esta necesidad, numerosos investigadores han desarrollado modelos para cuantificar y comprender los impactos del mantenimiento en diversas industrias. Esta revisión de literatura se propone </w:t>
+        <w:t xml:space="preserve">La gestión efectiva del mantenimiento es crucial para garantizar la confiabilidad y la eficiencia operativa en entornos industriales cada vez más complejos y automatizados. Sin embargo, la evaluación de los efectos del mantenimiento y la justificación de las inversiones correspondientes presentan desafíos significativos para las organizaciones. En respuesta a esta </w:t>
       </w:r>
       <w:r w:rsidRPr="00143CE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">examinar y analizar críticamente la interacción de los modelos de mantenimiento RCM, TPM y CBM. </w:t>
+        <w:t xml:space="preserve">necesidad, numerosos investigadores han desarrollado modelos para cuantificar y comprender los impactos del mantenimiento en diversas industrias. Esta revisión de literatura se propone examinar y analizar críticamente la interacción de los modelos de mantenimiento RCM, TPM y CBM. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57EE3E88" w14:textId="77777777" w:rsidR="00143CE0" w:rsidRDefault="00143CE0" w:rsidP="00143CE0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1751A1F2" w14:textId="77777777" w:rsidR="00143CE0" w:rsidRPr="00143CE0" w:rsidRDefault="00143CE0" w:rsidP="00143CE0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -1292,73 +1315,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>RCM es un sistema de contabilidad técnica que detalla las funciones y fallas funcionales de un activo y guía metódicamente a un analista a través de una serie de decisiones para prescribir tareas de mantenimiento para prevenir o mitigar la ocurrencia de fallas funcionales (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00143CE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Gelbush</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00143CE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et al., 2024). Al implementar los principios de RCM, las empresas pueden lograr mejoras significativas en seguridad, productividad y rentabilidad. En el panorama competitivo actual, RCM sirve como una herramienta valiosa para las organizaciones que buscan mantenerse a la vanguardia maximizando el rendimiento y la vida útil de sus activos críticos (</w:t>
-[...21 lines deleted...]
-        <w:t>, M., 2023).</w:t>
+        <w:t xml:space="preserve"> et al., 2024). Al implementar los principios de RCM, las empresas pueden lograr mejoras significativas en seguridad, productividad y rentabilidad. En el panorama competitivo actual, RCM sirve como una herramienta valiosa para las organizaciones que buscan mantenerse a la vanguardia maximizando el rendimiento y la vida útil de sus activos críticos (Hussain, M., 2023).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49140C61" w14:textId="77777777" w:rsidR="00F96E82" w:rsidRPr="00143CE0" w:rsidRDefault="00F96E82" w:rsidP="00143CE0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39B3B3A5" w14:textId="77777777" w:rsidR="00F96E82" w:rsidRPr="00143CE0" w:rsidRDefault="00F96E82" w:rsidP="00143CE0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
@@ -1396,73 +1397,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">El mantenimiento basado en la condición de objetos o sistemas técnicos se basa en la condición física o paramétrica actual del objeto observado. Este enfoque de mantenimiento es bastante exigente debido a la necesidad de inspecciones periódicas y seguimiento del objeto o sistema observado. Es importante señalar </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00143CE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00143CE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> al utilizar este enfoque, se logra la utilización óptima del ciclo de vida del objeto (</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> et al., 2023).</w:t>
+        <w:t xml:space="preserve"> al utilizar este enfoque, se logra la utilización óptima del ciclo de vida del objeto (Blazevic et al., 2023).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="247C88E4" w14:textId="77777777" w:rsidR="00F96E82" w:rsidRPr="00143CE0" w:rsidRDefault="00F96E82" w:rsidP="00143CE0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11A55F0C" w14:textId="77777777" w:rsidR="00F96E82" w:rsidRPr="00143CE0" w:rsidRDefault="00F96E82" w:rsidP="00143CE0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
@@ -1478,73 +1457,51 @@
         </w:rPr>
         <w:t>Mantenimiento Productivo Total (TPM)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26F888EB" w14:textId="103C0C34" w:rsidR="003672EA" w:rsidRPr="00143CE0" w:rsidRDefault="00F96E82" w:rsidP="00143CE0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00143CE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">TPM es un compromiso de mantenimiento que va más allá del mantenimiento preventivo y predictivo. El cliente es el individuo que se encuentra en el siguiente nivel del proceso y todos los trabajadores participan en la satisfacción de las demandas del cliente. TPM interpreta esto como brindar el más alto nivel de soporte y servicio a todos los usuarios de equipos. TPM considera una avería de una máquina como una falla y se dedica a prevenir averías y mal funcionamiento en primer lugar (Madani, 1996; </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">, 2014; </w:t>
+        <w:t xml:space="preserve">TPM es un compromiso de mantenimiento que va más allá del mantenimiento preventivo y predictivo. El cliente es el individuo que se encuentra en el siguiente nivel del proceso y todos los trabajadores participan en la satisfacción de las demandas del cliente. TPM interpreta esto como brindar el más alto nivel de soporte y servicio a todos los usuarios de equipos. TPM considera una avería de una máquina como una falla y se dedica a prevenir averías y mal funcionamiento en primer lugar (Madani, 1996; Abhishek, 2014; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00143CE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Prabowo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00143CE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al., 2018, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00143CE0">
@@ -1677,62 +1634,62 @@
     <w:p w14:paraId="343E922D" w14:textId="6BD5883C" w:rsidR="006B7322" w:rsidRPr="00143CE0" w:rsidRDefault="006B7322" w:rsidP="00143CE0">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00143CE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cribado o tamizado. En esta etapa, la información se clasifica según el grado de rigor científico, credibilidad y confianza. Para ello, se desarrollan y aplican un conjunto de criterios de inclusión y exclusión a todos los documentos, excluyendo aquellos que no </w:t>
+        <w:t xml:space="preserve">Cribado o tamizado. En esta etapa, la información se clasifica según el grado de rigor científico, credibilidad y confianza. Para ello, se desarrollan y aplican un conjunto de </w:t>
       </w:r>
       <w:r w:rsidRPr="00143CE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>cumplen con dichos criterios. La evaluación tiene como objetivo determinar, con base en los criterios establecidos, si un artículo debe ser incluido en la Síntesis de Calidad.</w:t>
+        <w:t>criterios de inclusión y exclusión a todos los documentos, excluyendo aquellos que no cumplen con dichos criterios. La evaluación tiene como objetivo determinar, con base en los criterios establecidos, si un artículo debe ser incluido en la Síntesis de Calidad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CF7DFEC" w14:textId="230EBD7C" w:rsidR="00123E24" w:rsidRPr="00143CE0" w:rsidRDefault="006B7322" w:rsidP="00BE1CE7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00143CE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -1806,73 +1763,51 @@
         </w:rPr>
         <w:t>Resultados</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="731D6A8E" w14:textId="76C35ED1" w:rsidR="00123E24" w:rsidRPr="00143CE0" w:rsidRDefault="006B7322" w:rsidP="00143CE0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00143CE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Durante el proceso de búsqueda, se obtuvieron un total de 1856 resultados procedentes de dos bases de datos principales, con una distribución del 59% (1100) de los registros provenientes de </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> y el 41% (756) de Elsevier. Para la primera etapa de selección, se limitó la búsqueda a los artículos publicados en el período comprendido entre 2013 y 2023.</w:t>
+        <w:t>Durante el proceso de búsqueda, se obtuvieron un total de 1856 resultados procedentes de dos bases de datos principales, con una distribución del 59% (1100) de los registros provenientes de Emerald y el 41% (756) de Elsevier. Para la primera etapa de selección, se limitó la búsqueda a los artículos publicados en el período comprendido entre 2013 y 2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="531CD730" w14:textId="7A99DF73" w:rsidR="006B7322" w:rsidRPr="00143CE0" w:rsidRDefault="006B7322" w:rsidP="00143CE0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00143CE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Estos criterios iniciales se aplicaron para garantizar la inclusión de la literatura más actualizada y relevante en el análisis de las interacciones entre los modelos de mantenimiento. Los detalles de estas interacciones se presentan </w:t>
       </w:r>
       <w:r w:rsidR="00BE1CE7">
@@ -1921,51 +1856,51 @@
       <w:r w:rsidRPr="00143CE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78B66222" wp14:editId="16C89B2E">
             <wp:extent cx="4857750" cy="2856230"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:docPr id="582076432" name="Picture 12"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 12"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect r="46665"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4857917" cy="2856328"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
@@ -2140,51 +2075,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D3D4A1F" wp14:editId="635183DE">
             <wp:extent cx="5943600" cy="6512354"/>
             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
             <wp:docPr id="1015606883" name="Picture 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 13"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId13" cstate="print">
+                    <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="13566" t="2094" r="18597"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="6512354"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
@@ -2290,51 +2225,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01454890" wp14:editId="419013E3">
             <wp:extent cx="4733925" cy="2357120"/>
             <wp:effectExtent l="0" t="0" r="0" b="5080"/>
             <wp:docPr id="451975086" name="Picture 9" descr="A diagram of circles and numbers&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="451975086" name="Picture 9" descr="A diagram of circles and numbers&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14" cstate="print">
+                    <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4734899" cy="2357605"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -2444,73 +2379,51 @@
         </w:rPr>
         <w:t>Conclusiones</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AA5C224" w14:textId="77777777" w:rsidR="00975536" w:rsidRPr="00143CE0" w:rsidRDefault="00975536" w:rsidP="00BE1CE7">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00143CE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">El análisis sistemático de la literatura sobre las interacciones entre las metodologías de Mantenimiento Centrado en la Fiabilidad (RCM), Mantenimiento Productivo Total (TPM) y Mantenimiento Basado en la Condición (CBM) ha permitido identificar un conjunto relevante de estudios recientes y pertinentes. Inicialmente, se revisaron 1856 artículos obtenidos de las bases de datos </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> y Elsevier, y tras un riguroso proceso de selección, que incluyó la eliminación de duplicados y la evaluación de la relevancia temática, se redujo el número a 83 estudios que cumplieron con todos los criterios establecidos.</w:t>
+        <w:t>El análisis sistemático de la literatura sobre las interacciones entre las metodologías de Mantenimiento Centrado en la Fiabilidad (RCM), Mantenimiento Productivo Total (TPM) y Mantenimiento Basado en la Condición (CBM) ha permitido identificar un conjunto relevante de estudios recientes y pertinentes. Inicialmente, se revisaron 1856 artículos obtenidos de las bases de datos Emerald y Elsevier, y tras un riguroso proceso de selección, que incluyó la eliminación de duplicados y la evaluación de la relevancia temática, se redujo el número a 83 estudios que cumplieron con todos los criterios establecidos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4938F97A" w14:textId="6415910E" w:rsidR="00975536" w:rsidRPr="00143CE0" w:rsidRDefault="00975536" w:rsidP="00143CE0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33209DB9" w14:textId="054F9408" w:rsidR="00975536" w:rsidRPr="00143CE0" w:rsidRDefault="00975536" w:rsidP="00143CE0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -2522,51 +2435,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58EEB7DE" wp14:editId="10D3784B">
             <wp:extent cx="5036193" cy="7001537"/>
             <wp:effectExtent l="0" t="0" r="0" b="8890"/>
             <wp:docPr id="1865341898" name="Picture 11"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 11"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId16">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5044473" cy="7013048"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -3430,69 +3343,58 @@
       <w:r w:rsidRPr="00143CE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. 12(18-37.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41003FE5" w14:textId="22277562" w:rsidR="00115EFA" w:rsidRPr="00143CE0" w:rsidRDefault="00115EFA" w:rsidP="00143CE0">
       <w:pPr>
         <w:pStyle w:val="TextCarCar"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, J. &amp; </w:t>
+      <w:r w:rsidRPr="00143CE0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geisbush, J. &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00143CE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ariaratnam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00143CE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, S. (2024). Determining a Reliability Centered Maintenance (RCM) analysis model for large diameter prestressed concrete water pipelines. </w:t>
       </w:r>
       <w:r w:rsidRPr="00143CE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
@@ -3531,69 +3433,58 @@
       <w:r w:rsidRPr="00143CE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hussain, M. (2023). Enhancing Operational Efficiency with Reliability Centered Maintenance (RCM). 10.13140/RG.2.2.23082.80328.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D04FC2C" w14:textId="697B094B" w:rsidR="00115EFA" w:rsidRPr="00143CE0" w:rsidRDefault="00115EFA" w:rsidP="00143CE0">
       <w:pPr>
         <w:pStyle w:val="TextCarCar"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, D., </w:t>
+      <w:r w:rsidRPr="00143CE0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kitaw, D., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00143CE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gelaw</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00143CE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, M., &amp; Berhan, E. (2023). Assessment of critical success factors, barriers and initiatives of total productive maintenance (TPM) in selected Ethiopian manufacturing industries. </w:t>
       </w:r>
       <w:r w:rsidRPr="00143CE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
@@ -4037,75 +3928,75 @@
         </w:rPr>
         <w:t xml:space="preserve"> Vol. 22 No. 1, p. 13, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00143CE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>doi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00143CE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: 10.22441/sinergi.2018.1.003.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00115EFA" w:rsidRPr="00143CE0" w:rsidSect="00123E24">
-      <w:headerReference w:type="even" r:id="rId16"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+      <w:headerReference w:type="even" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="even" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="first" r:id="rId21"/>
+      <w:footerReference w:type="first" r:id="rId22"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="709" w:right="1418" w:bottom="567" w:left="1418" w:header="284" w:footer="261" w:gutter="0"/>
       <w:cols w:space="288"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74401993" w14:textId="77777777" w:rsidR="00E620A0" w:rsidRDefault="00E620A0" w:rsidP="00F260D0">
+    <w:p w14:paraId="50E443F6" w14:textId="77777777" w:rsidR="002E07BC" w:rsidRDefault="002E07BC" w:rsidP="00F260D0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67B36F05" w14:textId="77777777" w:rsidR="00E620A0" w:rsidRDefault="00E620A0" w:rsidP="00F260D0">
+    <w:p w14:paraId="629EFD31" w14:textId="77777777" w:rsidR="002E07BC" w:rsidRDefault="002E07BC" w:rsidP="00F260D0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4118,61 +4009,61 @@
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6F04C475" w14:textId="77777777" w:rsidR="00983EB3" w:rsidRDefault="00983EB3">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="763182A8" w14:textId="77777777" w:rsidR="00983EB3" w:rsidRDefault="00983EB3" w:rsidP="00983EB3">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="0092302E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 11 </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="0092302E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>Núm</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="0092302E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -4183,110 +4074,110 @@
     <w:r w:rsidRPr="0092302E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="0092302E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve"> 2024</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1853DDFF" w14:textId="77777777" w:rsidR="00983EB3" w:rsidRDefault="00983EB3">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="005AC033" w14:textId="77777777" w:rsidR="00983EB3" w:rsidRDefault="00983EB3">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50FA1355" w14:textId="77777777" w:rsidR="00E620A0" w:rsidRDefault="00E620A0" w:rsidP="00F260D0">
+    <w:p w14:paraId="673E20ED" w14:textId="77777777" w:rsidR="002E07BC" w:rsidRDefault="002E07BC" w:rsidP="00F260D0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="244548EB" w14:textId="77777777" w:rsidR="00E620A0" w:rsidRDefault="00E620A0" w:rsidP="00F260D0">
+    <w:p w14:paraId="78E33BBE" w14:textId="77777777" w:rsidR="002E07BC" w:rsidRDefault="002E07BC" w:rsidP="00F260D0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B97FE96" w14:textId="77777777" w:rsidR="00983EB3" w:rsidRDefault="00983EB3">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="49E16DED" w14:textId="77777777" w:rsidR="00983EB3" w:rsidRDefault="00983EB3">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6582E44C" w14:textId="77777777" w:rsidR="00983EB3" w:rsidRDefault="00983EB3">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D572FEC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0D1668E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -6121,57 +6012,57 @@
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="755399036">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1833523229">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="186530808">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="608706338">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="481196534">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1320231192">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="50"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F260D0"/>
     <w:rsid w:val="00005620"/>
     <w:rsid w:val="00005E0E"/>
     <w:rsid w:val="00011D6B"/>
     <w:rsid w:val="000142FD"/>
     <w:rsid w:val="000165C0"/>
     <w:rsid w:val="00025A48"/>
@@ -6226,50 +6117,51 @@
     <w:rsid w:val="001B0FD2"/>
     <w:rsid w:val="001B68DC"/>
     <w:rsid w:val="001B7BB6"/>
     <w:rsid w:val="001C0F2C"/>
     <w:rsid w:val="001C31B6"/>
     <w:rsid w:val="001D6B2C"/>
     <w:rsid w:val="001E5A4F"/>
     <w:rsid w:val="001F0E99"/>
     <w:rsid w:val="001F60FC"/>
     <w:rsid w:val="002033AB"/>
     <w:rsid w:val="00204C21"/>
     <w:rsid w:val="002052DD"/>
     <w:rsid w:val="00211E66"/>
     <w:rsid w:val="002263F8"/>
     <w:rsid w:val="002264F5"/>
     <w:rsid w:val="00226B44"/>
     <w:rsid w:val="00241980"/>
     <w:rsid w:val="002643FA"/>
     <w:rsid w:val="00264AD2"/>
     <w:rsid w:val="002702DE"/>
     <w:rsid w:val="00273CF0"/>
     <w:rsid w:val="00274D3F"/>
     <w:rsid w:val="0027532C"/>
     <w:rsid w:val="00280701"/>
     <w:rsid w:val="002C09C9"/>
+    <w:rsid w:val="002E07BC"/>
     <w:rsid w:val="002E31B0"/>
     <w:rsid w:val="002F7C61"/>
     <w:rsid w:val="00300550"/>
     <w:rsid w:val="00302099"/>
     <w:rsid w:val="00302930"/>
     <w:rsid w:val="003029AA"/>
     <w:rsid w:val="0030351B"/>
     <w:rsid w:val="00314460"/>
     <w:rsid w:val="003178E7"/>
     <w:rsid w:val="003207CF"/>
     <w:rsid w:val="003215B3"/>
     <w:rsid w:val="003246DB"/>
     <w:rsid w:val="003279BE"/>
     <w:rsid w:val="003328FE"/>
     <w:rsid w:val="00334099"/>
     <w:rsid w:val="00335CD2"/>
     <w:rsid w:val="003512DF"/>
     <w:rsid w:val="00351390"/>
     <w:rsid w:val="00352DF8"/>
     <w:rsid w:val="00354107"/>
     <w:rsid w:val="00354E8B"/>
     <w:rsid w:val="003555A5"/>
     <w:rsid w:val="0035595C"/>
     <w:rsid w:val="003616D5"/>
     <w:rsid w:val="003628C5"/>
@@ -6366,50 +6258,51 @@
     <w:rsid w:val="006A4A30"/>
     <w:rsid w:val="006A63F8"/>
     <w:rsid w:val="006B107C"/>
     <w:rsid w:val="006B7322"/>
     <w:rsid w:val="006C2BC3"/>
     <w:rsid w:val="006E1905"/>
     <w:rsid w:val="006E3268"/>
     <w:rsid w:val="006E4A6B"/>
     <w:rsid w:val="006F0FF9"/>
     <w:rsid w:val="006F1BA1"/>
     <w:rsid w:val="006F242C"/>
     <w:rsid w:val="006F7395"/>
     <w:rsid w:val="0070420C"/>
     <w:rsid w:val="007059D1"/>
     <w:rsid w:val="00707E7C"/>
     <w:rsid w:val="00714D4D"/>
     <w:rsid w:val="007169ED"/>
     <w:rsid w:val="0072345C"/>
     <w:rsid w:val="00726485"/>
     <w:rsid w:val="00727D29"/>
     <w:rsid w:val="00743B8C"/>
     <w:rsid w:val="00751836"/>
     <w:rsid w:val="00752136"/>
     <w:rsid w:val="0075382D"/>
     <w:rsid w:val="00754FC6"/>
+    <w:rsid w:val="007558FC"/>
     <w:rsid w:val="0078093B"/>
     <w:rsid w:val="0079399A"/>
     <w:rsid w:val="007A7BBA"/>
     <w:rsid w:val="007B7E41"/>
     <w:rsid w:val="007C3BB2"/>
     <w:rsid w:val="007C5A79"/>
     <w:rsid w:val="007C5DB1"/>
     <w:rsid w:val="007D13BD"/>
     <w:rsid w:val="007F3432"/>
     <w:rsid w:val="007F6B74"/>
     <w:rsid w:val="00802435"/>
     <w:rsid w:val="00805643"/>
     <w:rsid w:val="00814101"/>
     <w:rsid w:val="00814890"/>
     <w:rsid w:val="00816FAD"/>
     <w:rsid w:val="00817535"/>
     <w:rsid w:val="00827E00"/>
     <w:rsid w:val="00834C74"/>
     <w:rsid w:val="008377FF"/>
     <w:rsid w:val="00843084"/>
     <w:rsid w:val="00846FB1"/>
     <w:rsid w:val="00851830"/>
     <w:rsid w:val="00852D2C"/>
     <w:rsid w:val="008607D4"/>
     <w:rsid w:val="00864137"/>
@@ -6427,50 +6320,51 @@
     <w:rsid w:val="008D0973"/>
     <w:rsid w:val="008D41FD"/>
     <w:rsid w:val="008E7C26"/>
     <w:rsid w:val="008F7844"/>
     <w:rsid w:val="00906BB8"/>
     <w:rsid w:val="00911351"/>
     <w:rsid w:val="0091629B"/>
     <w:rsid w:val="00917204"/>
     <w:rsid w:val="00924734"/>
     <w:rsid w:val="0093411F"/>
     <w:rsid w:val="00937754"/>
     <w:rsid w:val="00945CFF"/>
     <w:rsid w:val="00952E86"/>
     <w:rsid w:val="009563A3"/>
     <w:rsid w:val="0096622B"/>
     <w:rsid w:val="00967E58"/>
     <w:rsid w:val="00975536"/>
     <w:rsid w:val="009769B2"/>
     <w:rsid w:val="00982EE9"/>
     <w:rsid w:val="00983EB3"/>
     <w:rsid w:val="00990B97"/>
     <w:rsid w:val="009B3276"/>
     <w:rsid w:val="009B35CF"/>
     <w:rsid w:val="009B7194"/>
     <w:rsid w:val="009C18A2"/>
+    <w:rsid w:val="009C31C2"/>
     <w:rsid w:val="009C4E9A"/>
     <w:rsid w:val="009C5AB5"/>
     <w:rsid w:val="009C639A"/>
     <w:rsid w:val="009D0F1C"/>
     <w:rsid w:val="009D1A86"/>
     <w:rsid w:val="00A002A8"/>
     <w:rsid w:val="00A050DE"/>
     <w:rsid w:val="00A06E38"/>
     <w:rsid w:val="00A07E0A"/>
     <w:rsid w:val="00A40253"/>
     <w:rsid w:val="00A50A2A"/>
     <w:rsid w:val="00A66AD1"/>
     <w:rsid w:val="00A735C3"/>
     <w:rsid w:val="00A74AEF"/>
     <w:rsid w:val="00A85008"/>
     <w:rsid w:val="00A853D1"/>
     <w:rsid w:val="00A9251D"/>
     <w:rsid w:val="00A94B02"/>
     <w:rsid w:val="00A95DAE"/>
     <w:rsid w:val="00AA0CB6"/>
     <w:rsid w:val="00AA25DC"/>
     <w:rsid w:val="00AA2D11"/>
     <w:rsid w:val="00AA4C36"/>
     <w:rsid w:val="00AB04BE"/>
     <w:rsid w:val="00AC2CFC"/>
@@ -6602,51 +6496,51 @@
     <w:rsid w:val="00FA2988"/>
     <w:rsid w:val="00FB5D38"/>
     <w:rsid w:val="00FD07C6"/>
     <w:rsid w:val="00FD3E8A"/>
     <w:rsid w:val="00FD418D"/>
     <w:rsid w:val="00FD5009"/>
     <w:rsid w:val="00FE780E"/>
     <w:rsid w:val="00FF276B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7D74FD41"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E3322757-67B6-4D62-8310-F523554764B4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="es-CL" w:eastAsia="es-CL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -7210,51 +7104,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:qFormat/>
     <w:rsid w:val="00F260D0"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -8158,51 +8051,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2105105238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rosyreyes2001@yahoo.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2515-4383" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martinpipo_32@hotmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cdhis.v11i22.236" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rosyreyes2001@yahoo.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2515-4383" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martinpipo_32@hotmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8474,85 +8367,85 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1DA26AC-ED19-4975-B9C4-895E4C8E8AF9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>2352</Words>
-  <Characters>12939</Characters>
+  <Words>2368</Words>
+  <Characters>13026</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>107</Lines>
+  <Lines>108</Lines>
   <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr></vt:lpstr>
       <vt:lpstr></vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>PAPELES Y CORRUGADOS ANDINA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15261</CharactersWithSpaces>
+  <CharactersWithSpaces>15364</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>1114118</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.un.org/sustainabledevelopment/es/objetivos-de-desarrollo-sostenible/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1114118</vt:i4>
       </vt:variant>
       <vt:variant>