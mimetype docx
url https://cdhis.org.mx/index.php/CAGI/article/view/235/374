--- v0 (2025-10-11)
+++ v1 (2026-08-21)
@@ -6,100 +6,164 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7BCE1FE3" w14:textId="7F280EB3" w:rsidR="00A7295A" w:rsidRDefault="00CC24BE" w:rsidP="008F2090">
+    <w:p w14:paraId="3BE3571F" w14:textId="2E062FFC" w:rsidR="004257E3" w:rsidRPr="004257E3" w:rsidRDefault="004257E3" w:rsidP="008F2090">
+      <w:pPr>
+        <w:pStyle w:val="TextCarCar"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2880" w:hanging="2880"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004257E3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:bidi="es-MX"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004257E3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:bidi="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="004257E3">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-ES" w:bidi="es-MX"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cdhis.v11i22.235</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4F75B754" w14:textId="77777777" w:rsidR="004257E3" w:rsidRDefault="004257E3" w:rsidP="008F2090">
+      <w:pPr>
+        <w:pStyle w:val="TextCarCar"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2880" w:hanging="2880"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BCE1FE3" w14:textId="2D2DC1EF" w:rsidR="00A7295A" w:rsidRDefault="00CC24BE" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="TextCarCar"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="171AE0AA" wp14:editId="666C950B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>-1905</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>21590</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7764780" cy="1254760"/>
             <wp:effectExtent l="0" t="0" r="7620" b="2540"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1381855561" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1381855561" name="Imagen 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7764780" cy="1254760"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -340,51 +404,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AAB43FB" w14:textId="0039C1F7" w:rsidR="00A7295A" w:rsidRPr="008F2090" w:rsidRDefault="009E74DB" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="008F2090">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-CL"/>
           </w:rPr>
           <w:t>https://orcid.org/0009-0007-2156-2693</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5E2FC77A" w14:textId="77777777" w:rsidR="009E74DB" w:rsidRPr="008F2090" w:rsidRDefault="009E74DB" w:rsidP="008F2090">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
@@ -448,51 +512,51 @@
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>mirella.pg@cdjuarez.tecnm.mx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="275BE135" w14:textId="75B04C58" w:rsidR="00A7295A" w:rsidRPr="008F2090" w:rsidRDefault="009E74DB" w:rsidP="008F2090">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="008F2090">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-8257-685X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="65FD427F" w14:textId="77777777" w:rsidR="009E74DB" w:rsidRPr="008F2090" w:rsidRDefault="009E74DB" w:rsidP="008F2090">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
@@ -555,51 +619,51 @@
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">avalles@itcj.edu.mx </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14EFDA96" w14:textId="1F305BEE" w:rsidR="009E74DB" w:rsidRPr="008F2090" w:rsidRDefault="009E74DB" w:rsidP="008F2090">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="008F2090">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-6559-0123</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3052754E" w14:textId="77777777" w:rsidR="009E74DB" w:rsidRPr="008F2090" w:rsidRDefault="009E74DB" w:rsidP="008F2090">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
@@ -686,51 +750,51 @@
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>eduardo.po@cdjuarez.tecnm.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FC2A433" w14:textId="6A620E0D" w:rsidR="009E74DB" w:rsidRPr="008F2090" w:rsidRDefault="009E74DB" w:rsidP="008F2090">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="008F2090">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-3482-7252</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5A4E2EB6" w14:textId="77777777" w:rsidR="009E74DB" w:rsidRPr="008F2090" w:rsidRDefault="009E74DB" w:rsidP="008F2090">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
@@ -788,69 +852,69 @@
     <w:p w14:paraId="6507012C" w14:textId="4690E77E" w:rsidR="00D0427C" w:rsidRPr="008F2090" w:rsidRDefault="00D0427C" w:rsidP="008F2090">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En la actualidad, la mayoría de las empresas de diversas ramas están tratando de tener a sus empleados actualizados en herramientas de calidad y control para poder manejar los procesos. Una de las metodologías más utilizadas para la solución de problemas es la metodología de </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>seis sigma</w:t>
+        <w:t xml:space="preserve">seis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2090">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>sigma</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, la cual usamos para este proyecto de mantenimiento preventivo en el área de moldeo. DMAIC se puede acomodar perfectamente porque el proceso que maneja la empresa nos ayuda </w:t>
-[...8 lines deleted...]
-        <w:t>a ir más allá de los objetivos de la metodología.</w:t>
+        <w:t>, la cual usamos para este proyecto de mantenimiento preventivo en el área de moldeo. DMAIC se puede acomodar perfectamente porque el proceso que maneja la empresa nos ayuda a ir más allá de los objetivos de la metodología.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26C34A10" w14:textId="51E79109" w:rsidR="00A7295A" w:rsidRPr="008F2090" w:rsidRDefault="00A7295A" w:rsidP="008F2090">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
         <w:t xml:space="preserve">Palabras Claves: </w:t>
@@ -1056,51 +1120,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> octubre 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606075F6" w14:textId="77777777" w:rsidR="008F2090" w:rsidRPr="008F2090" w:rsidRDefault="004E112B" w:rsidP="008F2090">
+    <w:p w14:paraId="606075F6" w14:textId="77777777" w:rsidR="008F2090" w:rsidRPr="008F2090" w:rsidRDefault="00684FC6" w:rsidP="008F2090">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:pict w14:anchorId="1BBC4D24">
           <v:rect id="_x0000_i1025" style="width:441.9pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="1844C711" w14:textId="77777777" w:rsidR="00D0427C" w:rsidRPr="008F2090" w:rsidRDefault="00D0427C" w:rsidP="008F2090">
@@ -1331,60 +1395,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="341D1EB4" w14:textId="44827B8A" w:rsidR="00625E2C" w:rsidRDefault="00A409D3" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="313"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">El mantenimiento preventivo es simplemente una disposición sistemática de lo que se ha </w:t>
-[...8 lines deleted...]
-        <w:t>hecho tradicionalmente; no soluciona todos los problemas que surgen durante el proceso productivo. La implementación de un sistema de mantenimiento preventivo que aumente la eficiencia de la producción es necesaria hoy en día, lo cual está directamente relacionado con la calidad de la información disponible para su implementación.</w:t>
+        <w:t>El mantenimiento preventivo es simplemente una disposición sistemática de lo que se ha hecho tradicionalmente; no soluciona todos los problemas que surgen durante el proceso productivo. La implementación de un sistema de mantenimiento preventivo que aumente la eficiencia de la producción es necesaria hoy en día, lo cual está directamente relacionado con la calidad de la información disponible para su implementación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30E11CAC" w14:textId="77777777" w:rsidR="008F2090" w:rsidRPr="008F2090" w:rsidRDefault="008F2090" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="313"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50099A39" w14:textId="713C47AA" w:rsidR="0097580F" w:rsidRPr="008F2090" w:rsidRDefault="00520BAB" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1678,51 +1733,51 @@
     <w:p w14:paraId="1490452B" w14:textId="70AF1DAD" w:rsidR="00EC3CF1" w:rsidRPr="008F2090" w:rsidRDefault="006A7279" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc171107357"/>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Objetivo general</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="382E42F1" w14:textId="2C675D98" w:rsidR="0097580F" w:rsidRPr="008F2090" w:rsidRDefault="004E112B" w:rsidP="008F2090">
+    <w:p w14:paraId="382E42F1" w14:textId="2C675D98" w:rsidR="0097580F" w:rsidRPr="008F2090" w:rsidRDefault="00684FC6" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Implementar el uso de</w:t>
       </w:r>
       <w:r w:rsidR="001A3414" w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -1824,51 +1879,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="841"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Implementar un programa de mantenimiento preventivo para realizar los análisis e investigaciones necesarios en el proceso de mantenimiento del molde para identificar los componentes críticos que requieren mayor atención y llevarlos a una condición ideal, minimizando el impacto de fallas repetidas en herramientas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F7DAE0F" w14:textId="7D7DBE4D" w:rsidR="0097580F" w:rsidRPr="008F2090" w:rsidRDefault="004E112B" w:rsidP="008F2090">
+    <w:p w14:paraId="1F7DAE0F" w14:textId="7D7DBE4D" w:rsidR="0097580F" w:rsidRPr="008F2090" w:rsidRDefault="00684FC6" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="841"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Definir </w:t>
@@ -1893,50 +1948,51 @@
     <w:p w14:paraId="338B2EEC" w14:textId="2D645E1D" w:rsidR="0097580F" w:rsidRPr="008F2090" w:rsidRDefault="007336D4" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="841"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Medir el desgaste en l</w:t>
       </w:r>
       <w:r w:rsidR="00AA173F" w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidR="00AA173F" w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>componentes</w:t>
@@ -1977,51 +2033,50 @@
     <w:p w14:paraId="2B22BF36" w14:textId="69824867" w:rsidR="0097580F" w:rsidRDefault="007336D4" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="841"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Mejorar los procesos de manufactura de las partes para un mejor desempeño.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="732E5B03" w14:textId="77777777" w:rsidR="008F2090" w:rsidRPr="008F2090" w:rsidRDefault="008F2090" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="841"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10CE4094" w14:textId="15CE9C48" w:rsidR="0097580F" w:rsidRPr="008F2090" w:rsidRDefault="006A7279" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -2374,64 +2429,58 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="36162999" w14:textId="77777777" w:rsidR="00DD5643" w:rsidRPr="008F2090" w:rsidRDefault="00DD5643" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3051A86B" w14:textId="5C968FE3" w:rsidR="00DD5643" w:rsidRPr="008F2090" w:rsidRDefault="00DD5643" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="0043005B" w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Normalmente, el proceso de inyección consta de dos etapas diferenciadas: la fase inicial comprende la transformación del material de un estado sólido a líquido, mientras que la fase </w:t>
-[...6 lines deleted...]
-        <w:t>posterior consiste en inyectar este material en el molde. La forma en que se ejecutan estos dos pasos puede distinguir una máquina de otra.</w:t>
+        <w:t>Normalmente, el proceso de inyección consta de dos etapas diferenciadas: la fase inicial comprende la transformación del material de un estado sólido a líquido, mientras que la fase posterior consiste en inyectar este material en el molde. La forma en que se ejecutan estos dos pasos puede distinguir una máquina de otra.</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-25573163"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00944F76" w:rsidRPr="008F2090">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00944F76" w:rsidRPr="008F2090">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> CITATION Ros00 \l 1033 </w:instrText>
           </w:r>
           <w:r w:rsidR="00944F76" w:rsidRPr="008F2090">
             <w:rPr>
@@ -2515,71 +2564,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25B2C5B2" w14:textId="77777777" w:rsidR="00B72C6C" w:rsidRDefault="00B72C6C" w:rsidP="008F2090">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Los hermanos John e </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Hyatt crearon en 1868 un novedoso material plástico que superaba al desarrollado por Parkes, al que denominaron celuloide. Dos años después, en 1872, patentaron la primera máquina de moldeo por inyección de plástico, un proceso mucho más sencillo que los métodos de fabricación actuales.</w:t>
+        <w:t>Los hermanos John e Isaiah Hyatt crearon en 1868 un novedoso material plástico que superaba al desarrollado por Parkes, al que denominaron celuloide. Dos años después, en 1872, patentaron la primera máquina de moldeo por inyección de plástico, un proceso mucho más sencillo que los métodos de fabricación actuales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B7EB221" w14:textId="77777777" w:rsidR="008F2090" w:rsidRPr="008F2090" w:rsidRDefault="008F2090" w:rsidP="008F2090">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34387057" w14:textId="2097B845" w:rsidR="00DD5643" w:rsidRPr="008F2090" w:rsidRDefault="00B72C6C" w:rsidP="008F2090">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2877,51 +2906,60 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D35C649" w14:textId="60D4ECD8" w:rsidR="00DD5643" w:rsidRPr="008F2090" w:rsidRDefault="00B72C6C" w:rsidP="008F2090">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Somos una empresa líder en la fabricación de productos de plástico. Nos especializamos en adaptar cada diseño según las necesidades de nuestros clientes, gracias a nuestra avanzada maquinaria de inyección de plástico</w:t>
+        <w:t xml:space="preserve">Somos una empresa líder en la fabricación de productos de plástico. Nos especializamos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2090">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>en adaptar cada diseño según las necesidades de nuestros clientes, gracias a nuestra avanzada maquinaria de inyección de plástico</w:t>
       </w:r>
       <w:r w:rsidR="00DD5643" w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="890306074"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004C2CED" w:rsidRPr="008F2090">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
@@ -3011,51 +3049,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6575C1FC" wp14:editId="6A4CF06B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>558165</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>309245</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4686300" cy="2257425"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1602006353" name="Imagen 2" descr="historia-de-la maquina-de-moldeo-por-inyeccion-de-plastico"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="historia-de-la maquina-de-moldeo-por-inyeccion-de-plastico"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13" cstate="print">
+                    <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4686300" cy="2257425"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -3202,51 +3240,51 @@
         </w:rPr>
         <w:t>plástico.(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2024)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3304997D" w14:textId="1DE01DC9" w:rsidR="00DD5643" w:rsidRPr="008F2090" w:rsidRDefault="00DD5643" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="008F2090">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.tkno.mx/historia-de-la-maquina-de-moldeo-por-inyeccion-de-plastico/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="570F584B" w14:textId="5BCE880F" w:rsidR="00BA4328" w:rsidRPr="008F2090" w:rsidRDefault="00BA4328" w:rsidP="008F2090">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72833956" w14:textId="77777777" w:rsidR="008F2090" w:rsidRDefault="008F2090" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -3418,58 +3456,58 @@
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6982157A" w14:textId="3DE85478" w:rsidR="00DD5643" w:rsidRPr="008F2090" w:rsidRDefault="00DD5643" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Una parte importante de este proyecto es la clasificación de los plásticos según su aplicación en la industria. Destacan los termoplásticos especiales, también conocidos como plásticos de ingeniería, que se caracterizan por tener mejores propiedades en comparación con los plásticos a granel. El resultado es una muy buena conductividad térmica, buena resistencia al impacto, alta temperatura de deformación, resistencia a elevadas tensiones mecánicas y alta </w:t>
+        <w:t xml:space="preserve">Una parte importante de este proyecto es la clasificación de los plásticos según su aplicación en la industria. Destacan los termoplásticos especiales, también conocidos como plásticos de ingeniería, que se caracterizan por tener mejores propiedades en comparación con </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">dureza. Se utiliza principalmente en aplicaciones que requieren un alto rendimiento. La figura 2-2 muestra el triángulo del calor industrial. Aquí podéis ver que encima están los termoplásticos, que son muy funcionales y económicos. A medida que avanza hacia abajo en el triángulo, encontrará aplicaciones más generales con menos demandas de energía química, física, térmica o eléctrica. El polímero reforzado PPE+PS+PA o termoplástico </w:t>
+        <w:t xml:space="preserve">los plásticos a granel. El resultado es una muy buena conductividad térmica, buena resistencia al impacto, alta temperatura de deformación, resistencia a elevadas tensiones mecánicas y alta dureza. Se utiliza principalmente en aplicaciones que requieren un alto rendimiento. La figura 2-2 muestra el triángulo del calor industrial. Aquí podéis ver que encima están los termoplásticos, que son muy funcionales y económicos. A medida que avanza hacia abajo en el triángulo, encontrará aplicaciones más generales con menos demandas de energía química, física, térmica o eléctrica. El polímero reforzado PPE+PS+PA o termoplástico </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Noryl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> GTX 830, que se muestra en rojo en la esquina superior izquierda del triángulo, es una aleación de tres termoplásticos: nailon (PA), poliestireno (PS) y éter de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>polifenileno</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
@@ -3802,51 +3840,58 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5D9CF8F2" w14:textId="77777777" w:rsidR="008F2090" w:rsidRPr="008F2090" w:rsidRDefault="008F2090" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04C76D64" w14:textId="2C03392E" w:rsidR="00DD5643" w:rsidRDefault="00DD5643" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Facilidad de moldeo: Las estructuras con herramientas o piezas complejas requieren más cuidado al abrir y cerrar el molde. Lavadoras, impulsores, corazones móviles, sistemas hidráulicos y mecánicos, intercambiadores de calor, sistemas musculares y piezas de expulsión se suman al mantenimiento requerido.</w:t>
+        <w:t xml:space="preserve">Facilidad de moldeo: Las estructuras con herramientas o piezas complejas requieren más cuidado al abrir y cerrar el molde. Lavadoras, impulsores, corazones móviles, sistemas hidráulicos y mecánicos, intercambiadores de calor, sistemas musculares y piezas de expulsión se suman al </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2090">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>mantenimiento requerido.</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-1800686412"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00276079" w:rsidRPr="008F2090">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00B322D4" w:rsidRPr="008F2090">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:instrText xml:space="preserve">CITATION 1Bo90 \l 1033 </w:instrText>
           </w:r>
           <w:r w:rsidR="00276079" w:rsidRPr="008F2090">
             <w:rPr>
@@ -3871,51 +3916,50 @@
       </w:sdt>
     </w:p>
     <w:p w14:paraId="326F35BC" w14:textId="77777777" w:rsidR="008F2090" w:rsidRPr="008F2090" w:rsidRDefault="008F2090" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71BC48A7" w14:textId="4FBF38C2" w:rsidR="00DD5643" w:rsidRDefault="00DD5643" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Daños: Posible mal funcionamiento por excesiva presión de sujeción, excesiva presión de inyección, excesiva compresión/plegado de piezas, movimientos de apertura y cierre, mala lubricación de la pieza, número de empujes, etc. vestirse en el molde</w:t>
       </w:r>
       <w:r w:rsidR="00276079" w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B40FE90" w14:textId="77777777" w:rsidR="008F2090" w:rsidRPr="008F2090" w:rsidRDefault="008F2090" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F8EF8D6" w14:textId="27B1A2B2" w:rsidR="00DD5643" w:rsidRDefault="00AE4A97" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
@@ -4924,79 +4968,85 @@
     <w:p w14:paraId="2D4B49C3" w14:textId="77777777" w:rsidR="008F2090" w:rsidRPr="008F2090" w:rsidRDefault="008F2090" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D9E543B" w14:textId="77777777" w:rsidR="007E1EC8" w:rsidRDefault="007E1EC8" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>El equipo de mantenimiento siempre debe estar atento a realizar tareas o servicios de manera ininterrumpida y confiable.</w:t>
+        <w:t xml:space="preserve">El equipo de mantenimiento siempre debe estar atento a realizar tareas o servicios de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2090">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>manera ininterrumpida y confiable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5128C1E5" w14:textId="77777777" w:rsidR="008F2090" w:rsidRPr="008F2090" w:rsidRDefault="008F2090" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F6F7D62" w14:textId="42FAF10F" w:rsidR="004A5A13" w:rsidRDefault="007E1EC8" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Una buena gestión del mantenimiento que utiliza sistemas preventivos aprovecha la experiencia adquirida para clasificar las causas de fallos comunes e identificar deficiencias en instalaciones y maquinaria.</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-663934736"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B322D4" w:rsidRPr="008F2090">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00A81FD2" w:rsidRPr="008F2090">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:instrText xml:space="preserve">CITATION MarcadorDePosición1 \l 1033 </w:instrText>
           </w:r>
           <w:r w:rsidR="00B322D4" w:rsidRPr="008F2090">
@@ -5458,59 +5508,52 @@
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39E4C58F" w14:textId="2E67B9BA" w:rsidR="004A5A13" w:rsidRPr="008F2090" w:rsidRDefault="009A0ECC" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:w w:val="105"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t xml:space="preserve">Por ejemplo, la detección de una fuga de gas permite a la dirección actuar durante una emergencia y decidir recuperar la contaminación del aire (normalmente la detección de </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>gases volátiles significa que existen concentraciones peligrosas y explosivas).</w:t>
+        <w:t>Por ejemplo, la detección de una fuga de gas permite a la dirección actuar durante una emergencia y decidir recuperar la contaminación del aire (normalmente la detección de gases volátiles significa que existen concentraciones peligrosas y explosivas).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10D57903" w14:textId="77777777" w:rsidR="009A0ECC" w:rsidRPr="008F2090" w:rsidRDefault="009A0ECC" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63CAFCF2" w14:textId="02110C66" w:rsidR="004A5A13" w:rsidRDefault="009A0ECC" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:w w:val="105"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
@@ -5822,81 +5865,88 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="532"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:w w:val="105"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="444EE4FB" w14:textId="6BB5364B" w:rsidR="004A5A13" w:rsidRDefault="001D3BEE" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="532"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:w w:val="105"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t>Básicamente, el mantenimiento predictivo le permite decidir cuándo realizar el mantenimiento preventivo.</w:t>
+        <w:t xml:space="preserve">Básicamente, el mantenimiento predictivo le permite decidir cuándo realizar el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2090">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>mantenimiento preventivo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00CCE425" w14:textId="77777777" w:rsidR="008F2090" w:rsidRPr="008F2090" w:rsidRDefault="008F2090" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="532"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="335D3756" w14:textId="0F26C355" w:rsidR="001D3BEE" w:rsidRPr="008F2090" w:rsidRDefault="00C319FF" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="532"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:w w:val="105"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>En ocasiones existen indicios evidentes de una catástrofe inminente, los cuales son fáciles de distinguir. En otras situaciones, se puede detectar la falla de un activo mediante el seguimiento de la condición, es decir, la selección, la medición y el seguimiento de ciertos parámetros pertinentes que muestran el funcionamiento adecuado del activo en cuestión.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5450A02F" w14:textId="77777777" w:rsidR="00C319FF" w:rsidRPr="008F2090" w:rsidRDefault="00C319FF" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="532"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="668BECBB" w14:textId="718E2994" w:rsidR="004A5A13" w:rsidRPr="008F2090" w:rsidRDefault="001D3BEE" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="532"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:w w:val="105"/>
         </w:rPr>
       </w:pPr>
@@ -6121,73 +6171,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7B477919" w14:textId="7D23A023" w:rsidR="00030A3A" w:rsidRPr="008F2090" w:rsidRDefault="0038216A" w:rsidP="008F2090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="740"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Una herramienta metodológica </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Sigma que se enfoca en mejorar los procesos existentes. DMAIC es un acrónimo de cinco pasos interconectados. Definición de objetivos del proyecto, medición de procesos, análisis y determinación de temas y desempeño futuro de procesos operativos. Cada paso del método se centra en lograr los mejores resultados para minimizar el riesgo de error</w:t>
+        <w:t>Una herramienta metodológica Six Sigma que se enfoca en mejorar los procesos existentes. DMAIC es un acrónimo de cinco pasos interconectados. Definición de objetivos del proyecto, medición de procesos, análisis y determinación de temas y desempeño futuro de procesos operativos. Cada paso del método se centra en lograr los mejores resultados para minimizar el riesgo de error</w:t>
       </w:r>
       <w:r w:rsidR="00030A3A" w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, ver </w:t>
       </w:r>
       <w:r w:rsidR="004D7E12" w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Ilustración </w:t>
       </w:r>
       <w:r w:rsidR="00655D9D" w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
@@ -6254,51 +6282,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CAE300B" wp14:editId="4B3E6A41">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>1320165</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>6096000</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3238500" cy="2133600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="15" name="image8.png" descr="Resultado de imagen para dmaic español"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="16" name="image8.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15" cstate="print">
+                    <a:blip r:embed="rId16" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3238500" cy="2133600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -6335,62 +6363,51 @@
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuente: </w:t>
       </w:r>
       <w:bookmarkStart w:id="29" w:name="_Hlk160479117"/>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll, C. (2013). </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Six Sigma for powerful improvement: a green belt DMAIC training </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">system with software tools and a 25-lesson course. </w:t>
+        <w:t xml:space="preserve">Six Sigma for powerful improvement: a green belt DMAIC training system with software tools and a 25-lesson course. </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Boca Ratón Florida EE.UU.: Charles T Carroll.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p w14:paraId="3C2ADF74" w14:textId="4936B203" w:rsidR="00206587" w:rsidRPr="008F2090" w:rsidRDefault="00206587" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="763"/>
           <w:tab w:val="left" w:pos="764"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6678,73 +6695,51 @@
     </w:p>
     <w:p w14:paraId="2F5DB6D3" w14:textId="36DB308F" w:rsidR="00030A3A" w:rsidRPr="008F2090" w:rsidRDefault="007A2E86" w:rsidP="008F2090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="763"/>
           <w:tab w:val="left" w:pos="764"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">El método DMAIC es una herramienta muy poderosa para asegurar que los proyectos </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Sigma se aborden correctamente y se logren los resultados esperados. El primer paso de la "Definición" de DMAIC es aclarar el proyecto, realizar un seguimiento de la satisfacción del cliente y comprender y definir las tendencias actuales, puede organizar adecuadamente el proyecto, identificar rápidamente oportunidades de mejora y establecer objetivos. Dependiendo de sus necesidades, el objetivo es la satisfacción del cliente. </w:t>
+        <w:t xml:space="preserve">El método DMAIC es una herramienta muy poderosa para asegurar que los proyectos Six Sigma se aborden correctamente y se logren los resultados esperados. El primer paso de la "Definición" de DMAIC es aclarar el proyecto, realizar un seguimiento de la satisfacción del cliente y comprender y definir las tendencias actuales, puede organizar adecuadamente el proyecto, identificar rápidamente oportunidades de mejora y establecer objetivos. Dependiendo de sus necesidades, el objetivo es la satisfacción del cliente. </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="-1055785213"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009D1343" w:rsidRPr="008F2090">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
@@ -6917,73 +6912,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>En esta e</w:t>
       </w:r>
       <w:r w:rsidR="00ED1354" w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>tap</w:t>
       </w:r>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">a, se recopilan datos para cuantificar el problema y obtener una imagen precisa del punto de partida. Los objetivos que debe alcanzar el equipo de mejora </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Sigma en la segunda etapa de la metodología DMAIC son </w:t>
+        <w:t xml:space="preserve">a, se recopilan datos para cuantificar el problema y obtener una imagen precisa del punto de partida. Los objetivos que debe alcanzar el equipo de mejora Six Sigma en la segunda etapa de la metodología DMAIC son </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:id w:val="1815448311"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="008F2090">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="008F2090">
@@ -7044,73 +7017,51 @@
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Definir los indicadores que evalúan el éxito del proyecto </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Sigma y el cumplimiento de los requisitos críticos definidos por los clientes.</w:t>
+        <w:t>Definir los indicadores que evalúan el éxito del proyecto Six Sigma y el cumplimiento de los requisitos críticos definidos por los clientes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56AC7FCE" w14:textId="5EAD1A41" w:rsidR="00836D48" w:rsidRPr="008F2090" w:rsidRDefault="00836D48" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -7268,50 +7219,51 @@
     <w:p w14:paraId="2594FF6E" w14:textId="77777777" w:rsidR="00F52C35" w:rsidRPr="008F2090" w:rsidRDefault="00F52C35" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1201"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Diagrama causa y</w:t>
       </w:r>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>efecto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="109CDA13" w14:textId="77777777" w:rsidR="00F52C35" w:rsidRPr="008F2090" w:rsidRDefault="00F52C35" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
@@ -7358,51 +7310,50 @@
     <w:p w14:paraId="6C66B90E" w14:textId="77777777" w:rsidR="00F52C35" w:rsidRPr="008F2090" w:rsidRDefault="00F52C35" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1201"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Estratificación de</w:t>
       </w:r>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>datos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BD64A18" w14:textId="77777777" w:rsidR="00F52C35" w:rsidRPr="008F2090" w:rsidRDefault="00F52C35" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
@@ -8072,72 +8023,80 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF137DF" w14:textId="77777777" w:rsidR="00F52C35" w:rsidRPr="008F2090" w:rsidRDefault="00F52C35" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FF926FA" w14:textId="1E8D264A" w:rsidR="00F52C35" w:rsidRPr="008F2090" w:rsidRDefault="00CE3205" w:rsidP="008F2090">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="119" w:right="114" w:firstLine="601"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">El propósito del control es asegurar que los procesos sean estables y confiables. Un proceso estable es aquel en el que es fácil predecir y constante el comportamiento de las </w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">variables conocidas como claves a lo largo del tiempo. Un proceso capaz es aquel que posee especificaciones que no requieren mejoras inmediatas. Un proceso puede ser </w:t>
+        <w:t xml:space="preserve">El propósito del control es asegurar que los procesos sean estables y confiables. Un proceso estable es aquel en el que es fácil predecir y constante el comportamiento de las variables conocidas como claves a lo largo del tiempo. Un proceso capaz es aquel que posee especificaciones que no requieren mejoras inmediatas. Un proceso puede ser </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>estable</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008F2090">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pero no capaz; con otras palabras, puede ser predecible pero con desviaciones fuera de lo común. El control debe ser útil para mantener las mejoras y detectar cualquier inclinación hacia volver a prácticas inoficiosas (que no aportan valor).</w:t>
+        <w:t xml:space="preserve"> pero no capaz; con otras palabras, puede ser </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008F2090">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>predecible</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008F2090">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pero con desviaciones fuera de lo común. El control debe ser útil para mantener las mejoras y detectar cualquier inclinación hacia volver a prácticas inoficiosas (que no aportan valor).</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-1633098966"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EE1C13" w:rsidRPr="008F2090">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00EE1C13" w:rsidRPr="008F2090">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> CITATION Yep05 \l 1033 </w:instrText>
           </w:r>
           <w:r w:rsidR="00EE1C13" w:rsidRPr="008F2090">
             <w:rPr>
@@ -9351,72 +9310,72 @@
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidRPr="008F2090">
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:bookmarkEnd w:id="35" w:displacedByCustomXml="next"/>
       </w:sdtContent>
     </w:sdt>
     <w:sectPr w:rsidR="00DB4797" w:rsidRPr="008F2090" w:rsidSect="00CC24BE">
-      <w:footerReference w:type="even" r:id="rId16"/>
-      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1418" w:right="1183" w:bottom="1418" w:left="1701" w:header="0" w:footer="340" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7960EFB4" w14:textId="77777777" w:rsidR="002622ED" w:rsidRDefault="002622ED">
+    <w:p w14:paraId="4BD991E9" w14:textId="77777777" w:rsidR="00684FC6" w:rsidRDefault="00684FC6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12DADB40" w14:textId="77777777" w:rsidR="002622ED" w:rsidRDefault="002622ED">
+    <w:p w14:paraId="712C1FCD" w14:textId="77777777" w:rsidR="00684FC6" w:rsidRDefault="00684FC6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -9443,51 +9402,51 @@
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="77AA3445" w14:textId="77777777" w:rsidR="00EB255D" w:rsidRDefault="00EB255D">
     <w:pPr>
       <w:pStyle w:val="Textoindependiente"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43078BBD" wp14:editId="1388A12A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>3442970</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9440545</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="235585" cy="191770"/>
               <wp:effectExtent l="4445" t="1270" r="0" b="0"/>
@@ -9603,109 +9562,109 @@
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:t>10</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6DE19E33" w14:textId="77777777" w:rsidR="00CC24BE" w:rsidRDefault="00CC24BE" w:rsidP="00CC24BE">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="0092302E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 11 Núm. 22 (2024): Julio - </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="0092302E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="0092302E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve"> 2024</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="53B909D8" w14:textId="6153FB6E" w:rsidR="00EB255D" w:rsidRPr="00CC24BE" w:rsidRDefault="00EB255D" w:rsidP="00CC24BE">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="205893F9" w14:textId="77777777" w:rsidR="002622ED" w:rsidRDefault="002622ED">
+    <w:p w14:paraId="2C93A598" w14:textId="77777777" w:rsidR="00684FC6" w:rsidRDefault="00684FC6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="623329B9" w14:textId="77777777" w:rsidR="002622ED" w:rsidRDefault="002622ED">
+    <w:p w14:paraId="5B176CF7" w14:textId="77777777" w:rsidR="00684FC6" w:rsidRDefault="00684FC6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03062491"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB20805C"/>
     <w:lvl w:ilvl="0" w:tplc="080A0013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1590" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2310" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -14085,51 +14044,51 @@
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="2025553568">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1794589651">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="2019233667">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="23"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0097580F"/>
     <w:rsid w:val="00003EBA"/>
     <w:rsid w:val="000070A9"/>
     <w:rsid w:val="000168D0"/>
     <w:rsid w:val="0002777F"/>
     <w:rsid w:val="00030A3A"/>
@@ -14213,50 +14172,51 @@
     <w:rsid w:val="0034369A"/>
     <w:rsid w:val="003448CD"/>
     <w:rsid w:val="00355824"/>
     <w:rsid w:val="0035647E"/>
     <w:rsid w:val="0035764B"/>
     <w:rsid w:val="00365F00"/>
     <w:rsid w:val="00371FF8"/>
     <w:rsid w:val="00375C1B"/>
     <w:rsid w:val="00376809"/>
     <w:rsid w:val="0038014B"/>
     <w:rsid w:val="0038216A"/>
     <w:rsid w:val="00387D2A"/>
     <w:rsid w:val="003A125A"/>
     <w:rsid w:val="003A57C6"/>
     <w:rsid w:val="003B207B"/>
     <w:rsid w:val="003B6DFA"/>
     <w:rsid w:val="003D2642"/>
     <w:rsid w:val="003D2A6F"/>
     <w:rsid w:val="003E427D"/>
     <w:rsid w:val="003F42F1"/>
     <w:rsid w:val="00402517"/>
     <w:rsid w:val="00407897"/>
     <w:rsid w:val="00407B4A"/>
     <w:rsid w:val="00416C32"/>
     <w:rsid w:val="00420631"/>
+    <w:rsid w:val="004257E3"/>
     <w:rsid w:val="0043005B"/>
     <w:rsid w:val="004421E2"/>
     <w:rsid w:val="004430B6"/>
     <w:rsid w:val="00445880"/>
     <w:rsid w:val="00447170"/>
     <w:rsid w:val="00447672"/>
     <w:rsid w:val="0046150C"/>
     <w:rsid w:val="0048181C"/>
     <w:rsid w:val="00482D46"/>
     <w:rsid w:val="00491E3E"/>
     <w:rsid w:val="00492EEA"/>
     <w:rsid w:val="004934AE"/>
     <w:rsid w:val="00494EBF"/>
     <w:rsid w:val="004A25A6"/>
     <w:rsid w:val="004A32C5"/>
     <w:rsid w:val="004A5A13"/>
     <w:rsid w:val="004B164C"/>
     <w:rsid w:val="004B7C62"/>
     <w:rsid w:val="004C2CED"/>
     <w:rsid w:val="004D4BCE"/>
     <w:rsid w:val="004D7E12"/>
     <w:rsid w:val="004F1228"/>
     <w:rsid w:val="004F4606"/>
     <w:rsid w:val="004F4A9B"/>
     <w:rsid w:val="00501C40"/>
@@ -14276,50 +14236,51 @@
     <w:rsid w:val="00571573"/>
     <w:rsid w:val="00573301"/>
     <w:rsid w:val="005860D2"/>
     <w:rsid w:val="005A298F"/>
     <w:rsid w:val="005A3C3E"/>
     <w:rsid w:val="005A68C5"/>
     <w:rsid w:val="005A77E1"/>
     <w:rsid w:val="005B1171"/>
     <w:rsid w:val="005B30B3"/>
     <w:rsid w:val="005C17E3"/>
     <w:rsid w:val="005F3354"/>
     <w:rsid w:val="005F70D2"/>
     <w:rsid w:val="00601E95"/>
     <w:rsid w:val="00617D6A"/>
     <w:rsid w:val="00625E2C"/>
     <w:rsid w:val="0063799F"/>
     <w:rsid w:val="00642447"/>
     <w:rsid w:val="006527E7"/>
     <w:rsid w:val="00655D9D"/>
     <w:rsid w:val="006641AF"/>
     <w:rsid w:val="006665E7"/>
     <w:rsid w:val="006705A8"/>
     <w:rsid w:val="00673B09"/>
     <w:rsid w:val="00675F11"/>
     <w:rsid w:val="00676AA9"/>
+    <w:rsid w:val="00684FC6"/>
     <w:rsid w:val="00687DCB"/>
     <w:rsid w:val="00691A25"/>
     <w:rsid w:val="006A2D5F"/>
     <w:rsid w:val="006A7279"/>
     <w:rsid w:val="006B0D0D"/>
     <w:rsid w:val="006B6F41"/>
     <w:rsid w:val="006C72A8"/>
     <w:rsid w:val="006F3092"/>
     <w:rsid w:val="007029F3"/>
     <w:rsid w:val="007123F9"/>
     <w:rsid w:val="0071399B"/>
     <w:rsid w:val="00714821"/>
     <w:rsid w:val="00722D68"/>
     <w:rsid w:val="00732060"/>
     <w:rsid w:val="007336D4"/>
     <w:rsid w:val="00750B10"/>
     <w:rsid w:val="00774CFB"/>
     <w:rsid w:val="007866B5"/>
     <w:rsid w:val="00787C0A"/>
     <w:rsid w:val="007901A2"/>
     <w:rsid w:val="007918D6"/>
     <w:rsid w:val="007953F9"/>
     <w:rsid w:val="007A284B"/>
     <w:rsid w:val="007A2E86"/>
     <w:rsid w:val="007A3C13"/>
@@ -14352,50 +14313,51 @@
     <w:rsid w:val="008B742A"/>
     <w:rsid w:val="008C0CD5"/>
     <w:rsid w:val="008C412B"/>
     <w:rsid w:val="008D0735"/>
     <w:rsid w:val="008F2090"/>
     <w:rsid w:val="008F658E"/>
     <w:rsid w:val="00910F6F"/>
     <w:rsid w:val="0091605C"/>
     <w:rsid w:val="009272DD"/>
     <w:rsid w:val="00932B09"/>
     <w:rsid w:val="009334DA"/>
     <w:rsid w:val="0093467B"/>
     <w:rsid w:val="009416FE"/>
     <w:rsid w:val="00942EC1"/>
     <w:rsid w:val="00944F76"/>
     <w:rsid w:val="0095227E"/>
     <w:rsid w:val="00966F7A"/>
     <w:rsid w:val="009748D7"/>
     <w:rsid w:val="009750F6"/>
     <w:rsid w:val="0097580F"/>
     <w:rsid w:val="009A0ECC"/>
     <w:rsid w:val="009A256C"/>
     <w:rsid w:val="009A46CA"/>
     <w:rsid w:val="009B342A"/>
     <w:rsid w:val="009B482B"/>
+    <w:rsid w:val="009C31C2"/>
     <w:rsid w:val="009D1343"/>
     <w:rsid w:val="009D48A5"/>
     <w:rsid w:val="009D6804"/>
     <w:rsid w:val="009E4D7B"/>
     <w:rsid w:val="009E74DB"/>
     <w:rsid w:val="009F74EB"/>
     <w:rsid w:val="00A0285B"/>
     <w:rsid w:val="00A04BCE"/>
     <w:rsid w:val="00A05CAC"/>
     <w:rsid w:val="00A149D8"/>
     <w:rsid w:val="00A209CA"/>
     <w:rsid w:val="00A24EBC"/>
     <w:rsid w:val="00A325A6"/>
     <w:rsid w:val="00A34141"/>
     <w:rsid w:val="00A409D3"/>
     <w:rsid w:val="00A522B3"/>
     <w:rsid w:val="00A52C4D"/>
     <w:rsid w:val="00A54974"/>
     <w:rsid w:val="00A55D4B"/>
     <w:rsid w:val="00A64B4E"/>
     <w:rsid w:val="00A666F2"/>
     <w:rsid w:val="00A7295A"/>
     <w:rsid w:val="00A73F06"/>
     <w:rsid w:val="00A75E9C"/>
     <w:rsid w:val="00A81FD2"/>
@@ -14541,51 +14503,51 @@
     <w:rsid w:val="00FA2B77"/>
     <w:rsid w:val="00FB72F4"/>
     <w:rsid w:val="00FC13E2"/>
     <w:rsid w:val="00FC459A"/>
     <w:rsid w:val="00FD1A20"/>
     <w:rsid w:val="00FD65FF"/>
     <w:rsid w:val="00FE0954"/>
     <w:rsid w:val="00FE7F32"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2D50F470"/>
   <w15:docId w15:val="{D4913140-8E56-443A-B233-97FF5F87B113}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -15488,51 +15450,51 @@
       <w:lang w:val="es-MX" w:eastAsia="es-MX" w:bidi="es-MX"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00116394"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="es-MX" w:eastAsia="es-MX" w:bidi="es-MX"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bibliografa">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="37"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00116394"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="0056282D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mencinsinresolver">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DB4797"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Descripcin">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
@@ -24596,51 +24558,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2144737906">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3482-7252" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6559-0123" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8257-685X" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-2156-2693" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tkno.mx/historia-de-la-maquina-de-moldeo-por-inyeccion-de-plastico/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cdhis.v11i22.235" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3482-7252" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6559-0123" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8257-685X" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tkno.mx/historia-de-la-maquina-de-moldeo-por-inyeccion-de-plastico/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-2156-2693" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -25195,78 +25157,78 @@
     </b:Author>
     <b:CountryRegion>Mexico</b:CountryRegion>
     <b:Publisher>McGraw Hill</b:Publisher>
     <b:Year>2008</b:Year>
     <b:RefOrder>16</b:RefOrder>
   </b:Source>
   <b:Source>
     <b:Tag>MarcadorDePosición1</b:Tag>
     <b:SourceType>Art</b:SourceType>
     <b:Guid>{F68A94FE-197E-4BC1-8D88-4BC7A154FA7B}</b:Guid>
     <b:RefOrder>9</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E074E3C2-2E96-46C5-8BFB-B6578A009BD4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>5060</Words>
-  <Characters>27830</Characters>
+  <Words>5076</Words>
+  <Characters>27918</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>231</Lines>
+  <Lines>232</Lines>
   <Paragraphs>65</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32825</CharactersWithSpaces>
+  <CharactersWithSpaces>32929</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>JOSE JAVIER PEREZ BLANCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-05-22T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word para Microsoft 365</vt:lpwstr>
   </property>