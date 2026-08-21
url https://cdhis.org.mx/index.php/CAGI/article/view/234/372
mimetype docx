--- v0 (2025-10-11)
+++ v1 (2026-08-21)
@@ -25,98 +25,141 @@
   <Override PartName="/word/diagrams/colors2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing2.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/diagrams/data3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing3.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4E39A953" w14:textId="2CDEC550" w:rsidR="00F260D0" w:rsidRPr="007A4B5A" w:rsidRDefault="00CE3FC1" w:rsidP="00123E24">
+    <w:p w14:paraId="7AA02FDC" w14:textId="4A36F53F" w:rsidR="00961B52" w:rsidRPr="00961B52" w:rsidRDefault="00961B52" w:rsidP="00123E24">
+      <w:pPr>
+        <w:pStyle w:val="TextCarCar"/>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="708" w:hanging="708"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00961B52">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00961B52">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00961B52">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cdhis.v11i22.234</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4E39A953" w14:textId="2430AE6C" w:rsidR="00F260D0" w:rsidRPr="007A4B5A" w:rsidRDefault="00CE3FC1" w:rsidP="00123E24">
       <w:pPr>
         <w:pStyle w:val="TextCarCar"/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="708" w:hanging="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="794464D4" wp14:editId="486F1F89">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>16510</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>5080</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7764780" cy="1254760"/>
             <wp:effectExtent l="0" t="0" r="7620" b="2540"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1381855561" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1381855561" name="Imagen 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7764780" cy="1254760"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -398,66 +441,52 @@
         </w:rPr>
         <w:t xml:space="preserve">Jenny </w:t>
       </w:r>
       <w:r w:rsidR="00927F5A" w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Ramírez</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...14 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Lavenant</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="05BAD7EE" w14:textId="77777777" w:rsidR="001E51D5" w:rsidRPr="007A4B5A" w:rsidRDefault="001E51D5" w:rsidP="007A4B5A">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Tecnológico Nacional de México / I.T. De Cd. Juárez</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
@@ -573,51 +602,51 @@
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">. De </w:t>
       </w:r>
       <w:r w:rsidR="009E49A6" w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Cd. Juárez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D295826" w14:textId="20516547" w:rsidR="00CA1388" w:rsidRPr="007A4B5A" w:rsidRDefault="001E51D5" w:rsidP="007A4B5A">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="007A4B5A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:t>Jorge.ps@cdjunm.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1DB45751" w14:textId="5796B12E" w:rsidR="001E51D5" w:rsidRPr="007A4B5A" w:rsidRDefault="001E51D5" w:rsidP="007A4B5A">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -1233,50 +1262,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
         <w:t>esté</w:t>
       </w:r>
       <w:r w:rsidR="00D5756B" w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D432F" w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>tratando de resolver</w:t>
       </w:r>
       <w:r w:rsidR="00D5756B" w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
         <w:t xml:space="preserve">, ayudara al personal </w:t>
       </w:r>
       <w:r w:rsidR="00D1537D" w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
         <w:t xml:space="preserve">a definir correctamente las </w:t>
       </w:r>
       <w:r w:rsidR="001663DE" w:rsidRPr="007A4B5A">
@@ -1325,51 +1355,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3A5BB830" w14:textId="0C546125" w:rsidR="00FF28A0" w:rsidRPr="007A4B5A" w:rsidRDefault="006B45A5" w:rsidP="007A4B5A">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0080511F" w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
         <w:t xml:space="preserve">La revisión de literatura de este articulo aborda principalmente el análisis de los sistemas de medición y su validación, así también como contribuyen a confirmar que los equipos / dispositivos tienen un comportamiento estadístico de acuerdo con lo especificado en los estándares de aceptación de los </w:t>
       </w:r>
       <w:r w:rsidR="00321293" w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
         <w:t>resultados.</w:t>
       </w:r>
       <w:r w:rsidR="0080511F" w:rsidRPr="007A4B5A">
@@ -1745,51 +1774,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00086C06">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>octubre 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="293A374B" w14:textId="77777777" w:rsidR="00123E24" w:rsidRPr="007A4B5A" w:rsidRDefault="00CE3FC1" w:rsidP="007A4B5A">
+    <w:p w14:paraId="293A374B" w14:textId="77777777" w:rsidR="00123E24" w:rsidRPr="007A4B5A" w:rsidRDefault="00DE6032" w:rsidP="007A4B5A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="29F8CEDE">
           <v:rect id="_x0000_i1025" style="width:441.9pt;height:1pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="15D2ED07" w14:textId="77777777" w:rsidR="007A4B5A" w:rsidRDefault="007A4B5A" w:rsidP="007A4B5A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
@@ -1844,73 +1873,51 @@
         <w:t>ntroducción</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="59FB4B07" w14:textId="77777777" w:rsidR="001B14F1" w:rsidRDefault="001B14F1" w:rsidP="007A4B5A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">"El juego axial es la cantidad de movimiento axial o de extremo a extremo en un eje debido a juego en los rodamientos”, </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> (2014). </w:t>
+        <w:t xml:space="preserve">"El juego axial es la cantidad de movimiento axial o de extremo a extremo en un eje debido a juego en los rodamientos”, Timken (2014). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2801C7EA" w14:textId="77777777" w:rsidR="007A4B5A" w:rsidRPr="007A4B5A" w:rsidRDefault="007A4B5A" w:rsidP="007A4B5A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="187A2708" w14:textId="77777777" w:rsidR="001B14F1" w:rsidRDefault="001B14F1" w:rsidP="007A4B5A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4493,51 +4500,51 @@
         <w:t>conceptual del Marco Teórico.</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60E0F650" wp14:editId="3C2ACB58">
             <wp:extent cx="5861785" cy="3012708"/>
             <wp:effectExtent l="0" t="0" r="0" b="16510"/>
             <wp:docPr id="1251432128" name="Diagrama 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DE8B85A-9580-DF5A-08E8-5758260191FF}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId10" r:lo="rId11" r:qs="rId12" r:cs="rId13"/>
+                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId11" r:lo="rId12" r:qs="rId13" r:cs="rId14"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C67D9F8" w14:textId="77777777" w:rsidR="001B14F1" w:rsidRPr="007A4B5A" w:rsidRDefault="001B14F1" w:rsidP="007A4B5A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
@@ -4844,51 +4851,51 @@
       <w:r w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="557739B9" wp14:editId="59EE5B60">
             <wp:extent cx="5448772" cy="2834886"/>
             <wp:effectExtent l="0" t="0" r="0" b="3810"/>
             <wp:docPr id="1524198356" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1524198356" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15"/>
+                    <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5448772" cy="2834886"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B2BF16B" w14:textId="77777777" w:rsidR="001B14F1" w:rsidRPr="007A4B5A" w:rsidRDefault="001B14F1" w:rsidP="007A4B5A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -6989,51 +6996,51 @@
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="171AA5B8" wp14:editId="74544D0C">
             <wp:extent cx="5486400" cy="3743960"/>
             <wp:effectExtent l="0" t="0" r="0" b="8890"/>
             <wp:docPr id="267984571" name="Imagen 49"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 241"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16">
+                    <a:blip r:embed="rId17">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3743960"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -7657,51 +7664,51 @@
       <w:r w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="611CB0F4" wp14:editId="24BD7A8D">
             <wp:extent cx="5006774" cy="1699407"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:docPr id="886114433" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="886114433" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17"/>
+                    <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5006774" cy="1699407"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="36610A6C" w14:textId="77777777" w:rsidR="001B14F1" w:rsidRPr="007A4B5A" w:rsidRDefault="001B14F1" w:rsidP="007A4B5A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -7817,73 +7824,51 @@
         </w:rPr>
         <w:t>Tipos de ajuste de los baleros / rodamientos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30393347" w14:textId="77777777" w:rsidR="004E43AD" w:rsidRPr="007A4B5A" w:rsidRDefault="001B14F1" w:rsidP="007A4B5A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">El término ajuste es asociado con las holguras que están permitidas en el acople de las piezas para el fácil ensamble de un dispositivo mecánico. Durante el funcionamiento normal del dispositivo estas piezas deben moverse una con respecto a las otras, conociendo este ajuste como de rodamiento o deslizantes. El ajuste también debe indicar la cantidad de interferencia que existe cuando la pieza interna debe ser mayor que la pieza externa y este ajuste es utilizado para asegurar que las piezas acopladas no se muevan una en relación con la otra, </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">, R. L. et al (2006). </w:t>
+        <w:t xml:space="preserve">El término ajuste es asociado con las holguras que están permitidas en el acople de las piezas para el fácil ensamble de un dispositivo mecánico. Durante el funcionamiento normal del dispositivo estas piezas deben moverse una con respecto a las otras, conociendo este ajuste como de rodamiento o deslizantes. El ajuste también debe indicar la cantidad de interferencia que existe cuando la pieza interna debe ser mayor que la pieza externa y este ajuste es utilizado para asegurar que las piezas acopladas no se muevan una en relación con la otra, Mott, R. L. et al (2006). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52B8B6FA" w14:textId="77777777" w:rsidR="00817976" w:rsidRPr="007A4B5A" w:rsidRDefault="00817976" w:rsidP="007A4B5A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A021288" w14:textId="7FDCC7ED" w:rsidR="001B14F1" w:rsidRPr="007A4B5A" w:rsidRDefault="001B14F1" w:rsidP="007A4B5A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -10141,73 +10126,51 @@
         <w:t>Metodología DMAIC</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="0BD933BB" w14:textId="77777777" w:rsidR="001B14F1" w:rsidRPr="007A4B5A" w:rsidRDefault="001B14F1" w:rsidP="007A4B5A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Es un proceso de cinco pasos para solución de problemas que puede ser usado para completar proyectos exitosamente e implementar soluciones para resolver problemas de calidad y procesos a través de la identificación de la causa raíz. Es una de las metodologías más usadas por </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> sigma, pero también puede ser usada independientemente porque es un procedimiento muy general. Montgomery, D. C. (2019). </w:t>
+        <w:t>Es un proceso de cinco pasos para solución de problemas que puede ser usado para completar proyectos exitosamente e implementar soluciones para resolver problemas de calidad y procesos a través de la identificación de la causa raíz. Es una de las metodologías más usadas por Six sigma, pero también puede ser usada independientemente porque es un procedimiento muy general. Montgomery, D. C. (2019). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49D74CEA" w14:textId="77777777" w:rsidR="001B14F1" w:rsidRPr="007A4B5A" w:rsidRDefault="001B14F1" w:rsidP="007A4B5A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Paso Definir.  ¿Qué es importante?</w:t>
       </w:r>
     </w:p>
@@ -10543,51 +10506,51 @@
       </w:pPr>
       <w:r w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14133B02" wp14:editId="40CB6FA7">
             <wp:extent cx="2683510" cy="1378324"/>
             <wp:effectExtent l="0" t="19050" r="59690" b="31750"/>
             <wp:docPr id="2007236481" name="Diagrama 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10D3DF99-CAA8-DDB2-0009-BEFF69481926}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId18" r:lo="rId19" r:qs="rId20" r:cs="rId21"/>
+                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId19" r:lo="rId20" r:qs="rId21" r:cs="rId22"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D9CD7AD" w14:textId="3C64AD9B" w:rsidR="001B14F1" w:rsidRPr="007A4B5A" w:rsidRDefault="001B14F1" w:rsidP="007A4B5A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
@@ -10714,51 +10677,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57872EC9" wp14:editId="781ABC0B">
             <wp:extent cx="3050801" cy="1448322"/>
             <wp:effectExtent l="0" t="19050" r="16510" b="38100"/>
             <wp:docPr id="1401952447" name="Diagrama 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10D3DF99-CAA8-DDB2-0009-BEFF69481926}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId23" r:lo="rId24" r:qs="rId25" r:cs="rId26"/>
+                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId24" r:lo="rId25" r:qs="rId26" r:cs="rId27"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B9E3456" w14:textId="77777777" w:rsidR="001B14F1" w:rsidRDefault="001B14F1" w:rsidP="007A4B5A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -12088,73 +12051,51 @@
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p w14:paraId="0F35C94E" w14:textId="77777777" w:rsidR="001B14F1" w:rsidRDefault="001B14F1" w:rsidP="007A4B5A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">La medición de alguna propiedad de una cosa en la práctica siempre toma la forma de una secuencia de pasos u operaciones que producen como resultado final un número que sirve para representar la cantidad de alguna propiedad particular de una cosa, un número que indica cuánto de esta cosa tiene, para que alguien lo use para un propósito específico. </w:t>
-[...21 lines deleted...]
-        <w:t>, C. (1968).</w:t>
+        <w:t>La medición de alguna propiedad de una cosa en la práctica siempre toma la forma de una secuencia de pasos u operaciones que producen como resultado final un número que sirve para representar la cantidad de alguna propiedad particular de una cosa, un número que indica cuánto de esta cosa tiene, para que alguien lo use para un propósito específico. Eisenhart, C. (1968).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DD0EB74" w14:textId="77777777" w:rsidR="007A4B5A" w:rsidRPr="007A4B5A" w:rsidRDefault="007A4B5A" w:rsidP="007A4B5A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D787028" w14:textId="561168FF" w:rsidR="001B14F1" w:rsidRDefault="001B14F1" w:rsidP="007A4B5A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -12430,51 +12371,51 @@
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CE6385B-9FB1-4813-81CE-A824611574BC}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name="Picture 4">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CE6385B-9FB1-4813-81CE-A824611574BC}"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28"/>
+                    <a:blip r:embed="rId29"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1904914" cy="1834363"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
@@ -13347,174 +13288,162 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, SPC </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C66FEC" w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>consulting</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C66FEC" w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Group</w:t>
+      </w:r>
+      <w:r w:rsidR="00842C30" w:rsidRPr="007A4B5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C66FEC" w:rsidRPr="007A4B5A">
-[...7 lines deleted...]
-        <w:t>Group</w:t>
+      <w:r w:rsidR="00842C30" w:rsidRPr="007A4B5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>s.f</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00842C30" w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CAA69BF" w14:textId="77777777" w:rsidR="004E55C8" w:rsidRPr="007A4B5A" w:rsidRDefault="004E55C8" w:rsidP="007A4B5A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E658079" w14:textId="6DE8A8C9" w:rsidR="001B14F1" w:rsidRDefault="001B14F1" w:rsidP="007A4B5A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A4B5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para la calificación de procesos y productos, el error puede ser del evaluador, medio ambiente (tiempo) o método. Referida como la Variación del Evaluador (AV o </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00842C30" w:rsidRPr="007A4B5A">
-[...7 lines deleted...]
-        <w:t>s.f</w:t>
+      <w:r w:rsidRPr="007A4B5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Appraiser</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00842C30" w:rsidRPr="007A4B5A">
-[...43 lines deleted...]
-        <w:t xml:space="preserve">Para la calificación de procesos y productos, el error puede ser del evaluador, medio ambiente (tiempo) o método. Referida como la Variación del Evaluador (AV o </w:t>
+      <w:r w:rsidRPr="007A4B5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>Appraiser</w:t>
+        <w:t>Variation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t>), Entre variaciones del sistema (condiciones)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78E3EEF2" w14:textId="77777777" w:rsidR="004E55C8" w:rsidRPr="007A4B5A" w:rsidRDefault="004E55C8" w:rsidP="007A4B5A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56FE8742" w14:textId="77777777" w:rsidR="001B14F1" w:rsidRDefault="001B14F1" w:rsidP="007A4B5A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -13693,66 +13622,64 @@
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FA7A6E6" w14:textId="77777777" w:rsidR="001B14F1" w:rsidRPr="007A4B5A" w:rsidRDefault="001B14F1" w:rsidP="007A4B5A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Bias</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>: diferencia entre el valor observado y el valor referencia (MSA 4ta Edición)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DBA9B46" w14:textId="77777777" w:rsidR="001B14F1" w:rsidRPr="007A4B5A" w:rsidRDefault="001B14F1" w:rsidP="007A4B5A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4B5A">
         <w:rPr>
@@ -15254,108 +15181,86 @@
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>, 160(3833), 1201-1204.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1383D06B" w14:textId="032AE434" w:rsidR="003B73F2" w:rsidRPr="007A4B5A" w:rsidRDefault="003B73F2" w:rsidP="007A4B5A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Espinosa Martínez, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007A4B5A">
+        <w:t xml:space="preserve">Espinosa Martínez, Laritza, &amp; González Pérez, Ramón Ramiro. (2019). </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB034F" w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>Laritza</w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t>Relación Entre Las Tolerancias Dimensionales Y Geométricas En Los Procesos De Fabricación. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BB7E4D9" w14:textId="77777777" w:rsidR="00EB1A3F" w:rsidRPr="007A4B5A" w:rsidRDefault="00EB1A3F" w:rsidP="007A4B5A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Hernández Martínez, A. L. (2014), Automatización de un cuerpo de aceleración mediante un motor a pasos, Universidad Nacional Autónoma de México, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="007A4B5A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
           </w:rPr>
           <w:t>http://132.248.9.195/ptd2014/agosto/0718457/Index.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="38D3409C" w14:textId="6E587DF4" w:rsidR="00EB1A3F" w:rsidRPr="007A4B5A" w:rsidRDefault="00EB1A3F" w:rsidP="007A4B5A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4B5A">
@@ -15454,51 +15359,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00A77FD3" w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">), Fundamentos de GD&amp;T, Aprenda a interpretar y medir, utilizando los últimos estándares de diseño. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="007A4B5A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="es-ES"/>
           </w:rPr>
           <w:t>https://www.keyence.com.mx/ss/products/measure-sys/gd-and-t/basic</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="298D4196" w14:textId="77777777" w:rsidR="00EB1A3F" w:rsidRPr="007A4B5A" w:rsidRDefault="00EB1A3F" w:rsidP="007A4B5A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -15855,51 +15760,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>SixSigma.us, (</w:t>
       </w:r>
       <w:r w:rsidR="00D56A7B" w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">), Green Belt training Manual, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="007A4B5A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="es-ES"/>
           </w:rPr>
           <w:t>https://www.6sigma.us/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2775DBF7" w14:textId="48C1E507" w:rsidR="00944FC4" w:rsidRPr="007A4B5A" w:rsidRDefault="00944FC4" w:rsidP="007A4B5A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4B5A">
@@ -15970,75 +15875,75 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> / Reproducibility | SPC Consulting Group (spcgroup.com.mx)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238C8542" w14:textId="77777777" w:rsidR="001B14F1" w:rsidRPr="007A4B5A" w:rsidRDefault="001B14F1" w:rsidP="007A4B5A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001B14F1" w:rsidRPr="007A4B5A" w:rsidSect="007A4B5A">
-      <w:headerReference w:type="even" r:id="rId32"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId37"/>
+      <w:headerReference w:type="even" r:id="rId33"/>
+      <w:headerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="even" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
+      <w:headerReference w:type="first" r:id="rId37"/>
+      <w:footerReference w:type="first" r:id="rId38"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="993" w:right="1418" w:bottom="1135" w:left="1418" w:header="284" w:footer="261" w:gutter="0"/>
       <w:cols w:space="288"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65290AD2" w14:textId="77777777" w:rsidR="00FE78B4" w:rsidRDefault="00FE78B4" w:rsidP="00F260D0">
+    <w:p w14:paraId="63F88B5E" w14:textId="77777777" w:rsidR="00DE6032" w:rsidRDefault="00DE6032" w:rsidP="00F260D0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EEC7C69" w14:textId="77777777" w:rsidR="00FE78B4" w:rsidRDefault="00FE78B4" w:rsidP="00F260D0">
+    <w:p w14:paraId="29E29BEA" w14:textId="77777777" w:rsidR="00DE6032" w:rsidRDefault="00DE6032" w:rsidP="00F260D0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -16065,61 +15970,61 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0D0FEA75" w14:textId="77777777" w:rsidR="00CE3FC1" w:rsidRDefault="00CE3FC1">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="73A5C508" w14:textId="77777777" w:rsidR="00CE3FC1" w:rsidRDefault="00CE3FC1" w:rsidP="00CE3FC1">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="0092302E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 11 </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="0092302E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>Núm</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="0092302E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -16130,110 +16035,110 @@
     <w:r w:rsidRPr="0092302E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="0092302E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve"> 2024</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="07A6C994" w14:textId="77777777" w:rsidR="00CE3FC1" w:rsidRDefault="00CE3FC1">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="33F3DC32" w14:textId="77777777" w:rsidR="00CE3FC1" w:rsidRDefault="00CE3FC1">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="696F5841" w14:textId="77777777" w:rsidR="00FE78B4" w:rsidRDefault="00FE78B4" w:rsidP="00F260D0">
+    <w:p w14:paraId="17D29AE1" w14:textId="77777777" w:rsidR="00DE6032" w:rsidRDefault="00DE6032" w:rsidP="00F260D0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76906837" w14:textId="77777777" w:rsidR="00FE78B4" w:rsidRDefault="00FE78B4" w:rsidP="00F260D0">
+    <w:p w14:paraId="76146AD0" w14:textId="77777777" w:rsidR="00DE6032" w:rsidRDefault="00DE6032" w:rsidP="00F260D0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="75623F9E" w14:textId="77777777" w:rsidR="00CE3FC1" w:rsidRDefault="00CE3FC1">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="195B9D45" w14:textId="77777777" w:rsidR="00CE3FC1" w:rsidRDefault="00CE3FC1">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3DCE9DB9" w14:textId="77777777" w:rsidR="00CE3FC1" w:rsidRDefault="00CE3FC1">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="1">
     <w:nsid w:val="FFFFFFFB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5830826A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="Ttulo1"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="144" w:legacyIndent="144"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="Ttulo2"/>
       <w:lvlText w:val="%2."/>
       <w:legacy w:legacy="1" w:legacySpace="144" w:legacyIndent="144"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Ttulo3"/>
       <w:lvlText w:val="%3)"/>
@@ -17246,51 +17151,51 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="183902043">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="488446102">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="426655250">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1315835882">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F260D0"/>
     <w:rsid w:val="00005620"/>
     <w:rsid w:val="00005E0E"/>
     <w:rsid w:val="00011D6B"/>
     <w:rsid w:val="000121BF"/>
     <w:rsid w:val="000142FD"/>
     <w:rsid w:val="000165C0"/>
@@ -17724,67 +17629,69 @@
     <w:rsid w:val="008D41FD"/>
     <w:rsid w:val="008D6660"/>
     <w:rsid w:val="008E3DEC"/>
     <w:rsid w:val="008E451E"/>
     <w:rsid w:val="008E6B91"/>
     <w:rsid w:val="008E7C26"/>
     <w:rsid w:val="008F585C"/>
     <w:rsid w:val="008F5CEB"/>
     <w:rsid w:val="008F7474"/>
     <w:rsid w:val="008F7844"/>
     <w:rsid w:val="00906BB8"/>
     <w:rsid w:val="00911351"/>
     <w:rsid w:val="0091629B"/>
     <w:rsid w:val="00917204"/>
     <w:rsid w:val="00924734"/>
     <w:rsid w:val="00927F5A"/>
     <w:rsid w:val="0093411F"/>
     <w:rsid w:val="00937754"/>
     <w:rsid w:val="00944FC4"/>
     <w:rsid w:val="00945CFF"/>
     <w:rsid w:val="00952E86"/>
     <w:rsid w:val="0095340C"/>
     <w:rsid w:val="00953440"/>
     <w:rsid w:val="00954851"/>
     <w:rsid w:val="009563A3"/>
+    <w:rsid w:val="00961B52"/>
     <w:rsid w:val="0096622B"/>
     <w:rsid w:val="00967E58"/>
     <w:rsid w:val="00974B2A"/>
     <w:rsid w:val="00976340"/>
     <w:rsid w:val="009769B2"/>
     <w:rsid w:val="00982EE9"/>
     <w:rsid w:val="0098518B"/>
     <w:rsid w:val="009878B5"/>
     <w:rsid w:val="00990B97"/>
     <w:rsid w:val="00992125"/>
     <w:rsid w:val="00993631"/>
     <w:rsid w:val="009A1D22"/>
     <w:rsid w:val="009B1E39"/>
     <w:rsid w:val="009B3276"/>
     <w:rsid w:val="009B35CF"/>
     <w:rsid w:val="009B7194"/>
     <w:rsid w:val="009C18A2"/>
+    <w:rsid w:val="009C31C2"/>
     <w:rsid w:val="009C4E9A"/>
     <w:rsid w:val="009C5AB5"/>
     <w:rsid w:val="009C639A"/>
     <w:rsid w:val="009C7324"/>
     <w:rsid w:val="009D0F1C"/>
     <w:rsid w:val="009D1A86"/>
     <w:rsid w:val="009E0CE3"/>
     <w:rsid w:val="009E0E78"/>
     <w:rsid w:val="009E49A6"/>
     <w:rsid w:val="009E4CFD"/>
     <w:rsid w:val="009E6B0C"/>
     <w:rsid w:val="009F0807"/>
     <w:rsid w:val="009F28E9"/>
     <w:rsid w:val="00A002A8"/>
     <w:rsid w:val="00A04364"/>
     <w:rsid w:val="00A050DE"/>
     <w:rsid w:val="00A06E38"/>
     <w:rsid w:val="00A07E0A"/>
     <w:rsid w:val="00A40253"/>
     <w:rsid w:val="00A408DD"/>
     <w:rsid w:val="00A4347E"/>
     <w:rsid w:val="00A44E01"/>
     <w:rsid w:val="00A454EA"/>
     <w:rsid w:val="00A50A2A"/>
     <w:rsid w:val="00A61F83"/>
@@ -17946,50 +17853,51 @@
     <w:rsid w:val="00D6403C"/>
     <w:rsid w:val="00D64CD2"/>
     <w:rsid w:val="00D725E7"/>
     <w:rsid w:val="00D80731"/>
     <w:rsid w:val="00D8147D"/>
     <w:rsid w:val="00D83160"/>
     <w:rsid w:val="00D84613"/>
     <w:rsid w:val="00D859AB"/>
     <w:rsid w:val="00D85E5A"/>
     <w:rsid w:val="00D875FA"/>
     <w:rsid w:val="00D87C3D"/>
     <w:rsid w:val="00D94163"/>
     <w:rsid w:val="00D96019"/>
     <w:rsid w:val="00DA52B1"/>
     <w:rsid w:val="00DA678D"/>
     <w:rsid w:val="00DA7CA5"/>
     <w:rsid w:val="00DA7F65"/>
     <w:rsid w:val="00DB243B"/>
     <w:rsid w:val="00DB73C1"/>
     <w:rsid w:val="00DC725D"/>
     <w:rsid w:val="00DD49A4"/>
     <w:rsid w:val="00DD77E3"/>
     <w:rsid w:val="00DE2AAC"/>
     <w:rsid w:val="00DE36C5"/>
     <w:rsid w:val="00DE3773"/>
+    <w:rsid w:val="00DE6032"/>
     <w:rsid w:val="00DF02C6"/>
     <w:rsid w:val="00DF2B99"/>
     <w:rsid w:val="00DF2BED"/>
     <w:rsid w:val="00DF73E2"/>
     <w:rsid w:val="00E01648"/>
     <w:rsid w:val="00E02ED1"/>
     <w:rsid w:val="00E02F8B"/>
     <w:rsid w:val="00E041F9"/>
     <w:rsid w:val="00E06DBD"/>
     <w:rsid w:val="00E1067B"/>
     <w:rsid w:val="00E106C8"/>
     <w:rsid w:val="00E1449A"/>
     <w:rsid w:val="00E169BC"/>
     <w:rsid w:val="00E208DD"/>
     <w:rsid w:val="00E30D7B"/>
     <w:rsid w:val="00E347EC"/>
     <w:rsid w:val="00E426E5"/>
     <w:rsid w:val="00E47925"/>
     <w:rsid w:val="00E50AEA"/>
     <w:rsid w:val="00E526FC"/>
     <w:rsid w:val="00E53978"/>
     <w:rsid w:val="00E55348"/>
     <w:rsid w:val="00E566E4"/>
     <w:rsid w:val="00E56C6C"/>
     <w:rsid w:val="00E70713"/>
@@ -18059,51 +17967,51 @@
     <w:rsid w:val="00FD5009"/>
     <w:rsid w:val="00FE13B8"/>
     <w:rsid w:val="00FE33DD"/>
     <w:rsid w:val="00FE6A44"/>
     <w:rsid w:val="00FE78B4"/>
     <w:rsid w:val="00FF276B"/>
     <w:rsid w:val="00FF28A0"/>
     <w:rsid w:val="00FF3C84"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7D74FD41"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E3322757-67B6-4D62-8310-F523554764B4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="es-CL" w:eastAsia="es-CL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -18671,51 +18579,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:qFormat/>
     <w:rsid w:val="00F260D0"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -19463,51 +19370,51 @@
     <w:next w:val="Textocomentario"/>
     <w:link w:val="AsuntodelcomentarioCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CF096C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
     <w:name w:val="Asunto del comentario Car"/>
     <w:basedOn w:val="TextocomentarioCar"/>
     <w:link w:val="Asuntodelcomentario"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF096C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00CF096C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textonotaalfinal">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextonotaalfinalCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CF096C"/>
     <w:pPr>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
     </w:rPr>
@@ -20048,51 +19955,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2105105238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors3.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors2.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle3.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/agosto/0718457/Index.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout3.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data3.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.6sigma.us/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jorge.ps@cdjunm.mx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing2.xml"/><Relationship Id="rId27" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing3.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.keyence.com.mx/ss/products/measure-sys/gd-and-t/basic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle3.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle2.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout3.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data3.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.6sigma.us/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing2.xml"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing3.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jorge.ps@cdjunm.mx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.keyence.com.mx/ss/products/measure-sys/gd-and-t/basic" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors3.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/agosto/0718457/Index.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cdhis.v11i22.234" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
@@ -23217,51 +23124,51 @@
     <dgm:cxn modelId="{B0BEE0B9-8E63-4F77-9694-220DA5241BC3}" type="presParOf" srcId="{47F9FEE0-E61F-4CA9-9C54-82EB53152DEA}" destId="{2F91A02E-92A4-4283-9F1D-5C7CF9763B8D}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/HorizontalOrganizationChart"/>
     <dgm:cxn modelId="{59747C8C-DFA5-4BA9-81A6-89DC4DFE254A}" type="presParOf" srcId="{B3DF9716-ABDB-4AAA-AE21-8FF766F1F37B}" destId="{F88CA288-0EE1-4D68-B484-36BC05C295D6}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/HorizontalOrganizationChart"/>
     <dgm:cxn modelId="{FF21E485-1B3C-457A-AF8F-4CE4071E6E21}" type="presParOf" srcId="{F88CA288-0EE1-4D68-B484-36BC05C295D6}" destId="{D127E809-311C-4DF4-AF13-F38E850B4FFF}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/HorizontalOrganizationChart"/>
     <dgm:cxn modelId="{D08EC93F-A1C0-4394-9A7D-361796C35AE5}" type="presParOf" srcId="{F88CA288-0EE1-4D68-B484-36BC05C295D6}" destId="{AC9EA725-E851-49DE-9AFE-E7450CB58817}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/HorizontalOrganizationChart"/>
     <dgm:cxn modelId="{2E59FD17-D7A3-40A4-A8D1-4C611E19A1D2}" type="presParOf" srcId="{AC9EA725-E851-49DE-9AFE-E7450CB58817}" destId="{D181A6BE-F079-489C-B08C-51C380FD42B4}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/HorizontalOrganizationChart"/>
     <dgm:cxn modelId="{52C2ADB9-7F4A-4DE6-AA05-6EB9F59E9FF7}" type="presParOf" srcId="{D181A6BE-F079-489C-B08C-51C380FD42B4}" destId="{72584D0B-FBDC-4FC7-9FAD-FCAC9D2EC210}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/HorizontalOrganizationChart"/>
     <dgm:cxn modelId="{D0E2D113-186F-4E57-80F2-2948B5B02132}" type="presParOf" srcId="{D181A6BE-F079-489C-B08C-51C380FD42B4}" destId="{3018DC36-30AF-4843-892D-66EF1D03A866}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/HorizontalOrganizationChart"/>
     <dgm:cxn modelId="{5A05966E-60F0-4814-9334-6A2E614F727E}" type="presParOf" srcId="{AC9EA725-E851-49DE-9AFE-E7450CB58817}" destId="{8A30ABAE-5430-406A-A38E-E0CB5007621A}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/HorizontalOrganizationChart"/>
     <dgm:cxn modelId="{C5A63ED5-0F73-41E8-9B24-AF5D32939CD6}" type="presParOf" srcId="{AC9EA725-E851-49DE-9AFE-E7450CB58817}" destId="{93E1DACF-7C7E-45B1-800B-3504A6FAA675}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/HorizontalOrganizationChart"/>
     <dgm:cxn modelId="{F798F193-36D1-49A3-8121-AEB566289A1C}" type="presParOf" srcId="{F88CA288-0EE1-4D68-B484-36BC05C295D6}" destId="{5B1A88EB-FFC6-4411-B61E-418D7333ADB5}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/HorizontalOrganizationChart"/>
     <dgm:cxn modelId="{67373315-072C-4C64-9DAA-9477A5EFBD8F}" type="presParOf" srcId="{F88CA288-0EE1-4D68-B484-36BC05C295D6}" destId="{47487445-F4BA-4F92-A7D7-400BA25B4A5C}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/HorizontalOrganizationChart"/>
     <dgm:cxn modelId="{E5907587-6E36-4363-B6A4-D7BD85C7E532}" type="presParOf" srcId="{47487445-F4BA-4F92-A7D7-400BA25B4A5C}" destId="{BC5D6C15-EBDF-42F0-B422-A809C0517F05}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/HorizontalOrganizationChart"/>
     <dgm:cxn modelId="{B92F5929-223A-4033-BD28-28C32643FC03}" type="presParOf" srcId="{BC5D6C15-EBDF-42F0-B422-A809C0517F05}" destId="{9B7FD7A2-F6F8-4F3E-A6B8-78A2724FC1B3}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/HorizontalOrganizationChart"/>
     <dgm:cxn modelId="{BAE23BB9-46B0-43EC-BF78-ABB59A69CB8A}" type="presParOf" srcId="{BC5D6C15-EBDF-42F0-B422-A809C0517F05}" destId="{8F9019B4-069B-44B4-A8C0-C71ACF589673}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/HorizontalOrganizationChart"/>
     <dgm:cxn modelId="{32AA6DBC-021D-4C30-A28C-ECC4248C600B}" type="presParOf" srcId="{47487445-F4BA-4F92-A7D7-400BA25B4A5C}" destId="{C636A9C4-382A-4CFD-B0F3-9F3D33E2F872}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/HorizontalOrganizationChart"/>
     <dgm:cxn modelId="{14AD525F-0ADE-4458-A055-15BB57A335AB}" type="presParOf" srcId="{47487445-F4BA-4F92-A7D7-400BA25B4A5C}" destId="{99B6424A-7F85-4858-B4FB-40C6A132B46C}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/HorizontalOrganizationChart"/>
     <dgm:cxn modelId="{4F6410CE-EAA0-482D-AEF9-134FF882BD52}" type="presParOf" srcId="{B3DF9716-ABDB-4AAA-AE21-8FF766F1F37B}" destId="{8D316F77-0A76-4458-B8FC-D3732499597C}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/HorizontalOrganizationChart"/>
     <dgm:cxn modelId="{EFEAAE69-0467-4A54-AD03-74BC19AFF4A4}" type="presParOf" srcId="{3ED5743C-66BF-4627-BA11-7BBB3C7732FB}" destId="{219488D1-B165-4D5C-BD0B-D22CA7AEDDA6}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/HorizontalOrganizationChart"/>
   </dgm:cxnLst>
   <dgm:bg>
     <a:noFill/>
   </dgm:bg>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId14" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId15" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
     <a:ext uri="{C62137D5-CB1D-491B-B009-E17868A290BF}">
       <dgm14:recolorImg xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" val="1"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/data2.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{492D3385-2E97-4EDC-8631-420CD498B9F2}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{FC77AF05-C4C0-423B-B23E-0EC611ADE956}">
       <dgm:prSet phldrT="[Texto]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
@@ -23595,51 +23502,51 @@
     <dgm:cxn modelId="{3DBD7374-D85A-4255-957E-07395835608B}" type="presOf" srcId="{FC77AF05-C4C0-423B-B23E-0EC611ADE956}" destId="{EF94A5B7-9DC4-48C0-990E-FEFA1CA45241}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{6EDB7679-3126-489C-B030-900C46FFE162}" srcId="{4433143D-1B4C-4BAD-92A9-9A3EB278D007}" destId="{18273D52-2D92-469B-9096-862332474932}" srcOrd="0" destOrd="0" parTransId="{267E56FE-62A3-4CCE-87BB-149BB59BE549}" sibTransId="{A38A5324-4966-4882-8B92-A9C31FFC7028}"/>
     <dgm:cxn modelId="{2435E8A1-FCD8-455B-8884-22A2F053631E}" type="presOf" srcId="{81C99053-E7ED-4690-94E2-70C061D989DA}" destId="{84872B12-ADE1-4885-8422-435C1452841F}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{00480AA9-814F-4306-8672-3FA04D48B769}" type="presOf" srcId="{4433143D-1B4C-4BAD-92A9-9A3EB278D007}" destId="{7C834205-424A-4FD3-9E9C-5DEB14EB1815}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{F84D17AB-16B8-47DE-B846-4E1FFE185DB0}" srcId="{492D3385-2E97-4EDC-8631-420CD498B9F2}" destId="{4433143D-1B4C-4BAD-92A9-9A3EB278D007}" srcOrd="1" destOrd="0" parTransId="{E1B73709-1200-439C-AD2E-632020D9DBDF}" sibTransId="{5A92E619-F1F0-45E2-A0F0-6223A719513D}"/>
     <dgm:cxn modelId="{C6C047BE-1445-44B6-A550-DB6C8CFB7678}" type="presOf" srcId="{492D3385-2E97-4EDC-8631-420CD498B9F2}" destId="{BE5A2925-DD17-4697-9258-EEAB5A376644}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{49946BE1-2CC4-4E68-A25A-E1D94D06ED18}" srcId="{FC77AF05-C4C0-423B-B23E-0EC611ADE956}" destId="{81C99053-E7ED-4690-94E2-70C061D989DA}" srcOrd="0" destOrd="0" parTransId="{47FF4DBA-AFBA-499D-A45A-B3F293B13923}" sibTransId="{89F2BB9F-72DB-43EA-8FC9-9D7EC59FB5DB}"/>
     <dgm:cxn modelId="{CF60C1F5-3C4B-441F-86E0-73F0956E83C8}" type="presOf" srcId="{D7CAD75A-4283-472A-8C6F-86FD4191ABE2}" destId="{86E4E94F-60E9-4C69-BDE3-F1455A0807B4}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{399D79F9-DD5D-41FA-930E-3CB321609463}" type="presOf" srcId="{6EEE80B2-F2C2-436D-B3C1-04397002BE26}" destId="{92E8ECC2-81FB-4700-9A18-0CCD350EA035}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{3CBA9949-014E-4288-B951-C22208CC4E98}" type="presParOf" srcId="{BE5A2925-DD17-4697-9258-EEAB5A376644}" destId="{31CC124E-8FBE-4067-ADE5-A8AC07693711}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{7259E015-F61C-4744-90F3-9C4CF90C275D}" type="presParOf" srcId="{31CC124E-8FBE-4067-ADE5-A8AC07693711}" destId="{EF94A5B7-9DC4-48C0-990E-FEFA1CA45241}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{84354092-17A8-4C5F-9132-EF78BA02EF84}" type="presParOf" srcId="{31CC124E-8FBE-4067-ADE5-A8AC07693711}" destId="{84872B12-ADE1-4885-8422-435C1452841F}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{C4C6B112-859C-4A34-9DFC-D95F81F4B422}" type="presParOf" srcId="{BE5A2925-DD17-4697-9258-EEAB5A376644}" destId="{CBB36693-1F0C-41A1-B1CD-CA332A2E731D}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{B9220BC9-7F08-461E-B61C-E24A8657B1EE}" type="presParOf" srcId="{BE5A2925-DD17-4697-9258-EEAB5A376644}" destId="{C3D289B0-039B-4F4F-88B1-F6210C93C175}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{87C11D24-8504-4689-A8DB-3DBE83179D0F}" type="presParOf" srcId="{C3D289B0-039B-4F4F-88B1-F6210C93C175}" destId="{7C834205-424A-4FD3-9E9C-5DEB14EB1815}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{A8A0B678-6DF6-4BE4-A824-02E973C6EA6E}" type="presParOf" srcId="{C3D289B0-039B-4F4F-88B1-F6210C93C175}" destId="{57DAD042-E387-40E6-A32F-91B00091D44E}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{7A24A439-3D17-4370-8F56-4C820BACC7D8}" type="presParOf" srcId="{BE5A2925-DD17-4697-9258-EEAB5A376644}" destId="{33379E88-C53B-4E9E-A1CF-57133212373E}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{50C9F40E-C5B0-4F73-99D3-DB22AFFABB84}" type="presParOf" srcId="{BE5A2925-DD17-4697-9258-EEAB5A376644}" destId="{51161697-65EB-446F-A3D7-A06D362A04AE}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{D7D47F8B-A9E3-41A6-AAFF-7354C50DD38F}" type="presParOf" srcId="{51161697-65EB-446F-A3D7-A06D362A04AE}" destId="{86E4E94F-60E9-4C69-BDE3-F1455A0807B4}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{4A3A2A7B-11A8-462D-81CB-16F8B81BB83F}" type="presParOf" srcId="{51161697-65EB-446F-A3D7-A06D362A04AE}" destId="{92E8ECC2-81FB-4700-9A18-0CCD350EA035}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId22" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId23" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/data3.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{492D3385-2E97-4EDC-8631-420CD498B9F2}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FC77AF05-C4C0-423B-B23E-0EC611ADE956}">
       <dgm:prSet phldrT="[Texto]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
@@ -24002,51 +23909,51 @@
     <dgm:cxn modelId="{DB59F041-42AF-4118-8E64-AC557DCD9055}" type="presOf" srcId="{D7CAD75A-4283-472A-8C6F-86FD4191ABE2}" destId="{AFC4F075-3CF4-4A49-9F40-5F90C3B3622D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{7238924A-8123-4031-984A-76F0D1882F6A}" type="presOf" srcId="{18273D52-2D92-469B-9096-862332474932}" destId="{BE449FA6-F4E6-4ACB-9583-0DF1F25E92EF}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{6EDB7679-3126-489C-B030-900C46FFE162}" srcId="{4433143D-1B4C-4BAD-92A9-9A3EB278D007}" destId="{18273D52-2D92-469B-9096-862332474932}" srcOrd="0" destOrd="0" parTransId="{267E56FE-62A3-4CCE-87BB-149BB59BE549}" sibTransId="{A38A5324-4966-4882-8B92-A9C31FFC7028}"/>
     <dgm:cxn modelId="{F84D17AB-16B8-47DE-B846-4E1FFE185DB0}" srcId="{492D3385-2E97-4EDC-8631-420CD498B9F2}" destId="{4433143D-1B4C-4BAD-92A9-9A3EB278D007}" srcOrd="1" destOrd="0" parTransId="{E1B73709-1200-439C-AD2E-632020D9DBDF}" sibTransId="{5A92E619-F1F0-45E2-A0F0-6223A719513D}"/>
     <dgm:cxn modelId="{61FA09DC-F212-4B89-835C-563887FA3B76}" type="presOf" srcId="{4433143D-1B4C-4BAD-92A9-9A3EB278D007}" destId="{FB4CE861-C24D-4C39-A856-A8E588813E04}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{A12BBEE0-2AA8-4DDC-B538-4DCAB3AA4F23}" type="presOf" srcId="{6EEE80B2-F2C2-436D-B3C1-04397002BE26}" destId="{29EE31EE-9708-49FA-A4B1-81417FE34007}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{49946BE1-2CC4-4E68-A25A-E1D94D06ED18}" srcId="{FC77AF05-C4C0-423B-B23E-0EC611ADE956}" destId="{81C99053-E7ED-4690-94E2-70C061D989DA}" srcOrd="0" destOrd="0" parTransId="{47FF4DBA-AFBA-499D-A45A-B3F293B13923}" sibTransId="{89F2BB9F-72DB-43EA-8FC9-9D7EC59FB5DB}"/>
     <dgm:cxn modelId="{167736E4-F04A-41F6-BA2B-19B9A6E105B9}" type="presOf" srcId="{492D3385-2E97-4EDC-8631-420CD498B9F2}" destId="{98FC9BD8-082E-4FA5-97D7-4A5177914CD1}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{E732CAEB-915F-4B8D-8AD9-07A9DBFCBB91}" type="presOf" srcId="{81C99053-E7ED-4690-94E2-70C061D989DA}" destId="{0E68D4F8-8EC7-4828-AC1B-0CDF46681E5C}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{AA65E363-A96F-4A16-9EF6-BF08B9139E30}" type="presParOf" srcId="{98FC9BD8-082E-4FA5-97D7-4A5177914CD1}" destId="{8B503FF2-F82F-4E63-BDD7-42E3A13CF1A1}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{370BA713-14CF-48D2-AA09-2DBADA489747}" type="presParOf" srcId="{8B503FF2-F82F-4E63-BDD7-42E3A13CF1A1}" destId="{1C818CE5-8695-40FC-80D2-E9F3E1FA302B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{F99F5116-69F3-4A10-9CA8-0B1B59BA3A01}" type="presParOf" srcId="{8B503FF2-F82F-4E63-BDD7-42E3A13CF1A1}" destId="{0E68D4F8-8EC7-4828-AC1B-0CDF46681E5C}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{8E877AB6-4857-41CB-828F-4902CA7BA526}" type="presParOf" srcId="{98FC9BD8-082E-4FA5-97D7-4A5177914CD1}" destId="{6B58B605-354B-4D6D-8432-63FA670130D0}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{19E62797-CDAF-4333-A152-FE27D0F67E18}" type="presParOf" srcId="{98FC9BD8-082E-4FA5-97D7-4A5177914CD1}" destId="{7C692965-6FDB-4103-8D55-88C5667CB85A}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{6BAB3FB3-0132-45C1-9D90-DF7E54A1F0A0}" type="presParOf" srcId="{7C692965-6FDB-4103-8D55-88C5667CB85A}" destId="{FB4CE861-C24D-4C39-A856-A8E588813E04}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{C18FE2AF-7066-4334-95D8-6A2A123500BA}" type="presParOf" srcId="{7C692965-6FDB-4103-8D55-88C5667CB85A}" destId="{BE449FA6-F4E6-4ACB-9583-0DF1F25E92EF}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{BAF0B745-1877-4909-8F1C-15421DC60FE3}" type="presParOf" srcId="{98FC9BD8-082E-4FA5-97D7-4A5177914CD1}" destId="{D52AF1EC-296F-4926-8D6C-39AA23DD27BB}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{29DC98DD-F69E-4E8B-8D7C-225F46E61842}" type="presParOf" srcId="{98FC9BD8-082E-4FA5-97D7-4A5177914CD1}" destId="{2750F9A4-BB11-4477-9729-006C04DCB782}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{8619370E-0CE4-47D8-BD64-BB9484E5646C}" type="presParOf" srcId="{2750F9A4-BB11-4477-9729-006C04DCB782}" destId="{AFC4F075-3CF4-4A49-9F40-5F90C3B3622D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
     <dgm:cxn modelId="{E00258A4-B92C-46E9-9B25-788A240938B2}" type="presParOf" srcId="{2750F9A4-BB11-4477-9729-006C04DCB782}" destId="{29EE31EE-9708-49FA-A4B1-81417FE34007}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId27" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId28" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{5B1A88EB-FFC6-4411-B61E-418D7333ADB5}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="3544476" y="2561718"/>
           <a:ext cx="245433" cy="263841"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
@@ -31556,85 +31463,85 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B7F3E4E-2BF8-4B41-859B-370784B50B52}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>21</Pages>
-  <Words>5995</Words>
-  <Characters>32978</Characters>
+  <Words>6011</Words>
+  <Characters>33066</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>274</Lines>
+  <Lines>275</Lines>
   <Paragraphs>77</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr></vt:lpstr>
       <vt:lpstr></vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>PAPELES Y CORRUGADOS ANDINA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>38896</CharactersWithSpaces>
+  <CharactersWithSpaces>39000</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>1114118</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.un.org/sustainabledevelopment/es/objetivos-de-desarrollo-sostenible/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1114118</vt:i4>
       </vt:variant>
       <vt:variant>