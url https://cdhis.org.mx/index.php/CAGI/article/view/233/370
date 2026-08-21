--- v0 (2025-10-11)
+++ v1 (2026-08-21)
@@ -4,98 +4,141 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4E39A953" w14:textId="6EFCCAE8" w:rsidR="00F260D0" w:rsidRPr="002B5D78" w:rsidRDefault="0092302E" w:rsidP="00123E24">
+    <w:p w14:paraId="65F73130" w14:textId="4713ACD0" w:rsidR="00783D0D" w:rsidRPr="00783D0D" w:rsidRDefault="00783D0D" w:rsidP="00123E24">
+      <w:pPr>
+        <w:pStyle w:val="TextCarCar"/>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="708" w:hanging="708"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783D0D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00783D0D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00783D0D">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cdhis.v11i22.233</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4E39A953" w14:textId="16F23C12" w:rsidR="00F260D0" w:rsidRPr="002B5D78" w:rsidRDefault="0092302E" w:rsidP="00123E24">
       <w:pPr>
         <w:pStyle w:val="TextCarCar"/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="708" w:hanging="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="730105D0" wp14:editId="6F8D7B41">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="7764780" cy="1254760"/>
             <wp:effectExtent l="0" t="0" r="7620" b="2540"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1381855561" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1381855561" name="Imagen 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7764780" cy="1254760"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -154,64 +197,62 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Helvetica Neue" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00796117">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Helvetica Neue" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Development of the health security management system: Instituto </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008D1C79" w:rsidRPr="00796117">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Helvetica Neue" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tecnológico</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00796117">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Helvetica Neue" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de Ciudad Juarez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71B6CEC6" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRPr="002B5D78" w:rsidRDefault="00864FE4" w:rsidP="00864FE4">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
@@ -228,104 +269,92 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5D78">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Hermenegildo</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5D78">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002B5D78">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Lagarda</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Lagarda Leyva </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB87B1E" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRPr="002B5D78" w:rsidRDefault="00864FE4" w:rsidP="00864FE4">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-GT"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002B5D78">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...7 lines deleted...]
-    <w:p w14:paraId="3DB87B1E" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRPr="002B5D78" w:rsidRDefault="00864FE4" w:rsidP="00864FE4">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-GT"/>
+        </w:rPr>
+        <w:t>Tecnológico Nacional de México/ I.T. de Ciudad Juárez</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="695812E6" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRPr="0010146E" w:rsidRDefault="00864FE4" w:rsidP="00864FE4">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...18 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9">
+      <w:hyperlink r:id="rId10">
         <w:r w:rsidRPr="0010146E">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>hlagarda@itcj.edu.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="72D9FC0F" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRPr="002B5D78" w:rsidRDefault="00864FE4" w:rsidP="00864FE4">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5D78">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -393,51 +422,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5D78">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
         <w:t>Tecnológico Nacional de México/I.T. de Ciudad Juárez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4911AFD1" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRPr="0010146E" w:rsidRDefault="00864FE4" w:rsidP="00864FE4">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId11">
         <w:r w:rsidRPr="0010146E">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>mmruiz@itcj.edu.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4692D132" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRPr="002B5D78" w:rsidRDefault="00864FE4" w:rsidP="00864FE4">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5D78">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -462,113 +491,111 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5D78">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Ernesto A</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5D78">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002B5D78">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Lagarda</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00080996">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B5D78">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Leyva </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72F5274E" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRPr="002B5D78" w:rsidRDefault="00864FE4" w:rsidP="00864FE4">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5D78">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
         <w:t>Instituto Tecnológico de Sonora</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41F1DD7D" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRPr="00EA077C" w:rsidRDefault="00864FE4" w:rsidP="00864FE4">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00EA077C">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-GT"/>
           </w:rPr>
           <w:t>ernesto.lagarda44395@potros.itson.edu.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="76CACB84" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRPr="002B5D78" w:rsidRDefault="00864FE4" w:rsidP="00864FE4">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5D78">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -618,51 +645,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5D78">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-GT"/>
         </w:rPr>
         <w:t>Instituto Tecnológico de Sonora</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A4D2EB3" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRPr="002B5D78" w:rsidRDefault="00864FE4" w:rsidP="00864FE4">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12">
+      <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="00E47EB4">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>rodriguezvillanuevagonzalo@yahoo.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6E055FA4" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRPr="002B5D78" w:rsidRDefault="00864FE4" w:rsidP="00864FE4">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5D78">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -715,61 +742,52 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Este artículo describe el proceso y explica con detalle, los pasos y acciones realizadas para desarrollar una herramienta de diagnóstico y a partir de su aplicación, el diseño de un Sistema de Gestión de Seguridad Sanitaria (SGSS). El objetivo de este SGSS fue orientar, organizar y dirigir los procesos de garantía y mejora de la calidad destinados a lograr la aplicación segura y efectiva de los procedimientos de sanitización, que cumplieran con los protocolos establecidos en los lineamientos dispuestos por la Secretaría de Salud ante la contingencia sanitaria COVID 19. El método se basó en la solución de una herramienta de diagnóstico “Tool Box” buscó apoyar a los usuarios del SGSS en la gestión de la calidad mediante la transformación de la organización basados en el aprendizaje y la mejora permanente. Se trató de mejorar la calidad y avanzar en búsqueda de lograr la seguridad sanitaria, el trabajo en equipo, gestión basada en procesos y en información relevante como sustento de las decisiones que permitan una gradual y segura</w:t>
       </w:r>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">reactivación económica. Los principales resultados en esta primera fase piloto del SGSS fueron los siguientes: se aplicó en diez y siete empresas diversas, en Sonora, México, se puede observar </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>que solo dos empresas de estas, superaron el 75% considerado como mínimo para mantener sus operaciones sin riesgo de salud, por lo que se recomienda involucrar, capacitar y concientizar a todo el personal de diversas áreas de las organizaciones; con el propósito de mejorar los procesos contemplados en este sistema.</w:t>
+        <w:t>reactivación económica. Los principales resultados en esta primera fase piloto del SGSS fueron los siguientes: se aplicó en diez y siete empresas diversas, en Sonora, México, se puede observar que solo dos empresas de estas, superaron el 75% considerado como mínimo para mantener sus operaciones sin riesgo de salud, por lo que se recomienda involucrar, capacitar y concientizar a todo el personal de diversas áreas de las organizaciones; con el propósito de mejorar los procesos contemplados en este sistema.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="098394F8" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRPr="003F60CF" w:rsidRDefault="00864FE4" w:rsidP="003F60CF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Palabras Clave</w:t>
       </w:r>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
@@ -976,51 +994,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002B5D78" w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> octubre 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="336B1B45" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRPr="003F60CF" w:rsidRDefault="003035B7" w:rsidP="003F60CF">
+    <w:p w14:paraId="336B1B45" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRPr="003F60CF" w:rsidRDefault="005F125E" w:rsidP="003F60CF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="22244EEB">
           <v:rect id="_x0000_i1025" alt="" style="width:441.9pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F01FF76" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRPr="003F60CF" w:rsidRDefault="00864FE4" w:rsidP="003F60CF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
@@ -1121,61 +1139,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>En México se establecieron una serie de lineamientos y principios rectores que se publicaron en gaceta oficial. Este documento especifica los pasos para un retorno gradual y seguro a las actividades ante esa nueva normalidad. En él se explicó el entorno de aplicación y objetivo, los principios rectores, y las acciones a seguir de los empleadores y empleados frente a tal contingencia (DOF, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D37E1A9" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRDefault="00864FE4" w:rsidP="003F60CF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dichas acciones fueron especificadas por la Secretaría de Salud y organizadas en los siguientes cinco apartados a partir del número cuatro: 4. Categorización del centro de trabajo; 5. Estrategias generales de promoción de la salud y seguridad sanitaria en el entorno laboral; 6. Vigilancia y </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Supervisión; 7. Medidas de protección para la población vulnerable en centros de trabajo ubicados en regiones designadas de alerta alta e intermedia; y 8. Medidas de seguridad sanitaria en el entorno laboral (SSA, 2020).</w:t>
+        <w:t>Dichas acciones fueron especificadas por la Secretaría de Salud y organizadas en los siguientes cinco apartados a partir del número cuatro: 4. Categorización del centro de trabajo; 5. Estrategias generales de promoción de la salud y seguridad sanitaria en el entorno laboral; 6. Vigilancia y Supervisión; 7. Medidas de protección para la población vulnerable en centros de trabajo ubicados en regiones designadas de alerta alta e intermedia; y 8. Medidas de seguridad sanitaria en el entorno laboral (SSA, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12240692" w14:textId="77777777" w:rsidR="003F60CF" w:rsidRPr="003F60CF" w:rsidRDefault="003F60CF" w:rsidP="003F60CF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53D8D40E" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRDefault="00864FE4" w:rsidP="003F60CF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
@@ -1363,104 +1372,93 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3630A876" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRDefault="00864FE4" w:rsidP="003F60CF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>El enfoque de gestión de la calidad se ejecutó a través de actividades de regulación y evaluación, así como intervenciones que promovieron el aprendizaje de los empleadores y empleados; con la conformación de sistemas de monitoreo y evaluación de las actividades que se realizaron para el cumplimiento de las normas de salud (</w:t>
-[...19 lines deleted...]
-        <w:t>, 2021). Por lo tanto, se consideró muy importante el desarrollo y uso de herramientas que permitieron evaluar y monitorear las acciones implementadas en cada centro de trabajo.</w:t>
+        <w:t xml:space="preserve">El enfoque de gestión de la calidad se ejecutó a través de actividades de regulación y evaluación, así como intervenciones que promovieron el aprendizaje de los empleadores y empleados; con la conformación de sistemas de monitoreo y evaluación de las actividades que se realizaron para el cumplimiento de las normas de salud (Mischell, 2021). Por lo tanto, se consideró muy importante </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F60CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>el desarrollo y uso de herramientas que permitieron evaluar y monitorear las acciones implementadas en cada centro de trabajo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="364482B0" w14:textId="77777777" w:rsidR="003F60CF" w:rsidRPr="003F60CF" w:rsidRDefault="003F60CF" w:rsidP="003F60CF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03BB8253" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRDefault="00864FE4" w:rsidP="003F60CF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">La herramienta “Tool Box” busca apoyar a los usuarios del SGSS mediante un sistema de gestión de la calidad que permita a las organizaciones lograr la sanidad y seguridad sanitaria, aquí se plantea toda una transformación organizacional basada en un permanente aprendizaje y mejora continua de sus procesos y procedimientos que privilegie el trabajo en equipo en una gestión basada en procesos que permita decidir de la mejor manera.  El sistema que se propuso tuvo un abordaje sistémico que permitió definir los siguientes niveles. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BB54CE6" w14:textId="77777777" w:rsidR="003F60CF" w:rsidRPr="003F60CF" w:rsidRDefault="003F60CF" w:rsidP="003F60CF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B835A42" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRPr="003F60CF" w:rsidRDefault="00864FE4" w:rsidP="003F60CF">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1688,321 +1686,283 @@
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Por </w:t>
       </w:r>
       <w:r w:rsidR="002B5D78" w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>ejemplo,</w:t>
       </w:r>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> el trabajo de Pompeu y </w:t>
+        <w:t xml:space="preserve"> el trabajo de Pompeu y Slovic (2023) desarrollado en Brasil, aborda la precariedad del sistema de Seguridad Sanitaria Global, centrándose en la distribución de equipos de protección individual (EPI) durante las crisis sanitarias y tomando como punto de partida y centro la pandemia de COVID-19. La escasez de EPI se vio agravada por factores como la elevada tasa de transmisión del virus, la formación inadecuada sobre su uso y eliminación, la flexibilidad de las directrices relativas al uso prolongado y la reutilización de los equipos, y las restricciones a la exportación de productos sanitarios. La falta de medidas eficaces para mantener y distribuir equitativamente las reservas existentes de EPI agravó aún más su escasez, comprometiendo la respuesta eficaz a la pandemia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="064D19C8" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRDefault="00864FE4" w:rsidP="003F60CF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F60CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Por otro lado los trabajos de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Slovic</w:t>
+        <w:t>Tianqi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2023) desarrollado en Brasil, aborda la precariedad del sistema de Seguridad Sanitaria Global, centrándose en la distribución de equipos de protección individual (EPI) durante las crisis sanitarias y tomando como punto de partida y centro la pandemia de COVID-19. La escasez de EPI se vio agravada por factores como la elevada tasa de transmisión del virus, la formación inadecuada sobre su uso y eliminación, la flexibilidad de las directrices relativas al uso prolongado y la reutilización de los equipos, y las restricciones a la exportación de productos sanitarios. La falta de medidas eficaces para mantener y distribuir equitativamente las reservas existentes de EPI agravó aún más su escasez, comprometiendo la respuesta eficaz a la pandemia.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="064D19C8" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRDefault="00864FE4" w:rsidP="003F60CF">
+        <w:t>, et al (2023) donde  utilizan los datos urbanos recogidos durante la epidemia de COVID-19 en China en 2020 para evaluar el efecto de la política de la Ciudad Sanitaria Nacional (CSN) en la prevención y el control de dicha epidemia en diferentes etapas encontraron que la política de CSN fue capaz de frenar la aparición y transmisión de la epidemia de manera efectiva después de controlar una serie de factores como las características urbanas, la movilidad de la población y la transmisión de patógenos. Las CSN fueron más capaces de controlar el número de infectados y la tasa de infección y transmisión, y este rendimiento fue aún más impresionante cuando la epidemia entró gradualmente en la fase de distribución esporádica. El análisis de heterogeneidad muestra que el impacto de la política de los criterios para CSN en la prevención y el control del COVID-19 difiere según el nivel de desarrollo económico y el tamaño de la población.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EDB1F15" w14:textId="77777777" w:rsidR="003F60CF" w:rsidRPr="003F60CF" w:rsidRDefault="003F60CF" w:rsidP="003F60CF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F60CF">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Por otro lado los trabajos de </w:t>
+    </w:p>
+    <w:p w14:paraId="6ABD8C11" w14:textId="77777777" w:rsidR="003F60CF" w:rsidRDefault="00864FE4" w:rsidP="003F60CF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F60CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Otro enfoque de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Tianqi</w:t>
+        <w:t>Zawadzk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">, et al (2023) donde  utilizan los datos urbanos recogidos durante la epidemia de COVID-19 en China en 2020 para evaluar el efecto de la política de la Ciudad Sanitaria Nacional (CSN) en la prevención y el control de dicha epidemia en diferentes etapas encontraron que la política de CSN fue capaz de frenar la aparición y transmisión de la </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F60CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Montibeller</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F60CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2023) proponen un marco para identificar y estructurar las capacidades sanitarias y apoyar la planificación de las mismas, ellos establecen que la pandemia COVID-19 puso de manifiesto que los sistemas de seguridad sanitaria deben rediseñarse, de modo que estén mejor preparados y listos para hacer frente a amenazas sanitarias múltiples y diversas, desde epidemias predecibles y bien conocidas hasta pandemias inesperadas y desafiantes. Una forma eficaz de lograr este objetivo, fue de acuerdo a su estudio, centrar la planeación en las capacidades sanitarias. Identificaron que se pueden mejorar la capacidad de respuesta y recuperación ante amenazas y emergencias sanitarias, al tiempo que ayuda a identificar el nivel de recursos necesarios para mantener y aumentar aquellas capacidades que son fundamentales para garantizar la preparación de los sistemas de seguridad sanitaria, con las siguientes limitantes: 1) Los sistemas no se diseñaron para considerar diversos escenarios y múltiples amenazas sanitarias;  2) Los sistemas ofrecen una representación limitada de las capacidades y carecen de una perspectiva sistémica y;  3)  Tienen dificultades para identificar las carencias de capacidades y recursos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56E2B30B" w14:textId="57441A9B" w:rsidR="00864FE4" w:rsidRPr="003F60CF" w:rsidRDefault="00864FE4" w:rsidP="003F60CF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F60CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51FB9F56" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRDefault="00864FE4" w:rsidP="003F60CF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F60CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Otro estudio revela que, con el desarrollo de la sociedad moderna, la gente busca cada vez más la calidad de vida y presta más atención a la educación en salud mental. La educación para la salud mental en los colegios y universidades también debe ajustarse al desarrollo de los tiempos, reformar constantemente el modo de educación y ayudar a los estudiantes universitarios a establecer un entorno psicológico saludable, a fin de promover mejor el crecimiento de los estudiantes universitarios. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC19C12" w14:textId="77777777" w:rsidR="003F60CF" w:rsidRPr="003F60CF" w:rsidRDefault="003F60CF" w:rsidP="003F60CF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D1C8720" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRPr="003F60CF" w:rsidRDefault="00864FE4" w:rsidP="003F60CF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F60CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desde la perspectiva de la psicología positiva, reforzar la educación en salud mental de los estudiantes universitarios es una medida importante para aplicar plenamente la política educativa y poner en práctica una educación de calidad en la nueva situación, un medio importante para promover el desarrollo integral de los estudiantes universitarios, y una parte importante de la educación moral en los colegios y universidades. La educación para la salud mental de los estudiantes universitarios debe guiarse por la teoría de la psicología positiva, empezar por la familia, la sociedad, la escuela y otros aspectos para construir un sistema de garantía de la educación para la salud mental totalmente nuevo y, finalmente, lograr el propósito de mejorar la calidad psicológica de los estudiantes universitarios. (Gao, 2022) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A78AB26" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRDefault="00864FE4" w:rsidP="003F60CF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>epidemia de manera efectiva después de controlar una serie de factores como las características urbanas, la movilidad de la población y la transmisión de patógenos. Las CSN fueron más capaces de controlar el número de infectados y la tasa de infección y transmisión, y este rendimiento fue aún más impresionante cuando la epidemia entró gradualmente en la fase de distribución esporádica. El análisis de heterogeneidad muestra que el impacto de la política de los criterios para CSN en la prevención y el control del COVID-19 difiere según el nivel de desarrollo económico y el tamaño de la población.</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">Otro enfoque de </w:t>
+        <w:t xml:space="preserve">Finalmente, la investigación presentada por </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Zawadzk</w:t>
+        <w:t>Pallutri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y </w:t>
-[...145 lines deleted...]
-        <w:t>países en desarrollo. Diseño/metodología/enfoque: En este estudio se utiliza como método la investigación formativa con enfoque conceptual y enfoque de estatuto.</w:t>
+        <w:t xml:space="preserve"> (2023) fue estudiar la estructura jurídica de los sistemas de gobernanza sanitaria de alto rendimiento y compararlos con el sistema de seguridad social sanitaria indonesio para identificar las principales diferencias y ofrecer recomendaciones a los responsables políticos y administradores sanitarios indonesios y de otros países en desarrollo. Diseño/metodología/enfoque: En este estudio se utiliza como método la investigación formativa con enfoque conceptual y enfoque de estatuto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F62A168" w14:textId="77777777" w:rsidR="007F22EE" w:rsidRPr="003F60CF" w:rsidRDefault="007F22EE" w:rsidP="003F60CF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FE0E941" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRPr="003F60CF" w:rsidRDefault="00864FE4" w:rsidP="003F60CF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
@@ -2239,94 +2199,94 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D726AA0" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRDefault="00864FE4" w:rsidP="003F60CF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>En el apartado “a” permite acceder a un cuestionario dividido en seis secciones: 1) Información general de la empresa y/o institución de quien llena el formato; 2) Tamaño en m2 y espacios con los que cuenta la empresa o institución; 3) Métodos y herramientas de limpieza y desinfección utilizados; 4) Turnos y distribución horaria del establecimiento; 5) Gestión de la interacción de personas y prevención de contagios; y 6) Elementos de información y consulta.</w:t>
+        <w:t xml:space="preserve">En el apartado “a” permite acceder a un cuestionario dividido en seis secciones: 1) Información general de la empresa y/o institución de quien llena el formato; 2) Tamaño en m2 y espacios con los que cuenta la empresa o institución; 3) Métodos y herramientas de limpieza y desinfección </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F60CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>utilizados; 4) Turnos y distribución horaria del establecimiento; 5) Gestión de la interacción de personas y prevención de contagios; y 6) Elementos de información y consulta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D344055" w14:textId="77777777" w:rsidR="003F60CF" w:rsidRPr="003F60CF" w:rsidRDefault="003F60CF" w:rsidP="003F60CF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59716B9E" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRPr="003F60CF" w:rsidRDefault="00864FE4" w:rsidP="003F60CF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cada uno de los apartados cuenta con una serie de criterios de opción múltiple y con listas de elementos a seleccionar para facilitar su llenado. El orden de los apartados es acorde a </w:t>
-[...9 lines deleted...]
-        <w:t>información proporcionada por asociaciones de maquiladoras como INDEX (Alvarado, 2023), también participó CANACINTRA como organismo representante de los pequeños y medianos comercios, la SEP por medio del Tecnológico Nacional de México-ITCJ en apoyo a un regreso seguro a clases para sus diversos niveles educativos (TecNM, 2021) y el Ministerio de Turismo de España como parte del análisis de necesidades de los hoteles y restaurantes (Escalante, 2022). Cada apartado tiene su propio esquema de ponderaciones (Pulido, 2019) donde se incluyen las medidas especificadas en la norma de salud mexicana y las mejores prácticas de los demás organismos involucrados en la creación del “Tool Box” ver Anexo 1.</w:t>
+        <w:t>Cada uno de los apartados cuenta con una serie de criterios de opción múltiple y con listas de elementos a seleccionar para facilitar su llenado. El orden de los apartados es acorde a información proporcionada por asociaciones de maquiladoras como INDEX (Alvarado, 2023), también participó CANACINTRA como organismo representante de los pequeños y medianos comercios, la SEP por medio del Tecnológico Nacional de México-ITCJ en apoyo a un regreso seguro a clases para sus diversos niveles educativos (TecNM, 2021) y el Ministerio de Turismo de España como parte del análisis de necesidades de los hoteles y restaurantes (Escalante, 2022). Cada apartado tiene su propio esquema de ponderaciones (Pulido, 2019) donde se incluyen las medidas especificadas en la norma de salud mexicana y las mejores prácticas de los demás organismos involucrados en la creación del “Tool Box” ver Anexo 1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F3A7106" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRPr="003F60CF" w:rsidRDefault="00864FE4" w:rsidP="003F60CF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="300EF136" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRPr="003F60CF" w:rsidRDefault="00864FE4" w:rsidP="003F60CF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
@@ -2394,91 +2354,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Diversos estudios desarrollaron soluciones donde se emplearon instrumentos para medir elementos como los que se generaron en este estudio, como el desarrollado en este trabajo referentes a la generación de información cualitativa y cuantitativa en apoyo a la toma de decisiones ante una situación de emergencia como lo fue la pandemia de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Covid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 19 (Park, 2024; </w:t>
-[...39 lines deleted...]
-        <w:t>, 2023; Sampaio, 2023)</w:t>
+        <w:t xml:space="preserve"> 19 (Park, 2024; Belen et. al, 2020; De castro &amp; Berton, 2023; Sampaio, 2023)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="234A4A6B" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRPr="003F60CF" w:rsidRDefault="00864FE4" w:rsidP="003F60CF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="242B34"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7415AA68" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRPr="003F60CF" w:rsidRDefault="00864FE4" w:rsidP="003F60CF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -2503,51 +2423,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="66EFB06C" wp14:editId="14501D1E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>899160</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>238125</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4804410" cy="5253355"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:wrapTopAndBottom distT="0" distB="0"/>
             <wp:docPr id="10" name="image3.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image3.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13"/>
+                    <a:blip r:embed="rId14"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4804410" cy="5253355"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
@@ -3027,51 +2947,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6079C15E" wp14:editId="39FC1934">
             <wp:extent cx="4977441" cy="5443268"/>
             <wp:effectExtent l="0" t="0" r="1270" b="5080"/>
             <wp:docPr id="8" name="image4.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image4.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14"/>
+                    <a:blip r:embed="rId15"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5098219" cy="5575349"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B300278" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRDefault="00864FE4" w:rsidP="003F60CF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -3853,69 +3773,97 @@
       </w:pPr>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Belén Salas M., Alaminos D., Fernández M.A., López-Valverde F. (2020</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)  A</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> global prediction model for sudden stops of capital flows using decision trees,  </w:t>
+        <w:t xml:space="preserve"> global prediction model for sudden stops of capital flows using decision </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003F60CF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trees,  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PLoS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003F60CF">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> ONE, 15 (2), art. no. e0228387,  DOI: 10.1371/journal.pone.0228387</w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003F60CF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ONE, 15 (2), art. no. e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003F60CF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0228387,  DOI</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003F60CF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: 10.1371/journal.pone.0228387</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16667C2C" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRPr="003F60CF" w:rsidRDefault="00864FE4" w:rsidP="003F60CF">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Consejo de Salubridad General. (2020, marzo, 23). México: Diario Oficial de la Federación.</w:t>
       </w:r>
@@ -4025,51 +3973,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="003F60CF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://cathi.uacj.mx/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53CF2290" w14:textId="5BD1EB60" w:rsidR="00864FE4" w:rsidRPr="003F60CF" w:rsidRDefault="00864FE4" w:rsidP="003F60CF">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -4107,88 +4055,88 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the Construction of College Students' Mental Health Security System, Volume 2022 Article number 4001603, ISSN 20402295, DOI 10.1155/2022/4001603, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hindawi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Limited, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="003F60CF">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Journal of Healthcare Engineering</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4C6DD749" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRPr="003F60CF" w:rsidRDefault="00864FE4" w:rsidP="003F60CF">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">García Alvarado, M., Cabrera Ramos (2023). Factores determinantes de adopción de tecnología e innovación: un estudio de las pymes ante Covid-19 Excelencia Administrativa Online, 2 (5), 72-88. Recuperado en </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="003F60CF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:t>https://vocero.auach.mx/index.php./excelenciaadministrativa/aertcle/view/1439</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CE8F7B8" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRPr="003F60CF" w:rsidRDefault="00864FE4" w:rsidP="003F60CF">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:autoSpaceDE w:val="0"/>
@@ -4379,69 +4327,51 @@
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2023). Comparative approach in public health social security: a legal case study of the Indonesian, France, and Singapore health systems, International Journal of Human Rights in Healthcare, DOI: 10.1108/IJHRH-03-2023-0020</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27076F8B" w14:textId="14C0F1E2" w:rsidR="00864FE4" w:rsidRPr="003F60CF" w:rsidRDefault="00864FE4" w:rsidP="003F60CF">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pompeu, E. &amp; </w:t>
-[...17 lines deleted...]
-        <w:t>, Anne, (2023). Global Health Security Challenges in times of pandemic: Access to Personal Protective Equipment in the Covid-19 Crisis, Document type, ISSN, 01041290, DOI, 10.1590/S0104-12902023230331</w:t>
+        <w:t>Pompeu, E. &amp; Slovic, Anne, (2023). Global Health Security Challenges in times of pandemic: Access to Personal Protective Equipment in the Covid-19 Crisis, Document type, ISSN, 01041290, DOI, 10.1590/S0104-12902023230331</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="634EF5F2" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRPr="003F60CF" w:rsidRDefault="00864FE4" w:rsidP="003F60CF">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Pública, S. d. (2020). Programa Nacional de Convivencia Escolar Vida Saludable. México. </w:t>
       </w:r>
@@ -4481,211 +4411,91 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> R., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Ozahata</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> M.C., </w:t>
+        <w:t xml:space="preserve"> M.C., Nakaya H.I., Sousa E., Araújo J.D., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Nakaya</w:t>
+        <w:t>Bragatte</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> H.I., Sousa E., Araújo J.D., </w:t>
+        <w:t xml:space="preserve"> M.A.S., Brito A.F., Grespan R.M.Z., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Bragatte</w:t>
+        <w:t>Capuani</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> M.A.S., Brito A.F., </w:t>
-[...119 lines deleted...]
-        <w:t xml:space="preserve"> J. (2023). </w:t>
+        <w:t xml:space="preserve"> M.L.D., Domingues H.H., Pellini A.C.G., Mateos S.D.O.G., Conde M.T.R.P., Eudes Leal F., Sabino E., Simão M., Kalil J. (2023). </w:t>
       </w:r>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Thinking out </w:t>
       </w:r>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>of the box: revisiting health surveillance based on medical records. Antimicrobial Stewardship and Healthcare Epidemiology, 3 (1), art. no. e185, DOI: 10.1017/ash.2023.451</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56343804" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRPr="003F60CF" w:rsidRDefault="00864FE4" w:rsidP="003F60CF">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -4728,51 +4538,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2C55D376" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRPr="003F60CF" w:rsidRDefault="00864FE4" w:rsidP="003F60CF">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Secretaría de Salud. (2020). Marco Legal de COVID 19. Chihuahua: Secretaría de Salud. Obtenido de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="003F60CF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:t>www.chihuahua.gob.mx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="739E1FD2" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRPr="003F60CF" w:rsidRDefault="00864FE4" w:rsidP="003F60CF">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:autoSpaceDE w:val="0"/>
@@ -4817,51 +4627,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="14379FD9" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRPr="003F60CF" w:rsidRDefault="00864FE4" w:rsidP="003F60CF">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecnológico Nacional de México. (2021, marzo). Medidas generales de promoción de la salud. México: Tecnológico Nacional de México. Obtenido de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="003F60CF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:t>https://www.tecnm.mx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34FBF251" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRPr="003F60CF" w:rsidRDefault="00864FE4" w:rsidP="003F60CF">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:autoSpaceDE w:val="0"/>
@@ -4912,51 +4722,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>agosto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 21). </w:t>
       </w:r>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Estrategias post COVID-19: Desafíos para las empresas exportadoras de productos tradicionales. México, Vol. 6. No. 2, pp. 180-195. Recuperado en </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="003F60CF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:t>https://repositorio.uide.edu.ec/bitstream</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52258E05" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRPr="003F60CF" w:rsidRDefault="00864FE4" w:rsidP="003F60CF">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
@@ -4994,70 +4804,70 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="05C643D1" w14:textId="77777777" w:rsidR="00864FE4" w:rsidRPr="003F60CF" w:rsidRDefault="00864FE4" w:rsidP="003F60CF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C8FF705" w14:textId="77777777" w:rsidR="002264F5" w:rsidRPr="003F60CF" w:rsidRDefault="002264F5" w:rsidP="003F60CF">
       <w:pPr>
         <w:pStyle w:val="TextCarCar"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002264F5" w:rsidRPr="003F60CF" w:rsidSect="00123E24">
-      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="709" w:right="1418" w:bottom="567" w:left="1418" w:header="284" w:footer="261" w:gutter="0"/>
       <w:cols w:space="288"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29C780CC" w14:textId="77777777" w:rsidR="00C54B51" w:rsidRDefault="00C54B51" w:rsidP="00F260D0">
+    <w:p w14:paraId="4D662CD7" w14:textId="77777777" w:rsidR="005F125E" w:rsidRDefault="005F125E" w:rsidP="00F260D0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7EBB2BF6" w14:textId="77777777" w:rsidR="00C54B51" w:rsidRDefault="00C54B51" w:rsidP="00F260D0">
+    <w:p w14:paraId="3354C861" w14:textId="77777777" w:rsidR="005F125E" w:rsidRDefault="005F125E" w:rsidP="00F260D0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5089,120 +4899,120 @@
   <w:font w:name="Helvetica Neue">
     <w:altName w:val="Sylfaen"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1183EA7A" w14:textId="35AB704D" w:rsidR="0092302E" w:rsidRDefault="0092302E" w:rsidP="0092302E">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="0092302E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 11 </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="0092302E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>Núm</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="0092302E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve">. 22 (2024): Julio - </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="0092302E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="0092302E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve"> 2024</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37CF3E05" w14:textId="77777777" w:rsidR="00C54B51" w:rsidRDefault="00C54B51" w:rsidP="00F260D0">
+    <w:p w14:paraId="4716EB57" w14:textId="77777777" w:rsidR="005F125E" w:rsidRDefault="005F125E" w:rsidP="00F260D0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="098F1318" w14:textId="77777777" w:rsidR="00C54B51" w:rsidRDefault="00C54B51" w:rsidP="00F260D0">
+    <w:p w14:paraId="5A537C80" w14:textId="77777777" w:rsidR="005F125E" w:rsidRDefault="005F125E" w:rsidP="00F260D0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D572FEC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0D1668E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -7272,51 +7082,51 @@
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="723797304">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1878465666">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="2007442602">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1745254538">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F260D0"/>
     <w:rsid w:val="00005620"/>
     <w:rsid w:val="00005E0E"/>
     <w:rsid w:val="00011D6B"/>
     <w:rsid w:val="000142FD"/>
     <w:rsid w:val="000165C0"/>
     <w:rsid w:val="00025A48"/>
@@ -7464,95 +7274,97 @@
     <w:rsid w:val="00535A83"/>
     <w:rsid w:val="00537176"/>
     <w:rsid w:val="00554938"/>
     <w:rsid w:val="00560975"/>
     <w:rsid w:val="005612A1"/>
     <w:rsid w:val="00566AB1"/>
     <w:rsid w:val="00566F42"/>
     <w:rsid w:val="0057242A"/>
     <w:rsid w:val="00580FF8"/>
     <w:rsid w:val="00583195"/>
     <w:rsid w:val="00590C17"/>
     <w:rsid w:val="00593866"/>
     <w:rsid w:val="00595716"/>
     <w:rsid w:val="005A2177"/>
     <w:rsid w:val="005A29D4"/>
     <w:rsid w:val="005A2D9E"/>
     <w:rsid w:val="005B5C5F"/>
     <w:rsid w:val="005B72E8"/>
     <w:rsid w:val="005C0789"/>
     <w:rsid w:val="005C4039"/>
     <w:rsid w:val="005C7733"/>
     <w:rsid w:val="005D69CF"/>
     <w:rsid w:val="005E18ED"/>
     <w:rsid w:val="005E3D89"/>
     <w:rsid w:val="005E553D"/>
+    <w:rsid w:val="005F125E"/>
     <w:rsid w:val="005F4826"/>
     <w:rsid w:val="00603ADE"/>
     <w:rsid w:val="00615D16"/>
     <w:rsid w:val="00623EEC"/>
     <w:rsid w:val="00626798"/>
     <w:rsid w:val="006278CB"/>
     <w:rsid w:val="00633013"/>
     <w:rsid w:val="00637D36"/>
     <w:rsid w:val="00642CCA"/>
     <w:rsid w:val="00645B76"/>
     <w:rsid w:val="00651837"/>
     <w:rsid w:val="006564FD"/>
     <w:rsid w:val="00662663"/>
     <w:rsid w:val="00665540"/>
     <w:rsid w:val="00672119"/>
     <w:rsid w:val="006730A0"/>
     <w:rsid w:val="0067647E"/>
     <w:rsid w:val="00677C90"/>
     <w:rsid w:val="00690D59"/>
     <w:rsid w:val="00693D83"/>
     <w:rsid w:val="006A4A30"/>
     <w:rsid w:val="006A63F8"/>
     <w:rsid w:val="006B107C"/>
     <w:rsid w:val="006C1629"/>
     <w:rsid w:val="006C2BC3"/>
     <w:rsid w:val="006E1905"/>
     <w:rsid w:val="006E3268"/>
     <w:rsid w:val="006E4A6B"/>
     <w:rsid w:val="006F1BA1"/>
     <w:rsid w:val="006F7395"/>
     <w:rsid w:val="007059D1"/>
     <w:rsid w:val="00707E7C"/>
     <w:rsid w:val="00714D4D"/>
     <w:rsid w:val="007169ED"/>
     <w:rsid w:val="0072345C"/>
     <w:rsid w:val="00726485"/>
     <w:rsid w:val="00727D29"/>
     <w:rsid w:val="00743B8C"/>
     <w:rsid w:val="0074528E"/>
     <w:rsid w:val="00751836"/>
     <w:rsid w:val="00752136"/>
     <w:rsid w:val="0075382D"/>
     <w:rsid w:val="00754FC6"/>
     <w:rsid w:val="00780230"/>
     <w:rsid w:val="0078093B"/>
+    <w:rsid w:val="00783D0D"/>
     <w:rsid w:val="0079399A"/>
     <w:rsid w:val="00796117"/>
     <w:rsid w:val="007A7BBA"/>
     <w:rsid w:val="007B4912"/>
     <w:rsid w:val="007B7E41"/>
     <w:rsid w:val="007C3BB2"/>
     <w:rsid w:val="007C5A79"/>
     <w:rsid w:val="007C5DB1"/>
     <w:rsid w:val="007D13BD"/>
     <w:rsid w:val="007F22EE"/>
     <w:rsid w:val="007F3432"/>
     <w:rsid w:val="007F6B74"/>
     <w:rsid w:val="00802435"/>
     <w:rsid w:val="00805643"/>
     <w:rsid w:val="00814101"/>
     <w:rsid w:val="00814890"/>
     <w:rsid w:val="00816FAD"/>
     <w:rsid w:val="00817535"/>
     <w:rsid w:val="00827E00"/>
     <w:rsid w:val="00834C74"/>
     <w:rsid w:val="008377FF"/>
     <w:rsid w:val="00840116"/>
     <w:rsid w:val="00843084"/>
     <w:rsid w:val="008436B3"/>
     <w:rsid w:val="00851830"/>
@@ -7577,50 +7389,51 @@
     <w:rsid w:val="008D41FD"/>
     <w:rsid w:val="008E7C26"/>
     <w:rsid w:val="008F7844"/>
     <w:rsid w:val="00906BB8"/>
     <w:rsid w:val="00911351"/>
     <w:rsid w:val="0091629B"/>
     <w:rsid w:val="00917204"/>
     <w:rsid w:val="0092302E"/>
     <w:rsid w:val="00924734"/>
     <w:rsid w:val="0093411F"/>
     <w:rsid w:val="00937754"/>
     <w:rsid w:val="00945CFF"/>
     <w:rsid w:val="00952E86"/>
     <w:rsid w:val="009563A3"/>
     <w:rsid w:val="0096622B"/>
     <w:rsid w:val="00967E58"/>
     <w:rsid w:val="00972E97"/>
     <w:rsid w:val="009769B2"/>
     <w:rsid w:val="00982EE9"/>
     <w:rsid w:val="00990B97"/>
     <w:rsid w:val="00991450"/>
     <w:rsid w:val="009B3276"/>
     <w:rsid w:val="009B35CF"/>
     <w:rsid w:val="009B7194"/>
     <w:rsid w:val="009C18A2"/>
+    <w:rsid w:val="009C31C2"/>
     <w:rsid w:val="009C4E9A"/>
     <w:rsid w:val="009C5AB5"/>
     <w:rsid w:val="009C639A"/>
     <w:rsid w:val="009C7A9F"/>
     <w:rsid w:val="009D0F1C"/>
     <w:rsid w:val="009D1A86"/>
     <w:rsid w:val="00A002A8"/>
     <w:rsid w:val="00A050DE"/>
     <w:rsid w:val="00A06E38"/>
     <w:rsid w:val="00A07E0A"/>
     <w:rsid w:val="00A40253"/>
     <w:rsid w:val="00A4717E"/>
     <w:rsid w:val="00A50A2A"/>
     <w:rsid w:val="00A66AD1"/>
     <w:rsid w:val="00A735C3"/>
     <w:rsid w:val="00A74AEF"/>
     <w:rsid w:val="00A85008"/>
     <w:rsid w:val="00A853D1"/>
     <w:rsid w:val="00A9251D"/>
     <w:rsid w:val="00A94B02"/>
     <w:rsid w:val="00A95DAE"/>
     <w:rsid w:val="00AA0CB6"/>
     <w:rsid w:val="00AA25DC"/>
     <w:rsid w:val="00AA2D11"/>
     <w:rsid w:val="00AA4C36"/>
@@ -7752,51 +7565,51 @@
     <w:rsid w:val="00FA1EB3"/>
     <w:rsid w:val="00FA2988"/>
     <w:rsid w:val="00FB5D38"/>
     <w:rsid w:val="00FD07C6"/>
     <w:rsid w:val="00FD3E8A"/>
     <w:rsid w:val="00FD418D"/>
     <w:rsid w:val="00FD5009"/>
     <w:rsid w:val="00FF276B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7D74FD41"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E3322757-67B6-4D62-8310-F523554764B4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="es-CL" w:eastAsia="es-CL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -9008,51 +8821,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2105105238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chihuahua.gob.mx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rodriguezvillanuevagonzalo@yahoo.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vocero.auach.mx/index.php./excelenciaadministrativa/aertcle/view/1439" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:void(0)" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uide.edu.ec/bitstream" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ernesto.lagarda44395@potros.itson.edu.mx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cathi.uacj.mx/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmruiz@itcj.edu.mx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tecnm.mx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hlagarda@itcj.edu.mx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cdhis.v11i22.233" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rodriguezvillanuevagonzalo@yahoo.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vocero.auach.mx/index.php./excelenciaadministrativa/aertcle/view/1439" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uide.edu.ec/bitstream" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ernesto.lagarda44395@potros.itson.edu.mx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:void(0)" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cathi.uacj.mx/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tecnm.mx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmruiz@itcj.edu.mx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hlagarda@itcj.edu.mx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chihuahua.gob.mx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9324,85 +9137,85 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B7F3E4E-2BF8-4B41-859B-370784B50B52}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>4251</Words>
-  <Characters>23382</Characters>
+  <Words>4267</Words>
+  <Characters>23469</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>194</Lines>
+  <Lines>195</Lines>
   <Paragraphs>55</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr></vt:lpstr>
       <vt:lpstr></vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>PAPELES Y CORRUGADOS ANDINA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27578</CharactersWithSpaces>
+  <CharactersWithSpaces>27681</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>1114118</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.un.org/sustainabledevelopment/es/objetivos-de-desarrollo-sostenible/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1114118</vt:i4>
       </vt:variant>
       <vt:variant>