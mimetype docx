--- v0 (2025-10-11)
+++ v1 (2026-08-21)
@@ -1,54 +1,153 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="74A95658" w14:textId="37516A48" w:rsidR="009B3A20" w:rsidRPr="009B3A20" w:rsidRDefault="009B3A20" w:rsidP="00D65AD6">
+    <w:p w14:paraId="4F1EA469" w14:textId="0618549F" w:rsidR="00324CDF" w:rsidRPr="00324CDF" w:rsidRDefault="00B5450C" w:rsidP="00D65AD6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E72FDBF" wp14:editId="415A91A2">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>-36830</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>-503555</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="8048625" cy="1304290"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="2078948046" name="Imagen 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="8048625" cy="1304290"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00324CDF" w:rsidRPr="00324CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOI: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00324CDF" w:rsidRPr="00324CDF">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cdhis.v11i21.201</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="74A95658" w14:textId="7A70A95F" w:rsidR="009B3A20" w:rsidRPr="009B3A20" w:rsidRDefault="009B3A20" w:rsidP="00D65AD6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A87F9D0" w14:textId="2120715A" w:rsidR="00E25C1D" w:rsidRPr="009B3A20" w:rsidRDefault="00FD234B" w:rsidP="00D65AD6">
@@ -334,51 +433,60 @@
         </w:rPr>
         <w:t>l estudiantado</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> es innegable, resaltando la necesidad de prácticas educativas que promuevan un ambiente de aprendizaje inclusivo y efectivo. El modelo de acompañamiento psicoemocional implementado demostró ser una estrategia pedagógica innovadora, enfatizando la importancia de espacios de reflexión y diálogo en el proceso educativo. Este enfoque no </w:t>
       </w:r>
       <w:r w:rsidR="00C91793" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sólo</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> facilita la integración de las experiencias personales de</w:t>
+        <w:t xml:space="preserve"> facilita la integración </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>de las experiencias personales de</w:t>
       </w:r>
       <w:r w:rsidR="00BC2847" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">l </w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>estudiant</w:t>
       </w:r>
       <w:r w:rsidR="00BC2847" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ado</w:t>
       </w:r>
@@ -387,51 +495,50 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en su proyecto académico, sino que también alienta la realización de investigaciones significativas, destacando el papel crucial del personal docente en la efectividad de estas estrategias pedagógicas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="551BA164" w14:textId="77777777" w:rsidR="00643A97" w:rsidRPr="009B3A20" w:rsidRDefault="00643A97" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Palabras claves:</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Transición Académica, Desempeño, Prácticas Educativas, Procesos Identitarios, Trabajos de Fin de Grado, Estrategias Pedagógicas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="194CBEA7" w14:textId="77777777" w:rsidR="00154189" w:rsidRPr="009B3A20" w:rsidRDefault="00154189" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
@@ -565,68 +672,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Diciembre</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C389B5F" w14:textId="15FF55EA" w:rsidR="009B3A20" w:rsidRPr="009B3A20" w:rsidRDefault="009B3A20" w:rsidP="009B3A20">
+    <w:p w14:paraId="3C389B5F" w14:textId="15FF55EA" w:rsidR="009B3A20" w:rsidRPr="009B3A20" w:rsidRDefault="00123462" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="0DF62AFF">
           <v:rect id="_x0000_i1025" style="width:441.9pt;height:1pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="414D6F43" w14:textId="020FE7C3" w:rsidR="009D29CB" w:rsidRPr="009B3A20" w:rsidRDefault="00455FC9" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
@@ -692,60 +801,60 @@
         </w:rPr>
         <w:t>ado</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> universitario</w:t>
       </w:r>
       <w:r w:rsidR="00BC2847" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">y su rendimiento académico, especialmente durante la etapa de concepción y desarrollo de sus trabajos finales de grado. La relevancia de este estudio radica en su intento por descifrar las complejas dinámicas psicoemocionales y los procesos de formación de identidad que caracterizan este periodo formativo, crucial para el estudiantado de Psicología. Este grupo de estudiantes, debido a su formación centrada en el análisis del comportamiento y los procesos mentales humanos, presenta una sensibilidad particular hacia las dimensiones emocionales y de identidad, </w:t>
+        <w:t xml:space="preserve">y su rendimiento académico, especialmente durante la etapa de concepción y desarrollo de sus trabajos finales de grado. La relevancia de este estudio radica en su intento por descifrar las complejas dinámicas psicoemocionales y los procesos de formación de identidad que caracterizan este periodo </w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>lo que hace especialmente pertinente el examen de cómo el apoyo psicoemocional adecuado puede influir positivamente en su trayectoria académica y desarrollo personal.</w:t>
+        <w:t>formativo, crucial para el estudiantado de Psicología. Este grupo de estudiantes, debido a su formación centrada en el análisis del comportamiento y los procesos mentales humanos, presenta una sensibilidad particular hacia las dimensiones emocionales y de identidad, lo que hace especialmente pertinente el examen de cómo el apoyo psicoemocional adecuado puede influir positivamente en su trayectoria académica y desarrollo personal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="213BC681" w14:textId="6F9F9BBE" w:rsidR="00455FC9" w:rsidRPr="009B3A20" w:rsidRDefault="00455FC9" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Al borde de una transición significativa hacia la vida profesional, </w:t>
       </w:r>
       <w:r w:rsidR="000A20AD" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -985,60 +1094,60 @@
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> estudiant</w:t>
       </w:r>
       <w:r w:rsidR="00CF5265" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ado</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, facilitando así su transición hacia la vida profesional. Esta transición, marcada por desafíos y expectativas, se configura como un momento decisivo que puede beneficiarse enormemente de un </w:t>
+        <w:t xml:space="preserve">, facilitando así su transición hacia la vida profesional. Esta transición, marcada por desafíos y expectativas, se configura como un momento </w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">acompañamiento educativo que valore la integralidad del ser estudiantil, abordando no </w:t>
+        <w:t xml:space="preserve">decisivo que puede beneficiarse enormemente de un acompañamiento educativo que valore la integralidad del ser estudiantil, abordando no </w:t>
       </w:r>
       <w:r w:rsidR="00C91793" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sólo</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sus competencias académicas sino también su bienestar emocional y desarrollo identitario.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7381C0E6" w14:textId="5EF88882" w:rsidR="009D29CB" w:rsidRPr="009B3A20" w:rsidRDefault="00455FC9" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1404,52 +1513,60 @@
         </w:rPr>
         <w:t xml:space="preserve"> Teórico y Práctico respectivamente</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Este modelo se articula a través de la interacción entre </w:t>
       </w:r>
       <w:r w:rsidR="00594DE0" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">el estudiantado </w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>y dos figuras clave</w:t>
+        <w:t>dos figuras clave</w:t>
       </w:r>
       <w:r w:rsidR="00D10996" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en tanto facilitadores</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00D10996" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">un docente con función de </w:t>
       </w:r>
@@ -2300,131 +2417,103 @@
         </w:rPr>
         <w:t xml:space="preserve">do </w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">la importancia de seleccionar participantes que pueden proporcionar una comprensión profunda de los </w:t>
       </w:r>
       <w:r w:rsidR="001D7655" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>procesos</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> estudiados (</w:t>
-[...17 lines deleted...]
-        <w:t>, 2002).</w:t>
+        <w:t xml:space="preserve"> estudiados (Patton, 2002).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F8070F9" w14:textId="5EB08300" w:rsidR="003B6B93" w:rsidRPr="009B3A20" w:rsidRDefault="003B6B93" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">La inclusión de una muestra diversa en términos de género, edad, trayectorias académicas y experiencias profesionales previas fue deliberada, buscando capturar la pluralidad de voces y experiencias dentro del cuerpo estudiantil. Esta diversidad es esencial para entender cómo las variadas identidades y contextos de vida influyen en la manera en que </w:t>
       </w:r>
       <w:r w:rsidR="001D7655" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">el estudiantado </w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aborda la elaboración de su trabajo de fin de grado. La literatura sugiere que las experiencias educativas son profundamente afectadas por factores socioeconómicos, culturales y personales, lo que resalta la necesidad de adoptar enfoques de investigación que consideren esta complejidad (</w:t>
       </w:r>
       <w:r w:rsidR="0037128E" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bourdieu y Passeron, 1990; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Crenshaw, </w:t>
       </w:r>
       <w:r w:rsidR="002C4091" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2018</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76D72F2F" w14:textId="6F1827E5" w:rsidR="003B6B93" w:rsidRPr="009B3A20" w:rsidRDefault="003B6B93" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2981,60 +3070,60 @@
         </w:rPr>
         <w:t>ó</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> durante la elaboración de un protocolo de trabajo de fin de grado. Esto se realizó para comprender mejor cómo sus emociones y la construcción de su identidad influían en la elección del tema y la metodología de su investigación, 2) Identificar los obstáculos más comunes que enfrenta</w:t>
       </w:r>
       <w:r w:rsidR="00B9713F" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> el estudiantado </w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">durante la elaboración de un protocolo de trabajo de fin de grado, con especial atención a aquellos vinculados a factores psicoemocionales e </w:t>
+        <w:t xml:space="preserve">durante la elaboración de un protocolo de trabajo de fin de grado, con especial atención a aquellos vinculados a factores psicoemocionales e identitarios que </w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">identitarios que emergían durante el avance del trabajo de la elección del tema. Esto ayudó a determinar las barreras particulares en su desarrollo teórico y práctico, así como 3) Proporcionar recomendaciones basadas en los hallazgos para el diseño de intervenciones o estrategias que puedan apoyar </w:t>
+        <w:t xml:space="preserve">emergían durante el avance del trabajo de la elección del tema. Esto ayudó a determinar las barreras particulares en su desarrollo teórico y práctico, así como 3) Proporcionar recomendaciones basadas en los hallazgos para el diseño de intervenciones o estrategias que puedan apoyar </w:t>
       </w:r>
       <w:r w:rsidR="00170464" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00B9713F" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">l estudiantado </w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">en la superación de estos desafíos. </w:t>
       </w:r>
@@ -4698,94 +4787,94 @@
         </w:rPr>
         <w:t>de investigación</w:t>
       </w:r>
       <w:r w:rsidR="00311729" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, hipótesis, estado del arte,</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> hasta la planificación de la metodología</w:t>
       </w:r>
       <w:r w:rsidR="00032F69" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> concordante con su pregunta y </w:t>
+        <w:t xml:space="preserve"> concordante con su pregunta y sus objetivos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Esta parte del seminario se diseñó para proporcionar a</w:t>
       </w:r>
       <w:r w:rsidR="00032F69" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l estudiantado</w:t>
+      </w:r>
+      <w:r w:rsidR="00032F69" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">las herramientas y conocimientos necesarios para navegar con éxito el proceso de investigación, con un énfasis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>sus objetivos</w:t>
-[...33 lines deleted...]
-        <w:t>las herramientas y conocimientos necesarios para navegar con éxito el proceso de investigación, con un énfasis particular en la aplicación de enfoques críticos y reflexivos que respetaran su identidad y contexto personal.</w:t>
+        <w:t>particular en la aplicación de enfoques críticos y reflexivos que respetaran su identidad y contexto personal.</w:t>
       </w:r>
       <w:r w:rsidR="0004132A" w:rsidRPr="009B3A20">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0004132A" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Esta estructura refleja la necesidad de integrar el desarrollo teórico y metodológico con un enfoque sensible a las dimensiones psicoemocionales del aprendizaje, abogan</w:t>
       </w:r>
       <w:r w:rsidR="00C75DE3" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>do así</w:t>
       </w:r>
       <w:r w:rsidR="0004132A" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5208,68 +5297,76 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37002479" w14:textId="05893CD4" w:rsidR="00741953" w:rsidRPr="009B3A20" w:rsidRDefault="00741953" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">Las entrevistas semiestructuradas representan otra herramienta vital en la recolección de datos. Estas entrevistas </w:t>
+      </w:r>
+      <w:r w:rsidR="00032F69" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fueron</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diseñadas para ser flexibles y adaptativas, permitiendo a los </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Las entrevistas semiestructuradas representan otra herramienta vital en la recolección de datos. Estas entrevistas </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> diseñadas para ser flexibles y adaptativas, permitiendo a los estudiantes expresar sus pensamientos, emociones y experiencias en relación con la elaboración de su trabajo de fin de grado. La naturaleza semiestructurada de las entrevistas </w:t>
+        <w:t xml:space="preserve">estudiantes expresar sus pensamientos, emociones y experiencias en relación con la elaboración de su trabajo de fin de grado. La naturaleza semiestructurada de las entrevistas </w:t>
       </w:r>
       <w:r w:rsidR="00032F69" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>posibilitó</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> una exploración profunda de áreas temáticas específicas, al tiempo que ofre</w:t>
       </w:r>
       <w:r w:rsidR="00032F69" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ció</w:t>
       </w:r>
@@ -5601,87 +5698,51 @@
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Para el análisis de los datos recopilados, se adoptó un enfoque cualitativo profundo, utilizando técnicas de codificación y categorización inspiradas en la metodología de la teoría fundamentada (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Grounded</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve"> Theory), tal como lo sugieren Strauss y Corbin (</w:t>
       </w:r>
       <w:r w:rsidR="00F42C3B" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2014</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>). Este enfoque metodológico se caracteriza por su capacidad para construir teorías que emergen directamente de los datos, lo cual era esencial para explorar las sutilezas de las experiencias estudiantiles sin imponer supuestos teóricos preconcebidos. La codificación abierta inicial permitió identificar temas emergentes y categorías preliminares, destacando aspectos críticos de la experiencia de</w:t>
       </w:r>
       <w:r w:rsidR="001264EF" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l estudiantado</w:t>
       </w:r>
@@ -5751,52 +5812,60 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> con el proceso académico, un aspecto crucial para comprender los obstáculos y facilitadores en la elaboración de sus proyectos finales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="593C3EFF" w14:textId="0473DC2C" w:rsidR="00741953" w:rsidRPr="009B3A20" w:rsidRDefault="00741953" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">La etapa final de codificación selectiva integró los datos alrededor de un eje central, consolidando la interpretación en torno a las experiencias psicoemocionales y los procesos identitarios durante la elaboración del trabajo de fin de grado. Este nivel de análisis contribuyó a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">La etapa final de codificación selectiva integró los datos alrededor de un eje central, consolidando la interpretación en torno a las experiencias psicoemocionales y los procesos identitarios durante la elaboración del trabajo de fin de grado. Este nivel de análisis contribuyó a la formulación de una comprensión cohesiva y matizada de los factores que influyen en el éxito académico y el bienestar emocional, tal como se refleja sobre la importancia de apoyar las necesidades psicoemocionales </w:t>
+        <w:t xml:space="preserve">la formulación de una comprensión cohesiva y matizada de los factores que influyen en el éxito académico y el bienestar emocional, tal como se refleja sobre la importancia de apoyar las necesidades psicoemocionales </w:t>
       </w:r>
       <w:r w:rsidR="009D0D21" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="009D0D21" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>el estudiantado</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6164,72 +6233,80 @@
         </w:rPr>
         <w:t xml:space="preserve"> incrementa la profundidad y la credibilidad del análisis. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01761E17" w14:textId="23E76207" w:rsidR="00C759B5" w:rsidRPr="009B3A20" w:rsidRDefault="00C759B5" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Resultados</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B6D090F" w14:textId="272DC8B4" w:rsidR="00C759B5" w:rsidRPr="009B3A20" w:rsidRDefault="00C759B5" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El estudio cualitativo a través de entrevistas semiestructuradas y observación en grupos focales ha explorado profundamente las experiencias de los estudiantes universitarios en la etapa de finalización de sus estudios (Mejía, 2013). Los resultados preliminares destacan que el trabajo de fin de grado no sólo es percibido como un reto académico sino también como un catalizador para la transformación identitaria revelando además que la selección de temas está estrechamente ligado a la</w:t>
+        <w:t xml:space="preserve">El estudio cualitativo a través de entrevistas semiestructuradas y observación en grupos focales ha explorado profundamente las experiencias de los estudiantes universitarios en la etapa de finalización de sus estudios (Mejía, 2013). Los resultados preliminares destacan que el trabajo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>de fin de grado no sólo es percibido como un reto académico sino también como un catalizador para la transformación identitaria revelando además que la selección de temas está estrechamente ligado a la</w:t>
       </w:r>
       <w:r w:rsidR="00DC7F2D" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> experiencias personales y emociones intensas que puede llevar a situaciones de conflicto interno y sesgos en la perspectiva investigativa, así como obstáculos socio-emocionales reflejados académicamente como metodológicos y epistémicos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="110160D7" w14:textId="37E368AB" w:rsidR="00C759B5" w:rsidRPr="009B3A20" w:rsidRDefault="000A4A68" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6283,69 +6360,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Un tema recurrente entre los participantes es el deseo de independencia y la formación de una identidad adulta autónoma. Esto se refleja en la elección de los temas de sus trabajos finales, que a menudo buscan conectar sus experiencias personales con sus aspiraciones profesionales. Junto con McLaren (200</w:t>
       </w:r>
       <w:r w:rsidR="00C435F3" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>) se aprecia que este proceso de individuación es crucial para la transición hacia roles profesionales. Además, los estudiantes expresan un fuerte deseo de retribuir a sus familias por el apoyo recibido, lo que subraya la interdependencia entre desarrollo personal y responsabilidades sociales (</w:t>
-[...17 lines deleted...]
-        <w:t>, 2000).</w:t>
+        <w:t>) se aprecia que este proceso de individuación es crucial para la transición hacia roles profesionales. Además, los estudiantes expresan un fuerte deseo de retribuir a sus familias por el apoyo recibido, lo que subraya la interdependencia entre desarrollo personal y responsabilidades sociales (Arnett, 2000).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FB5D0FE" w14:textId="0D69345C" w:rsidR="00610331" w:rsidRPr="009B3A20" w:rsidRDefault="00C759B5" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sin embargo, los desafíos no son uniformes y varían</w:t>
       </w:r>
       <w:r w:rsidR="00610331" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -6575,60 +6634,60 @@
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En el contexto de seminarios de titulación, la interacción con pares y tutores crea un espacio donde </w:t>
       </w:r>
       <w:r w:rsidR="00833C44" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">el estudiantado </w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">negocia y reconfigura el significado de su propia identidad </w:t>
+        <w:t xml:space="preserve">negocia y reconfigura el significado de su propia identidad profesional, por lo que cada elección de tema actúa como un reflejo de su identidad contribuyendo a su construcción. En ese sentido es que junto con Bourdieu y Passeron (1990) se destaca que la elección del tema es una praxis significativa que está profundamente enraizada en el entorno cultural y social </w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">profesional, por lo que cada elección de tema actúa como un reflejo de su identidad contribuyendo a su construcción. En ese sentido es que junto con Bourdieu y Passeron (1990) se destaca que la elección del tema es una praxis significativa que está profundamente enraizada en el entorno cultural y social del estudiante. Estas decisiones son evidencia de su identidad, mostrando sus valores e intereses, y reflejando el grupo social con el que </w:t>
+        <w:t xml:space="preserve">del estudiante. Estas decisiones son evidencia de su identidad, mostrando sus valores e intereses, y reflejando el grupo social con el que </w:t>
       </w:r>
       <w:r w:rsidR="00833C44" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>realiza una identificación</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59F889FD" w14:textId="6AE2847A" w:rsidR="00D46E10" w:rsidRPr="009B3A20" w:rsidRDefault="00C759B5" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6944,104 +7003,104 @@
         </w:rPr>
         <w:t>, c</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>onstat</w:t>
       </w:r>
       <w:r w:rsidR="00861AC5" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ando</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> que los estudiantes experimentan fatiga emocional y </w:t>
-[...8 lines deleted...]
-        <w:t>desgaste psicológico al tener que mediar entre sus experiencias personales y las demandas de una metodología científica estricta</w:t>
+        <w:t xml:space="preserve"> que los estudiantes experimentan fatiga emocional y desgaste psicológico al tener que mediar entre sus experiencias personales y las demandas de una metodología científica estricta</w:t>
       </w:r>
       <w:r w:rsidR="00861AC5" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> para un trabajo de grado</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCFC364" w14:textId="2BDE2927" w:rsidR="0073078F" w:rsidRPr="009B3A20" w:rsidRDefault="00C759B5" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De igual forma se obtuvieron los datos suficientes para dar cuenta que la proximidad emocional al tema investigado puede llevar a una dinámica de evitación durante su proceso de desarrollo. </w:t>
       </w:r>
       <w:r w:rsidR="0073078F" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Esta evitación puede considerarse como una estrategia de afrontamiento a corto plazo, pero eventualmente puede obstaculizar el desarrollo académico y personal del estudiantado, limitando su capacidad para explorar, comprender y desarrollar el tema a fondo. De esta manera es que el reconocimiento de estas influencias emocionales y preconcepciones que suelen presentarse en el estudiante sobre su tema de interés, es crucial, por lo que la incorporación de espacios psicodinámicos en el entorno académico, ayuda tanto al estudiante como al profesorado que acompaña estos procesos, a gestionar la proximidad emocional y a mantener una perspectiva más objetiva en la investigación (Aguado y De la Garza, 2017; Fonseca y Prieto, 2010).</w:t>
+        <w:t xml:space="preserve">Esta evitación puede considerarse como una estrategia de afrontamiento a corto plazo, pero eventualmente puede obstaculizar el desarrollo académico y personal del estudiantado, </w:t>
+      </w:r>
+      <w:r w:rsidR="0073078F" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>limitando su capacidad para explorar, comprender y desarrollar el tema a fondo. De esta manera es que el reconocimiento de estas influencias emocionales y preconcepciones que suelen presentarse en el estudiante sobre su tema de interés, es crucial, por lo que la incorporación de espacios psicodinámicos en el entorno académico, ayuda tanto al estudiante como al profesorado que acompaña estos procesos, a gestionar la proximidad emocional y a mantener una perspectiva más objetiva en la investigación (Aguado y De la Garza, 2017; Fonseca y Prieto, 2010).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00389CB9" w14:textId="77777777" w:rsidR="00305E3E" w:rsidRPr="009B3A20" w:rsidRDefault="009C08E4" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Otra intersección clave en el desarrollo del trabajo de fin de grado se concentra en los desafíos metodológicos que enfrenta el estudiantado de la Universidad Rosario Castellanos. El presente estudio revela cómo el estudiantado de los últimos dos semestres experimenta la transición desde una formación basada en la aplicación de prácticas y estrategias metódicas para resolver problemas concretos y estandarizados por semestre (Problemas Prototípicos), hacia una metodología más tradicional en el abordaje de su trabajo de fin de grado. Esta transición implica una reorientación fundamental en la forma de entender y aplicar el conocimiento, lo que puede provocar una tensión cognitiva y emocional en el desempeño e interés investigativo</w:t>
       </w:r>
       <w:r w:rsidR="00305E3E" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -7085,69 +7144,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> barreras técnicas sino también psicoemocionales. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21FA411E" w14:textId="00DA59A7" w:rsidR="00C759B5" w:rsidRPr="009B3A20" w:rsidRDefault="00C759B5" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">En ese sentido es que Donoso y </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> (2012)</w:t>
+        <w:t>En ese sentido es que Donoso y Schiefelbein (2012)</w:t>
       </w:r>
       <w:r w:rsidR="00327ECE" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> así como</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00327ECE" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Garbanzo (2007), </w:t>
       </w:r>
@@ -7219,2092 +7260,2095 @@
         </w:rPr>
         <w:t xml:space="preserve">al </w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>estudiant</w:t>
       </w:r>
       <w:r w:rsidR="00861AC5" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ado</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> explorar y reflexionar sobre sus emociones en un entorno seguro, lo que facilita la </w:t>
-[...8 lines deleted...]
-        <w:t>integración de sus vivencias personales con los requisitos académicos de su investigación</w:t>
+        <w:t xml:space="preserve"> explorar y reflexionar sobre sus emociones en un entorno seguro, lo que facilita la integración de sus vivencias personales con los requisitos académicos de su investigación</w:t>
       </w:r>
       <w:r w:rsidR="00861AC5" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00861AC5" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cueli</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00861AC5" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> y Biro, 1975, Aguado y De la Garza, 2017)</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. El apoyo de un supervisor psicoafectivo resultó esencial para ayudar a los estudiantes a manejar emociones intensas y canalizarlas productivamente en su investigación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38171C3C" w14:textId="77777777" w:rsidR="00C759B5" w:rsidRPr="009B3A20" w:rsidRDefault="00C759B5" w:rsidP="009B3A20">
+    <w:p w14:paraId="58EE358E" w14:textId="77777777" w:rsidR="00B5450C" w:rsidRDefault="00B5450C" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B3A20">
+    </w:p>
+    <w:p w14:paraId="43CDF30B" w14:textId="77777777" w:rsidR="00B5450C" w:rsidRDefault="00B5450C" w:rsidP="009B3A20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Discusión</w:t>
-[...792 lines deleted...]
-    <w:p w14:paraId="7869A369" w14:textId="089A9F07" w:rsidR="009170E9" w:rsidRPr="009B3A20" w:rsidRDefault="009170E9" w:rsidP="009B3A20">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38171C3C" w14:textId="45896AAB" w:rsidR="00C759B5" w:rsidRPr="009B3A20" w:rsidRDefault="00C759B5" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Conclusión</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2D01F003" w14:textId="07DB66B6" w:rsidR="00CF5265" w:rsidRPr="009B3A20" w:rsidRDefault="00CF5265" w:rsidP="009B3A20">
+        <w:lastRenderedPageBreak/>
+        <w:t>Discusión</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A2FFBD" w14:textId="3EC3BC18" w:rsidR="00C759B5" w:rsidRPr="009B3A20" w:rsidRDefault="00C759B5" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El estudio realizado sobre la elaboración de trabajos de fin de grado por el estudiantado universitario ha descubierto aspectos multifacéticos que vinculan estrechamente la formación académica con el crecimiento personal y profesional del estudiantado. Esta investigación profunda ha revelado que la elección de temas para estos trabajos trasciende los simples intereses académicos, funcionando en cambio como catalizadores para la exploración y consolidación de la identidad personal y profesional del estudiantado. La confluencia entre la vida académica y experiencias personales significativas ofrece una ventana única a la transformación identitaria que ocurre durante un período crucial: la transición de la vida estudiantil a la vida profesional.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">La elección del tema para el trabajo de fin de grado se revela como un punto de inflexión crucial en la trayectoria educativa, especialmente en disciplinas como la psicología. Esta decisión tiene implicaciones significativas no </w:t>
+      </w:r>
+      <w:r w:rsidR="00E92A9E" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sólo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el ámbito académico sino también en la vida personal del estudiant</w:t>
+      </w:r>
+      <w:r w:rsidR="00B87AAA" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. La necesidad de abordar conflictos personales o problemáticas familiares o comunitarias se refleja en los temas elegidos, actuando como un espejo de sus inquietudes y experiencias. Este fenómeno indica una fuerte vinculación entre la vida académica y personal del estudiante, lo cual es fundamental para entender las dinámicas de la transición de la vida académica a la profesional (Erikson, 1968; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Feixa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2020).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D39DC9D" w14:textId="21A46B4D" w:rsidR="00C759B5" w:rsidRPr="009B3A20" w:rsidRDefault="00C759B5" w:rsidP="009B3A20">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1705"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">La selección de temas para los trabajos finales no es un proceso arbitrario; refleja una interacción compleja entre el estudiante y su entorno, sus valores, y sus experiencias vividas. Al elegir un tema que resuena personalmente, </w:t>
-[...45 lines deleted...]
-      <w:pPr>
+        <w:t>La gestión de la proximidad emocional al objeto de estudio es compleja y esencial para mantener la integridad académica</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6A7B" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Por lo tanto, el estudiantado </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">debe navegar entre su implicación personal y la necesidad de mantener una perspectiva </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6A7B" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en la que la subjetividad sea abordada psicodinámicamente para la rigurosidad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">científica (Aguado y De la Garza, 2017). La elección del tema y su desarrollo pueden llevar a dinámicas de conflicto, como el alejamiento del tema, retrasos en los avances académicos y otros desafíos emocionales, todos los cuales tienen repercusiones significativas en la vida académica </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6A7B" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y en la salud </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>del estudiant</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6A7B" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD13C8B" w14:textId="4C4262AA" w:rsidR="00C759B5" w:rsidRPr="009B3A20" w:rsidRDefault="00C759B5" w:rsidP="009B3A20">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1705"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sin embargo, este entrelazamiento de lo personal con lo académico </w:t>
-[...34 lines deleted...]
-    <w:p w14:paraId="3AC9991A" w14:textId="236C7C75" w:rsidR="00E546F5" w:rsidRPr="009B3A20" w:rsidRDefault="00E546F5" w:rsidP="009B3A20">
+        <w:t>El estudio da cuenta como este período crítico</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5555" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>implica desafíos académicos al igual que una intensa transformación personal y profesional, por lo que la interacción de estas dimensiones complica, pero también enriquece el proceso educativo, preparando a</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5555" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los estudiantes para la transición hacia la vida profesional y autónoma. De esta manera, en la elección, desarrollo y construcción de un trabajo de grado, se refleja la complejidad de los desafíos enfrentados y destaca la importancia de una atención cuidadosa a las dinámicas psicoemocionales durante este periodo de transición.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="390C5B3E" w14:textId="77777777" w:rsidR="00C759B5" w:rsidRPr="009B3A20" w:rsidRDefault="00C759B5" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Los resultados </w:t>
-[...114 lines deleted...]
-    <w:p w14:paraId="1B17C412" w14:textId="04AFEBE9" w:rsidR="009170E9" w:rsidRPr="009B3A20" w:rsidRDefault="00E546F5" w:rsidP="009B3A20">
+        <w:t>La interacción entre las vivencias personales del estudiante y su entorno académico es un proceso dinámico que refleja la identidad existente además que también contribuye activamente a su formación y transformación. La elección de un tema de trabajo final de grado se convierte en un acto significativo donde el estudiantado persigue un interés académico, formativo, al mismo tiempo que participa en una praxis del saber que es fundamentalmente reflexiva y reveladora de su propia identidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A151C96" w14:textId="1B88CB66" w:rsidR="00C759B5" w:rsidRPr="009B3A20" w:rsidRDefault="00C759B5" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...51 lines deleted...]
-    <w:p w14:paraId="1A08034A" w14:textId="61412F9E" w:rsidR="00E546F5" w:rsidRPr="009B3A20" w:rsidRDefault="00E546F5" w:rsidP="009B3A20">
+        <w:t>El enfoque académico en la significación social e ideológica de estas elecciones</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5555" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> resalta la importancia de comprender la educación superior como un espacio de interacción social que influye y es influido por el estudiantado. Esta perspectiva desafía la noción tradicional de la educación como un proceso unidireccional de adquisición de conocimiento</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5555" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y sugiere</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5555" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un modelo más integrado y dinámico, donde el aprendizaje y la identidad son procesos interconectados que se informan y transforman mutuamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7348DAF3" w14:textId="77777777" w:rsidR="00DE5555" w:rsidRPr="009B3A20" w:rsidRDefault="00DE5555" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">La </w:t>
-[...63 lines deleted...]
-        <w:t xml:space="preserve">, particularmente en disciplinas que involucran un alto grado de análisis personal y subjetivo. Estas estrategias no </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Por</w:t>
+      </w:r>
+      <w:r w:rsidR="00C759B5" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lo tanto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, la consolidación de una etapa de formación en la educación superior, requiere</w:t>
+      </w:r>
+      <w:r w:rsidR="00C759B5" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> considera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00C759B5" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la enseñanza y el aprendizaje no </w:t>
       </w:r>
       <w:r w:rsidR="00E92A9E" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sólo</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B3A20">
-[...8 lines deleted...]
-    <w:p w14:paraId="1697B16B" w14:textId="71E2E725" w:rsidR="00E546F5" w:rsidRPr="009B3A20" w:rsidRDefault="00E546F5" w:rsidP="009B3A20">
+      <w:r w:rsidR="00C759B5" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como un traspaso de conocimiento, sino como un diálogo continuo que contribuye a la configuración de la identidad profesional y personal del estudiante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4155A896" w14:textId="43D65712" w:rsidR="00B96B8D" w:rsidRPr="009B3A20" w:rsidRDefault="00B96B8D" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">En particular, </w:t>
-[...114 lines deleted...]
-    <w:p w14:paraId="06301F5B" w14:textId="048EEDFF" w:rsidR="00E546F5" w:rsidRPr="009B3A20" w:rsidRDefault="00E546F5" w:rsidP="009B3A20">
+        <w:t>Así, este enfoque tiene implicaciones profundas para visualizar la propuesta de un método académico diseñado para interactuar con las biografías, historias de vida y experiencias del estudiantado, especialmente construido para la orientación y supervisión de trabajos finales de grado. En este sentido, se destaca la relevancia de un acompañamiento consciente de los aspectos emocionales y personales que intervienen en la elección de temas de investigación, lo cual es esencial para un desarrollo académico y personal pleno y reflexivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="372ACB22" w14:textId="549F3578" w:rsidR="00C759B5" w:rsidRPr="009B3A20" w:rsidRDefault="00C759B5" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Por otro lado, los espacios psicodinámicos ofrecen una plataforma para que </w:t>
-[...66 lines deleted...]
-    <w:p w14:paraId="704F2693" w14:textId="42689347" w:rsidR="00F93F92" w:rsidRPr="009B3A20" w:rsidRDefault="00E546F5" w:rsidP="009B3A20">
+        <w:t xml:space="preserve">El análisis de los resultados muestra que la selección de temas de investigación altamente personales o familiares impone desafíos únicos que requieren un manejo cuidadoso de la emocionalidad y la subjetividad inherente al estudiantado. La reflexividad y el autoconocimiento son indispensables en estos casos, como lo indican </w:t>
+      </w:r>
+      <w:r w:rsidR="00B96B8D" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aguado y De la Garza (2017), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Alveano</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y Farías (2011), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cueli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y Biro (1975), quienes subrayan la importancia de espacios psicodinámicos para que </w:t>
+      </w:r>
+      <w:r w:rsidR="00B96B8D" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el estudiantado </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pueda reflejar y comprender cómo sus propias experiencias y preconcepciones pueden afectar la interpretación de los datos y el enfoque general de la investigación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FBFA6C6" w14:textId="575DF66A" w:rsidR="00C759B5" w:rsidRPr="009B3A20" w:rsidRDefault="00C759B5" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...77 lines deleted...]
-    <w:p w14:paraId="4ADAC6F0" w14:textId="36262240" w:rsidR="009170E9" w:rsidRPr="009B3A20" w:rsidRDefault="00E546F5" w:rsidP="009B3A20">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esta necesidad se ve reflejada en la tendencia de </w:t>
+      </w:r>
+      <w:r w:rsidR="00B96B8D" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">algunas y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">algunos estudiantes a experimentar un conflicto entre su proximidad emocional al tema y la necesidad y exigencia académica de mantener la objetividad científica. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="766DE872" w14:textId="7EF5626B" w:rsidR="00C759B5" w:rsidRPr="009B3A20" w:rsidRDefault="00B96B8D" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">La ansiedad y la duda sobre sus capacidades investigativas que </w:t>
-[...73 lines deleted...]
-      <w:r w:rsidRPr="009B3A20">
+        <w:t>La</w:t>
+      </w:r>
+      <w:r w:rsidR="00C759B5" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> investigación enfatiza que, más allá de los desafíos, hay un valor terapéutico y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C759B5" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>empoderador</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C759B5" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en la elección de temas que resuenan con las experiencias personales de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l estudiantado</w:t>
+      </w:r>
+      <w:r w:rsidR="00C759B5" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="2AE9D201" w14:textId="4D886AEA" w:rsidR="00025154" w:rsidRPr="009B3A20" w:rsidRDefault="00E546F5" w:rsidP="009B3A20">
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Esto p</w:t>
+      </w:r>
+      <w:r w:rsidR="00C759B5" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">roporciona una oportunidad para el procesamiento personal y la conexión emocional con el trabajo académico, ofreciendo a los estudiantes un sentido de propósito y pertenencia dentro de su campo de estudio. Sin embargo, para maximizar estos beneficios </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
+      <w:r w:rsidR="00C759B5" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimiza</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00C759B5" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los riesgos asociados, es imperativo integrar un enfoque reflexivo y psicodinámico en la formación de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">futuros profesionales </w:t>
+      </w:r>
+      <w:r w:rsidR="00C759B5" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en campos relacionados con la psicología y otras ciencias sociales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717B5A9E" w14:textId="4E8D1873" w:rsidR="00C759B5" w:rsidRPr="009B3A20" w:rsidRDefault="00C759B5" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">La adopción de estas estrategias enriquece la experiencia de investigación del estudiantado al proporcionarles las herramientas necesarias para manejar los aspectos emocionales de su trabajo, al igual que fortalecer la integridad y calidad del proceso de construcción de su trabajo e investigación de fin de grado. </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="0BD60CB4" w14:textId="672A3F1C" w:rsidR="00411C95" w:rsidRPr="009B3A20" w:rsidRDefault="00411C95" w:rsidP="009B3A20">
+        <w:t>Estos resultados indica</w:t>
+      </w:r>
+      <w:r w:rsidR="00331734" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que la transición hacia </w:t>
+      </w:r>
+      <w:r w:rsidR="00331734" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la autonomía profesional </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>no es simplemente un desafío técnico, sino que tiene profundas implicaciones emocionales</w:t>
+      </w:r>
+      <w:r w:rsidR="00331734" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cognitivas para </w:t>
+      </w:r>
+      <w:r w:rsidR="00331734" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>estudiant</w:t>
+      </w:r>
+      <w:r w:rsidR="00331734" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. La brecha entre la formación académica centrada en habilidades específicas y las demandas de una investigación metodológicamente rigurosa sugiere la necesidad de un soporte académico adicional durante esta transición. Por lo </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC01AD" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tanto,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la introducción de un espacio y tiempo de acompañamiento psicodinámico con relación a su formación y </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC01AD" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elaboración del tema de trabajo final podría mitigar aquellos posibles efectos nocivos de esta transición.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7869A369" w14:textId="089A9F07" w:rsidR="009170E9" w:rsidRPr="009B3A20" w:rsidRDefault="009170E9" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Futuras líneas de investigación</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2860FBCA" w14:textId="6635CD99" w:rsidR="00411C95" w:rsidRPr="009B3A20" w:rsidRDefault="00990B13" w:rsidP="009B3A20">
+        <w:lastRenderedPageBreak/>
+        <w:t>Conclusión</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D01F003" w14:textId="07DB66B6" w:rsidR="00CF5265" w:rsidRPr="009B3A20" w:rsidRDefault="00CF5265" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>B</w:t>
-[...74 lines deleted...]
-    <w:p w14:paraId="7BD75537" w14:textId="25EDC176" w:rsidR="00411C95" w:rsidRPr="009B3A20" w:rsidRDefault="00411C95" w:rsidP="009B3A20">
+        <w:t>El estudio realizado sobre la elaboración de trabajos de fin de grado por el estudiantado universitario ha descubierto aspectos multifacéticos que vinculan estrechamente la formación académica con el crecimiento personal y profesional del estudiantado. Esta investigación profunda ha revelado que la elección de temas para estos trabajos trasciende los simples intereses académicos, funcionando en cambio como catalizadores para la exploración y consolidación de la identidad personal y profesional del estudiantado. La confluencia entre la vida académica y experiencias personales significativas ofrece una ventana única a la transformación identitaria que ocurre durante un período crucial: la transición de la vida estudiantil a la vida profesional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC59FEA" w14:textId="785052C4" w:rsidR="00E546F5" w:rsidRPr="009B3A20" w:rsidRDefault="00E546F5" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Otra línea de investigación valiosa sería el estudio longitudinal de los efectos a largo plazo de los obstáculos metodológicos y epistémicos identificados en los trabajos de fin de grado. Esto no </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003C6A14" w:rsidRPr="009B3A20">
+        <w:t xml:space="preserve">La selección de temas para los trabajos finales no es un proceso arbitrario; refleja una interacción compleja entre el estudiante y su entorno, sus valores, y sus experiencias vividas. Al elegir un tema que resuena personalmente, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003533FA" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>el estudiantado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:r w:rsidR="00E92A9E" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sólo</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ayudaría a comprender mejor las trayectorias profesionales de estos estudiantes, sino que también ofrecería una base para revisar y mejorar las metodologías de investigación enseñadas en el ámbito académico.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="37BE57D2" w14:textId="2A556F2F" w:rsidR="00411C95" w:rsidRPr="009B3A20" w:rsidRDefault="00411C95" w:rsidP="009B3A20">
+        <w:t xml:space="preserve"> se embarcan</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en una investigación académica, sino que también emprenden un viaje introspectivo que puede fortalecer su entendimiento de sí mismos y de su lugar en el mundo. Este proceso de elección de tema es, por tanto, un acto de autoafirmación y un rito de paso hacia la madurez académica y personal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53E00A77" w14:textId="330C60D2" w:rsidR="00E546F5" w:rsidRPr="009B3A20" w:rsidRDefault="00E546F5" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">La incorporación de un análisis comparativo entre diferentes generaciones de estudiantes de psicología </w:t>
-[...66 lines deleted...]
-    <w:p w14:paraId="245563F1" w14:textId="1338F514" w:rsidR="00411C95" w:rsidRPr="009B3A20" w:rsidRDefault="00411C95" w:rsidP="009B3A20">
+        <w:t xml:space="preserve">Sin embargo, este entrelazamiento de lo personal con lo académico </w:t>
+      </w:r>
+      <w:r w:rsidR="00621638" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>se realiza entre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> desafíos metodológicos y emocionales significativos. </w:t>
+      </w:r>
+      <w:r w:rsidR="00621638" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El estudiantado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> debe navegar cuidadosamente entre la proximidad emocional de sus temas y la necesidad de mantener un análisis objetivo y científico. Este equilibrio es particularmente delicado en disciplinas como la psicología, donde la relevancia del tema puede potenciar la motivación personal y al mismo tiempo exacerbar conflictos internos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AC9991A" w14:textId="236C7C75" w:rsidR="00E546F5" w:rsidRPr="009B3A20" w:rsidRDefault="00E546F5" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">Los resultados </w:t>
+      </w:r>
+      <w:r w:rsidR="00621638" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">preliminares </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>indican que</w:t>
+      </w:r>
+      <w:r w:rsidR="00232A42" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aunque la elección de temas con carga emocional personal puede tener efectos terapéuticos y ser </w:t>
+      </w:r>
+      <w:r w:rsidR="00232A42" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">una autoafirmación de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>empodera</w:t>
+      </w:r>
+      <w:r w:rsidR="00232A42" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>miento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, también presenta riesgos significativos. Estos temas pueden llevar a sesgos de confirmación, donde </w:t>
+      </w:r>
+      <w:r w:rsidR="00562571" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>el estudiantado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> puede</w:t>
+      </w:r>
+      <w:r w:rsidR="00562571" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">favorecer inconscientemente información que respalda sus experiencias y creencias preexistentes, comprometiendo así la rigurosidad metodológica de la investigación. A pesar de estos desafíos, el proceso ofrece oportunidades valiosas para el desarrollo de habilidades críticas de investigación y para el crecimiento personal, al requerir que </w:t>
+      </w:r>
+      <w:r w:rsidR="00232A42" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">las y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>los estudiantes desarrollen una mayor autoconciencia y habilidades de reflexión crítica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B17C412" w14:textId="04AFEBE9" w:rsidR="009170E9" w:rsidRPr="009B3A20" w:rsidRDefault="00E546F5" w:rsidP="009B3A20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es crucial que los programas académicos y los supervisores reconozcan y aborden estos desafíos metodológicos y emocionales con estrategias específicas. Esto podría incluir talleres sobre reflexividad, sesiones de supervisión que enfaticen la objetividad y el análisis crítico, y soporte psicológico para ayudar a los estudiantes a manejar las emociones que surgen durante su investigación. Al hacerlo, los educadores pueden ayudar a </w:t>
+      </w:r>
+      <w:r w:rsidR="00836D9B" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">las y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">los estudiantes no </w:t>
+      </w:r>
+      <w:r w:rsidR="00E92A9E" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sólo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a producir trabajos finales de alta calidad, sino también a navegar por su propia transformación personal y profesional con mayor conciencia y </w:t>
+      </w:r>
+      <w:r w:rsidR="00836D9B" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>empoderamiento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A08034A" w14:textId="61412F9E" w:rsidR="00E546F5" w:rsidRPr="009B3A20" w:rsidRDefault="00E546F5" w:rsidP="009B3A20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:r w:rsidR="00836D9B" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adaptación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de grupos focales supervisados</w:t>
+      </w:r>
+      <w:r w:rsidR="00836D9B" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para la elaboración de un trabajo de grado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y la implementación de espacios psicodinámicos en el contexto educativo universitario han emergido como herramientas fundamentales para mejorar la experiencia de investigación de</w:t>
+      </w:r>
+      <w:r w:rsidR="00836D9B" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00836D9B" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>estudiantado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, particularmente en disciplinas que involucran un alto grado de análisis personal y subjetivo. Estas estrategias no </w:t>
+      </w:r>
+      <w:r w:rsidR="00E92A9E" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sólo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ofrecen un marco para la gestión emocional efectiva, sino que también se convierten en catalizadores para una mayor objetividad y una reflexión crítica profunda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1697B16B" w14:textId="71E2E725" w:rsidR="00E546F5" w:rsidRPr="009B3A20" w:rsidRDefault="00E546F5" w:rsidP="009B3A20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En particular, </w:t>
+      </w:r>
+      <w:r w:rsidR="00836D9B" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esta adaptación de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">grupos </w:t>
+      </w:r>
+      <w:r w:rsidR="00836D9B" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de estudiantes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">supervisados permite explorar sus temas de investigación en un entorno </w:t>
+      </w:r>
+      <w:r w:rsidR="00836D9B" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">seguro y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>controlado</w:t>
+      </w:r>
+      <w:r w:rsidR="00836D9B" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> donde la interacción con sus pares y la guía de un supervisor facilitan una discusión abierta y crítica. Esta interacción grupal ayuda </w:t>
+      </w:r>
+      <w:r w:rsidR="00836D9B" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">al estudiantado </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a confrontar y examinar sus preconcepciones y sesgos personales que podrían afectar la integridad de su trabajo investigativo. El papel del supervisor es crucial en este contexto, ya que proporciona la estructura necesaria para mantener el enfoque académico del grupo, </w:t>
+      </w:r>
+      <w:r w:rsidR="00836D9B" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>al igual que</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ofrece un apoyo emocional</w:t>
+      </w:r>
+      <w:r w:rsidR="00836D9B" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vital para navegar por las complejidades psicológicas asociadas con la investigación personal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06301F5B" w14:textId="048EEDFF" w:rsidR="00E546F5" w:rsidRPr="009B3A20" w:rsidRDefault="00E546F5" w:rsidP="009B3A20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por otro lado, los espacios psicodinámicos ofrecen una plataforma para que </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34559" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>el estudiantado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> profundice en su autoconocimiento y comprendan cómo sus experiencias de vida influencian su enfoque académico. Estos espacios son diseñados para ser entornos seguros donde </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34559" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">las y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">los estudiantes pueden reflexionar sobre sus emociones, ansiedades y expectativas relacionadas con su proyecto de investigación. El resultado es una doble ventaja: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34559" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">las y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">los estudiantes no </w:t>
+      </w:r>
+      <w:r w:rsidR="00E92A9E" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sólo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aprenden a gestionar mejor sus emociones, lo que reduce el estrés y la ansiedad, sino que también ganan claridad en su pensamiento académico, lo que mejora la objetividad y la rigurosidad de su investigación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="704F2693" w14:textId="42689347" w:rsidR="00F93F92" w:rsidRPr="009B3A20" w:rsidRDefault="00E546F5" w:rsidP="009B3A20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Además, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE67C1" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>los resultados</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> resalt</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE67C1" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la importancia de </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE67C1" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">acompañar gradualmente al estudiantado </w:t>
+      </w:r>
+      <w:r w:rsidR="00F93F92" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>durante su formación académica en la transición a una investigación con mayor rigurosidad, como es el trabajo de fin de grado, en donde las exigencias de precisión pueden ser particularmente desafiantes para el estudiantado que previamente puede haber estado acostumbrado a enfoques de aprendizaje más flexibles y menos estructurados.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2EC3" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En ese sentido, los problemas prototípicos abordados transversalmente en cada semestre en la URC (durante los 6 primeros semestres), pueden ser el proceso facilitador y gradual para esta transición.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ADAC6F0" w14:textId="36262240" w:rsidR="009170E9" w:rsidRPr="009B3A20" w:rsidRDefault="00E546F5" w:rsidP="009B3A20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La ansiedad y la duda sobre sus capacidades investigativas que </w:t>
+      </w:r>
+      <w:r w:rsidR="00606098" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">experimentan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">estudiantes </w:t>
+      </w:r>
+      <w:r w:rsidR="00606098" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">durante este proceso, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es una preocupación significativa que puede obstaculizar </w:t>
+      </w:r>
+      <w:r w:rsidR="00606098" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> progreso académico. Un enfoque que integre soporte psicoemocional junto con </w:t>
+      </w:r>
+      <w:r w:rsidR="00606098" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formación técnica puede ofrecer soluciones a este problema</w:t>
+      </w:r>
+      <w:r w:rsidR="00606098" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> universitario</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE9D201" w14:textId="4D886AEA" w:rsidR="00025154" w:rsidRPr="009B3A20" w:rsidRDefault="00E546F5" w:rsidP="009B3A20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La adopción de estas estrategias enriquece la experiencia de investigación del estudiantado al proporcionarles las herramientas necesarias para manejar los aspectos emocionales de su trabajo, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">al igual que fortalecer la integridad y calidad del proceso de construcción de su trabajo e investigación de fin de grado. </w:t>
+      </w:r>
+      <w:r w:rsidR="00025154" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En ese sentido, este modelo propuesto puede transformar la manera en que el estudiantado aborda los desafíos de la investigación, preparándoles para carreras académicas exitosas. Además, puede contribuir significativamente a la construcción de investigaciones relevantes en su campo profesional elegido, al mismo tiempo que ayuda a delinear futuros temas de investigación con un impacto significativo a nivel individual, social y colectivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD60CB4" w14:textId="672A3F1C" w:rsidR="00411C95" w:rsidRPr="009B3A20" w:rsidRDefault="00411C95" w:rsidP="009B3A20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Futuras líneas de investigación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2860FBCA" w14:textId="6635CD99" w:rsidR="00411C95" w:rsidRPr="009B3A20" w:rsidRDefault="00990B13" w:rsidP="009B3A20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00411C95" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">asado en el extenso conjunto de datos obtenidos de la investigación sobre los obstáculos personales, la relación psicoafectiva vinculada con ser la primera persona en la familia en </w:t>
+      </w:r>
+      <w:r w:rsidR="0000514D" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>acceder a</w:t>
+      </w:r>
+      <w:r w:rsidR="00411C95" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> estudios universitarios, y </w:t>
+      </w:r>
+      <w:r w:rsidR="0000514D" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">las diversas percepciones del estudiantado sobre el tema de </w:t>
+      </w:r>
+      <w:r w:rsidR="00411C95" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ser las primeras generaciones </w:t>
+      </w:r>
+      <w:r w:rsidR="0000514D" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>formadas en la licenciatura de psicología de la URC</w:t>
+      </w:r>
+      <w:r w:rsidR="00411C95" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, las futuras líneas de investigación pueden adoptar varias direcciones estratégicas y enriquecedoras</w:t>
+      </w:r>
+      <w:r w:rsidR="005C377B" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para las universidades y el estudiantado</w:t>
+      </w:r>
+      <w:r w:rsidR="00411C95" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BD75537" w14:textId="25EDC176" w:rsidR="00411C95" w:rsidRPr="009B3A20" w:rsidRDefault="00411C95" w:rsidP="009B3A20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Otra línea de investigación valiosa sería el estudio longitudinal de los efectos a largo plazo de los obstáculos metodológicos y epistémicos identificados en los trabajos de fin de grado. Esto no </w:t>
+      </w:r>
+      <w:r w:rsidR="003C6A14" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sólo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ayudaría a comprender mejor las trayectorias profesionales de estos estudiantes, sino que también ofrecería una base para revisar y mejorar las metodologías de investigación enseñadas en el ámbito académico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37BE57D2" w14:textId="2A556F2F" w:rsidR="00411C95" w:rsidRPr="009B3A20" w:rsidRDefault="00411C95" w:rsidP="009B3A20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La incorporación de un análisis comparativo entre diferentes generaciones de estudiantes de psicología </w:t>
+      </w:r>
+      <w:r w:rsidR="005C377B" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en la URC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>podría revelar tendencias en el desarrollo formativo</w:t>
+      </w:r>
+      <w:r w:rsidR="005C377B" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cambios </w:t>
+      </w:r>
+      <w:r w:rsidR="005C377B" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y adaptaciones </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en las prácticas educativas y expectativas estudiantiles </w:t>
+      </w:r>
+      <w:r w:rsidR="005C377B" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a través de los programas vigentes por generación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Tal análisis proporcionaría una perspectiva más rica y contextualizada de cómo las estrategias curriculares y las estrategias de apoyo afectan el desarrollo estudiantil en disciplinas psicológicas y sociales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="245563F1" w14:textId="1338F514" w:rsidR="00411C95" w:rsidRPr="009B3A20" w:rsidRDefault="00411C95" w:rsidP="009B3A20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Cada una de estas líneas contribuir</w:t>
       </w:r>
       <w:r w:rsidR="006445F6" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>á</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> significativamente al cuerpo académico existente</w:t>
       </w:r>
       <w:r w:rsidR="006445F6" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> y futuro</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, así como facilitar el diseño de intervenciones educativas sensibles a las necesidades </w:t>
       </w:r>
       <w:r w:rsidR="006445F6" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">identitarias </w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>del estudiantado, promoviendo un ambiente académico que respalde tanto el éxito académico como el desarrollo personal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74A534D7" w14:textId="58C65963" w:rsidR="00411C95" w:rsidRPr="009B3A20" w:rsidRDefault="00411C95" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
@@ -9333,51 +9377,60 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Este estudio no habría sido posible sin la colaboración, el apoyo y la dedicación de numerosas personas cuya generosidad y compromiso han enriquecido profundamente este trabajo. En primer lugar, quisiera expresar mi más sincero agradecimiento a Juana Leonor colega y amiga, cuya función fue indispensable. Su capacidad para escuchar de manera atenta fue fundamental.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0212ED65" w14:textId="33C6F0D2" w:rsidR="003C6A14" w:rsidRPr="009B3A20" w:rsidRDefault="003C6A14" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Un agradecimiento especial al estudiantado de ambos grupos, quienes no sólo participaron activamente en este estudio, sino que también se convirtieron en los verdaderos maestros del saber que se construy</w:t>
+        <w:t xml:space="preserve">Un agradecimiento especial al estudiantado de ambos grupos, quienes no sólo participaron activamente en este estudio, sino que también se convirtieron en los verdaderos maestros del saber </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>que se construy</w:t>
       </w:r>
       <w:r w:rsidR="007F214A" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ó</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Su disposición para compartir sus experiencias y reflexiones ha sido esencial para profundizar en la comprensión de los procesos psicoemocionales </w:t>
       </w:r>
       <w:r w:rsidR="007F214A" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
@@ -9659,106 +9712,87 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> universitario que recupera y fortalece un entorno de colaboración y transformación continua. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D6943FE" w14:textId="31AB61EE" w:rsidR="009170E9" w:rsidRPr="009B3A20" w:rsidRDefault="009B3A20" w:rsidP="009B3A20">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CDA1105" w14:textId="48A90FAB" w:rsidR="00E92A9E" w:rsidRPr="009B3A20" w:rsidRDefault="00E92A9E" w:rsidP="00214F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aguado Vázquez, J. C., </w:t>
       </w:r>
       <w:r w:rsidR="00825D82" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> De La Garza </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, M. A. (s. f.). </w:t>
+        <w:t xml:space="preserve"> De La Garza Walliser, M. A. (s. f.). </w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Antropología y psicoanálisis. Psicocomunidad</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. COLOFON.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CBACCF" w14:textId="519B90E0" w:rsidR="00E92A9E" w:rsidRPr="009B3A20" w:rsidRDefault="00E92A9E" w:rsidP="00825D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
@@ -10011,1408 +10045,1308 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sage.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21DCD78E" w14:textId="77777777" w:rsidR="00E92A9E" w:rsidRPr="009B3A20" w:rsidRDefault="00E92A9E" w:rsidP="00825D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, K. (2018). </w:t>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Crenshaw, K. (2018). </w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">La interseccionalidad en cuestión: una entrevista a </w:t>
-      </w:r>
+        <w:t>La interseccionalidad en cuestión: una entrevista a Kimberlé Crenshaw</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Athenea Digital, 18(3), 1-17.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="304613F7" w14:textId="1E06AFFE" w:rsidR="00E92A9E" w:rsidRPr="009B3A20" w:rsidRDefault="00E92A9E" w:rsidP="00825D82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cueli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J.C. </w:t>
+      </w:r>
+      <w:r w:rsidR="00825D82" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Biro, C. (1975). </w:t>
+      </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Kimberlé</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Psicocomunidad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Prentice Hall.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="529B10DA" w14:textId="6A47ACC4" w:rsidR="00E673DC" w:rsidRPr="009B3A20" w:rsidRDefault="00E673DC" w:rsidP="00825D82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Del Castillo, M. (2012). </w:t>
+      </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Causas, consecuencias y prevención de la deserción escolar, EUA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Palibrio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B78B91C" w14:textId="11DFD27F" w:rsidR="00E92A9E" w:rsidRPr="009B3A20" w:rsidRDefault="00E92A9E" w:rsidP="00825D82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Denzin, N. K., </w:t>
+      </w:r>
+      <w:r w:rsidR="00825D82" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lincoln, Y. S. (2018). </w:t>
+      </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Crenshaw</w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="304613F7" w14:textId="1E06AFFE" w:rsidR="00E92A9E" w:rsidRPr="009B3A20" w:rsidRDefault="00E92A9E" w:rsidP="00825D82">
+        <w:t>El poder de la investigación cualitativa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (5ª ed.). Ediciones Síntesis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31621A80" w14:textId="230F73FD" w:rsidR="00E92A9E" w:rsidRPr="009B3A20" w:rsidRDefault="00E92A9E" w:rsidP="00825D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, J.C. </w:t>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Donoso, S., </w:t>
       </w:r>
       <w:r w:rsidR="00825D82" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Biro, C. (1975). </w:t>
+        <w:t xml:space="preserve"> Schiefelbein, E. (2012). </w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Psicocomunidad</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="529B10DA" w14:textId="6A47ACC4" w:rsidR="00E673DC" w:rsidRPr="009B3A20" w:rsidRDefault="00E673DC" w:rsidP="00825D82">
+        <w:t>Análisis de los modelos explicativos de retención de estudiantes en la universidad: una visión desde la desigualdad social</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Estudios Pedagógicos, 33(1), 7-27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B9F643D" w14:textId="77777777" w:rsidR="00E92A9E" w:rsidRPr="009B3A20" w:rsidRDefault="00E92A9E" w:rsidP="00825D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Del Castillo, M. (2012). </w:t>
+        <w:t xml:space="preserve">Erikson, E. (1968). </w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Causas, consecuencias y prevención de la deserción escolar, EUA</w:t>
-[...28 lines deleted...]
-    <w:p w14:paraId="0B78B91C" w14:textId="11DFD27F" w:rsidR="00E92A9E" w:rsidRPr="009B3A20" w:rsidRDefault="00E92A9E" w:rsidP="00825D82">
+        <w:t>Identidad, juventud y crisis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Taurus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD5336E" w14:textId="77777777" w:rsidR="00E92A9E" w:rsidRPr="009B3A20" w:rsidRDefault="00E92A9E" w:rsidP="00825D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B3A20">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Lincoln, Y. S. (2018). </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Feixa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C. (2020). </w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El poder de la investigación cualitativa</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="31621A80" w14:textId="230F73FD" w:rsidR="00E92A9E" w:rsidRPr="009B3A20" w:rsidRDefault="00E92A9E" w:rsidP="00825D82">
+        <w:t>Identidad, Juventud y Crisis: el concepto de crisis en las teorías sobre la juventud</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Revista Española de Sociología, 29, 11-26. https://doi.org/10.22325/fes/res.2020.72</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D69A46" w14:textId="77777777" w:rsidR="00E673DC" w:rsidRPr="009B3A20" w:rsidRDefault="00E673DC" w:rsidP="00825D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Donoso, S., </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Fonseca, R., y Prieto de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Schiefelbein</w:t>
+        <w:t>Alizo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, E. (2012). </w:t>
+        <w:t xml:space="preserve">, L.  (2010). </w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Análisis de los modelos explicativos de retención de estudiantes en la universidad: una visión desde la desigualdad social</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="1B9F643D" w14:textId="77777777" w:rsidR="00E92A9E" w:rsidRPr="009B3A20" w:rsidRDefault="00E92A9E" w:rsidP="00825D82">
+        <w:t>Las emociones en la comunicación persuasiva: desde la retórica afectiva de Aristóteles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Quórum Académico, 7(1), 78-94. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A22D070" w14:textId="2EB7AF8E" w:rsidR="00E92A9E" w:rsidRPr="009B3A20" w:rsidRDefault="00E92A9E" w:rsidP="00825D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Erikson, E. (1968). </w:t>
+        <w:t xml:space="preserve">Garbanzo Vargas, G. M. (2007). </w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Identidad, juventud y crisis</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="4CD5336E" w14:textId="77777777" w:rsidR="00E92A9E" w:rsidRPr="009B3A20" w:rsidRDefault="00E92A9E" w:rsidP="00825D82">
+        <w:t>Factores asociados al rendimiento académico en estudiantes universitarios, una reflexión desde la calidad de la educación superior pública</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Revista Educación, 31(1), 43-63.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A32B7C" w14:textId="77777777" w:rsidR="00E92A9E" w:rsidRPr="009B3A20" w:rsidRDefault="00E92A9E" w:rsidP="00825D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Giroux, H. A. (2011). </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009B3A20">
-[...15 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Identidad, Juventud y Crisis: el concepto de crisis en las teorías sobre la juventud</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="57D69A46" w14:textId="77777777" w:rsidR="00E673DC" w:rsidRPr="009B3A20" w:rsidRDefault="00E673DC" w:rsidP="00825D82">
+        <w:t>On</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>critical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pedagogy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bloomsbury</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Publishing USA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C802DF" w14:textId="3D157D38" w:rsidR="00E92A9E" w:rsidRPr="009B3A20" w:rsidRDefault="00E92A9E" w:rsidP="00825D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fonseca, R., y Prieto de </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, L.  (2010). </w:t>
+        <w:t xml:space="preserve">Herrera Márquez, A. X., </w:t>
+      </w:r>
+      <w:r w:rsidR="00825D82" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Montero Alférez, M. C. (2021). </w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Las emociones en la comunicación persuasiva: desde la retórica afectiva de Aristóteles</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="2A22D070" w14:textId="2EB7AF8E" w:rsidR="00E92A9E" w:rsidRPr="009B3A20" w:rsidRDefault="00E92A9E" w:rsidP="00825D82">
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hibridualidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en educación superior</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. UNAM, FES Zaragoza.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E230225" w14:textId="2C57782E" w:rsidR="00E92A9E" w:rsidRPr="009B3A20" w:rsidRDefault="00E92A9E" w:rsidP="00825D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Garbanzo Vargas, G. M. (2007). </w:t>
+        <w:t xml:space="preserve">Manrique, M. S., Di </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Matteo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. F., </w:t>
+      </w:r>
+      <w:r w:rsidR="00825D82" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sanchez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L. (2016). </w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Factores asociados al rendimiento académico en estudiantes universitarios, una reflexión desde la calidad de la educación superior pública</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="14A32B7C" w14:textId="77777777" w:rsidR="00E92A9E" w:rsidRPr="009B3A20" w:rsidRDefault="00E92A9E" w:rsidP="00825D82">
+        <w:t>Análisis de la implicación: construcción del sujeto y del objeto de investigación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artigos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 984-1008.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00163D2E" w14:textId="4BBBB169" w:rsidR="00E92A9E" w:rsidRPr="009B3A20" w:rsidRDefault="00E92A9E" w:rsidP="00825D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Martínez, M., </w:t>
+      </w:r>
+      <w:r w:rsidR="00825D82" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Scheele, P. (2003). </w:t>
+      </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>On</w:t>
+        <w:t>El papel de la educación superior en la formación de la identidad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revista de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Educación</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Superior, 32(128), 59-70.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7035CB39" w14:textId="4C24D38B" w:rsidR="00E92A9E" w:rsidRPr="009B3A20" w:rsidRDefault="00E92A9E" w:rsidP="00825D82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">McLaren, P. (2002). </w:t>
+      </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Life in schools: An introduction to critical pedagogy in the foundations of education</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Allyn </w:t>
+      </w:r>
+      <w:r w:rsidR="00825D82" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bacon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC24EC8" w14:textId="5BDA95EA" w:rsidR="00E92A9E" w:rsidRPr="009B3A20" w:rsidRDefault="00E92A9E" w:rsidP="00825D82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patton, M. Q. (2002). </w:t>
+      </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009B3A20">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Qualitative Research </w:t>
+      </w:r>
+      <w:r w:rsidR="00825D82" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>pedagogy</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Evaluation Methods</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (3rd ed.). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sage </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Publications</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="52C802DF" w14:textId="3D157D38" w:rsidR="00E92A9E" w:rsidRPr="009B3A20" w:rsidRDefault="00E92A9E" w:rsidP="00825D82">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B5526B2" w14:textId="41E01648" w:rsidR="00E92A9E" w:rsidRPr="009B3A20" w:rsidRDefault="00E92A9E" w:rsidP="00825D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Herrera Márquez, A. X., </w:t>
+        <w:t xml:space="preserve">Rivas, M., </w:t>
       </w:r>
       <w:r w:rsidR="00825D82" w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Montero Alférez, M. C. (2021). </w:t>
+        <w:t xml:space="preserve"> García, F. (2009). </w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">La </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Consecuencias de la formación universitaria en la identidad personal y profesional. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Educación y Educadores, 12(2), 77-92.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CBA64EA" w14:textId="060E1DA0" w:rsidR="00E92A9E" w:rsidRPr="009B3A20" w:rsidRDefault="00E92A9E" w:rsidP="00825D82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rocha-Sánchez, T., </w:t>
+      </w:r>
+      <w:r w:rsidR="00825D82" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Díaz-Loving, R. (2005). </w:t>
+      </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>hibridualidad</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Desarrollo de la identidad vocacional y la elección de carrera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Revista Mexicana de Psicología, 22(2), 197-210.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55BE2E5D" w14:textId="39B0B776" w:rsidR="00E92A9E" w:rsidRPr="009B3A20" w:rsidRDefault="00E92A9E" w:rsidP="00825D82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rodríguez, A., </w:t>
+      </w:r>
+      <w:r w:rsidR="00825D82" w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Calderón, A. (2014). </w:t>
+      </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en educación superior</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="5E230225" w14:textId="2C57782E" w:rsidR="00E92A9E" w:rsidRPr="009B3A20" w:rsidRDefault="00E92A9E" w:rsidP="00825D82">
+        <w:t>La deserción escolar en México: un análisis de sus causas y consecuencias.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Revista Mexicana de Investigación Educativa, 19(63), 1045-1067.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="311D66E2" w14:textId="5BC2A44E" w:rsidR="0076099B" w:rsidRPr="009B3A20" w:rsidRDefault="00E92A9E" w:rsidP="00825D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manrique, M. S., Di </w:t>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">, L. (2016). </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Román, M. C. (2013). </w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Análisis de la implicación: construcción del sujeto y del objeto de investigación</w:t>
-[...28 lines deleted...]
-    <w:p w14:paraId="00163D2E" w14:textId="4BBBB169" w:rsidR="00E92A9E" w:rsidRPr="009B3A20" w:rsidRDefault="00E92A9E" w:rsidP="00825D82">
+        <w:t>Factores asociados al abandono y la deserción escolar en América Latina: una mirada de conjunto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. REICE. Revista Electrónica Iberoamericana sobre Calidad, Eficacia y Cambio en Educación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="739DB94C" w14:textId="61FAFAD0" w:rsidR="00E673DC" w:rsidRPr="009B3A20" w:rsidRDefault="00E673DC" w:rsidP="00825D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> Scheele, P. (2003). </w:t>
+        <w:t xml:space="preserve">Zimmerman, B.J. (2000). </w:t>
       </w:r>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Revista</w:t>
-[...52 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Attaining self-regulation. A </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Life in schools: An introduction to critical pedagogy in the foundations of education</w:t>
-      </w:r>
+        <w:t>social cognitive perspectives</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Allyn </w:t>
-[...88 lines deleted...]
-        <w:t xml:space="preserve">Sage </w:t>
+        <w:t xml:space="preserve">. En M. Boekaerts, P.R. Pintrich y M. Zeidner (Eds.), Handbook of self-regulation (pp. 13-39). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">London, UK: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Publications</w:t>
+        <w:t>Academic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...290 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Press</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="350F771D" w14:textId="77777777" w:rsidR="00AC7C2A" w:rsidRPr="009B3A20" w:rsidRDefault="00AC7C2A" w:rsidP="00825D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="709" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4456"/>
-        <w:gridCol w:w="4455"/>
+        <w:gridCol w:w="4354"/>
+        <w:gridCol w:w="4331"/>
       </w:tblGrid>
       <w:tr w:rsidR="0076099B" w:rsidRPr="009B3A20" w14:paraId="65A93747" w14:textId="77777777" w:rsidTr="0076099B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4456" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BD69F36" w14:textId="456170FB" w:rsidR="0076099B" w:rsidRPr="009B3A20" w:rsidRDefault="0076099B" w:rsidP="0076099B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B3A20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Rol de contribución </w:t>
             </w:r>
           </w:p>
@@ -12134,196 +12068,193 @@
             <w:r w:rsidRPr="009B3A20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="314D8DD3" w14:textId="77777777" w:rsidR="0076099B" w:rsidRPr="00E92A9E" w:rsidRDefault="0076099B" w:rsidP="00825D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0076099B" w:rsidRPr="00E92A9E" w:rsidSect="009B3A20">
-      <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="709" w:right="1418" w:bottom="426" w:left="1418" w:header="142" w:footer="118" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="070FA858" w14:textId="77777777" w:rsidR="0070153C" w:rsidRDefault="0070153C" w:rsidP="00BD2BB2">
+    <w:p w14:paraId="7350AAAE" w14:textId="77777777" w:rsidR="00123462" w:rsidRDefault="00123462" w:rsidP="00BD2BB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E0300A8" w14:textId="77777777" w:rsidR="0070153C" w:rsidRDefault="0070153C" w:rsidP="00BD2BB2">
+    <w:p w14:paraId="32CFD711" w14:textId="77777777" w:rsidR="00123462" w:rsidRDefault="00123462" w:rsidP="00BD2BB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3A931A77" w14:textId="0915863E" w:rsidR="009B3A20" w:rsidRDefault="009B3A20" w:rsidP="009B3A20">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 11, Núm. 21                  </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Enero</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> – Junio 2024                       CDHIS</w:t>
+      <w:t xml:space="preserve"> – </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Junio</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2024                       CDHIS</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="581804E3" w14:textId="77777777" w:rsidR="0070153C" w:rsidRDefault="0070153C" w:rsidP="00BD2BB2">
+    <w:p w14:paraId="4532F2DA" w14:textId="77777777" w:rsidR="00123462" w:rsidRDefault="00123462" w:rsidP="00BD2BB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51F38B3B" w14:textId="77777777" w:rsidR="0070153C" w:rsidRDefault="0070153C" w:rsidP="00BD2BB2">
+    <w:p w14:paraId="39FFD4F6" w14:textId="77777777" w:rsidR="00123462" w:rsidRDefault="00123462" w:rsidP="00BD2BB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6797477A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CC80E07A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -12400,112 +12331,118 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="502202920">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="70"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0035322F"/>
     <w:rsid w:val="0000514D"/>
     <w:rsid w:val="000124C8"/>
     <w:rsid w:val="00025154"/>
     <w:rsid w:val="00032F69"/>
     <w:rsid w:val="0004132A"/>
     <w:rsid w:val="000500AD"/>
     <w:rsid w:val="00057DF6"/>
     <w:rsid w:val="00065DC5"/>
     <w:rsid w:val="00081810"/>
     <w:rsid w:val="00092466"/>
     <w:rsid w:val="000A20AD"/>
     <w:rsid w:val="000A4A68"/>
     <w:rsid w:val="000C5628"/>
     <w:rsid w:val="000C6A55"/>
     <w:rsid w:val="000D462B"/>
     <w:rsid w:val="00104E02"/>
     <w:rsid w:val="00115405"/>
+    <w:rsid w:val="00123462"/>
     <w:rsid w:val="001264EF"/>
     <w:rsid w:val="00130E4F"/>
     <w:rsid w:val="001414C1"/>
     <w:rsid w:val="00154189"/>
     <w:rsid w:val="00170464"/>
     <w:rsid w:val="00197EC8"/>
     <w:rsid w:val="001A324E"/>
     <w:rsid w:val="001D7655"/>
     <w:rsid w:val="00214F4C"/>
     <w:rsid w:val="00224D8E"/>
     <w:rsid w:val="002264DD"/>
     <w:rsid w:val="00232A42"/>
     <w:rsid w:val="002450E8"/>
     <w:rsid w:val="00253E7A"/>
     <w:rsid w:val="002C2DE7"/>
     <w:rsid w:val="002C4091"/>
     <w:rsid w:val="002D3BB1"/>
     <w:rsid w:val="002D6DCF"/>
     <w:rsid w:val="00304165"/>
     <w:rsid w:val="00305E3E"/>
     <w:rsid w:val="00311729"/>
     <w:rsid w:val="0032021E"/>
+    <w:rsid w:val="00324CDF"/>
     <w:rsid w:val="00325827"/>
     <w:rsid w:val="00327ECE"/>
     <w:rsid w:val="00331734"/>
     <w:rsid w:val="00336430"/>
     <w:rsid w:val="00344BDA"/>
     <w:rsid w:val="0035322F"/>
     <w:rsid w:val="003533FA"/>
     <w:rsid w:val="0037128E"/>
     <w:rsid w:val="00372B1C"/>
     <w:rsid w:val="003835F6"/>
     <w:rsid w:val="00394863"/>
     <w:rsid w:val="003A786A"/>
     <w:rsid w:val="003B6B93"/>
     <w:rsid w:val="003C6A14"/>
     <w:rsid w:val="003D07F1"/>
     <w:rsid w:val="003D5FE5"/>
     <w:rsid w:val="004118DF"/>
     <w:rsid w:val="00411C95"/>
     <w:rsid w:val="00455FC9"/>
     <w:rsid w:val="00466F88"/>
     <w:rsid w:val="0047118B"/>
     <w:rsid w:val="00481B60"/>
     <w:rsid w:val="004C6C72"/>
     <w:rsid w:val="00523E0A"/>
     <w:rsid w:val="00562571"/>
@@ -12535,98 +12472,101 @@
     <w:rsid w:val="00804AA5"/>
     <w:rsid w:val="008120D9"/>
     <w:rsid w:val="00825D82"/>
     <w:rsid w:val="00833C44"/>
     <w:rsid w:val="00836D9B"/>
     <w:rsid w:val="00842917"/>
     <w:rsid w:val="00861AC5"/>
     <w:rsid w:val="008622CF"/>
     <w:rsid w:val="00864542"/>
     <w:rsid w:val="0086695F"/>
     <w:rsid w:val="00880768"/>
     <w:rsid w:val="008A4A41"/>
     <w:rsid w:val="008D7E3E"/>
     <w:rsid w:val="009170E9"/>
     <w:rsid w:val="00927489"/>
     <w:rsid w:val="009344FA"/>
     <w:rsid w:val="00934636"/>
     <w:rsid w:val="0095222F"/>
     <w:rsid w:val="00981CCB"/>
     <w:rsid w:val="00990B13"/>
     <w:rsid w:val="0099624E"/>
     <w:rsid w:val="009A63BE"/>
     <w:rsid w:val="009B3A20"/>
     <w:rsid w:val="009B5BA2"/>
     <w:rsid w:val="009C08E4"/>
+    <w:rsid w:val="009C31C2"/>
     <w:rsid w:val="009C440C"/>
     <w:rsid w:val="009D0D21"/>
     <w:rsid w:val="009D29CB"/>
     <w:rsid w:val="00A056A0"/>
     <w:rsid w:val="00A246F5"/>
     <w:rsid w:val="00A25499"/>
     <w:rsid w:val="00A446B3"/>
     <w:rsid w:val="00A565BA"/>
     <w:rsid w:val="00A57109"/>
     <w:rsid w:val="00A76B56"/>
     <w:rsid w:val="00A8773E"/>
     <w:rsid w:val="00AC2EC3"/>
     <w:rsid w:val="00AC6413"/>
     <w:rsid w:val="00AC7C2A"/>
     <w:rsid w:val="00AD67D5"/>
     <w:rsid w:val="00B17B47"/>
     <w:rsid w:val="00B2236B"/>
     <w:rsid w:val="00B24D4E"/>
     <w:rsid w:val="00B32B70"/>
     <w:rsid w:val="00B34559"/>
+    <w:rsid w:val="00B5450C"/>
     <w:rsid w:val="00B6541C"/>
     <w:rsid w:val="00B87AAA"/>
     <w:rsid w:val="00B95CC2"/>
     <w:rsid w:val="00B96B8D"/>
     <w:rsid w:val="00B9713F"/>
     <w:rsid w:val="00BA42CD"/>
     <w:rsid w:val="00BC01AD"/>
     <w:rsid w:val="00BC2847"/>
     <w:rsid w:val="00BD06F8"/>
     <w:rsid w:val="00BD2BB2"/>
     <w:rsid w:val="00C04895"/>
     <w:rsid w:val="00C17968"/>
     <w:rsid w:val="00C2662B"/>
     <w:rsid w:val="00C33CC3"/>
     <w:rsid w:val="00C36B52"/>
     <w:rsid w:val="00C435F3"/>
     <w:rsid w:val="00C50464"/>
     <w:rsid w:val="00C73596"/>
     <w:rsid w:val="00C75646"/>
     <w:rsid w:val="00C759B5"/>
     <w:rsid w:val="00C75DE3"/>
     <w:rsid w:val="00C87757"/>
     <w:rsid w:val="00C91793"/>
     <w:rsid w:val="00CA7DAB"/>
     <w:rsid w:val="00CB1027"/>
     <w:rsid w:val="00CF5265"/>
     <w:rsid w:val="00D10593"/>
     <w:rsid w:val="00D10996"/>
+    <w:rsid w:val="00D259E0"/>
     <w:rsid w:val="00D438CF"/>
     <w:rsid w:val="00D46E10"/>
     <w:rsid w:val="00D55947"/>
     <w:rsid w:val="00D623AB"/>
     <w:rsid w:val="00D65AD6"/>
     <w:rsid w:val="00D8097D"/>
     <w:rsid w:val="00D85641"/>
     <w:rsid w:val="00D961CC"/>
     <w:rsid w:val="00DB1B71"/>
     <w:rsid w:val="00DC5BDA"/>
     <w:rsid w:val="00DC6CE9"/>
     <w:rsid w:val="00DC7F2D"/>
     <w:rsid w:val="00DD1F35"/>
     <w:rsid w:val="00DE5555"/>
     <w:rsid w:val="00DF1BE2"/>
     <w:rsid w:val="00E069DC"/>
     <w:rsid w:val="00E25C1D"/>
     <w:rsid w:val="00E40A91"/>
     <w:rsid w:val="00E47E09"/>
     <w:rsid w:val="00E546F5"/>
     <w:rsid w:val="00E673DC"/>
     <w:rsid w:val="00E81DCB"/>
     <w:rsid w:val="00E83206"/>
     <w:rsid w:val="00E83245"/>
     <w:rsid w:val="00E86821"/>
@@ -12656,51 +12596,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="35BA3E74"/>
   <w15:docId w15:val="{98D871C4-5FA1-4BFE-A693-9E2454C24DFD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13302,51 +13242,51 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009B3A20"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009B3A20"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="8218768">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="111872240">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13517,51 +13457,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2136754865">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cdhis.v11i21.201" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13820,69 +13760,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>23</Pages>
-  <Words>10000</Words>
-  <Characters>55003</Characters>
+  <Words>10016</Words>
+  <Characters>55094</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>458</Lines>
+  <Lines>459</Lines>
   <Paragraphs>129</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>64874</CharactersWithSpaces>
+  <CharactersWithSpaces>64981</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ernesto CU</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>