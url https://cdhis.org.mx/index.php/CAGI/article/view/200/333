--- v0 (2025-10-11)
+++ v1 (2026-08-21)
@@ -1,57 +1,157 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="366842E9" w14:textId="6E6E7636" w:rsidR="00BD3CC2" w:rsidRDefault="00BD3CC2" w:rsidP="00BD3CC2">
+    <w:p w14:paraId="0CA8A4FA" w14:textId="503FE33F" w:rsidR="00F725CB" w:rsidRPr="00F725CB" w:rsidRDefault="00A03EAE" w:rsidP="00BD3CC2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3DFDBC2E" wp14:editId="7ABFD191">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>-106680</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>-511175</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="8048625" cy="1304290"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="2078948046" name="Imagen 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="8048625" cy="1304290"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00F725CB" w:rsidRPr="00F725CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOI: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00F725CB" w:rsidRPr="00F725CB">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cdhis.v11i21.200</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="366842E9" w14:textId="4B801B6B" w:rsidR="00BD3CC2" w:rsidRDefault="00BD3CC2" w:rsidP="00BD3CC2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CCB53D6" w14:textId="38E7F9D5" w:rsidR="0077709A" w:rsidRPr="00BD3CC2" w:rsidRDefault="001B4FA2" w:rsidP="00BD3CC2">
@@ -91,139 +191,123 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009426FC" w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>The</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">The Peace </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009426FC" w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Program</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009426FC" w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>Peace</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> as a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009426FC" w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Promoter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009426FC" w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>Program</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> as a Promoter of Discipline in Primary School Children in Michoacán, Mexico</w:t>
+        <w:t xml:space="preserve"> of Discipline in Primary School Children in Michoacán, Mexico</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A787243" w14:textId="77777777" w:rsidR="0072589D" w:rsidRPr="0072589D" w:rsidRDefault="0072589D" w:rsidP="00D424AC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2665E45B" w14:textId="0689BCBE" w:rsidR="00D424AC" w:rsidRPr="0072589D" w:rsidRDefault="00D424AC" w:rsidP="00BD3CC2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -269,51 +353,51 @@
     <w:p w14:paraId="2DF64A15" w14:textId="4B37F385" w:rsidR="00D424AC" w:rsidRPr="0072589D" w:rsidRDefault="00D424AC" w:rsidP="00BD3CC2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00BD3CC2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>lucia.zuniga@umich.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="41E738D3" w14:textId="12C187D6" w:rsidR="00123418" w:rsidRPr="00BD3CC2" w:rsidRDefault="00123418" w:rsidP="00BD3CC2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD3CC2">
         <w:rPr>
@@ -413,64 +497,64 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>algo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C3EB654" w14:textId="152EC2DA" w:rsidR="00D424AC" w:rsidRPr="00BD3CC2" w:rsidRDefault="004F0DCB" w:rsidP="00BD3CC2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>unomasotros4@hotmail.com</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C8142DA" w14:textId="0A27924E" w:rsidR="00D424AC" w:rsidRPr="00BD3CC2" w:rsidRDefault="00000000" w:rsidP="00BD3CC2">
+    <w:p w14:paraId="4C8142DA" w14:textId="0A27924E" w:rsidR="00D424AC" w:rsidRPr="00BD3CC2" w:rsidRDefault="009426FC" w:rsidP="00BD3CC2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="009426FC" w:rsidRPr="00BD3CC2">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00BD3CC2">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://orcid.org/0009-0000-6391-7789</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3F33B6A7" w14:textId="77777777" w:rsidR="009426FC" w:rsidRPr="0072589D" w:rsidRDefault="009426FC" w:rsidP="00BD3CC2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
@@ -535,51 +619,51 @@
         </w:rPr>
         <w:t>Universidad Michoacana de San Nicolás de Hidalgo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71DA5E29" w14:textId="68D88076" w:rsidR="00D424AC" w:rsidRPr="00BD3CC2" w:rsidRDefault="00D424AC" w:rsidP="00BD3CC2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00BD3CC2">
           <w:rPr>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>ines.paso@umich.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="57B0BA43" w14:textId="583E4CFB" w:rsidR="00E50CA7" w:rsidRPr="00BD3CC2" w:rsidRDefault="00E50CA7" w:rsidP="00BD3CC2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -649,83 +733,83 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Universidad Michoacana de San Nicolás de Hidalgo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C60AEA8" w14:textId="5113E7D6" w:rsidR="00123418" w:rsidRPr="00BD3CC2" w:rsidRDefault="0077709A" w:rsidP="00BD3CC2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072589D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00123418" w:rsidRPr="00BD3CC2">
           <w:rPr>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>belem.medina@umich.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6FFB9101" w14:textId="2B048C7C" w:rsidR="0072589D" w:rsidRPr="00BD3CC2" w:rsidRDefault="00000000" w:rsidP="00BD3CC2">
+    <w:p w14:paraId="6FFB9101" w14:textId="2B048C7C" w:rsidR="0072589D" w:rsidRPr="00BD3CC2" w:rsidRDefault="0072589D" w:rsidP="00BD3CC2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="0072589D" w:rsidRPr="00BD3CC2">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00BD3CC2">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0001-9630-7274</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId13" w:history="1"/>
+      <w:hyperlink r:id="rId15" w:history="1"/>
     </w:p>
     <w:p w14:paraId="5D6E9935" w14:textId="77777777" w:rsidR="0072589D" w:rsidRDefault="0072589D" w:rsidP="0072589D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E5D67D6" w14:textId="76F85CB8" w:rsidR="00FA2FE4" w:rsidRPr="00BD3CC2" w:rsidRDefault="00FA2FE4" w:rsidP="0072589D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD3CC2">
         <w:rPr>
@@ -770,88 +854,88 @@
       <w:r w:rsidR="001B4FA2" w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>. Así se</w:t>
       </w:r>
       <w:r w:rsidR="002A5A91" w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>reseña la intervención que se realizó en una escuela de la población de Cuto del Porvenir en Michoacán, México en la que participaron tres grupos de sexto año de primaria y los profesores responsables de los mismos, en total 102 personas</w:t>
+        <w:t xml:space="preserve">reseña la intervención que se realizó en una escuela de la población de Cuto del Porvenir en Michoacán, México en la que participaron </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>tres grupos de sexto año de primaria y los profesores responsables de los mismos, en total 102 personas</w:t>
       </w:r>
       <w:r w:rsidR="001B4FA2" w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> y como herramienta para las sesiones se adaptaron actividades lúdicas tomando como base los contenidos del Programa para la </w:t>
       </w:r>
       <w:r w:rsidR="00904B81" w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Paz.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve"> La intervención se basó en el modelo Investigación Acción Participativa. Se trabajó con bitácoras del observador, los discursos de los profesores, un programa de autocontrol con los niños, liderado por los profesores y </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">monitoreado por un profesional de la psicología. Los resultados permitieron verificar la trascendencia de la intervención del psicólogo como capacitador </w:t>
+        <w:t xml:space="preserve"> La intervención se basó en el modelo Investigación Acción Participativa. Se trabajó con bitácoras del observador, los discursos de los profesores, un programa de autocontrol con los niños, liderado por los profesores y monitoreado por un profesional de la psicología. Los resultados permitieron verificar la trascendencia de la intervención del psicólogo como capacitador </w:t>
       </w:r>
       <w:r w:rsidR="00904B81" w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>de los docentes</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> creando habilidades y competencias para el desarrollo de su labor en lugar de hacer una intervención directa</w:t>
       </w:r>
       <w:r w:rsidR="00904B81" w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
@@ -947,92 +1031,121 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The teaching profession poses a challenge for both experienced and inexperienced education professionals, not in terms of knowledge transmission, but in the consolidation of meaningful learning, where discipline plays an important role. This work aimed to train teachers in group management so that children, through play and fun, recognize the existence of rules and boundaries in the places they interact and learn to respect them in their interactions with others, facilitating the teacher's work in establishing discipline in the classroom. This intervention took place in a school in the town of Cuto del Porvenir in Michoacán, Mexico, involving three groups of sixth-grade students and their respective teachers, totaling 102 individuals. Playful activities based on the contents of the Peace Program were adapted as tools for the sessions. The intervention was based on the Participatory Action Research model. It involved observer logs, teacher discourses, a self-control program with the children, led by the teachers and monitored by a psychology professional. The results confirmed the significance of the psychologist's intervention as a trainer for teachers, creating skills and competencies for their professional development instead of directly intervening with the group.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="373B22FA" w14:textId="33571F51" w:rsidR="009426FC" w:rsidRDefault="009426FC" w:rsidP="0072589D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD3CC2">
-[...15 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>Group</w:t>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Competency</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>development</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Discipline, Group </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>management</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Basic </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>education</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1046,111 +1159,109 @@
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fecha Recepción:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Junio</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023                              </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Diciembre</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C715458" w14:textId="4CDE1B2E" w:rsidR="00C653E3" w:rsidRPr="00BD3CC2" w:rsidRDefault="00BD3CC2" w:rsidP="00BD3CC2">
+    <w:p w14:paraId="7C715458" w14:textId="4CDE1B2E" w:rsidR="00C653E3" w:rsidRPr="00BD3CC2" w:rsidRDefault="00BF4311" w:rsidP="00BD3CC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="326D6BC0">
           <v:rect id="_x0000_i1025" style="width:441.9pt;height:1pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00867197" w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1187,73 +1298,81 @@
         </w:rPr>
         <w:t>Márquez</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, J., </w:t>
       </w:r>
       <w:r w:rsidR="00AD6C9E" w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Díaz</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, J. y Cazzato, S. (2007) mencionan que es importante comprender el proceso educativo con el fin de mejorar los niveles de calidad de la enseñanza y del aprendizaje y recalcan la trascendencia de la formación de los futuros profesionales en el campo de la educación porque necesita retomar el estudio de los problemas cotidianos del proceso educativo y no sólo los formales para generar un proceso integral. Su idea es que el docente en ejercicio e incluso desde su formación tenga la capacidad de establecer pautas en su trabajo como educador y crear su propio criterio para el manejo de los grupos que se le asignen. </w:t>
+        <w:t xml:space="preserve">, J. y Cazzato, S. (2007) mencionan que es importante comprender el proceso educativo con el fin de mejorar los niveles de calidad de la enseñanza y del aprendizaje y recalcan la trascendencia de la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">formación de los futuros profesionales en el campo de la educación porque necesita retomar el estudio de los problemas cotidianos del proceso educativo y no sólo los formales para generar un proceso integral. Su idea es que el docente en ejercicio e incluso desde su formación tenga la capacidad de establecer pautas en su trabajo como educador y crear su propio criterio para el manejo de los grupos que se le asignen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="264118A0" w14:textId="77777777" w:rsidR="00290A3B" w:rsidRPr="00BD3CC2" w:rsidRDefault="00290A3B" w:rsidP="0072589D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">El profesor desde su formación, hace acopio de información para desplegar estrategias que permitan desarrollar procesos de enseñanza-aprendizaje desde distintos modelos teóricos. Algunos muy tradicionales en donde la autoridad y el saber lo tiene él, otros más flexibles en donde el conocimiento no se imparte, sino se comparte. Sin embargo, en la revisión de algunos programas de diversas instituciones que trabajan sobre la formación docente, se pudo observar que muy pocas de ellas se ocupan de proporcionarle herramientas sobre el manejo de grupo y sobre la disciplina como un elemento de formación integral para el estudiante. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BD46FBB" w14:textId="7A6BE8D8" w:rsidR="00966858" w:rsidRPr="00BD3CC2" w:rsidRDefault="00290A3B" w:rsidP="0072589D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El diccionario de</w:t>
       </w:r>
       <w:r w:rsidR="00DA3041" w:rsidRPr="00BD3CC2">
@@ -1424,60 +1543,60 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79F6E81C" w14:textId="77777777" w:rsidR="005509C3" w:rsidRPr="00BD3CC2" w:rsidRDefault="00290A3B" w:rsidP="0072589D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Los modelos tradicionales tienen como punto central la transmisión de conocimientos del experto al discípulo, en tanto que la escuela nueva y el constructivismo centran su tarea en el aprendizaje significativo, donde la clave no es el acopio de información, sino aprender a aprender. Para propiciar un ambiente que motive el aprendizaje significativo es importante contar con el ambiente propicio en el aula y es aquí donde se relacionan disciplina y aprendizaje. Si en el aula interaccionan las técnicas pedagógicas apropiadas y valores como el respeto por el otro, la solidaridad, la honestidad, la amistad, la tolerancia, entre otros, podrá dinamizarse el </w:t>
+        <w:t xml:space="preserve">Los modelos tradicionales tienen como punto central la transmisión de conocimientos del experto al discípulo, en tanto que la escuela nueva y el constructivismo centran su tarea en el aprendizaje significativo, donde la clave no es el acopio de información, sino aprender a </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">aula motivando el deseo de saber en los educandos. La motivación es el impulso que inicia, guía y mantiene el comportamiento, hasta alcanzar la meta u objetivo deseado. </w:t>
+        <w:t xml:space="preserve">aprender. Para propiciar un ambiente que motive el aprendizaje significativo es importante contar con el ambiente propicio en el aula y es aquí donde se relacionan disciplina y aprendizaje. Si en el aula interaccionan las técnicas pedagógicas apropiadas y valores como el respeto por el otro, la solidaridad, la honestidad, la amistad, la tolerancia, entre otros, podrá dinamizarse el aula motivando el deseo de saber en los educandos. La motivación es el impulso que inicia, guía y mantiene el comportamiento, hasta alcanzar la meta u objetivo deseado. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CB196F0" w14:textId="2E5124A0" w:rsidR="00966858" w:rsidRPr="00BD3CC2" w:rsidRDefault="00290A3B" w:rsidP="0072589D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Este factor constituye un ejemplo que ilustra la importancia de la inte</w:t>
       </w:r>
       <w:r w:rsidR="00966858" w:rsidRPr="00BD3CC2">
         <w:rPr>
@@ -1647,140 +1766,96 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> la disciplina y el concepto de paz? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39DDBF17" w14:textId="77777777" w:rsidR="005509C3" w:rsidRPr="00BD3CC2" w:rsidRDefault="00290A3B" w:rsidP="0072589D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Murillo (2014) habla sobre el rol docente en el manejo de la disciplina. y señala que “su manejo en el aula es una realidad compleja que requiere del análisis de múltiples factores relacionados con la influencia de la familia y de la sociedad y por ello se convierte en un tema complejo y difícil para que el docente la conserve en un espacio físico reducido, donde convergen más de 25 historias de vida por más de 6 horas diarias y una serie de necesidades de distinta índole a </w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">las que se suman las exigencias de un curriculum formal. (p. 4). Estos argumentos visibilizan la necesidad de que los profesores sobre todo del nivel básico, cuenten con una formación que facilite retomar los saberes y comportamientos de los educandos para instaurar la disciplina y que ésta sea un elemento favorecedor del clima de trabajo en el salón de clase con elementos motivantes para el aprendizaje formal y de convivencia. </w:t>
+        <w:t xml:space="preserve">Murillo (2014) habla sobre el rol docente en el manejo de la disciplina. y señala que “su manejo en el aula es una realidad compleja que requiere del análisis de múltiples factores relacionados con la influencia de la familia y de la sociedad y por ello se convierte en un tema complejo y difícil para que el docente la conserve en un espacio físico reducido, donde convergen más de 25 historias de vida por más de 6 horas diarias y una serie de necesidades de distinta índole a las que se suman las exigencias de un curriculum formal. (p. 4). Estos argumentos visibilizan la necesidad de que los profesores sobre todo del nivel básico, cuenten con una formación que facilite retomar los saberes y comportamientos de los educandos para instaurar la disciplina y que ésta sea un elemento favorecedor del clima de trabajo en el salón de clase con elementos motivantes para el aprendizaje formal y de convivencia. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EE4DFAC" w14:textId="77777777" w:rsidR="005509C3" w:rsidRPr="00BD3CC2" w:rsidRDefault="00290A3B" w:rsidP="0072589D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Para contestar la tercera pregunta diremos que la Psicología desde el ámbito de formación en el trabajo puede aportar conocimiento y coadyuvar al desarrollo de habilidades personales y de manejo de estrategias que posibiliten una mejor disciplina y como ya se citó faciliten la labor del docente y el aprendizaje de los estudiantes de manera integral. El psicólogo puede desarrollar diversas tareas, una de ellas es en el ámbito educativo. Arvilla, Palacios y Arango (2011, p. 259) señalan como la meta principal de la Psicología educativa es comprender la enseñanza y el aprendizaje. Recalcan que uno de los instrumentos o caminos para lograr conseguir esa meta es la investigación científica y que en este proceso los psicólogos educativos diseñan y conducen diferentes estudios de investigación en su intento por comprender los procesos antes mencionados. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47A03073" w14:textId="6A357404" w:rsidR="00290A3B" w:rsidRDefault="00290A3B" w:rsidP="0072589D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Además, los autores señalan algunas funciones de estos profesionales y son las siguientes: a) Participa en la búsqueda de soluciones a los problemas tanto académicos como conductuales que se presentan en los niños, adolescentes y adultos. b) guía a los docentes y directivos de la escuela sobre las estrategias que se puede utilizar para solucionar los problemas que se presentan en las instituciones educativas y en el proceso de enseñanza aprendizaje. C) a través de técnicas motivacionales estimula la creatividad, el interés hacia los aspectos académicos, tanto de los docentes como de los estudiantes. El papel de la psicología es importante ya que hablamos de las interacciones sociales, donde es importante destacar que la capacitación al profesor le ayuda a desarrollar su habilidad social, por medio de la cual le será más fácil mantener interacciones sociales satisfactorias dentro del aula. La habilidad social: consiste en un repertorio de comportamientos verbales y no verbales, a través de los cuales los individuos influyen en las respuestas de otros individuos en el contexto interpersonal. (</w:t>
-[...35 lines deleted...]
-        <w:t>, 1979)</w:t>
+        <w:t>Además, los autores señalan algunas funciones de estos profesionales y son las siguientes: a) Participa en la búsqueda de soluciones a los problemas tanto académicos como conductuales que se presentan en los niños, adolescentes y adultos. b) guía a los docentes y directivos de la escuela sobre las estrategias que se puede utilizar para solucionar los problemas que se presentan en las instituciones educativas y en el proceso de enseñanza aprendizaje. C) a través de técnicas motivacionales estimula la creatividad, el interés hacia los aspectos académicos, tanto de los docentes como de los estudiantes. El papel de la psicología es importante ya que hablamos de las interacciones sociales, donde es importante destacar que la capacitación al profesor le ayuda a desarrollar su habilidad social, por medio de la cual le será más fácil mantener interacciones sociales satisfactorias dentro del aula. La habilidad social: consiste en un repertorio de comportamientos verbales y no verbales, a través de los cuales los individuos influyen en las respuestas de otros individuos en el contexto interpersonal. (Rinn y Markle, 1979)</w:t>
       </w:r>
       <w:r w:rsidR="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="596E92F4" w14:textId="77777777" w:rsidR="00BD3CC2" w:rsidRDefault="00BD3CC2" w:rsidP="0072589D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B54EE3E" w14:textId="77777777" w:rsidR="00BD3CC2" w:rsidRDefault="00BD3CC2" w:rsidP="0072589D">
@@ -1831,128 +1906,85 @@
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77DBB2C7" w14:textId="77777777" w:rsidR="00BD3CC2" w:rsidRDefault="00BD3CC2" w:rsidP="0072589D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7066EA05" w14:textId="77777777" w:rsidR="00BD3CC2" w:rsidRDefault="00BD3CC2" w:rsidP="0072589D">
+    <w:p w14:paraId="29A7460D" w14:textId="77777777" w:rsidR="00BD3CC2" w:rsidRPr="00BD3CC2" w:rsidRDefault="00BD3CC2" w:rsidP="0072589D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48DA45A2" w14:textId="77777777" w:rsidR="00BD3CC2" w:rsidRDefault="00BD3CC2" w:rsidP="0072589D">
+    <w:p w14:paraId="3138B17D" w14:textId="08D5CFBF" w:rsidR="001A11A4" w:rsidRPr="00BD3CC2" w:rsidRDefault="00B16902" w:rsidP="0072589D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...40 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00290A3B" w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ateriales y m</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>étodo</w:t>
       </w:r>
       <w:r w:rsidR="00290A3B" w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -2310,61 +2342,61 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La primera sesión de intervención fue directa del psicólogo con los niños, a manera de modelamiento. En ella se trabajó un reglamento que fue propuesto por todos los niños y en el que plasmaron su huella digital a manera de firma. Las sesiones posteriores fueron a través de la interacción directa del cada profesor con su grupo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23F45D27" w14:textId="77777777" w:rsidR="008C6F84" w:rsidRPr="00BD3CC2" w:rsidRDefault="008C6F84" w:rsidP="0072589D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Se trabajó durante dos meses con los símbolos de la Bandera de la paz y pines para los niños. Los pines se darían conforme se fueran estableciendo algunos valores esencialmente el respeto, responsabilidad, generosidad, amistad, honestidad, solidaridad, amor, entre otros. Se hizo un </w:t>
+        <w:t xml:space="preserve">Se trabajó durante dos meses con los símbolos de la Bandera de la paz y pines para los niños. Los pines se darían conforme se fueran estableciendo algunos valores esencialmente el respeto, </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">seguimiento del cumplimiento del reglamento, mediante un registro que el profesor haría diariamente al terminar la clase. </w:t>
+        <w:t xml:space="preserve">responsabilidad, generosidad, amistad, honestidad, solidaridad, amor, entre otros. Se hizo un seguimiento del cumplimiento del reglamento, mediante un registro que el profesor haría diariamente al terminar la clase. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70A65FA8" w14:textId="08DD30C4" w:rsidR="008C6F84" w:rsidRPr="00BD3CC2" w:rsidRDefault="008C6F84" w:rsidP="0072589D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Para ello en un pizarrón se pusieron los nombres de los niños y los días de la semana y se acordó poner una carita alegre si se cumplía con el valor que se estuviera trabajando o una carita triste en caso contrario por cada niño. </w:t>
       </w:r>
       <w:r w:rsidR="00CF264B" w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2857,1610 +2889,1570 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="247AE291" w14:textId="03BA6DA6" w:rsidR="008C6F84" w:rsidRPr="00BD3CC2" w:rsidRDefault="008C6F84" w:rsidP="0072589D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">Estrategia </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46666" w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>inicial del</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> profesor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB6A0E7" w14:textId="77777777" w:rsidR="008C6F84" w:rsidRPr="00BD3CC2" w:rsidRDefault="008C6F84" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Grupo A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C476E2B" w14:textId="77777777" w:rsidR="008C6F84" w:rsidRPr="00BD3CC2" w:rsidRDefault="008C6F84" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La forma de imponer reglas de la profesora era solo con un cartel donde las reglas eran en su totalidad propuestas por ella, siendo este el único elemento que ella utilizaba.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75027390" w14:textId="24B01AFA" w:rsidR="008C6F84" w:rsidRPr="00BD3CC2" w:rsidRDefault="008C6F84" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dentro del aula en realidad había permisividad, ausencia de límites, </w:t>
+      </w:r>
+      <w:r w:rsidR="00153A51" w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>valores, no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> llevaba a c</w:t>
+      </w:r>
+      <w:r w:rsidR="00153A51" w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">abo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>la atención personalizada con los padres, ni taller con padres y alumnos donde abordara específicamente esta problemática.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A184F99" w14:textId="77777777" w:rsidR="008C6F84" w:rsidRPr="00BD3CC2" w:rsidRDefault="008C6F84" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Grupo B</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C4516FA" w14:textId="19C3B318" w:rsidR="008C6F84" w:rsidRPr="00BD3CC2" w:rsidRDefault="008C6F84" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo </w:t>
+      </w:r>
+      <w:r w:rsidR="00153A51" w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hubo 4 alumnos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a los que la profesora llamo la atención, porque estaban muy inquietos, la forma de castigarlos fue pararlos en una esquina del salón y no dejarlos salir a recreo en esa ocasión.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF264B" w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La profesora tuvo que alzar la voz para que tuvieran orden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="518F34CF" w14:textId="77777777" w:rsidR="008C6F84" w:rsidRPr="00BD3CC2" w:rsidRDefault="008C6F84" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Grupo C</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE9C7AE" w14:textId="77777777" w:rsidR="008C6F84" w:rsidRPr="00BD3CC2" w:rsidRDefault="008C6F84" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No hubo estrategias definidas y el grupo carecía de control, sólo se les pedía continuamente que guardaran silencio y trabajaran</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C9E604A" w14:textId="77777777" w:rsidR="008C6F84" w:rsidRPr="00BD3CC2" w:rsidRDefault="008C6F84" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32E0B6F3" w14:textId="5236C7A1" w:rsidR="008C6F84" w:rsidRPr="00BD3CC2" w:rsidRDefault="008C6F84" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estrategias </w:t>
+      </w:r>
+      <w:r w:rsidR="00153A51" w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de intervención con docentes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D7475D" w14:textId="77777777" w:rsidR="008C6F84" w:rsidRPr="00BD3CC2" w:rsidRDefault="008C6F84" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Grupo A y B</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD9B8BD" w14:textId="6562D6A9" w:rsidR="008C6F84" w:rsidRPr="00BD3CC2" w:rsidRDefault="00153A51" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se trabajó </w:t>
+      </w:r>
+      <w:r w:rsidR="008C6F84" w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">con la profesora, para </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">explicarle en qué consistía el </w:t>
+      </w:r>
+      <w:r w:rsidR="008C6F84" w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cartel que se iba a incluir en nuestro trabajo, el siguiente paso era semaforizar las actitudes de los niños: buena -  carita feliz, regular -  carita con cara </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de duda; mala con carita triste. Se le llamó de esta manera ya que la conducta clasificada como buena estaba en verde, la regular en amarillo y la no deseada en rojo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D91118A" w14:textId="74CB3AFB" w:rsidR="008C6F84" w:rsidRPr="00BD3CC2" w:rsidRDefault="008C6F84" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una vez </w:t>
+      </w:r>
+      <w:r w:rsidR="00153A51" w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>que se les explico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a los niños y a la profesora acerca de la bandera de la paz, de lo que representa, quedaron muy entusiasmados, ya que </w:t>
+      </w:r>
+      <w:r w:rsidR="00153A51" w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>se manejó</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que se ganarían el reconocimiento de ser el grupo con mayor disciplina, si había más caritas felices en el cartel, donde se estaban semaforizando las emociones, esta se colocaría en la ventana del salón que da hacia el patio principal de la escuela , donde todos la pueden ver y el resto de la escuela al ver esta bandera reconocería que son el grupo con mayor disciplina, también se les coloco un pin con los mismos símbolos para que lo portaran  en su uniforme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="015A9DC0" w14:textId="77777777" w:rsidR="008C6F84" w:rsidRPr="00BD3CC2" w:rsidRDefault="008C6F84" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>la profesora también estaba entusiasmada con la idea de portar por una semana la bandera de la paz por ser un grupo disciplinado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="372B3F46" w14:textId="03381665" w:rsidR="008C6F84" w:rsidRPr="00BD3CC2" w:rsidRDefault="00CF264B" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="008C6F84" w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e hizo entrega de la bandera de la paz, la entrega la hizo el director de la escuela a la profesora como representante del grupo (quien también se mostraba motivada por recibirla) les dirigió unas palabras reconociendo y felicitándolos por  el gran esfuerzo que hacían por mejorar su conducta, reforzando el hecho con que la bandera se colocaría  a la vista de todos, en una zona estratégica del aula, a la vista de todos, además de nombrar en el siguiente acto cívico, que ellos en esta ocasión habían logrado ser los más disciplinados, de toda la escuela, además de que el director nombro a cada miembro del grupo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14323351" w14:textId="77777777" w:rsidR="00BD3CC2" w:rsidRDefault="00BD3CC2" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1127391C" w14:textId="3B9D14C2" w:rsidR="008C6F84" w:rsidRPr="00BD3CC2" w:rsidRDefault="008C6F84" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Grupo C</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28C6ACB5" w14:textId="71910C83" w:rsidR="008C6F84" w:rsidRPr="00BD3CC2" w:rsidRDefault="008C6F84" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El grupo muestra indisciplina, los niños gritan, no acatan instrucciones, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF264B" w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>se percibe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que no tienen una figura de autoridad clara. E</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF264B" w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">staban inquietos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por salir del aula, preferían salir a jugar que ver la película, desde el principio de la proyección estaban inquietos y renuentes a verla, en el transcurso de esta no pusieron atención, platicaban mucho entre ellos, el ambiente no era favorable para poder escuchar, al final de la proyección quise hacer una retroalimentación con los niños, se mostraron poco participativos además de no haber puesto atención a la película, y claramente decían no haber entendido, estaban inquietos por salir. En las </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF264B" w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>siguientes sesiones</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los niños se siguen mostrando renuentes a participar en las dinámicas psicológicas. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF264B" w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La profesora</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no se encuentra presente, deja a la psicóloga a cargo del grupo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6499E477" w14:textId="77777777" w:rsidR="00CF264B" w:rsidRPr="00BD3CC2" w:rsidRDefault="00CF264B" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68DC64CF" w14:textId="77777777" w:rsidR="008C6F84" w:rsidRPr="00BD3CC2" w:rsidRDefault="008C6F84" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Comportamiento final</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A1436DB" w14:textId="77777777" w:rsidR="008C6F84" w:rsidRPr="00BD3CC2" w:rsidRDefault="008C6F84" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Grupo A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="248971B6" w14:textId="16422E7B" w:rsidR="008C6F84" w:rsidRPr="00BD3CC2" w:rsidRDefault="008C6F84" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se estableció el seguimiento de reglas y la aplicación de valores revisados, el grupo mostró altibajos en el seguimiento del programa ya que cambio dos veces de responsable del grupo, la segunda profesora no estuvo de acuerdo </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF264B" w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el programa y fue con la tercera profesora que se dio continuidad a la intervención y los resultados fueron favorables. Esta profesora estuvo atenta a las sugerencias y realizó todas las actividades propuestas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47DC1A26" w14:textId="77777777" w:rsidR="008C6F84" w:rsidRPr="00BD3CC2" w:rsidRDefault="008C6F84" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Grupo B</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61E40523" w14:textId="77777777" w:rsidR="008C6F84" w:rsidRPr="00BD3CC2" w:rsidRDefault="008C6F84" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La profesora estuvo en todo momento atenta y muy participativa, también incitó a los alumnos a participar y se logró cumplir con los reglamentos propuestos por los niños y mantener la disciplina en el grupo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A5E7AF" w14:textId="77777777" w:rsidR="008C6F84" w:rsidRPr="00BD3CC2" w:rsidRDefault="008C6F84" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Grupo C</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F43F672" w14:textId="64E75FEC" w:rsidR="00593010" w:rsidRPr="00BD3CC2" w:rsidRDefault="008C6F84" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El profesor por lo regular se ausentaba del grupo o no se involucraba, el comportamiento final no varió ya que los niños querían salir a jugar y la mayoría no participaba, se levantaban de su sitio. En las dos últimas sesiones mostraron interés debido a que vieron a los niños de los otros grupos portando los pines y con la bandera en la puerta del salón y expresaron que ellos también querían portar los pines y que se colocara la Bandera de la paz, interrogando a la psicóloga sobre lo que tenían que hacer. Dado que concluyó el ciclo escolar se les propuso que participaran en el siguiente periodo haciendo su mejor esfuerzo por obtener los premios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79A8033C" w14:textId="13863F1A" w:rsidR="00593010" w:rsidRPr="00BD3CC2" w:rsidRDefault="00CF264B" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La comparación entre las</w:t>
+      </w:r>
+      <w:r w:rsidR="00895E85" w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> observaciones iniciales y las finales permite retomar algunas de las ideas ya planteadas por algunos teóricos. La primera es lo que cita</w:t>
+      </w:r>
+      <w:r w:rsidR="00895E85" w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00895E85" w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bahajin, S. (2018) respecto a la necesidad de formar a los profesionales de la educación tanto en el manejo del aspecto técnico como de lo humano, en donde en este segundo ámbito los valores, de respeto, justicia y equidad son de suma importancia para el aprendizaje integral de los educandos. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5555A" w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00593010" w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l estudio aborda la problemática de la disciplina en el aula, enfocándose en la implementación de intervenciones psicológicas para mejorar el comportamiento de los estudiantes y el ambiente </w:t>
+      </w:r>
+      <w:r w:rsidR="00593010" w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Estrategia </w:t>
-[...186 lines deleted...]
-      <w:r w:rsidR="00CF264B" w:rsidRPr="00BD3CC2">
+        <w:t xml:space="preserve">de aprendizaje. En </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5555A" w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">concordancia </w:t>
+      </w:r>
+      <w:r w:rsidR="00593010" w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>con las reflexiones de Márquez, Díaz y Cazzato (2007), se reconoce que la calidad de la enseñanza y el aprendizaje son aspectos fundamentales del proceso educativo. Su llamado a comprender el proceso educativo de manera integral resalta la importancia de no solo enfocarse en aspectos formales, sino también en los problemas cotidianos que enfrentan los docentes en el aula.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D910843" w14:textId="4B9FE2D1" w:rsidR="00593010" w:rsidRPr="00BD3CC2" w:rsidRDefault="00593010" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La falta de disciplina en el aula, identificada como una preocupación por la institución educativa, coincide </w:t>
+      </w:r>
+      <w:r w:rsidR="00E30A97" w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">también </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">con las observaciones de Bahajin (2018) sobre la necesidad de promover una educación que aborde </w:t>
+      </w:r>
+      <w:r w:rsidR="00E30A97" w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a violencia en el ámbito escolar, mencionada por </w:t>
+      </w:r>
+      <w:r w:rsidR="00E30A97" w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el autor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y respaldada por la evidencia de la transculturación y los cambios sociales, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E30A97" w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lo que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>subraya la urgencia de intervenir en la promoción de valores como la justicia, la igualdad y la solidaridad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B9BC116" w14:textId="5D56C577" w:rsidR="00CF264B" w:rsidRPr="00BD3CC2" w:rsidRDefault="00CF264B" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00BBF302" w14:textId="7960C70E" w:rsidR="00ED0AF0" w:rsidRPr="00BD3CC2" w:rsidRDefault="00ED0AF0" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Discusión</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E755735" w14:textId="77777777" w:rsidR="00C5555A" w:rsidRPr="00BD3CC2" w:rsidRDefault="00C5555A" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La intervención llevada a cabo en el estudio se basó en el método de investigación acción, con un enfoque cualitativo. Los resultados revelaron mejoras en el comportamiento de algunos grupos, especialmente cuando los profesores mostraron compromiso y participación activa en la implementación de las estrategias propuestas. Sin embargo, se identificaron limitaciones, como la resistencia al cambio y la falta de involucramiento por parte de algunos docentes, coincidiendo con los desafíos mencionados por Gómez y Quijada (2018).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="769F77A0" w14:textId="17A31815" w:rsidR="00C5555A" w:rsidRPr="00BD3CC2" w:rsidRDefault="00C5555A" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La capacitación de los profesores se centró en promover un ambiente de aprendizaje participativo, fomentar la empatía y el respeto, y abordar problemas que conducen a la violencia. Estos elementos están alineados con las funciones descritas por Arvilla, Palacios y Arango (2011) para los psicólogos educativos, quienes desempeñan un papel crucial en la búsqueda de soluciones a problemas académicos y conductuales, así como en la orientación de docentes y directivos escolares.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66DF9347" w14:textId="589F94B8" w:rsidR="00C5555A" w:rsidRPr="00BD3CC2" w:rsidRDefault="00C5555A" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Los desafíos para la implementación de programas de Educación para la Paz, señalados por Gómez y Quijada (2018), ponen de manifiesto la necesidad de superar obstáculos en el currículo y la formación docente. Esta reflexión resuena con la conclusión de Murillo (2014) sobre la complejidad del manejo de la disciplina en el aula, destacando la influencia de factores externos como la familia y la sociedad, ya que ambos ámbitos de desarrollo producen y reproducen aspectos culturales que están fuertemente ligados a la disciplina como aprendizaje social.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D192CDC" w14:textId="1D9D1048" w:rsidR="00684302" w:rsidRPr="00BD3CC2" w:rsidRDefault="00684302" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">También permitió responder a las preguntas generadoras ¿Cuál es el papel del docente en la instauración o fortalecimiento de la disciplina en el aula? Al ser una habilidad social, ¿los niños deben aprender la disciplina en casa? ¿Qué puede aportar la Psicología a la labor docente y al aprendizaje escolar tomando como eje la instauración de la disciplina y el concepto de paz? La respuesta a la primera pregunta de investigación, es, el papel del Docente es crucial para lograr la disciplina en el aula. En cuanto a la segunda, la respuesta puede ser SI, ya que la disciplina se da en la dinámica familiar aún cuando sea laxa y no es exclusiva de ese ámbito porque la Escuela como Institución forma parte del ámbito social. Respecto al tercer cuestionamiento la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">participación del Psicólogo fue no como un instaurador de la disciplina, sino como un facilitador del proceso para llegar a ella y el trabajo fue </w:t>
+      </w:r>
+      <w:r w:rsidR="001E6AA4" w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>conjunto ya que se reforzaron los saberes de los docentes. En lo que no se trabajó por ser una intervención inicial fue en el convencimiento de los docentes para ser parte del proceso. No obstante, el que una de las profesoras no participará permitió observas la importancia que tuvo dicha presencia, ya que se obtuvieron mejores resultados en los grupos en los que los docentes si participaron.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD3CC2">
-[...338 lines deleted...]
-          <w:b/>
+    </w:p>
+    <w:p w14:paraId="2BF409B7" w14:textId="77777777" w:rsidR="00F12EC5" w:rsidRPr="00BD3CC2" w:rsidRDefault="00F12EC5" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49217864" w14:textId="7DE8CEC6" w:rsidR="00377D04" w:rsidRPr="00BD3CC2" w:rsidRDefault="00377D04" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fortalezas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="675171F2" w14:textId="02B047CB" w:rsidR="00C5555A" w:rsidRPr="00BD3CC2" w:rsidRDefault="00C5555A" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Como fortaleza podemos considerar que tanto el Programa para la Paz</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE19D8" w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como la promoción de la Salud comunitaria permitieron mostrar a la institución las aportaciones de la Psicología puede hacer en las instituciones educativas en el fortalecimiento del bienestar de las personas, en la posibilidad de visualizar el paradigma aprende-aprender en donde los saberes se comparten, no se imparten, ampliando el espectro del quehacer de esta área del conocimiento que va más allá de la atención clínica que es la más reconocida en cuanto al quehacer psicológico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FBEE667" w14:textId="77777777" w:rsidR="00961E9B" w:rsidRPr="00BD3CC2" w:rsidRDefault="00961E9B" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ACBECF0" w14:textId="1B344AB9" w:rsidR="00377D04" w:rsidRPr="00BD3CC2" w:rsidRDefault="001B0E2A" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Debilidades</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28FB19CE" w14:textId="2EE3D55E" w:rsidR="001B0E2A" w:rsidRPr="00BD3CC2" w:rsidRDefault="00FB4198" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es imprescindible reconocer que </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE19D8" w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>el fortalecimiento de habilidades para la vida (desarrollo de competencias) ha sido separada del fortalecimiento de las habilidades para el trabajo (Desarrollo técnico y tecnológico) y a pesar de que este trabajo permitió visibilizarlas, sólo sucedió a nivel local y se requerirá hacer una mayor promoción sobre los alcances que tiene la psicología y su carácter inter y multidisciplinario.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01371440" w14:textId="77777777" w:rsidR="002756F4" w:rsidRPr="00BD3CC2" w:rsidRDefault="002756F4" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="698BA3F4" w14:textId="77777777" w:rsidR="000128A0" w:rsidRPr="00BD3CC2" w:rsidRDefault="000128A0" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conclusiones</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5122B05F" w14:textId="77777777" w:rsidR="00593010" w:rsidRPr="00BD3CC2" w:rsidRDefault="00593010" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La intervención permitió retomar conceptos y estrategias de la psicología para mejorar el comportamiento en los grupos. El hecho de que el tercer grupo se haya interesado permite reflexionar sobre la importancia del aprendizaje social, ya que no es necesario vivir una situación para aprender de ella o sensibilizarse ante ella. Es posible, entonces aprender de las consecuencias que obtienen otros con su comportamiento. Es el caso del grupo C</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD4FCB0" w14:textId="77777777" w:rsidR="00593010" w:rsidRPr="00BD3CC2" w:rsidRDefault="00593010" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Generalmente, se solicita la colaboración de un experto para solucionar los problemas que tiene una institución, organización o grupo. Esta forma de intervenir es eficaz, pero adolece de la efectividad necesaria para generar cambios a largo plazo, ya que en cuanto se termina el programa no se da seguimiento a los resultados porque no se ha entrenado a los actores principales para realizar esta tarea. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17EEAD0E" w14:textId="77777777" w:rsidR="00593010" w:rsidRPr="00BD3CC2" w:rsidRDefault="00593010" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por tanto, el compartir esta experiencia tiene la finalidad de hacer reflexionar al profesional de la psicología o de cualquier área, sobre la importancia de habilitar a los actores principales, en este caso los profesores de los grupos para que mantengan o incrementen los resultados obtenidos.  Como colofón a esta disertación, se mencionará que la tercera profesora del grupo A, fue cambiada en el presente ciclo a esta escuela y que se acercó a la psicóloga participante </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Grupo C</w:t>
-[...403 lines deleted...]
-        <w:t xml:space="preserve">La falta de disciplina en el aula, identificada como una preocupación por la institución educativa, coincide </w:t>
+        <w:t>para comentarle que en su nueva adscripción estaba llevando a cabo el programa para la implementación de la disciplina, con el reglamento elaborado por los estudiantes y la semaforización y que estaba obteniendo resultados muy favorables. “"Regala un pescado a un hombre y le darás alimento para un día, enséñale a pescar y lo alimentarás para el resto de su vida"— Proverbio Chino.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3572A0E3" w14:textId="77777777" w:rsidR="00D808F8" w:rsidRPr="00BD3CC2" w:rsidRDefault="00D808F8" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="062C5DB4" w14:textId="1B57D51A" w:rsidR="00C65964" w:rsidRPr="00BD3CC2" w:rsidRDefault="00C65964" w:rsidP="00BD3CC2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Contribuciones a futuras líneas de investigación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F00BA93" w14:textId="796395A9" w:rsidR="0030357A" w:rsidRPr="00BD3CC2" w:rsidRDefault="00C65964" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Se considera que la principal contribución a futuras investigaciones es prec</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20819" w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>isamente realiza</w:t>
       </w:r>
       <w:r w:rsidR="00E30A97" w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">con las observaciones de Bahajin (2018) sobre la necesidad de promover una educación que aborde </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r un trabajo transdiciplinario para </w:t>
+      </w:r>
+      <w:r w:rsidR="00B20819" w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que los resultados de estas investigaciones </w:t>
       </w:r>
       <w:r w:rsidR="00E30A97" w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">a violencia en el ámbito escolar, mencionada por </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">brinden la posibilidad de obtener mayor información </w:t>
+      </w:r>
+      <w:r w:rsidR="00D808F8" w:rsidRPr="00BD3CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sobre </w:t>
       </w:r>
       <w:r w:rsidR="00E30A97" w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...45 lines deleted...]
-    <w:p w14:paraId="00BBF302" w14:textId="7960C70E" w:rsidR="00ED0AF0" w:rsidRPr="00BD3CC2" w:rsidRDefault="00ED0AF0" w:rsidP="0072589D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>la formación de los docentes, no sólo del nivel básico, sino de todos los niveles educativos, ya que en todos se requiere la educación integral de la que se ha estado hablando en este escrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C717BB6" w14:textId="77777777" w:rsidR="00966858" w:rsidRPr="00BD3CC2" w:rsidRDefault="00966858" w:rsidP="0072589D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B622318" w14:textId="2C05E65F" w:rsidR="00966858" w:rsidRPr="00BD3CC2" w:rsidRDefault="00966858" w:rsidP="0072589D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Discusión</w:t>
-[...371 lines deleted...]
-    <w:p w14:paraId="6F00BA93" w14:textId="796395A9" w:rsidR="0030357A" w:rsidRPr="00BD3CC2" w:rsidRDefault="00C65964" w:rsidP="0072589D">
+        <w:t>Agradecimientos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5016A026" w14:textId="305E305D" w:rsidR="00966858" w:rsidRPr="00BD3CC2" w:rsidRDefault="001E6AA4" w:rsidP="0072589D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Se considera que la principal contribución a futuras investigaciones es prec</w:t>
-[...118 lines deleted...]
-        <w:t xml:space="preserve"> de Salud en el Estado de Michoacán, específicamente al Centro de Salud de Cuto del Porvenir por haber facilitado el enlace con la institución educativa ya que la vinculación fue a través del programa Salud</w:t>
+        <w:t>Agradecemos a la Escuela Primaria de la Población Cuto del Porvenir y a su cuerpo directivo y docente por haber solicitado la intervención y permitido llevarla a cabo, por su interés en el mejoramiento de los procesos educativos. Asimismo, agradecemos a la Secretaria de Salud en el Estado de Michoacán, específicamente al Centro de Salud de Cuto del Porvenir por haber facilitado el enlace con la institución educativa ya que la vinculación fue a través del programa Salud</w:t>
       </w:r>
       <w:r w:rsidR="009426FC" w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Comunitaria que está bajo su responsabilidad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EB2B7DE" w14:textId="1396FD4C" w:rsidR="00B20819" w:rsidRPr="00BD3CC2" w:rsidRDefault="00B20819" w:rsidP="0072589D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A028BF9" w14:textId="18BBFBAC" w:rsidR="0066445A" w:rsidRPr="00BD3CC2" w:rsidRDefault="000128A0" w:rsidP="00BD3CC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
@@ -4993,91 +4985,90 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD3CC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>https://gac.com.es/editorial/INFO/Manuales/adcaMANU.pdf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A4078D4" w14:textId="7E3DDDC7" w:rsidR="002B0C4F" w:rsidRPr="0072589D" w:rsidRDefault="002B0C4F" w:rsidP="0072589D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="766" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002B0C4F" w:rsidRPr="0072589D" w:rsidSect="00BD3CC2">
-      <w:headerReference w:type="default" r:id="rId14"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="709" w:right="1418" w:bottom="426" w:left="1418" w:header="284" w:footer="125" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B43FB94" w14:textId="77777777" w:rsidR="007420B4" w:rsidRDefault="007420B4" w:rsidP="00C9226C">
+    <w:p w14:paraId="7B08D282" w14:textId="77777777" w:rsidR="00BF4311" w:rsidRDefault="00BF4311" w:rsidP="00C9226C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C6AB271" w14:textId="77777777" w:rsidR="007420B4" w:rsidRDefault="007420B4" w:rsidP="00C9226C">
+    <w:p w14:paraId="128D6570" w14:textId="77777777" w:rsidR="00BF4311" w:rsidRDefault="00BF4311" w:rsidP="00C9226C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -5092,204 +5083,147 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="402AC997" w14:textId="2F69F13F" w:rsidR="00BD3CC2" w:rsidRDefault="00BD3CC2" w:rsidP="00BD3CC2">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">Vol. 11, Núm. 21                  </w:t>
-[...17 lines deleted...]
-      <w:t xml:space="preserve"> – Junio 2024                       CDHIS</w:t>
+      <w:t>Vol. 11, Núm. 21                  Enero – Junio 2024                       CDHIS</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4366CCF3" w14:textId="55248B02" w:rsidR="00BD3CC2" w:rsidRDefault="00BD3CC2" w:rsidP="00BD3CC2">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">Vol. 11, Núm. 21                  </w:t>
-[...17 lines deleted...]
-      <w:t xml:space="preserve"> – Junio 2024                       CDHIS</w:t>
+      <w:t>Vol. 11, Núm. 21                  Enero – Junio 2024                       CDHIS</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DEDC417" w14:textId="77777777" w:rsidR="007420B4" w:rsidRDefault="007420B4" w:rsidP="00C9226C">
+    <w:p w14:paraId="1C11D9F1" w14:textId="77777777" w:rsidR="00BF4311" w:rsidRDefault="00BF4311" w:rsidP="00C9226C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="517F8644" w14:textId="77777777" w:rsidR="007420B4" w:rsidRDefault="007420B4" w:rsidP="00C9226C">
+    <w:p w14:paraId="5D83189D" w14:textId="77777777" w:rsidR="00BF4311" w:rsidRDefault="00BF4311" w:rsidP="00C9226C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="70D4A243" w14:textId="6315933B" w:rsidR="00BD3CC2" w:rsidRPr="00BD3CC2" w:rsidRDefault="00BD3CC2" w:rsidP="00BD3CC2">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
       </w:rPr>
-    </w:pPr>
-[...18 lines deleted...]
-      <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00BD3CC2">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:i/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Revista Electrónica del Desarrollo Humano para la Innovación Social         ISSN: 2448 - 7422</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DC7469F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B12CD90"/>
     <w:lvl w:ilvl="0" w:tplc="080A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6989,95 +6923,97 @@
   <w:num w:numId="9" w16cid:durableId="735123746">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="574554459">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1557621300">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1123352578">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="387463469">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2084253884">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="32115246">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="40"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C77CBE"/>
     <w:rsid w:val="00004002"/>
     <w:rsid w:val="000128A0"/>
     <w:rsid w:val="00014613"/>
     <w:rsid w:val="00022319"/>
     <w:rsid w:val="00045282"/>
     <w:rsid w:val="000506D2"/>
     <w:rsid w:val="00052F67"/>
     <w:rsid w:val="0005387E"/>
     <w:rsid w:val="00055078"/>
     <w:rsid w:val="00063605"/>
     <w:rsid w:val="000644B9"/>
     <w:rsid w:val="000660BF"/>
     <w:rsid w:val="0007745A"/>
     <w:rsid w:val="000B1C34"/>
+    <w:rsid w:val="000C102B"/>
     <w:rsid w:val="000C5F91"/>
     <w:rsid w:val="000E2835"/>
     <w:rsid w:val="000F783E"/>
     <w:rsid w:val="00110676"/>
+    <w:rsid w:val="00112BC9"/>
     <w:rsid w:val="00114159"/>
     <w:rsid w:val="00114A68"/>
     <w:rsid w:val="00123418"/>
     <w:rsid w:val="0012508D"/>
     <w:rsid w:val="00130517"/>
     <w:rsid w:val="001323DC"/>
     <w:rsid w:val="0013409D"/>
     <w:rsid w:val="00153A51"/>
     <w:rsid w:val="00155699"/>
     <w:rsid w:val="00167615"/>
     <w:rsid w:val="00167D79"/>
     <w:rsid w:val="00167E99"/>
     <w:rsid w:val="001A11A4"/>
     <w:rsid w:val="001A4D16"/>
     <w:rsid w:val="001B0E2A"/>
     <w:rsid w:val="001B4FA2"/>
     <w:rsid w:val="001C020B"/>
     <w:rsid w:val="001C1308"/>
     <w:rsid w:val="001C53A4"/>
     <w:rsid w:val="001D425C"/>
     <w:rsid w:val="001E6AA4"/>
     <w:rsid w:val="00203082"/>
     <w:rsid w:val="00213B1B"/>
     <w:rsid w:val="002214F4"/>
     <w:rsid w:val="00225877"/>
@@ -7267,95 +7203,98 @@
     <w:rsid w:val="008D4617"/>
     <w:rsid w:val="008D6DC8"/>
     <w:rsid w:val="008E093D"/>
     <w:rsid w:val="008E6968"/>
     <w:rsid w:val="008F39F9"/>
     <w:rsid w:val="00901638"/>
     <w:rsid w:val="00904B81"/>
     <w:rsid w:val="0091044D"/>
     <w:rsid w:val="00911EFB"/>
     <w:rsid w:val="0091439E"/>
     <w:rsid w:val="0093586E"/>
     <w:rsid w:val="00935D18"/>
     <w:rsid w:val="009401B9"/>
     <w:rsid w:val="009426FC"/>
     <w:rsid w:val="00943842"/>
     <w:rsid w:val="00946D40"/>
     <w:rsid w:val="00961E9B"/>
     <w:rsid w:val="009624DD"/>
     <w:rsid w:val="00965692"/>
     <w:rsid w:val="00966858"/>
     <w:rsid w:val="009931B2"/>
     <w:rsid w:val="009A3C01"/>
     <w:rsid w:val="009A7104"/>
     <w:rsid w:val="009C099B"/>
     <w:rsid w:val="009C17F0"/>
+    <w:rsid w:val="009C31C2"/>
     <w:rsid w:val="009C3DF6"/>
     <w:rsid w:val="009C5107"/>
     <w:rsid w:val="009C67D2"/>
     <w:rsid w:val="009E33AA"/>
     <w:rsid w:val="009E7082"/>
     <w:rsid w:val="009F37AB"/>
+    <w:rsid w:val="00A03EAE"/>
     <w:rsid w:val="00A104DF"/>
     <w:rsid w:val="00A11504"/>
     <w:rsid w:val="00A1735F"/>
     <w:rsid w:val="00A33ABE"/>
     <w:rsid w:val="00A34575"/>
     <w:rsid w:val="00A363F4"/>
     <w:rsid w:val="00A46EDB"/>
     <w:rsid w:val="00A47543"/>
     <w:rsid w:val="00A71837"/>
     <w:rsid w:val="00A73D0C"/>
     <w:rsid w:val="00A75140"/>
     <w:rsid w:val="00A752A8"/>
     <w:rsid w:val="00A755C6"/>
     <w:rsid w:val="00A82279"/>
     <w:rsid w:val="00A95DAE"/>
     <w:rsid w:val="00A96F51"/>
     <w:rsid w:val="00AB2632"/>
     <w:rsid w:val="00AD6C9E"/>
     <w:rsid w:val="00AE21CC"/>
     <w:rsid w:val="00AE2735"/>
     <w:rsid w:val="00AE7D84"/>
     <w:rsid w:val="00AF6362"/>
     <w:rsid w:val="00B10654"/>
     <w:rsid w:val="00B11781"/>
     <w:rsid w:val="00B16902"/>
     <w:rsid w:val="00B20819"/>
     <w:rsid w:val="00B335D9"/>
     <w:rsid w:val="00B36FFF"/>
     <w:rsid w:val="00B53DDD"/>
     <w:rsid w:val="00B621D0"/>
     <w:rsid w:val="00B82278"/>
     <w:rsid w:val="00B93EF5"/>
     <w:rsid w:val="00B9520B"/>
     <w:rsid w:val="00BA7D70"/>
     <w:rsid w:val="00BB69E5"/>
     <w:rsid w:val="00BC5E78"/>
     <w:rsid w:val="00BD3CC2"/>
     <w:rsid w:val="00BD6DC9"/>
     <w:rsid w:val="00BE0672"/>
+    <w:rsid w:val="00BF4311"/>
     <w:rsid w:val="00C026AD"/>
     <w:rsid w:val="00C02DF0"/>
     <w:rsid w:val="00C0741E"/>
     <w:rsid w:val="00C125E8"/>
     <w:rsid w:val="00C17C9B"/>
     <w:rsid w:val="00C349E5"/>
     <w:rsid w:val="00C456A6"/>
     <w:rsid w:val="00C5555A"/>
     <w:rsid w:val="00C63FD7"/>
     <w:rsid w:val="00C653E3"/>
     <w:rsid w:val="00C65964"/>
     <w:rsid w:val="00C71B58"/>
     <w:rsid w:val="00C7480D"/>
     <w:rsid w:val="00C77CBE"/>
     <w:rsid w:val="00C8656A"/>
     <w:rsid w:val="00C9226C"/>
     <w:rsid w:val="00CA35DC"/>
     <w:rsid w:val="00CA4D2C"/>
     <w:rsid w:val="00CA61F5"/>
     <w:rsid w:val="00CB312E"/>
     <w:rsid w:val="00CC66CB"/>
     <w:rsid w:val="00CD49BC"/>
     <w:rsid w:val="00CE6174"/>
     <w:rsid w:val="00CF264B"/>
     <w:rsid w:val="00CF6AEE"/>
@@ -7394,98 +7333,99 @@
     <w:rsid w:val="00E61C60"/>
     <w:rsid w:val="00E715EF"/>
     <w:rsid w:val="00E72193"/>
     <w:rsid w:val="00E80B65"/>
     <w:rsid w:val="00E859DC"/>
     <w:rsid w:val="00E938B6"/>
     <w:rsid w:val="00EB2166"/>
     <w:rsid w:val="00EC194F"/>
     <w:rsid w:val="00EC75BA"/>
     <w:rsid w:val="00ED0AF0"/>
     <w:rsid w:val="00ED6ACD"/>
     <w:rsid w:val="00EF5EC8"/>
     <w:rsid w:val="00F11BC4"/>
     <w:rsid w:val="00F12EC5"/>
     <w:rsid w:val="00F17205"/>
     <w:rsid w:val="00F20867"/>
     <w:rsid w:val="00F2578B"/>
     <w:rsid w:val="00F40295"/>
     <w:rsid w:val="00F45738"/>
     <w:rsid w:val="00F54831"/>
     <w:rsid w:val="00F57E6A"/>
     <w:rsid w:val="00F611EC"/>
     <w:rsid w:val="00F643F6"/>
     <w:rsid w:val="00F64D91"/>
     <w:rsid w:val="00F66BE3"/>
+    <w:rsid w:val="00F725CB"/>
     <w:rsid w:val="00F739BF"/>
     <w:rsid w:val="00F76A0C"/>
     <w:rsid w:val="00F93623"/>
     <w:rsid w:val="00F966D3"/>
     <w:rsid w:val="00FA0423"/>
     <w:rsid w:val="00FA2FE4"/>
     <w:rsid w:val="00FA3DA9"/>
     <w:rsid w:val="00FA3E9D"/>
     <w:rsid w:val="00FA5127"/>
     <w:rsid w:val="00FB391B"/>
     <w:rsid w:val="00FB4198"/>
     <w:rsid w:val="00FB503B"/>
     <w:rsid w:val="00FE19D8"/>
     <w:rsid w:val="00FE1D5E"/>
     <w:rsid w:val="00FE28D2"/>
     <w:rsid w:val="00FF682A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="00290435"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FD25015B-A1F8-4BAA-A4DF-B8612B2A7D16}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8016,51 +7956,51 @@
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="0091044D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="0022681A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C9226C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
@@ -8202,51 +8142,51 @@
     <w:name w:val="documento-autores"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00BB69E5"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="documento-localizacion">
     <w:name w:val="documento-localizacion"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00BB69E5"/>
   </w:style>
   <w:style w:type="character" w:styleId="Mencinsinresolver">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0072589D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="27685554">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="35665605">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8943,51 +8883,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2088530537">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lucia.zuniga@umich.mx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erivas@uoriente.cl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9630-7274" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:belem.medina@umich.mx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ines.paso@umich.mx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6391-7789" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:belem.medina@umich.mx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ines.paso@umich.mx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6391-7789" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erivas@uoriente.cl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lucia.zuniga@umich.mx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cdhis.v11i21.200" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9630-7274" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9228,69 +9168,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{775F8C46-F308-42B3-AA2F-51D507B9A8C9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>5237</Words>
-  <Characters>28809</Characters>
+  <Words>5253</Words>
+  <Characters>28895</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>240</Lines>
-  <Paragraphs>67</Paragraphs>
+  <Paragraphs>68</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>33979</CharactersWithSpaces>
+  <CharactersWithSpaces>34080</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Héctor Cruz</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>