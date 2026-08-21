--- v0 (2025-10-11)
+++ v1 (2026-08-21)
@@ -1,56 +1,165 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="65F26019" w14:textId="6CF355F8" w:rsidR="00FE2ED8" w:rsidRDefault="00FE2ED8" w:rsidP="00FE2ED8">
+    <w:p w14:paraId="274A854C" w14:textId="5976533F" w:rsidR="003805DE" w:rsidRPr="003805DE" w:rsidRDefault="00836C7D" w:rsidP="00FE2ED8">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B647746" wp14:editId="51C19488">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>-83820</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:align>top</wp:align>
+            </wp:positionV>
+            <wp:extent cx="8048625" cy="1304290"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="2078948046" name="Imagen 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="8048625" cy="1304290"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="003805DE" w:rsidRPr="003805DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r w:rsidR="003805DE" w:rsidRPr="003805DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="003805DE" w:rsidRPr="003805DE">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cdhis.v11i21.199</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="65F26019" w14:textId="57099FF6" w:rsidR="00FE2ED8" w:rsidRDefault="00FE2ED8" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46CC5594" w14:textId="335D7AB3" w:rsidR="0037020D" w:rsidRPr="00FE2ED8" w:rsidRDefault="0037020D" w:rsidP="00FE2ED8">
       <w:pPr>
@@ -208,473 +317,436 @@
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007D1FDE" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>Model</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Model </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007D1FDE" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007D1FDE" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>of</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> moral </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007D1FDE" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> moral </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>judgment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007D1FDE" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>judgment</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007D1FDE" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007D1FDE" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>to</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007D1FDE" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>strengthen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007D1FDE" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>strengthen</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007D1FDE" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>decision-making</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007D1FDE" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>decision-making</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007D1FDE" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>students</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007D1FDE" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>students</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007D1FDE" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007D1FDE" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>of</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007D1FDE" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>University</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="323EC89A" w14:textId="77777777" w:rsidR="008E68DC" w:rsidRPr="00210CAD" w:rsidRDefault="008E68DC" w:rsidP="008E68DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70BF729C" w14:textId="5D366776" w:rsidR="008E68DC" w:rsidRPr="00210CAD" w:rsidRDefault="00000000" w:rsidP="00FE2ED8">
+    <w:p w14:paraId="70BF729C" w14:textId="5D366776" w:rsidR="008E68DC" w:rsidRPr="00210CAD" w:rsidRDefault="0035567E" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00210CAD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Felisa </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00210CAD">
+        <w:t>Felisa Yaerim López Botello</w:t>
+      </w:r>
+      <w:r w:rsidR="008E68DC" w:rsidRPr="00210CAD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Yaerim</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EFE1DB7" w14:textId="5E960555" w:rsidR="008E68DC" w:rsidRPr="00FE2ED8" w:rsidRDefault="008E68DC" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Universidad Autónoma del Estado de México </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A171166" w14:textId="472B9BA0" w:rsidR="008E68DC" w:rsidRPr="00FE2ED8" w:rsidRDefault="008E68DC" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad Pedagógica Nacional 151</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F3B6C38" w14:textId="11FB1094" w:rsidR="008E68DC" w:rsidRPr="00FE2ED8" w:rsidRDefault="00000000" w:rsidP="00FE2ED8">
+    <w:p w14:paraId="6F3B6C38" w14:textId="11FB1094" w:rsidR="008E68DC" w:rsidRPr="00FE2ED8" w:rsidRDefault="0035567E" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:color w:val="FF0000"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00210CAD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="008E68DC" w:rsidRPr="00FE2ED8">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>felisa.lopez@seiem.edu.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2315FB8C" w14:textId="30455786" w:rsidR="00223798" w:rsidRPr="00FE2ED8" w:rsidRDefault="00000000" w:rsidP="00FE2ED8">
+    <w:p w14:paraId="2315FB8C" w14:textId="30455786" w:rsidR="00223798" w:rsidRPr="00FE2ED8" w:rsidRDefault="00223798" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="00FE2ED8">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-1732-4979</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7CE6C626" w14:textId="77777777" w:rsidR="008E68DC" w:rsidRPr="00210CAD" w:rsidRDefault="008E68DC" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2364" w14:textId="376D7323" w:rsidR="008E68DC" w:rsidRPr="00210CAD" w:rsidRDefault="00C94EC3" w:rsidP="00FE2ED8">
       <w:pPr>
@@ -717,75 +789,75 @@
         </w:rPr>
         <w:t xml:space="preserve">Universidad Autónoma del Estado de México </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E370DA6" w14:textId="77777777" w:rsidR="008E68DC" w:rsidRPr="00FE2ED8" w:rsidRDefault="008E68DC" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad Pedagógica Nacional 151</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="454199A7" w14:textId="77777777" w:rsidR="008E68DC" w:rsidRPr="00FE2ED8" w:rsidRDefault="00000000" w:rsidP="00FE2ED8">
+    <w:p w14:paraId="454199A7" w14:textId="77777777" w:rsidR="008E68DC" w:rsidRPr="00FE2ED8" w:rsidRDefault="008E68DC" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:color w:val="FF0000"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="008E68DC" w:rsidRPr="00FE2ED8">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00FE2ED8">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>juan.alcantara.ramirez@seiem.edu.mx</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008E68DC" w:rsidRPr="00FE2ED8">
+      <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:color w:val="FF0000"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D5FE50E" w14:textId="0B81FA72" w:rsidR="00223798" w:rsidRPr="00FE2ED8" w:rsidRDefault="008D30EE" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -866,62 +938,62 @@
         </w:rPr>
         <w:t xml:space="preserve">Universidad Autónoma del Estado de México </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A556356" w14:textId="77777777" w:rsidR="008E68DC" w:rsidRPr="00FE2ED8" w:rsidRDefault="008E68DC" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad Pedagógica Nacional 151</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C383DE" w14:textId="11E89C14" w:rsidR="008E68DC" w:rsidRPr="00FE2ED8" w:rsidRDefault="00000000" w:rsidP="00FE2ED8">
+    <w:p w14:paraId="70C383DE" w14:textId="11E89C14" w:rsidR="008E68DC" w:rsidRPr="00FE2ED8" w:rsidRDefault="008E68DC" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:color w:val="FF0000"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="008E68DC" w:rsidRPr="00FE2ED8">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00FE2ED8">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>zulema.contreras@seiem.edu.mx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005F4F79" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:color w:val="FF0000"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E16DDF2" w14:textId="556DCFA3" w:rsidR="005F4F79" w:rsidRPr="00FE2ED8" w:rsidRDefault="005F4F79" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
@@ -932,51 +1004,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>https://orcid.org/0009-0008-9053-9822</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26D04D92" w14:textId="77777777" w:rsidR="008E68DC" w:rsidRPr="00210CAD" w:rsidRDefault="008E68DC" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23370BA3" w14:textId="5F71AB95" w:rsidR="008E68DC" w:rsidRPr="00210CAD" w:rsidRDefault="00000000" w:rsidP="00FE2ED8">
+    <w:p w14:paraId="23370BA3" w14:textId="5F71AB95" w:rsidR="008E68DC" w:rsidRPr="00210CAD" w:rsidRDefault="0035567E" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00210CAD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Josefa Bravo Moreno</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10C88869" w14:textId="01B6DE10" w:rsidR="008E68DC" w:rsidRPr="00FE2ED8" w:rsidRDefault="008E68DC" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
@@ -995,150 +1067,150 @@
         </w:rPr>
         <w:t xml:space="preserve">Universidad Autónoma del Estado de México </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7825DBD0" w14:textId="77777777" w:rsidR="008E68DC" w:rsidRPr="00FE2ED8" w:rsidRDefault="008E68DC" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad Pedagógica Nacional 151</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DF1B158" w14:textId="11C6307A" w:rsidR="008E68DC" w:rsidRPr="00FE2ED8" w:rsidRDefault="00000000" w:rsidP="00FE2ED8">
+    <w:p w14:paraId="6DF1B158" w14:textId="11C6307A" w:rsidR="008E68DC" w:rsidRPr="00FE2ED8" w:rsidRDefault="008E68DC" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="008E68DC" w:rsidRPr="00FE2ED8">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00FE2ED8">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>josefa.bravo@seiem.edu.mx</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008E68DC" w:rsidRPr="00FE2ED8">
+      <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52E1DB04" w14:textId="7326F7B0" w:rsidR="008E68DC" w:rsidRPr="00FE2ED8" w:rsidRDefault="00000000" w:rsidP="00FE2ED8">
+    <w:p w14:paraId="52E1DB04" w14:textId="7326F7B0" w:rsidR="008E68DC" w:rsidRPr="00FE2ED8" w:rsidRDefault="008E68DC" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14">
+      <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="00FE2ED8">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0001-8759-7169</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00FE2ED8">
+      <w:r w:rsidR="0035567E" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="178E032B" w14:textId="6C20F74D" w:rsidR="00223798" w:rsidRPr="00FE2ED8" w:rsidRDefault="00FE2ED8" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="000D046D" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Resumen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F183260" w14:textId="728F28AD" w:rsidR="000D55AD" w:rsidRPr="00FE2ED8" w:rsidRDefault="00000000" w:rsidP="00FE2ED8">
+    <w:p w14:paraId="6F183260" w14:textId="728F28AD" w:rsidR="000D55AD" w:rsidRPr="00FE2ED8" w:rsidRDefault="0035567E" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Este artículo constituye un ejercicio de reflexión </w:t>
       </w:r>
       <w:r w:rsidR="008913B8" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>del Modelo de</w:t>
       </w:r>
@@ -1158,51 +1230,60 @@
         </w:rPr>
         <w:t>, con el objetivo de proponer</w:t>
       </w:r>
       <w:r w:rsidR="00BF5C44" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lo</w:t>
       </w:r>
       <w:r w:rsidR="008913B8" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en el quehacer docente de una Universidad Pedagógica</w:t>
       </w:r>
       <w:r w:rsidR="000D55AD" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> del Estado de México, favoreciendo en los estudiantes la toma de decisiones, generando </w:t>
+        <w:t xml:space="preserve"> del Estado de México, </w:t>
+      </w:r>
+      <w:r w:rsidR="000D55AD" w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">favoreciendo en los estudiantes la toma de decisiones, generando </w:t>
       </w:r>
       <w:r w:rsidR="008913B8" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">un análisis tanto interno como externo de diversas situaciones y conflictos, </w:t>
       </w:r>
       <w:r w:rsidR="000D55AD" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">forjando </w:t>
       </w:r>
       <w:r w:rsidR="008913B8" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>experiencias y aprendizajes significativos</w:t>
       </w:r>
@@ -1329,60 +1410,51 @@
         </w:rPr>
         <w:t>l segundo</w:t>
       </w:r>
       <w:r w:rsidR="009C7F79" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> semestre</w:t>
       </w:r>
       <w:r w:rsidR="00607B50" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C7F79" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">de la Universidad objeto </w:t>
-[...8 lines deleted...]
-        <w:t>de estudio</w:t>
+        <w:t>de la Universidad objeto de estudio</w:t>
       </w:r>
       <w:r w:rsidR="00DA7190" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. S</w:t>
       </w:r>
       <w:r w:rsidR="00AC3319" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e identificó que </w:t>
       </w:r>
       <w:r w:rsidR="00DA7190" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
@@ -1539,51 +1611,51 @@
       <w:r w:rsidR="00BF5C44" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>debido a que través de sus decisiones definen el rumbo de su vida</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00607B50" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>se propone estrategias pedagógicas que permitan reflexionar tareas problemáticas con dilemas morales, en las cuales estudiantes deben elegir qué hacer ante situaciones conflictivas con alto o bajo nivel de moralidad, con la finalidad de observar el proceso y la utilización de los componentes cognitivos y emocionales para llevar a cabo su elección, donde lo importante de tomar la decisión, es pensar en las consecuencias de estas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9BF8FC" w14:textId="47BC25B4" w:rsidR="00223798" w:rsidRDefault="00000000" w:rsidP="00FE2ED8">
+    <w:p w14:paraId="5A9BF8FC" w14:textId="47BC25B4" w:rsidR="00223798" w:rsidRDefault="0035567E" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Palabras claves:</w:t>
       </w:r>
       <w:r w:rsidR="00C94EC3" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1795,69 +1867,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Moral </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Judgment</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> Model, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2065,69 +2119,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> State </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2544,60 +2580,60 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and a diagnosis </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t>January-February</w:t>
+        <w:t xml:space="preserve"> January-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>February</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>through</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3534,69 +3570,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>each</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> one </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3799,67 +3817,57 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>parties</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1510A75A" w14:textId="5BFE4909" w:rsidR="00A62A8B" w:rsidRPr="00FE2ED8" w:rsidRDefault="00A62A8B" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Given </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3995,1296 +4003,1279 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Moral </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Judgment</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t>Model</w:t>
+        <w:t xml:space="preserve"> Model, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>because</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>through</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>decisions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> define </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>course</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>life</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>because</w:t>
-[...17 lines deleted...]
-        <w:t>through</w:t>
+        <w:t>pedagogical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>strategies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>proposed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>allow</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>them</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reflect</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>problematic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tasks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> moral </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dilemmas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>which</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>students</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>They</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>choose</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>what</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>conflict</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>situations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>high</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>low</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>level</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>morality</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>order</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> observe </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>process</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> use </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cognitive and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>emotional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>components</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>carry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>out</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>their</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>decisions</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> define </w:t>
+        <w:t>choice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>where</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>course</w:t>
+        <w:t>important</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>thing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>making</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>decision</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>think</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>about</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>consequences</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>their</w:t>
-[...1060 lines deleted...]
-        </w:rPr>
         <w:t>these</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB29431" w14:textId="780F9234" w:rsidR="00223798" w:rsidRDefault="00000000" w:rsidP="00FE2ED8">
+    <w:p w14:paraId="4BB29431" w14:textId="780F9234" w:rsidR="00223798" w:rsidRDefault="0035567E" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -5332,69 +5323,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004E1AB6" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Moral </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004E1AB6" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Judgment</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004E1AB6" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> Model, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004E1AB6" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pedagogical</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004E1AB6" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004E1AB6" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5428,51 +5401,50 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F944D68" w14:textId="5675AFA5" w:rsidR="00FE2ED8" w:rsidRPr="00EE5EED" w:rsidRDefault="00FE2ED8" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Fecha Recepción:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Junio</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5482,84 +5454,86 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Diciembre</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="776A974C" w14:textId="77777777" w:rsidR="00FE2ED8" w:rsidRPr="00716553" w:rsidRDefault="00FE2ED8" w:rsidP="00FE2ED8">
+    <w:p w14:paraId="776A974C" w14:textId="77777777" w:rsidR="00FE2ED8" w:rsidRPr="00716553" w:rsidRDefault="00F864EA" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="45C3B219">
           <v:rect id="_x0000_i1025" style="width:441.9pt;height:1pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CEC0B39" w14:textId="3D9BFA80" w:rsidR="00223798" w:rsidRPr="00FE2ED8" w:rsidRDefault="00000000" w:rsidP="00FE2ED8">
+    <w:p w14:paraId="1CEC0B39" w14:textId="3D9BFA80" w:rsidR="00223798" w:rsidRPr="00FE2ED8" w:rsidRDefault="0035567E" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Introducción</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="369AB736" w14:textId="3E635DDD" w:rsidR="00ED3B0E" w:rsidRPr="00FE2ED8" w:rsidRDefault="005A1962" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -5702,51 +5676,61 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ara poder desarrollar la imaginación, la creatividad y las capacidades del estudiante es necesario que los docentes tengan un buen plan de trabajo donde intervengan con estrategias pedagógicas adecuadas, esto para lograr los objetivos ya antes mencionados, buscando resultados favorables por parte de los estudiantes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45E28EEC" w14:textId="75265405" w:rsidR="00A7542A" w:rsidRPr="00FE2ED8" w:rsidRDefault="00A7542A" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>De este modo, la UNESCO en su “Informe Delors” (1996), relata la importancia de resaltar los talentos del estudiante, lo cual implica que el docente tenga la responsabilidad de guiarlo hacia una serie de conocimientos por medio de métodos y modelos especializados, creando así en los estudiantes habilidades que pueden utilizar a futuro.</w:t>
+        <w:t xml:space="preserve">De este modo, la UNESCO en su “Informe Delors” (1996), relata la importancia de resaltar los talentos del estudiante, lo cual implica que el docente tenga la responsabilidad de guiarlo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>hacia una serie de conocimientos por medio de métodos y modelos especializados, creando así en los estudiantes habilidades que pueden utilizar a futuro.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B314B5" w14:textId="740B3062" w:rsidR="00524140" w:rsidRPr="00FE2ED8" w:rsidRDefault="00A7542A" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Desde la perspectiva del </w:t>
       </w:r>
       <w:r w:rsidR="00524140" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5786,61 +5770,51 @@
       <w:r w:rsidR="00524140" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">oral, los componentes emocionales y cognitivos se retoman desde un contexto social y cultural. Estos dependerán de una dinámica social, la forma de relación con otras personas, la empatía, incluso de la edad, la escolaridad y las experiencias previas a la elección. </w:t>
       </w:r>
       <w:r w:rsidR="00524140" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Una de las teorías que ha tenido mayor aceptación desde </w:t>
-[...9 lines deleted...]
-        <w:t>el Modelo del Juicio Moral, es la propuesta por Kohlberg (1992), la cual surge a través de los estudios empíricos que realizó. El autor señala que el desarrollo moral es el incremento de las reglas culturales en las que se ve inmerso cada sujeto, este incremento es entendido desde el planteamiento cognitivo, emocional y social como el desarrollo moral por etapas. Conforme el sujeto se va desarrollando a medida que va creciendo, las etapas también van cambiando, es decir que las estructuras de las etapas superiores reintegran a las estructuras elaboradas en etapas inferiores.</w:t>
+        <w:t>Una de las teorías que ha tenido mayor aceptación desde el Modelo del Juicio Moral, es la propuesta por Kohlberg (1992), la cual surge a través de los estudios empíricos que realizó. El autor señala que el desarrollo moral es el incremento de las reglas culturales en las que se ve inmerso cada sujeto, este incremento es entendido desde el planteamiento cognitivo, emocional y social como el desarrollo moral por etapas. Conforme el sujeto se va desarrollando a medida que va creciendo, las etapas también van cambiando, es decir que las estructuras de las etapas superiores reintegran a las estructuras elaboradas en etapas inferiores.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72CAAD31" w14:textId="5BD1A63A" w:rsidR="00524140" w:rsidRPr="00FE2ED8" w:rsidRDefault="00E06200" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El juicio moral, es uno de los elementos más importante para poder desarrollar un proceso de toma de decisiones, ya que implica un proceso en donde se emplea una amplia expectativa para la solución de conflictos, las formas y procedimientos que se le pueden dar a cada uno de ellos.</w:t>
       </w:r>
       <w:r w:rsidR="004E00DA" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5952,50 +5926,51 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>→ Etapa 5. Moral de contrato, de derechos individuales y de las leyes democráticamente aceptadas. – Las personas piensan en términos racionales, valoran la voluntad de la mayoría y el bienestar de la sociedad. En general consideran que estos valores se pueden mantener mejor siguiendo las leyes. Aunque reconocen que existen épocas en las que la necesidad humana y la ley entran en conflicto, creen que a la larga es mejor para la sociedad si obedecen las leyes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17D8C5AE" w14:textId="6E8F7333" w:rsidR="00E06200" w:rsidRPr="00FE2ED8" w:rsidRDefault="00E06200" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>→ Etapa 6. Moral de los principios éticos universales. Las personas hacen lo que como individuos consideran correcto, sin importar las restricciones sociales o las opiniones ajenas. Actúan de acuerdo con normas internalizadas, sabiendo que se condenarían a si mismo si no lo hicieran” (Papalia, 2009, p.499)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59F79E6D" w14:textId="2BBED1A9" w:rsidR="002A75B0" w:rsidRPr="00FE2ED8" w:rsidRDefault="002A75B0" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aunado a la Teoría </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE2ED8">
@@ -6034,51 +6009,50 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> y Brown (2000), que propone seis pasos fundamentales que giran en función al proceso de la toma de decisiones, los cuales son los siguientes:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F78B94C" w14:textId="43508834" w:rsidR="002A75B0" w:rsidRPr="00FE2ED8" w:rsidRDefault="002A75B0" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>1. Identificación de la situación de toma de decisión. En esta etapa se extraen diversos elementos fundamentales para la formación de la decisión final, como por ejemplo el tiempo disponible, los sujetos implicados y las implicaciones de la toma de decisión</w:t>
       </w:r>
       <w:r w:rsidR="002C2572" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
@@ -6347,51 +6321,61 @@
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En la perspectiva anteriormente mencionada, la responsabilidad es uno de los factores más importantes que hace la diferencia entre uno y otro decisor, es decir, no todos los </w:t>
       </w:r>
       <w:r w:rsidR="0057383F" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jóvenes</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> son responsables de cada uno de sus aprendizajes y los enfoques a los cuales llevan sus decisiones, sin embargo, otros con un grado de responsabilidad mayor llevan el punto al límite de la responsabilidad para generar aprendizajes significativos con sus decisiones.</w:t>
+        <w:t xml:space="preserve"> son responsables de cada uno de sus aprendizajes y los enfoques a los cuales llevan sus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>decisiones, sin embargo, otros con un grado de responsabilidad mayor llevan el punto al límite de la responsabilidad para generar aprendizajes significativos con sus decisiones.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="421FC56F" w14:textId="6D4C4BF3" w:rsidR="002A75B0" w:rsidRPr="00FE2ED8" w:rsidRDefault="002A75B0" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Recogida de información adicional y ayuda de terceros.  </w:t>
       </w:r>
       <w:r w:rsidR="0057383F" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6404,61 +6388,51 @@
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="004E581C" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fase de la adolescencia y la juventud</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> supone una pérdida de la importancia de los padres en beneficio de los miembros del grupo de iguales. Las opiniones, valores y sugerencias de los pares toman mayor relevancia en detrimento de la familia y otros agentes socializadores como la escuela. Este </w:t>
-[...9 lines deleted...]
-        <w:t>hecho otorga una idea de la influencia de la presión grupal en los adolescentes</w:t>
+        <w:t xml:space="preserve"> supone una pérdida de la importancia de los padres en beneficio de los miembros del grupo de iguales. Las opiniones, valores y sugerencias de los pares toman mayor relevancia en detrimento de la familia y otros agentes socializadores como la escuela. Este hecho otorga una idea de la influencia de la presión grupal en los adolescentes</w:t>
       </w:r>
       <w:r w:rsidR="00540D65" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -6807,51 +6781,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="227AD725" w14:textId="2DDC3465" w:rsidR="00223798" w:rsidRPr="00FE2ED8" w:rsidRDefault="004E00DA" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Materiales y Métodos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D9C738B" w14:textId="1B546634" w:rsidR="00223798" w:rsidRPr="00FE2ED8" w:rsidRDefault="00000000" w:rsidP="00FE2ED8">
+    <w:p w14:paraId="5D9C738B" w14:textId="1B546634" w:rsidR="00223798" w:rsidRPr="00FE2ED8" w:rsidRDefault="0035567E" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Este estudio de</w:t>
       </w:r>
       <w:r w:rsidR="00AE5D7D" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l Modelo del Juicio Moral para fortalecer la toma de decisiones</w:t>
       </w:r>
@@ -6871,51 +6845,60 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> el cual “se caracteriza por entender la realidad del individuo, y a este mismo, como una globalidad. Su objetivo </w:t>
       </w:r>
       <w:r w:rsidR="006B0652" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>es,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ante todo, la interpretación de los hechos buscando la comprensión de los mismos más que la explicación” (Matas, 2011 p.23).  Así mismo</w:t>
+        <w:t xml:space="preserve"> ante todo, la interpretación de los hechos buscando la comprensión de los mismos más que la explicación” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(Matas, 2011 p.23).  Así mismo</w:t>
       </w:r>
       <w:r w:rsidR="00967A1D" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> se realiza bajo el diseño descriptivo “este tipo de diseño tiene como objetivo describir una </w:t>
       </w:r>
       <w:r w:rsidR="005D4F52" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>situación (</w:t>
       </w:r>
@@ -7015,111 +6998,102 @@
         </w:rPr>
         <w:t xml:space="preserve">el 66% de los estudiantes encuestados </w:t>
       </w:r>
       <w:r w:rsidR="00700686" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>obtiene</w:t>
       </w:r>
       <w:r w:rsidR="00856FB3" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00700686" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t>financiamiento por medio de su familia, también la muestra abarco a</w:t>
+        <w:t xml:space="preserve"> financiamiento por medio de su familia, también la muestra abarco a</w:t>
       </w:r>
       <w:r w:rsidR="003203BC" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AE5D7D" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7 </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>docentes</w:t>
       </w:r>
       <w:r w:rsidR="002C7558" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (5 mujeres y 2 hombres)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de una Universidad Pedagógica del Estado de México</w:t>
       </w:r>
       <w:r w:rsidR="003203BC" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="560971D0" w14:textId="58A3F886" w:rsidR="00223798" w:rsidRDefault="00000000" w:rsidP="00FE2ED8">
+    <w:p w14:paraId="560971D0" w14:textId="58A3F886" w:rsidR="00223798" w:rsidRDefault="0035567E" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Se aplicó un diagnóstico, a través de un cuestionario durante </w:t>
       </w:r>
       <w:r w:rsidR="00AE5D7D" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>enero</w:t>
       </w:r>
@@ -7201,51 +7175,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> el papel del docente para </w:t>
       </w:r>
       <w:r w:rsidR="000B69EA" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>la toma de decisiones desde el juicio moral.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B3E3890" w14:textId="77777777" w:rsidR="00FE2ED8" w:rsidRPr="00FE2ED8" w:rsidRDefault="00FE2ED8" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43601BFE" w14:textId="73D2C4A8" w:rsidR="00223798" w:rsidRPr="00FE2ED8" w:rsidRDefault="00000000" w:rsidP="00FE2ED8">
+    <w:p w14:paraId="43601BFE" w14:textId="73D2C4A8" w:rsidR="00223798" w:rsidRPr="00FE2ED8" w:rsidRDefault="0035567E" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Objetivo General</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7B2991" w14:textId="7206D4AB" w:rsidR="00223798" w:rsidRPr="00FE2ED8" w:rsidRDefault="000B69EA" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -7308,88 +7282,97 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>¿Cómo fortalecer la toma de decisiones en estudiantes, que genere un análisis tanto interno como externo de diversas situaciones y conflictos, forjando experiencias y aprendizajes significativos de una Universidad Pedagógica del Estado de México, a través de estrategias pedagógicas?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09390D80" w14:textId="77777777" w:rsidR="00FE2ED8" w:rsidRDefault="00FE2ED8" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41F67505" w14:textId="66A5FF1E" w:rsidR="00223798" w:rsidRPr="00FE2ED8" w:rsidRDefault="00000000" w:rsidP="00FE2ED8">
+    <w:p w14:paraId="41F67505" w14:textId="66A5FF1E" w:rsidR="00223798" w:rsidRPr="00FE2ED8" w:rsidRDefault="0035567E" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Justificación</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59903F31" w14:textId="6F4333E3" w:rsidR="00192269" w:rsidRPr="00FE2ED8" w:rsidRDefault="00192269" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Las estrategias pedagógicas son de manera bidireccional, es decir, tienen un carácter de desarrollo e impacto para los docentes y los estudiantes, pues en función de los primeros, está la capacidad de desarrollar cada una de esas estrategias que generen una consciencia plena para su labor docente, por otro lado, los estudiantes a raíz de dichas estrategias pedagógicas generan habilidades cognitivas útiles para cada uno de los ambientes de desarrollo en su vida cotidiana.</w:t>
+        <w:t xml:space="preserve">Las estrategias pedagógicas son de manera bidireccional, es decir, tienen un carácter de desarrollo e impacto para los docentes y los estudiantes, pues en función de los primeros, está la capacidad de desarrollar cada una de esas estrategias que generen una consciencia plena para su labor docente, por otro lado, los estudiantes a raíz de dichas estrategias </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>pedagógicas generan habilidades cognitivas útiles para cada uno de los ambientes de desarrollo en su vida cotidiana.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E778202" w14:textId="5A951638" w:rsidR="00CA3240" w:rsidRPr="00FE2ED8" w:rsidRDefault="00192269" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00CA3240" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7420,60 +7403,51 @@
         </w:rPr>
         <w:t>sde la</w:t>
       </w:r>
       <w:r w:rsidR="00CA3240" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> teoría, si no que se involucre</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a las instituciones educativas, estudiantes y docentes</w:t>
       </w:r>
       <w:r w:rsidR="00CA3240" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de tal manera que la práctica de las mismas ayuden a generar procesos funcionales </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">para la toma de decisiones de cada uno de los estudiantes, debido a que las decisiones que toman los estudiantes en su mayoría son de carácter impulsivo </w:t>
+        <w:t xml:space="preserve"> de tal manera que la práctica de las mismas ayuden a generar procesos funcionales para la toma de decisiones de cada uno de los estudiantes, debido a que las decisiones que toman los estudiantes en su mayoría son de carácter impulsivo </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>por</w:t>
       </w:r>
       <w:r w:rsidR="00CA3240" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> influencia de diversos entornos y contextos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="790F49F4" w14:textId="226A6EEB" w:rsidR="003458B0" w:rsidRDefault="003458B0" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -7495,51 +7469,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>reconozcan conflictos entre las normas morales y puedan realizar juicios con base en los principios de derecho, equidad y justicia</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, buscando generar un ambiente de crecimiento para los estudiantes, velando en todo momento por los intereses de los mismos para que se efectué un proceso de enseñanza y aprendizaje favorable en función al proceso de la toma de decisiones, buscando de esta manera el desarrollo del pensamiento crítico, con el fin de llevar al estudiante a una mejora en todos sus ambientes de desarrollo, a través del Modelo del Juicio Moral.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F9FC55B" w14:textId="77777777" w:rsidR="00FE2ED8" w:rsidRPr="00FE2ED8" w:rsidRDefault="00FE2ED8" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F71BE1D" w14:textId="68C3D8B3" w:rsidR="00223798" w:rsidRPr="00FE2ED8" w:rsidRDefault="00000000" w:rsidP="00FE2ED8">
+    <w:p w14:paraId="6F71BE1D" w14:textId="68C3D8B3" w:rsidR="00223798" w:rsidRPr="00FE2ED8" w:rsidRDefault="0035567E" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Planteamiento del Problema</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FDF671D" w14:textId="132DEE02" w:rsidR="009C3412" w:rsidRPr="00FE2ED8" w:rsidRDefault="009C3412" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -7648,50 +7622,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>radica en la poca o nula participación activa de los estudiantes en función al desarrollo integral de la comunidad social, dicho problema es propiciado debido a que los mismos estudiantes no cuentan con herramientas suficientes para hacer valer su participación en temas importantes a nivel social.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="548AD0DB" w14:textId="6C7B3BEB" w:rsidR="00C330BF" w:rsidRPr="00FE2ED8" w:rsidRDefault="006D7A48" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Dentro del diagnóstico que se realizó a través de</w:t>
       </w:r>
       <w:r w:rsidR="000316F3" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> los</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cuestionario</w:t>
       </w:r>
       <w:r w:rsidR="000316F3" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s, se detectó </w:t>
@@ -7776,60 +7751,51 @@
         </w:rPr>
         <w:t xml:space="preserve">los estudiantes </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tomen las situaciones a la ligera y no tomen en cuenta los riesgos </w:t>
       </w:r>
       <w:r w:rsidR="000316F3" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">y repercusiones </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">que tienen </w:t>
-[...8 lines deleted...]
-        <w:t>las decisiones que toman</w:t>
+        <w:t>que tienen las decisiones que toman</w:t>
       </w:r>
       <w:r w:rsidR="000316F3" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. P</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or parte de los estudiantes no hay una visión clara de la toma de decisiones </w:t>
       </w:r>
       <w:r w:rsidR="00C330BF" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>para la solución de conflictos actuales y reales, así como las formas y procedimientos que se le pueden dar a cada uno de ellos.</w:t>
@@ -7947,72 +7913,72 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dejando fuera la importancia de fomentar la autonomía en los estudiantes hacia las decisiones que puedan tomar a corto, mediano y largo plazo</w:t>
       </w:r>
       <w:r w:rsidR="00A46173" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46300131" w14:textId="77777777" w:rsidR="00FE2ED8" w:rsidRPr="00FE2ED8" w:rsidRDefault="00FE2ED8" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F946A9A" w14:textId="5DE8D879" w:rsidR="00223798" w:rsidRPr="00FE2ED8" w:rsidRDefault="00000000" w:rsidP="00FE2ED8">
+    <w:p w14:paraId="7F946A9A" w14:textId="5DE8D879" w:rsidR="00223798" w:rsidRPr="00FE2ED8" w:rsidRDefault="0035567E" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Resultados</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BCA7FD1" w14:textId="7065052C" w:rsidR="00223798" w:rsidRPr="00FE2ED8" w:rsidRDefault="00000000" w:rsidP="00FE2ED8">
+    <w:p w14:paraId="7BCA7FD1" w14:textId="7065052C" w:rsidR="00223798" w:rsidRPr="00FE2ED8" w:rsidRDefault="0035567E" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A partir de</w:t>
       </w:r>
       <w:r w:rsidR="00620078" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
@@ -8382,50 +8348,51 @@
         </w:rPr>
         <w:t>% de los estudiante</w:t>
       </w:r>
       <w:r w:rsidR="008A62DA" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00284C81" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> refieren que el contexto comunitario </w:t>
       </w:r>
       <w:r w:rsidR="008A62DA" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>influye en la toma de decisiones</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, mientras que un 10% menciona que los docentes de la Universidad influyen en su toma de decisiones.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53CB3319" w14:textId="016F1C1B" w:rsidR="00957CA6" w:rsidRPr="00FE2ED8" w:rsidRDefault="00957CA6" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -8436,60 +8403,51 @@
     </w:p>
     <w:p w14:paraId="2989D5A0" w14:textId="5D4DE9E2" w:rsidR="00620078" w:rsidRPr="00FE2ED8" w:rsidRDefault="00EA054F" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El 69% de las</w:t>
       </w:r>
       <w:r w:rsidR="00620078" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> clases impartidas por los docentes son de forma verbal y tradicional, por lo cual, las estrategias pedagógicas que se utilizan no generan un interés en los estudiantes y </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">tienden a perder la atención de manera sencilla, provocando así que los mismos se vean inherentes a la información que se les es proporcionada sin llegar a la práctica de dicho conocimiento, aunque cabe destacar que </w:t>
+        <w:t xml:space="preserve"> clases impartidas por los docentes son de forma verbal y tradicional, por lo cual, las estrategias pedagógicas que se utilizan no generan un interés en los estudiantes y tienden a perder la atención de manera sencilla, provocando así que los mismos se vean inherentes a la información que se les es proporcionada sin llegar a la práctica de dicho conocimiento, aunque cabe destacar que </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>el 100% de los</w:t>
       </w:r>
       <w:r w:rsidR="00620078" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> estudiantes trabajan de manera ordena y con respeto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="726B8954" w14:textId="4A0E48C6" w:rsidR="00E2137E" w:rsidRPr="00FE2ED8" w:rsidRDefault="00620078" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -8855,96 +8813,105 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>el pensamiento crítico</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> del impacto que tiene la toma de decisiones.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CF27275" w14:textId="77777777" w:rsidR="00FE2ED8" w:rsidRPr="00FE2ED8" w:rsidRDefault="00FE2ED8" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02EE4B1B" w14:textId="48C57A17" w:rsidR="00223798" w:rsidRPr="00FE2ED8" w:rsidRDefault="00000000" w:rsidP="00FE2ED8">
+    <w:p w14:paraId="02EE4B1B" w14:textId="48C57A17" w:rsidR="00223798" w:rsidRPr="00FE2ED8" w:rsidRDefault="0035567E" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Propuesta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41535820" w14:textId="3A3F97B2" w:rsidR="00420CF2" w:rsidRPr="00FE2ED8" w:rsidRDefault="00000000" w:rsidP="00FE2ED8">
+    <w:p w14:paraId="41535820" w14:textId="3A3F97B2" w:rsidR="00420CF2" w:rsidRPr="00FE2ED8" w:rsidRDefault="0035567E" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A partir de los resultados anteriormente expuestos y que develan </w:t>
       </w:r>
       <w:r w:rsidR="003C45FB" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>la importancia del juicio moral, para poder desarrollar un proceso de toma de decisiones que implique una reflexión para la solución de conflictos, las formas</w:t>
+        <w:t xml:space="preserve">la importancia del juicio moral, para poder desarrollar un proceso de toma de decisiones que implique una reflexión </w:t>
+      </w:r>
+      <w:r w:rsidR="003C45FB" w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>para la solución de conflictos, las formas</w:t>
       </w:r>
       <w:r w:rsidR="00FA0C3A" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="003C45FB" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>procedimientos</w:t>
       </w:r>
       <w:r w:rsidR="00FA0C3A" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> y repercusiones</w:t>
       </w:r>
@@ -9066,60 +9033,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F50BB" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> estrategias, las cuales corresponde una por sesión</w:t>
       </w:r>
       <w:r w:rsidR="00E32F38" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> que se puede dar a lo largo del semestre y que la puede </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">vincular </w:t>
+        <w:t xml:space="preserve"> que se puede dar a lo largo del semestre y que la puede vincular </w:t>
       </w:r>
       <w:r w:rsidR="0061059B" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de manera transversal </w:t>
       </w:r>
       <w:r w:rsidR="00E32F38" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">con los temas </w:t>
       </w:r>
       <w:r w:rsidR="00D2694D" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de acuerdo con</w:t>
       </w:r>
@@ -9276,51 +9234,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, que es el Moral posconvencional (moral de principios morales autónomos), que busca que  las personas reconozcan conflictos entre las normas morales y realicen juicios con base en los principios de derecho, equidad y justicia. En general, la gente no llega a este nivel de razonamiento moral hasta, cuando menos, la temprana adolescencia o, más comúnmente, en la adultez joven, que es la población y muestra de la investigación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11CD14F5" w14:textId="20A761B6" w:rsidR="00223798" w:rsidRPr="00FE2ED8" w:rsidRDefault="00753ADF" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A continuación, se presenta la estructura de la propuesta:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03A9A65B" w14:textId="1232F936" w:rsidR="00223798" w:rsidRPr="00FE2ED8" w:rsidRDefault="00000000" w:rsidP="00210CAD">
+    <w:p w14:paraId="03A9A65B" w14:textId="1232F936" w:rsidR="00223798" w:rsidRPr="00FE2ED8" w:rsidRDefault="0035567E" w:rsidP="00210CAD">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">TABLA 1. Propuesta de </w:t>
       </w:r>
       <w:r w:rsidR="00D2694D" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>estrategias pedagógicas</w:t>
       </w:r>
@@ -9750,74 +9708,76 @@
             <w:r w:rsidR="001C6763" w:rsidRPr="00FE2ED8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>con base a las metas que cada uno de los estudiantes se ha propuesto.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="008CF6D8" w14:textId="11F34C50" w:rsidR="00D2694D" w:rsidRPr="00FE2ED8" w:rsidRDefault="001C6763" w:rsidP="00210CAD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2ED8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Las alternativas deben de ser alcanzables y analizadas en todo momento por parte del estudiante y docente.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AE67A96" w14:textId="4F12322D" w:rsidR="00D2694D" w:rsidRPr="00FE2ED8" w:rsidRDefault="0061059B" w:rsidP="00210CAD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2ED8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1 hora 30 minutos.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2595" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06A92F26" w14:textId="461B14C9" w:rsidR="0061059B" w:rsidRPr="00FE2ED8" w:rsidRDefault="00A25417" w:rsidP="00210CAD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2ED8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>•</w:t>
@@ -9882,76 +9842,78 @@
             <w:r w:rsidRPr="00FE2ED8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>•Bolígrafo, lápiz, o plumón</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36F99639" w14:textId="3D53FCF5" w:rsidR="00A25417" w:rsidRPr="00FE2ED8" w:rsidRDefault="00A25417" w:rsidP="00210CAD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2ED8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>•Se puede analizar las alternativas de solución en equipo, dependiendo del número de estudiantes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D2694D" w:rsidRPr="00FE2ED8" w14:paraId="4ABFC5CE" w14:textId="77777777" w:rsidTr="002E5EFE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2203" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2769F225" w14:textId="77777777" w:rsidR="0061059B" w:rsidRPr="00FE2ED8" w:rsidRDefault="0061059B" w:rsidP="00210CAD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2ED8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>SESIÓN 3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="267B429F" w14:textId="64BF6A2B" w:rsidR="0061059B" w:rsidRPr="00FE2ED8" w:rsidRDefault="0061059B" w:rsidP="00210CAD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2ED8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>EVALUACIÓN DE ALTERNATIVAS:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76A4C454" w14:textId="22E02932" w:rsidR="00D2694D" w:rsidRPr="00FE2ED8" w:rsidRDefault="00A25417" w:rsidP="00210CAD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
@@ -10016,95 +9978,93 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48B85BEE" w14:textId="47CB412B" w:rsidR="00D2694D" w:rsidRPr="00FE2ED8" w:rsidRDefault="00A25417" w:rsidP="00210CAD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2ED8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1 hora 30 minutos.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2595" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2776B7FC" w14:textId="763275EA" w:rsidR="00A25417" w:rsidRPr="00FE2ED8" w:rsidRDefault="00A25417" w:rsidP="00210CAD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2ED8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>•Ejemplo de una situación real y actual que fue un conflicto educativo y que ya presenta avance de solución al problema.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18C623B8" w14:textId="1411531E" w:rsidR="00A25417" w:rsidRPr="00FE2ED8" w:rsidRDefault="00A25417" w:rsidP="00210CAD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2ED8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>•Espacio amplio para el desarrollo de la actividad</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="740D9605" w14:textId="02FE1A5E" w:rsidR="00A25417" w:rsidRPr="00FE2ED8" w:rsidRDefault="00A25417" w:rsidP="00210CAD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2ED8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>•Evaluar las alternativas de solución en equipo, dependiendo del número de estudiantes.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="107D01B0" w14:textId="77777777" w:rsidR="00A25417" w:rsidRPr="00FE2ED8" w:rsidRDefault="00A25417" w:rsidP="00210CAD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
@@ -10144,51 +10104,50 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D2694D" w:rsidRPr="00FE2ED8" w14:paraId="69575D35" w14:textId="77777777" w:rsidTr="002E5EFE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2203" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02BD45B3" w14:textId="77777777" w:rsidR="00950B22" w:rsidRPr="00FE2ED8" w:rsidRDefault="00950B22" w:rsidP="00210CAD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2ED8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>SESIÓN 4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A144AF3" w14:textId="2803CBBA" w:rsidR="00D2694D" w:rsidRPr="00FE2ED8" w:rsidRDefault="00840125" w:rsidP="00210CAD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2ED8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CONSECUENCIAS</w:t>
             </w:r>
             <w:r w:rsidR="00851008" w:rsidRPr="00FE2ED8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -10638,74 +10597,84 @@
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="744726BF" w14:textId="7092456E" w:rsidR="00E57E77" w:rsidRPr="00FE2ED8" w:rsidRDefault="00E57E77" w:rsidP="00210CAD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2ED8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>El docente fomenta la reflexión con los estudiantes sobre su proceso de toma de decisiones y resolución de conflictos, creando un ambiente de diálogo sobre sus planes a corto mediano y largo plazo.</w:t>
+              <w:t xml:space="preserve">El docente fomenta la reflexión con los estudiantes sobre su proceso de toma de decisiones y resolución de conflictos, creando un ambiente de diálogo sobre sus </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE2ED8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>planes a corto mediano y largo plazo.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68A65B74" w14:textId="14EE9130" w:rsidR="00D2694D" w:rsidRPr="00FE2ED8" w:rsidRDefault="00950B22" w:rsidP="00210CAD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2ED8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1 hora 30 minutos.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2595" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="036D6C7D" w14:textId="113E07DF" w:rsidR="00E57E77" w:rsidRPr="00FE2ED8" w:rsidRDefault="00E57E77" w:rsidP="00210CAD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2ED8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>•Espacio amplio para el desarrollo de la actividad.</w:t>
@@ -10808,69 +10777,51 @@
             <w:r w:rsidRPr="00FE2ED8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Quintana, J. M. (1995). Pedagogía moral. El desarrollo moral integral. Madrid: Dykinson.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D0363DB" w14:textId="719B9EB4" w:rsidR="001941AA" w:rsidRPr="00FE2ED8" w:rsidRDefault="001941AA" w:rsidP="00210CAD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE2ED8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lewis, A. E. (2007). </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Moral </w:t>
+              <w:t xml:space="preserve">Lewis, A. E. (2007). The Moral </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FE2ED8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Judgment</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00FE2ED8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FE2ED8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -10969,71 +10920,70 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00FE2ED8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>=Py9AIQQ9TIgC&amp;pg</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27889489" w14:textId="02F84BC6" w:rsidR="00D84D52" w:rsidRPr="00FE2ED8" w:rsidRDefault="00D84D52" w:rsidP="00210CAD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3AA7AFB7" w14:textId="77777777" w:rsidR="00223798" w:rsidRPr="00FE2ED8" w:rsidRDefault="00000000" w:rsidP="00210CAD">
+    <w:p w14:paraId="3AA7AFB7" w14:textId="77777777" w:rsidR="00223798" w:rsidRPr="00FE2ED8" w:rsidRDefault="0035567E" w:rsidP="00210CAD">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>FUENTE: Elaboración propia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1788F5F2" w14:textId="5AE99FEB" w:rsidR="00223798" w:rsidRPr="00FE2ED8" w:rsidRDefault="00000000" w:rsidP="00FE2ED8">
+    <w:p w14:paraId="1788F5F2" w14:textId="5AE99FEB" w:rsidR="00223798" w:rsidRPr="00FE2ED8" w:rsidRDefault="0035567E" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Discusión</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C37025A" w14:textId="1C40DB01" w:rsidR="00A5649D" w:rsidRPr="00FE2ED8" w:rsidRDefault="00A5649D" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -11351,84 +11301,92 @@
       <w:r w:rsidR="00D7347C" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>asumir las consecuencias de las alternativas de solución con base en los principios de derecho, equidad y justicia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="599D7601" w14:textId="5EA2F43D" w:rsidR="00B51318" w:rsidRPr="00FE2ED8" w:rsidRDefault="00B51318" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Así mismo, el fortalecer la toma de decisiones en estudiantes, que genere un análisis tanto interno como externo de diversas situaciones y conflictos permite aprendizajes significativos. El aprendizaje significativo, permite que el docente reconozca las habilidades cognitivas de los estudiantes, contemplando de esta manera sus destrezas, sus valores y sus hábitos, los cuales van adquiriendo a lo largo de su vida y de esta forma llega a enlazar los saberes previos con la nueva información que van a recibir. En este sentido el estudiante relacionara sus experiencias con los nuevos conocimientos que se les está impartiendo y de esta manera generara una relación de información llegando así a un análisis propio el cual le ayude a comprender mejor y llegar a dicho aprendizaje significativo.</w:t>
+        <w:t xml:space="preserve">Así mismo, el fortalecer la toma de decisiones en estudiantes, que genere un análisis tanto interno como externo de diversas situaciones y conflictos permite aprendizajes significativos. El aprendizaje significativo, permite que el docente reconozca las habilidades cognitivas de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE2ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>los estudiantes, contemplando de esta manera sus destrezas, sus valores y sus hábitos, los cuales van adquiriendo a lo largo de su vida y de esta forma llega a enlazar los saberes previos con la nueva información que van a recibir. En este sentido el estudiante relacionara sus experiencias con los nuevos conocimientos que se les está impartiendo y de esta manera generara una relación de información llegando así a un análisis propio el cual le ayude a comprender mejor y llegar a dicho aprendizaje significativo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C2B907F" w14:textId="77777777" w:rsidR="00FE2ED8" w:rsidRDefault="00FE2ED8" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34BC9C56" w14:textId="33931223" w:rsidR="00223798" w:rsidRPr="00FE2ED8" w:rsidRDefault="00000000" w:rsidP="00FE2ED8">
+    <w:p w14:paraId="34BC9C56" w14:textId="33931223" w:rsidR="00223798" w:rsidRPr="00FE2ED8" w:rsidRDefault="0035567E" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Conclusiones</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C9C55A0" w14:textId="77777777" w:rsidR="003F1B94" w:rsidRPr="00FE2ED8" w:rsidRDefault="003F1B94" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El desarrollo del pensamiento crítico es crucial para toda persona, ya que por medio de él se crea un proceso lógico y formal que conlleva la razón y reflexión hacia la resolución de conflictos, dicho pensamiento permite la comprensión de procesos, procedimientos y acciones, que generan el uso de cuestionamientos hacia diversos sucesos, evaluando las causas y consecuencias que conlleva, creando acciones de comportamiento y creencias.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="617086FA" w14:textId="0FA84CF8" w:rsidR="003F1B94" w:rsidRPr="00FE2ED8" w:rsidRDefault="004C07E6" w:rsidP="00FE2ED8">
@@ -11760,50 +11718,51 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> y responsable</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49CE7372" w14:textId="57463564" w:rsidR="008F6328" w:rsidRPr="00FE2ED8" w:rsidRDefault="009915F3" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Dicha investigación fue creada para ayudar tanto a los docentes como a los estudiantes, es tarea de todos contribuir al bienestar social y emocional de los mismos, motivándolos en todo momento a mantener sus objetivos claros, y hallar dirección funcional para su vida diaria</w:t>
       </w:r>
       <w:r w:rsidR="008F6328" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F6328" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -11900,51 +11859,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>las consecuencias de las mismas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FA3B093" w14:textId="2765973E" w:rsidR="006366AC" w:rsidRPr="00FE2ED8" w:rsidRDefault="006366AC" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Futuras Líneas de Investigación</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5458EB22" w14:textId="77777777" w:rsidR="00E905F5" w:rsidRPr="00FE2ED8" w:rsidRDefault="006366AC" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Con los resultados obtenidos de la investigación realizada, resalta la importancia de</w:t>
       </w:r>
       <w:r w:rsidR="00843564" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -12009,51 +11967,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> o situación, para </w:t>
       </w:r>
       <w:r w:rsidR="00E905F5" w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>reflexionar tareas problemáticas con dilemas morales, en las cuales los estudiantes deben elegir qué hacer ante situaciones conflictivas, con un compromiso personal y de responsabilidad social.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02FF28CC" w14:textId="77777777" w:rsidR="00FE2ED8" w:rsidRDefault="00FE2ED8" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42C66230" w14:textId="7AF42367" w:rsidR="00223798" w:rsidRPr="00FE2ED8" w:rsidRDefault="00000000" w:rsidP="00FE2ED8">
+    <w:p w14:paraId="42C66230" w14:textId="7AF42367" w:rsidR="00223798" w:rsidRPr="00FE2ED8" w:rsidRDefault="0035567E" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A58F6B7" w14:textId="30A47F73" w:rsidR="00135D96" w:rsidRPr="00FE2ED8" w:rsidRDefault="00135D96" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -12082,51 +12040,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1996). La educación encierra un tesoro. Madrid. Santillana. Ediciones UNESCO.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="169F4E8A" w14:textId="534D6D11" w:rsidR="002416E8" w:rsidRPr="00FE2ED8" w:rsidRDefault="002416E8" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">El Fondo de Población de las Naciones Unidas (UNFPA). (2013). Estrategia Regional de UNFPA sobre Adolescencia y Juventud para América Latina y el Caribe. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00135D96" w:rsidRPr="00FE2ED8">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://lac.unfpa.org/sites/default/files/pubpdf/Estrategia%20Regional%20A%26J%20LACRO%202013.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FD909BB" w14:textId="77777777" w:rsidR="002416E8" w:rsidRPr="00FE2ED8" w:rsidRDefault="005B0B42" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -12288,51 +12246,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Studies</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, OECD Publishing, Paris, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00FE2ED8">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>http://dx.doi.org/10.1787/9789264287679-en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4121B544" w14:textId="6BF2693F" w:rsidR="0070542F" w:rsidRPr="00FE2ED8" w:rsidRDefault="0070542F" w:rsidP="00FE2ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
@@ -12394,89 +12352,88 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Papalia, D. (2009). Psicología del desarrollo. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mcgraw-Hill</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FE2ED8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DB2D94" w:rsidRPr="00210CAD" w:rsidSect="00FE2ED8">
-      <w:headerReference w:type="default" r:id="rId17"/>
-      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="567" w:right="1701" w:bottom="567" w:left="1701" w:header="284" w:footer="260" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70BE4300" w14:textId="77777777" w:rsidR="007F54F7" w:rsidRDefault="007F54F7">
+    <w:p w14:paraId="4CFD4D5A" w14:textId="77777777" w:rsidR="00F864EA" w:rsidRDefault="00F864EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5650FB84" w14:textId="77777777" w:rsidR="007F54F7" w:rsidRDefault="007F54F7">
+    <w:p w14:paraId="46AC4FDC" w14:textId="77777777" w:rsidR="00F864EA" w:rsidRDefault="00F864EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -12493,132 +12450,126 @@
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68D52A88" w14:textId="15EBE0A4" w:rsidR="00FE2ED8" w:rsidRDefault="00FE2ED8" w:rsidP="00FE2ED8">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 11, Núm. 21                  </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Enero</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> – Junio 2024                       CDHIS</w:t>
+      <w:t xml:space="preserve"> – </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Junio</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2024                       CDHIS</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CDE4F77" w14:textId="77777777" w:rsidR="007F54F7" w:rsidRDefault="007F54F7">
+    <w:p w14:paraId="3DC01576" w14:textId="77777777" w:rsidR="00F864EA" w:rsidRDefault="00F864EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FC615EE" w14:textId="77777777" w:rsidR="007F54F7" w:rsidRDefault="007F54F7">
+    <w:p w14:paraId="75254663" w14:textId="77777777" w:rsidR="00F864EA" w:rsidRDefault="00F864EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="043756FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C0461D6"/>
     <w:lvl w:ilvl="0" w:tplc="080A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -12811,52 +12762,52 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="123088561">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="902565481">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="50"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00223798"/>
@@ -12886,53 +12837,55 @@
     <w:rsid w:val="001F0BD6"/>
     <w:rsid w:val="001F1EF3"/>
     <w:rsid w:val="00205ED5"/>
     <w:rsid w:val="00210CAD"/>
     <w:rsid w:val="00223798"/>
     <w:rsid w:val="002323AF"/>
     <w:rsid w:val="002416E8"/>
     <w:rsid w:val="002715C3"/>
     <w:rsid w:val="0028166F"/>
     <w:rsid w:val="002825F4"/>
     <w:rsid w:val="00284C81"/>
     <w:rsid w:val="00291D7D"/>
     <w:rsid w:val="002964E5"/>
     <w:rsid w:val="002968E5"/>
     <w:rsid w:val="002A75B0"/>
     <w:rsid w:val="002C2572"/>
     <w:rsid w:val="002C7558"/>
     <w:rsid w:val="002E5EFE"/>
     <w:rsid w:val="00303B72"/>
     <w:rsid w:val="0031248A"/>
     <w:rsid w:val="003203BC"/>
     <w:rsid w:val="00321CC6"/>
     <w:rsid w:val="00334FB1"/>
     <w:rsid w:val="003366EC"/>
     <w:rsid w:val="003458B0"/>
+    <w:rsid w:val="0035567E"/>
     <w:rsid w:val="00363C68"/>
     <w:rsid w:val="0037020D"/>
     <w:rsid w:val="00373C5A"/>
+    <w:rsid w:val="003805DE"/>
     <w:rsid w:val="003854F4"/>
     <w:rsid w:val="003858A7"/>
     <w:rsid w:val="0038650E"/>
     <w:rsid w:val="00387CB7"/>
     <w:rsid w:val="0039545F"/>
     <w:rsid w:val="003B2D65"/>
     <w:rsid w:val="003C45FB"/>
     <w:rsid w:val="003F1B94"/>
     <w:rsid w:val="0041492B"/>
     <w:rsid w:val="00420CF2"/>
     <w:rsid w:val="00444DC9"/>
     <w:rsid w:val="00466CAC"/>
     <w:rsid w:val="00485741"/>
     <w:rsid w:val="00485B0D"/>
     <w:rsid w:val="00493279"/>
     <w:rsid w:val="004A4DA3"/>
     <w:rsid w:val="004C07E6"/>
     <w:rsid w:val="004D5332"/>
     <w:rsid w:val="004E00DA"/>
     <w:rsid w:val="004E1AB6"/>
     <w:rsid w:val="004E581C"/>
     <w:rsid w:val="004F2C9D"/>
     <w:rsid w:val="00521613"/>
     <w:rsid w:val="00524140"/>
     <w:rsid w:val="0053152F"/>
@@ -12959,77 +12912,79 @@
     <w:rsid w:val="00627CAD"/>
     <w:rsid w:val="006366AC"/>
     <w:rsid w:val="00643066"/>
     <w:rsid w:val="00662DB8"/>
     <w:rsid w:val="006847A5"/>
     <w:rsid w:val="006B0652"/>
     <w:rsid w:val="006D0FC6"/>
     <w:rsid w:val="006D17C5"/>
     <w:rsid w:val="006D7A48"/>
     <w:rsid w:val="006F7B14"/>
     <w:rsid w:val="00700686"/>
     <w:rsid w:val="0070542F"/>
     <w:rsid w:val="00723AB5"/>
     <w:rsid w:val="00740EDC"/>
     <w:rsid w:val="00753ADF"/>
     <w:rsid w:val="00765EDC"/>
     <w:rsid w:val="00794996"/>
     <w:rsid w:val="00796D5A"/>
     <w:rsid w:val="007974A1"/>
     <w:rsid w:val="007D1FDE"/>
     <w:rsid w:val="007E294D"/>
     <w:rsid w:val="007E65F4"/>
     <w:rsid w:val="007F54F7"/>
     <w:rsid w:val="00813580"/>
     <w:rsid w:val="00830591"/>
+    <w:rsid w:val="00836C7D"/>
     <w:rsid w:val="00840125"/>
     <w:rsid w:val="00843564"/>
     <w:rsid w:val="008475E8"/>
     <w:rsid w:val="008476CD"/>
     <w:rsid w:val="00851008"/>
     <w:rsid w:val="00851E72"/>
     <w:rsid w:val="00854E5F"/>
     <w:rsid w:val="00856FB3"/>
     <w:rsid w:val="008913B8"/>
     <w:rsid w:val="00895810"/>
     <w:rsid w:val="008A62DA"/>
     <w:rsid w:val="008B1D72"/>
     <w:rsid w:val="008B75EC"/>
     <w:rsid w:val="008C72A5"/>
     <w:rsid w:val="008D30EE"/>
     <w:rsid w:val="008E68DC"/>
     <w:rsid w:val="008F6328"/>
     <w:rsid w:val="00921759"/>
     <w:rsid w:val="00924B65"/>
     <w:rsid w:val="0094659F"/>
     <w:rsid w:val="00950B22"/>
     <w:rsid w:val="00957CA6"/>
     <w:rsid w:val="009671AC"/>
     <w:rsid w:val="00967A1D"/>
     <w:rsid w:val="009915F3"/>
     <w:rsid w:val="009959BC"/>
     <w:rsid w:val="009A341F"/>
+    <w:rsid w:val="009C31C2"/>
     <w:rsid w:val="009C3412"/>
     <w:rsid w:val="009C7F79"/>
     <w:rsid w:val="009E388E"/>
     <w:rsid w:val="009F50BB"/>
     <w:rsid w:val="00A01CC6"/>
     <w:rsid w:val="00A25417"/>
     <w:rsid w:val="00A46173"/>
     <w:rsid w:val="00A53329"/>
     <w:rsid w:val="00A5649D"/>
     <w:rsid w:val="00A62A8B"/>
     <w:rsid w:val="00A72145"/>
     <w:rsid w:val="00A7542A"/>
     <w:rsid w:val="00A95DAE"/>
     <w:rsid w:val="00AC29AE"/>
     <w:rsid w:val="00AC3319"/>
     <w:rsid w:val="00AE2751"/>
     <w:rsid w:val="00AE5D7D"/>
     <w:rsid w:val="00B01CDA"/>
     <w:rsid w:val="00B0477B"/>
     <w:rsid w:val="00B16DEF"/>
     <w:rsid w:val="00B275BE"/>
     <w:rsid w:val="00B4106A"/>
     <w:rsid w:val="00B51318"/>
     <w:rsid w:val="00B63E61"/>
     <w:rsid w:val="00BA03B2"/>
@@ -13057,87 +13012,88 @@
     <w:rsid w:val="00DB3B52"/>
     <w:rsid w:val="00DC6762"/>
     <w:rsid w:val="00DD224F"/>
     <w:rsid w:val="00E016FA"/>
     <w:rsid w:val="00E0306E"/>
     <w:rsid w:val="00E06200"/>
     <w:rsid w:val="00E07572"/>
     <w:rsid w:val="00E07A04"/>
     <w:rsid w:val="00E1559F"/>
     <w:rsid w:val="00E2137E"/>
     <w:rsid w:val="00E32F38"/>
     <w:rsid w:val="00E57E77"/>
     <w:rsid w:val="00E71E1F"/>
     <w:rsid w:val="00E905F5"/>
     <w:rsid w:val="00EA054F"/>
     <w:rsid w:val="00EA36BA"/>
     <w:rsid w:val="00EB12E1"/>
     <w:rsid w:val="00ED12E0"/>
     <w:rsid w:val="00ED3B0E"/>
     <w:rsid w:val="00F13F97"/>
     <w:rsid w:val="00F30440"/>
     <w:rsid w:val="00F354CE"/>
     <w:rsid w:val="00F64BB8"/>
     <w:rsid w:val="00F71196"/>
     <w:rsid w:val="00F7299E"/>
+    <w:rsid w:val="00F864EA"/>
     <w:rsid w:val="00F946CC"/>
     <w:rsid w:val="00F95D87"/>
     <w:rsid w:val="00FA0C3A"/>
     <w:rsid w:val="00FC04AF"/>
     <w:rsid w:val="00FD3246"/>
     <w:rsid w:val="00FE2ED8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3198D7AA"/>
   <w15:docId w15:val="{869AC8E1-DD94-4041-967F-A52F30155695}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-MX" w:eastAsia="es-MX" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13811,58 +13767,58 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE2ED8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FE2ED8"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josefa.bravo@seiem.edu.mx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zulema.contreras@seiem.edu.mx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1787/9789264287679-en" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juan.alcantara.ramirez@seiem.edu.mx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lac.unfpa.org/sites/default/files/pubpdf/Estrategia%20Regional%20A%26J%20LACRO%202013.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1732-4979" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felisa.lopez@seiem.edu.mx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8759-7169" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juan.alcantara.ramirez@seiem.edu.mx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1787/9789264287679-en" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1732-4979" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lac.unfpa.org/sites/default/files/pubpdf/Estrategia%20Regional%20A%26J%20LACRO%202013.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8759-7169" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felisa.lopez@seiem.edu.mx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josefa.bravo@seiem.edu.mx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cdhis.v11i21.199" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zulema.contreras@seiem.edu.mx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -14125,96 +14081,96 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgi9tN65qwTOYOWr6xVqCBxV4WGqg==">AMUW2mWq2mgeQdKzJpTq8ZmRC1t6yIyBdOcL/oSuNymZjxnaG4pJVWLldP64YgFJALGZN7jmd2uCopG0td4f4doO6Y7Evk8zJMmbXxttPQY3aZR2cbopbhrSFk7xziU0x2qJp0PvjJx21Y1ifiCPBGmEY6xRvz1mRYot2fRtxoIUrcJX5hFCVoVNyj19QWA0t2DlNoWLM+To/yDzZJ7HyIlQEhGDXxYT1OQZai4d+8XTy/84IUPkw/I=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C5AC3DF-1867-4F60-8856-CE5401C01014}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C5AC3DF-1867-4F60-8856-CE5401C01014}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>5762</Words>
-  <Characters>31695</Characters>
+  <Words>5778</Words>
+  <Characters>31784</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>264</Lines>
   <Paragraphs>74</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>37383</CharactersWithSpaces>
+  <CharactersWithSpaces>37488</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Diego de Jesús Patiño Gómez</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>