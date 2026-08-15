--- v0 (2025-10-11)
+++ v1 (2026-08-15)
@@ -1,56 +1,186 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4E39A953" w14:textId="5A5154DB" w:rsidR="00F260D0" w:rsidRPr="006730A0" w:rsidRDefault="00123E24" w:rsidP="00123E24">
+    <w:p w14:paraId="68316EE9" w14:textId="68D33A99" w:rsidR="00AC7AB8" w:rsidRPr="00AC7AB8" w:rsidRDefault="00B1206D" w:rsidP="00B1206D">
+      <w:pPr>
+        <w:pStyle w:val="TextCarCar"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3100"/>
+          <w:tab w:val="right" w:pos="9404"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="708" w:hanging="708"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EC8EFDD" wp14:editId="23333B0E">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>center</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>-470535</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="8048625" cy="1304290"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="2078948046" name="Imagen 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="8048625" cy="1304290"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00AC7AB8" w:rsidRPr="00AC7AB8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7AB8" w:rsidRPr="00AC7AB8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00AC7AB8" w:rsidRPr="00AC7AB8">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cdhis.v11i21.198</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4E39A953" w14:textId="553B8A31" w:rsidR="00F260D0" w:rsidRPr="006730A0" w:rsidRDefault="00123E24" w:rsidP="00123E24">
       <w:pPr>
         <w:pStyle w:val="TextCarCar"/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="708" w:hanging="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Artículos</w:t>
@@ -898,184 +1028,205 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00123E24">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">vinculación con el medio, formación investigativa, ruta metodológica. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CDB70AE" w14:textId="77777777" w:rsidR="00123E24" w:rsidRDefault="00123E24" w:rsidP="006730A0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39BC1AF7" w14:textId="77777777" w:rsidR="00123E24" w:rsidRDefault="00123E24" w:rsidP="006730A0">
+    <w:p w14:paraId="79296E20" w14:textId="77777777" w:rsidR="00123E24" w:rsidRPr="00123E24" w:rsidRDefault="00123E24" w:rsidP="006730A0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7980CD48" w14:textId="77777777" w:rsidR="00123E24" w:rsidRDefault="00123E24" w:rsidP="006730A0">
+    <w:p w14:paraId="50B7BAEC" w14:textId="1C0CEC22" w:rsidR="00241980" w:rsidRPr="00123E24" w:rsidRDefault="00241980" w:rsidP="006730A0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00123E24">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="67D1B2B2" w14:textId="77777777" w:rsidR="00123E24" w:rsidRDefault="00123E24" w:rsidP="006730A0">
+        <w:t>Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13799186" w14:textId="4572C221" w:rsidR="008377FF" w:rsidRPr="00123E24" w:rsidRDefault="00241980" w:rsidP="00123E24">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00123E24">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The research training of students at the university is one of the processes that determine the quality and relevance of the training and employability process of the graduate. The link with the environment is par excellence a vital mechanism to enable training needs in research and at the same time design training processes in the university-business continuum. This paper describes the main foundations of research training and the connection with the environment, identifying a set of barriers that hinder research training. Finally, a methodological route is proposed that allows the consolidation of the link as a tool to achieve the objectives of the investigative training process by addressing socio-professional, pedagogical, didactic and curricular aspects of the training models and their management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="706D8A8D" w14:textId="5E8E333E" w:rsidR="00241980" w:rsidRDefault="00241980" w:rsidP="006730A0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00123E24">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...64 lines deleted...]
-        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00123E24">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
-      </w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00123E24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
-        <w:t xml:space="preserve">: connection with the environment, </w:t>
+        <w:t>connection</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00123E24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00123E24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CL"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00123E24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00123E24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CL"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00123E24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00123E24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CL"/>
+        </w:rPr>
+        <w:t>environment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00123E24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00123E24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
         <w:t>research</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00123E24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
         <w:t xml:space="preserve"> training, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00123E24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
@@ -1221,51 +1372,51 @@
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Diciembre</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="293A374B" w14:textId="77777777" w:rsidR="00123E24" w:rsidRPr="00716553" w:rsidRDefault="00123E24" w:rsidP="00123E24">
+    <w:p w14:paraId="293A374B" w14:textId="77777777" w:rsidR="00123E24" w:rsidRPr="00716553" w:rsidRDefault="00BE3088" w:rsidP="00123E24">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="29F8CEDE">
           <v:rect id="_x0000_i1025" style="width:441.9pt;height:1pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E330FC6" w14:textId="494E2D1B" w:rsidR="00726485" w:rsidRPr="00123E24" w:rsidRDefault="00726485" w:rsidP="00123E24">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
@@ -1326,91 +1477,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00123E24">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Cavusoglua</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00123E24">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 2016; </w:t>
-[...39 lines deleted...]
-        <w:t>, 2020)</w:t>
+        <w:t>, 2016; Malerba &amp; McKelvey, 2020)</w:t>
       </w:r>
       <w:r w:rsidRPr="00123E24">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. Escenario en el que urge la formación de un egresado competente, con una alta capacidad de investigación, innovación, autonomía y pensamiento crítico. Esta realidad ha generado en las universidades un constante y sistémico proceso de renovación de los modelos conceptuales de formación, poniendo a prueba la capacidad innovativa de la universidad para cumplir estas demandas. En este orden, </w:t>
       </w:r>
       <w:r w:rsidRPr="00123E24">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>la educación superior y las organizaciones de la sociedad deben estrechar sus vínculos, cumpliendo con el requisito de pertinencia universitaria en materia de oferta educativa (Gómez, et al., 2018; Leyva</w:t>
       </w:r>
       <w:r w:rsidR="00D0213D" w:rsidRPr="00123E24">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US" w:eastAsia="es-ES"/>
@@ -1507,51 +1618,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04805F95" w14:textId="45DF777E" w:rsidR="00726485" w:rsidRPr="00123E24" w:rsidRDefault="00726485" w:rsidP="006730A0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-CL" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123E24">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Formación investigativa y vinculación con el medio: conceptualizaciones como punto de partida.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28C071BC" w14:textId="42E17950" w:rsidR="007C5A79" w:rsidRPr="00123E24" w:rsidRDefault="007C5A79" w:rsidP="006730A0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123E24">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">La gestión de la formación profesional está constituida por varios procesos de naturaleza pedagógica y didáctica que tienen su concreción en el currículo universitario y que por lo general están plasmados en los modelos educativos de las </w:t>
       </w:r>
       <w:r w:rsidR="00AA4C36" w:rsidRPr="00123E24">
         <w:rPr>
@@ -1969,71 +2079,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>La dimensión didáctica tiene como objetivo describir los planes instruccionales y el empleo de los métodos de enseñanza- aprendizaje durante el proceso formativo. Las tendencias más novedosas en el campo didáctico advierten la necesidad del empleo de métodos activos, como el aprendizaje colaborativo, la enseñanza basada en problemas (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00123E24">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Drăghicescu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00123E24">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, et al., 2014; </w:t>
-[...19 lines deleted...]
-        <w:t>, &amp; Chapman, 2019)</w:t>
+        <w:t>, et al., 2014; Koh, &amp; Chapman, 2019)</w:t>
       </w:r>
       <w:r w:rsidR="00693D83" w:rsidRPr="00123E24">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00123E24">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> el aprendizaje por descubrimiento</w:t>
       </w:r>
       <w:r w:rsidR="00693D83" w:rsidRPr="00123E24">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US" w:eastAsia="es-ES"/>
@@ -2473,71 +2563,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> y la implementación de los programas de formación continua (postgrados, capacitaciones, entrenamientos, asesorías, maestrías y doctorados, …). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19501F3D" w14:textId="4268636C" w:rsidR="007C5A79" w:rsidRPr="00123E24" w:rsidRDefault="007C5A79" w:rsidP="006730A0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123E24">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>De igual manera la universidad en función de las tendencias de desarrollo y las problemáticas que enfrenta la región o país diseña el programa de innovación, desarrollo, transferencia de tecnología e investigación, como actor clave de los sistemas de innovación territorial para la generación de conocimiento socialmente válido (</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, 2013); desplegando una gama de proyectos de </w:t>
+        <w:t xml:space="preserve">De igual manera la universidad en función de las tendencias de desarrollo y las problemáticas que enfrenta la región o país diseña el programa de innovación, desarrollo, transferencia de tecnología e investigación, como actor clave de los sistemas de innovación territorial para la generación de conocimiento socialmente válido (Coppa, 2013); desplegando una gama de proyectos de </w:t>
       </w:r>
       <w:r w:rsidR="0093411F" w:rsidRPr="00123E24">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Investigación, Desarrollo e Innovación (</w:t>
       </w:r>
       <w:r w:rsidRPr="00123E24">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>I+D+i</w:t>
       </w:r>
       <w:r w:rsidR="0093411F" w:rsidRPr="00123E24">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
@@ -3072,51 +3142,51 @@
       <w:r w:rsidRPr="00123E24">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02AE42FB" wp14:editId="1D8A8059">
             <wp:extent cx="5042192" cy="2895600"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="1553580275" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1553580275" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8"/>
+                    <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5249216" cy="3014489"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5175856B" w14:textId="2D7A7283" w:rsidR="007C5A79" w:rsidRPr="00123E24" w:rsidRDefault="00D45B83" w:rsidP="006730A0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -3996,69 +4066,58 @@
       <w:r w:rsidRPr="00123E24">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>(1), 71-84.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70DD7D79" w14:textId="77777777" w:rsidR="002264F5" w:rsidRPr="00123E24" w:rsidRDefault="002264F5" w:rsidP="006730A0">
       <w:pPr>
         <w:pStyle w:val="TextCarCar"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-        <w:t>, C. R. (2013). La vinculación con el medio social como categoría para la evaluación y acreditación universitaria [en línea], Anuario de la Facultad de Ciencias Económicas del Rosario, 9</w:t>
+      <w:r w:rsidRPr="00123E24">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Coppa, C. R. (2013). La vinculación con el medio social como categoría para la evaluación y acreditación universitaria [en línea], Anuario de la Facultad de Ciencias Económicas del Rosario, 9</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C236D69" w14:textId="77777777" w:rsidR="002264F5" w:rsidRPr="00123E24" w:rsidRDefault="002264F5" w:rsidP="006730A0">
       <w:pPr>
         <w:pStyle w:val="TextCarCar"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123E24">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>de Becerra, G. M. A. (2012). La formación investigativa: su pertinencia en pregrado. </w:t>
@@ -4077,109 +4136,58 @@
       <w:r w:rsidRPr="00123E24">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>, (35), 367-379.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="762948E8" w14:textId="77777777" w:rsidR="002264F5" w:rsidRPr="00123E24" w:rsidRDefault="002264F5" w:rsidP="006730A0">
       <w:pPr>
         <w:pStyle w:val="TextCarCar"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...57 lines deleted...]
-        <w:t xml:space="preserve">, G. C., </w:t>
+      <w:r w:rsidRPr="00123E24">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Drăghicescu, L. M., Petrescu, A. M., Cristea, G. C., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00123E24">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Gorghiu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00123E24">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, L. M., &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00123E24">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -4557,71 +4565,51 @@
         <w:t>(3).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E042E93" w14:textId="77777777" w:rsidR="002264F5" w:rsidRPr="00123E24" w:rsidRDefault="002264F5" w:rsidP="006730A0">
       <w:pPr>
         <w:pStyle w:val="TextCarCar"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123E24">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Leyva Vázquez, M. Y., Estupiñán Ricardo, J., Coles </w:t>
-[...19 lines deleted...]
-        <w:t>, W. S., &amp; Bajaña Bustamante, L. J. (2021). Investigación científica. Pertinencia en la educación superior del siglo XXI. </w:t>
+        <w:t>Leyva Vázquez, M. Y., Estupiñán Ricardo, J., Coles Gaglay, W. S., &amp; Bajaña Bustamante, L. J. (2021). Investigación científica. Pertinencia en la educación superior del siglo XXI. </w:t>
       </w:r>
       <w:r w:rsidRPr="00123E24">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Conrado</w:t>
       </w:r>
       <w:r w:rsidRPr="00123E24">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00123E24">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -5142,274 +5130,213 @@
       </w:r>
       <w:r w:rsidRPr="00123E24">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>(4), 347-363.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C8FF705" w14:textId="77777777" w:rsidR="002264F5" w:rsidRPr="006730A0" w:rsidRDefault="002264F5" w:rsidP="006730A0">
       <w:pPr>
         <w:pStyle w:val="TextCarCar"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002264F5" w:rsidRPr="006730A0" w:rsidSect="00123E24">
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="709" w:right="1418" w:bottom="567" w:left="1418" w:header="284" w:footer="261" w:gutter="0"/>
       <w:cols w:space="288"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="732A9C43" w14:textId="77777777" w:rsidR="00A07E0A" w:rsidRDefault="00A07E0A" w:rsidP="00F260D0">
+    <w:p w14:paraId="38829894" w14:textId="77777777" w:rsidR="00BE3088" w:rsidRDefault="00BE3088" w:rsidP="00F260D0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="239CC43F" w14:textId="77777777" w:rsidR="00A07E0A" w:rsidRDefault="00A07E0A" w:rsidP="00F260D0">
+    <w:p w14:paraId="56F459A8" w14:textId="77777777" w:rsidR="00BE3088" w:rsidRDefault="00BE3088" w:rsidP="00F260D0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4C9073B2" w14:textId="1B056CAF" w:rsidR="00123E24" w:rsidRPr="00123E24" w:rsidRDefault="00123E24" w:rsidP="00123E24">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00123E24">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 11, </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00123E24">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Núm</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00123E24">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>. 21                  Enero – Junio 2024                       CDHIS</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C206C98" w14:textId="77777777" w:rsidR="00A07E0A" w:rsidRDefault="00A07E0A" w:rsidP="00F260D0">
+    <w:p w14:paraId="1015E493" w14:textId="77777777" w:rsidR="00BE3088" w:rsidRDefault="00BE3088" w:rsidP="00F260D0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="444C1CDA" w14:textId="77777777" w:rsidR="00A07E0A" w:rsidRDefault="00A07E0A" w:rsidP="00F260D0">
+    <w:p w14:paraId="0747C441" w14:textId="77777777" w:rsidR="00BE3088" w:rsidRDefault="00BE3088" w:rsidP="00F260D0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="07DE2D39" w14:textId="24636296" w:rsidR="002702DE" w:rsidRPr="00123E24" w:rsidRDefault="00123E24" w:rsidP="00F260D0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5275B437" w14:textId="69AA8800" w:rsidR="00B1206D" w:rsidRDefault="00B1206D">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="07DE2D39" w14:textId="54F661A4" w:rsidR="002702DE" w:rsidRPr="00123E24" w:rsidRDefault="002702DE" w:rsidP="00F260D0">
     <w:pPr>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CL"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
-[...64 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D572FEC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0D1668E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -7151,100 +7078,101 @@
   <w:num w:numId="29" w16cid:durableId="1418089768">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="575677099">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="2040159934">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="665792478">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="984627609">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="8723486">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="723797304">
     <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="60"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F260D0"/>
     <w:rsid w:val="00005620"/>
     <w:rsid w:val="00005E0E"/>
     <w:rsid w:val="00011D6B"/>
     <w:rsid w:val="000142FD"/>
     <w:rsid w:val="000165C0"/>
     <w:rsid w:val="00025A48"/>
     <w:rsid w:val="000276D0"/>
     <w:rsid w:val="00043F21"/>
     <w:rsid w:val="0004554C"/>
     <w:rsid w:val="00052BB7"/>
     <w:rsid w:val="000554E8"/>
     <w:rsid w:val="000575C5"/>
     <w:rsid w:val="00065DCE"/>
     <w:rsid w:val="000769D7"/>
     <w:rsid w:val="00084116"/>
     <w:rsid w:val="00091C04"/>
     <w:rsid w:val="00097FD7"/>
     <w:rsid w:val="000A4A87"/>
     <w:rsid w:val="000A6556"/>
     <w:rsid w:val="000B0AD7"/>
     <w:rsid w:val="000B5EC9"/>
     <w:rsid w:val="000C3B51"/>
     <w:rsid w:val="000E4AE3"/>
+    <w:rsid w:val="000E6614"/>
     <w:rsid w:val="000F020C"/>
     <w:rsid w:val="000F0567"/>
     <w:rsid w:val="000F3F71"/>
     <w:rsid w:val="00102992"/>
     <w:rsid w:val="001121D8"/>
     <w:rsid w:val="00117D49"/>
     <w:rsid w:val="0012223F"/>
     <w:rsid w:val="00122915"/>
     <w:rsid w:val="00123E24"/>
     <w:rsid w:val="00125A9E"/>
     <w:rsid w:val="0012751E"/>
     <w:rsid w:val="001400C8"/>
     <w:rsid w:val="00150DCD"/>
     <w:rsid w:val="001551CC"/>
     <w:rsid w:val="0016187A"/>
     <w:rsid w:val="001714E5"/>
     <w:rsid w:val="0017180F"/>
     <w:rsid w:val="001738B0"/>
     <w:rsid w:val="00184378"/>
     <w:rsid w:val="001867F8"/>
     <w:rsid w:val="001903E4"/>
     <w:rsid w:val="00190A62"/>
     <w:rsid w:val="00195868"/>
     <w:rsid w:val="001A17A3"/>
     <w:rsid w:val="001A5555"/>
@@ -7435,104 +7363,108 @@
     <w:rsid w:val="008A5572"/>
     <w:rsid w:val="008B514A"/>
     <w:rsid w:val="008D0973"/>
     <w:rsid w:val="008D41FD"/>
     <w:rsid w:val="008E7C26"/>
     <w:rsid w:val="008F7844"/>
     <w:rsid w:val="00906BB8"/>
     <w:rsid w:val="00911351"/>
     <w:rsid w:val="0091629B"/>
     <w:rsid w:val="00917204"/>
     <w:rsid w:val="00924734"/>
     <w:rsid w:val="0093411F"/>
     <w:rsid w:val="00937754"/>
     <w:rsid w:val="00945CFF"/>
     <w:rsid w:val="00952E86"/>
     <w:rsid w:val="009563A3"/>
     <w:rsid w:val="0096622B"/>
     <w:rsid w:val="00967E58"/>
     <w:rsid w:val="009769B2"/>
     <w:rsid w:val="00982EE9"/>
     <w:rsid w:val="00990B97"/>
     <w:rsid w:val="009B3276"/>
     <w:rsid w:val="009B35CF"/>
     <w:rsid w:val="009B7194"/>
     <w:rsid w:val="009C18A2"/>
+    <w:rsid w:val="009C31C2"/>
     <w:rsid w:val="009C4E9A"/>
     <w:rsid w:val="009C5AB5"/>
     <w:rsid w:val="009C639A"/>
     <w:rsid w:val="009D0F1C"/>
     <w:rsid w:val="009D1A86"/>
     <w:rsid w:val="00A002A8"/>
     <w:rsid w:val="00A050DE"/>
     <w:rsid w:val="00A06E38"/>
     <w:rsid w:val="00A07E0A"/>
     <w:rsid w:val="00A40253"/>
     <w:rsid w:val="00A50A2A"/>
     <w:rsid w:val="00A66AD1"/>
     <w:rsid w:val="00A735C3"/>
     <w:rsid w:val="00A74AEF"/>
     <w:rsid w:val="00A85008"/>
     <w:rsid w:val="00A853D1"/>
     <w:rsid w:val="00A9251D"/>
     <w:rsid w:val="00A94B02"/>
     <w:rsid w:val="00A95DAE"/>
     <w:rsid w:val="00AA0CB6"/>
     <w:rsid w:val="00AA25DC"/>
     <w:rsid w:val="00AA2D11"/>
     <w:rsid w:val="00AA4C36"/>
     <w:rsid w:val="00AB04BE"/>
     <w:rsid w:val="00AC2CFC"/>
     <w:rsid w:val="00AC5D9D"/>
+    <w:rsid w:val="00AC7AB8"/>
     <w:rsid w:val="00AD6B0B"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AF3F7B"/>
     <w:rsid w:val="00B0004F"/>
+    <w:rsid w:val="00B1206D"/>
     <w:rsid w:val="00B12DC6"/>
     <w:rsid w:val="00B20B81"/>
     <w:rsid w:val="00B26EE1"/>
     <w:rsid w:val="00B3418F"/>
     <w:rsid w:val="00B366F7"/>
     <w:rsid w:val="00B405CD"/>
     <w:rsid w:val="00B4360E"/>
     <w:rsid w:val="00B445B5"/>
     <w:rsid w:val="00B55287"/>
     <w:rsid w:val="00B56206"/>
     <w:rsid w:val="00B64D71"/>
     <w:rsid w:val="00B658EA"/>
     <w:rsid w:val="00B71431"/>
     <w:rsid w:val="00B73393"/>
     <w:rsid w:val="00B81A0C"/>
     <w:rsid w:val="00B85710"/>
     <w:rsid w:val="00B9157E"/>
     <w:rsid w:val="00BA03B0"/>
     <w:rsid w:val="00BA6009"/>
     <w:rsid w:val="00BA63F3"/>
     <w:rsid w:val="00BB2455"/>
     <w:rsid w:val="00BB287C"/>
     <w:rsid w:val="00BB6D13"/>
     <w:rsid w:val="00BC0491"/>
+    <w:rsid w:val="00BE3088"/>
     <w:rsid w:val="00BF42B4"/>
     <w:rsid w:val="00C00FBE"/>
     <w:rsid w:val="00C031A9"/>
     <w:rsid w:val="00C03FD5"/>
     <w:rsid w:val="00C10DCD"/>
     <w:rsid w:val="00C12FE6"/>
     <w:rsid w:val="00C15395"/>
     <w:rsid w:val="00C21809"/>
     <w:rsid w:val="00C255F4"/>
     <w:rsid w:val="00C36403"/>
     <w:rsid w:val="00C423F9"/>
     <w:rsid w:val="00C438D0"/>
     <w:rsid w:val="00C475A5"/>
     <w:rsid w:val="00C6150D"/>
     <w:rsid w:val="00C6158D"/>
     <w:rsid w:val="00C714E6"/>
     <w:rsid w:val="00C73462"/>
     <w:rsid w:val="00C770E1"/>
     <w:rsid w:val="00C95A99"/>
     <w:rsid w:val="00CA3261"/>
     <w:rsid w:val="00CA3EB6"/>
     <w:rsid w:val="00CA72FF"/>
     <w:rsid w:val="00CB1E3B"/>
     <w:rsid w:val="00CC267A"/>
     <w:rsid w:val="00CC409B"/>
@@ -7550,50 +7482,51 @@
     <w:rsid w:val="00D43086"/>
     <w:rsid w:val="00D45B83"/>
     <w:rsid w:val="00D46392"/>
     <w:rsid w:val="00D53181"/>
     <w:rsid w:val="00D54053"/>
     <w:rsid w:val="00D57769"/>
     <w:rsid w:val="00D63C94"/>
     <w:rsid w:val="00D725E7"/>
     <w:rsid w:val="00D80731"/>
     <w:rsid w:val="00D8147D"/>
     <w:rsid w:val="00D859AB"/>
     <w:rsid w:val="00D85E5A"/>
     <w:rsid w:val="00D875FA"/>
     <w:rsid w:val="00D96019"/>
     <w:rsid w:val="00DA52B1"/>
     <w:rsid w:val="00DA678D"/>
     <w:rsid w:val="00DA7CA5"/>
     <w:rsid w:val="00DA7F65"/>
     <w:rsid w:val="00DB73C1"/>
     <w:rsid w:val="00DC725D"/>
     <w:rsid w:val="00DF2B99"/>
     <w:rsid w:val="00DF2BED"/>
     <w:rsid w:val="00E01648"/>
     <w:rsid w:val="00E1067B"/>
     <w:rsid w:val="00E1449A"/>
+    <w:rsid w:val="00E169E4"/>
     <w:rsid w:val="00E30D7B"/>
     <w:rsid w:val="00E53978"/>
     <w:rsid w:val="00E55348"/>
     <w:rsid w:val="00E74B23"/>
     <w:rsid w:val="00E87C5C"/>
     <w:rsid w:val="00EA54C4"/>
     <w:rsid w:val="00EB24BA"/>
     <w:rsid w:val="00EB489B"/>
     <w:rsid w:val="00EC2233"/>
     <w:rsid w:val="00EC7771"/>
     <w:rsid w:val="00ED155A"/>
     <w:rsid w:val="00EE7472"/>
     <w:rsid w:val="00EF574A"/>
     <w:rsid w:val="00F0343F"/>
     <w:rsid w:val="00F1304C"/>
     <w:rsid w:val="00F20282"/>
     <w:rsid w:val="00F23E81"/>
     <w:rsid w:val="00F260D0"/>
     <w:rsid w:val="00F60D90"/>
     <w:rsid w:val="00F662D5"/>
     <w:rsid w:val="00F87663"/>
     <w:rsid w:val="00F91C87"/>
     <w:rsid w:val="00F94BC9"/>
     <w:rsid w:val="00F95F2D"/>
     <w:rsid w:val="00FA1EB3"/>
@@ -7613,51 +7546,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7D74FD41"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E3322757-67B6-4D62-8310-F523554764B4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="es-CL" w:eastAsia="es-CL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8657,51 +8590,51 @@
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="001121D8"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculovisitado">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AD6B0B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="165099997">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="284779332">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8835,51 +8768,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2105105238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cdhis.v11i21.198" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9154,82 +9087,82 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B7F3E4E-2BF8-4B41-859B-370784B50B52}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3351</Words>
-  <Characters>18436</Characters>
+  <Words>3367</Words>
+  <Characters>18523</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>153</Lines>
+  <Lines>154</Lines>
   <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr></vt:lpstr>
       <vt:lpstr></vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>PAPELES Y CORRUGADOS ANDINA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21744</CharactersWithSpaces>
+  <CharactersWithSpaces>21847</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>1114118</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.un.org/sustainabledevelopment/es/objetivos-de-desarrollo-sostenible/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1114118</vt:i4>
       </vt:variant>
       <vt:variant>