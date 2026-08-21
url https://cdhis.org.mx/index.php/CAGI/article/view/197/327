--- v0 (2025-10-11)
+++ v1 (2026-08-21)
@@ -1,66 +1,165 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5F83FB3A" w14:textId="330F04A7" w:rsidR="00EE5EED" w:rsidRPr="00EE5EED" w:rsidRDefault="00EE5EED" w:rsidP="00EE5EED">
+    <w:p w14:paraId="52C0C0FA" w14:textId="5515EBA1" w:rsidR="009028C3" w:rsidRPr="009028C3" w:rsidRDefault="009028C3" w:rsidP="00EE5EED">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk165276954"/>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44FD5D73" wp14:editId="656096E2">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>center</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:align>top</wp:align>
+            </wp:positionV>
+            <wp:extent cx="7781925" cy="1209675"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="1381855561" name="Imagen 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7781925" cy="1209675"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="009028C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOI: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="009028C3">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cdhis.v11i21.197</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5F83FB3A" w14:textId="6159F2B4" w:rsidR="00EE5EED" w:rsidRPr="00EE5EED" w:rsidRDefault="00EE5EED" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk165276954"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000001" w14:textId="7E7B694F" w:rsidR="005E6902" w:rsidRPr="00EE5EED" w:rsidRDefault="00F739EE" w:rsidP="00EE5EED">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="es-MX" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
@@ -382,76 +481,76 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="006B6D35" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">idalgo </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F06A84B" w14:textId="57FD3FF6" w:rsidR="00E1690C" w:rsidRPr="00EE5EED" w:rsidRDefault="00000000" w:rsidP="008E5A40">
+    <w:p w14:paraId="2F06A84B" w14:textId="57FD3FF6" w:rsidR="00E1690C" w:rsidRPr="00EE5EED" w:rsidRDefault="00E1690C" w:rsidP="008E5A40">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00E1690C" w:rsidRPr="00EE5EED">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00EE5EED">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:bCs/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>maria.pineda@umich.mx</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E1690C" w:rsidRPr="00EE5EED">
+      <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71575BA5" w14:textId="2CF6D49B" w:rsidR="006B6D35" w:rsidRPr="00EE5EED" w:rsidRDefault="006B6D35" w:rsidP="00EE5EED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="945" w:right="-43"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -518,75 +617,75 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B687974" w14:textId="77777777" w:rsidR="00EE5EED" w:rsidRDefault="00EE5EED" w:rsidP="008E5A40">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad Michoacana de San Nicolás de Hidalgo</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62EF6109" w14:textId="5784C438" w:rsidR="00E1690C" w:rsidRPr="00EE5EED" w:rsidRDefault="00000000" w:rsidP="008E5A40">
+    <w:p w14:paraId="62EF6109" w14:textId="5784C438" w:rsidR="00E1690C" w:rsidRPr="00EE5EED" w:rsidRDefault="00E1690C" w:rsidP="008E5A40">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:color w:val="FF0000"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00E1690C" w:rsidRPr="00EE5EED">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00EE5EED">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:bCs/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>luis.tellez@umich.mx</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E1690C" w:rsidRPr="00EE5EED">
+      <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:color w:val="FF0000"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78198887" w14:textId="50824E87" w:rsidR="006B6D35" w:rsidRPr="008E5A40" w:rsidRDefault="00EE5EED" w:rsidP="008E5A40">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -652,76 +751,76 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56BEEF76" w14:textId="75F57268" w:rsidR="00EE5EED" w:rsidRPr="00EE5EED" w:rsidRDefault="00EE5EED" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad Michoacana de San Nicolás de Hidalgo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="075DBB2C" w14:textId="052E690F" w:rsidR="00E1690C" w:rsidRPr="008E5A40" w:rsidRDefault="00000000" w:rsidP="008E5A40">
+    <w:p w14:paraId="075DBB2C" w14:textId="052E690F" w:rsidR="00E1690C" w:rsidRPr="008E5A40" w:rsidRDefault="00E1690C" w:rsidP="008E5A40">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00E1690C" w:rsidRPr="00EE5EED">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00EE5EED">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:bCs/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>magdalena.vega@umich.mx</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E1690C" w:rsidRPr="008E5A40">
+      <w:r w:rsidRPr="008E5A40">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0697AE43" w14:textId="44633BF9" w:rsidR="006B6D35" w:rsidRPr="008E5A40" w:rsidRDefault="00EE5EED" w:rsidP="008E5A40">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -838,51 +937,60 @@
         </w:rPr>
         <w:t xml:space="preserve"> se da </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">un panorama actual de la utilidad que tiene su desarrollo para establecer un marco de referencia de corte deductivo que nos permita dilucidar cómo es la situación actual en la vida de la nación. </w:t>
       </w:r>
       <w:r w:rsidR="001D3653" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Se hace </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>una breve y concisa aportación sobre los problemas que implica la Justicia Transicional, así como las soluciones metodológicas que se presentan, los principales enfoques teóricos para abordar su estudio. Queda entonces el camino libre para exponer el tópico referente a la justicia transicional en la actualidad de nuestro país. La justicia transicional se convierte en una herramienta para engendrar conexión entre la justicia y la paz, generando igualdad</w:t>
+        <w:t xml:space="preserve">una breve y concisa aportación sobre los problemas que implica la Justicia Transicional, así como las soluciones metodológicas que se presentan, los principales enfoques teóricos para abordar su estudio. Queda entonces el camino libre para exponer el tópico referente a la justicia transicional en la actualidad de nuestro país. La justicia transicional se convierte en una herramienta para engendrar conexión entre la justicia y la paz, generando </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>igualdad</w:t>
       </w:r>
       <w:r w:rsidR="001D3653" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> entre víctimas y victimarios, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>forman</w:t>
       </w:r>
       <w:r w:rsidR="001D3653" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>do escenarios de resarcimiento y</w:t>
       </w:r>
@@ -959,51 +1067,50 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0000000C" w14:textId="6CE257FC" w:rsidR="005E6902" w:rsidRPr="00EE5EED" w:rsidRDefault="003344E9" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Abstrac</w:t>
       </w:r>
       <w:r w:rsidR="00EE5EED" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="081AEDAA" w14:textId="0261ACD6" w:rsidR="004F1337" w:rsidRPr="00EE5EED" w:rsidRDefault="00BF539E" w:rsidP="00EE5EED">
       <w:pPr>
@@ -1123,73 +1230,75 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Diciembre</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ABBA624" w14:textId="77777777" w:rsidR="00EE5EED" w:rsidRPr="00716553" w:rsidRDefault="00EE5EED" w:rsidP="00EE5EED">
+    <w:p w14:paraId="0ABBA624" w14:textId="77777777" w:rsidR="00EE5EED" w:rsidRPr="00716553" w:rsidRDefault="00000000" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00EE5EED">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="237C1494">
           <v:rect id="_x0000_i1025" style="width:441.9pt;height:1pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000017" w14:textId="77777777" w:rsidR="005E6902" w:rsidRPr="00EE5EED" w:rsidRDefault="003611BE" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -1221,107 +1330,171 @@
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">razón  </w:t>
       </w:r>
       <w:r w:rsidR="0092688D" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0092688D" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ser y su </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE5EED">
-[...23 lines deleted...]
-        <w:t>,  esa  misma historia cuenta con episodios netamente humanitarios cuyo principal objetivos es terminar con los conflictos existentes, además de fortalecer re</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mayor  formación</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en  la</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  guerra.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pero  además,  esa</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  misma historia cuenta con episodios netamente humanitarios cuyo </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>principal objetivos</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es terminar con los conflictos existentes, además de fortalecer re</w:t>
       </w:r>
       <w:r w:rsidR="0092688D" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">laciones entre naciones y </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Estados, ent</w:t>
       </w:r>
       <w:r w:rsidR="0092688D" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">re comunidades afectadas y </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> todos los actores que intervengan en dicho conflicto, con el único y primordial fin de promover relaciones duraderas efectivas y eficientes</w:t>
+        <w:t xml:space="preserve">re comunidades afectadas </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0092688D" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> todos</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los actores que intervengan en dicho conflicto, con el único y primordial fin de promover relaciones duraderas efectivas y eficientes</w:t>
       </w:r>
       <w:r w:rsidR="0092688D" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, garantizando el bienestar, así como el trabajo</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en pro de un futuro esperanzador.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001A" w14:textId="5F353DB2" w:rsidR="005E6902" w:rsidRPr="00EE5EED" w:rsidRDefault="005B7056" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1355,258 +1528,682 @@
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002C48A4" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>impunes</w:t>
       </w:r>
       <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  las</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  violaciones  de  derechos  humanos  cometidas  en  los  años  sesenta  y setenta del siglo pasado, coadyuvar a la explosión de la violencia criminal que desgarra al país en el presente. México padece simultáneamente la victimización provocada por el régimen autoritario </w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>violaciones  de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>derechos  humanos</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cometidas  en</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>los  años</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sesenta  y</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> setenta del siglo pasado, coadyuvar a la explosión de la violencia criminal que desgarra al país en el presente. México padece simultáneamente la victimización provocada por el régimen autoritario </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>del  siglo</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  XX y la victimización a  manos  de  agentes</w:t>
-      </w:r>
+        <w:t xml:space="preserve">  XX y la victimización </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a  manos</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de  agentes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="009576B1" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  estatales  y  organizaciones criminales del presente. De </w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009576B1" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>estatales  y</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009576B1" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  organizaciones criminales del presente. De </w:t>
       </w:r>
       <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ahí </w:t>
       </w:r>
       <w:r w:rsidR="009576B1" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">que nos preguntamos ¿existe </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>la  necesidad</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  de  un  nuevo  enfoque  de  justicia  transicional,  que  esclarezca  las atrocidades del  </w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de  </w:t>
+      </w:r>
+      <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>un</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nuevo  enfoque</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de  justicia</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>transicional,  que</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>esclarezca  las</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atrocidades </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">del  </w:t>
       </w:r>
       <w:r w:rsidR="009576B1" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">pasado?  </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>pasado</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="009576B1" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">?  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009576B1" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  además</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009576B1" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>¿ La misma permitirá</w:t>
+        <w:t>¿ La</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009576B1" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> misma </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009576B1" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>permitirá</w:t>
       </w:r>
       <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  transitar en  la  actualidad de  una  situación  de  elevada victimización a una situación de seguridad y respeto pleno de los derechos humanos</w:t>
+        <w:t xml:space="preserve">  transitar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en  la</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  actualidad </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de  una</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>situación  de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  elevada victimización a una situación de seguridad y respeto pleno de los derechos humanos</w:t>
       </w:r>
       <w:r w:rsidR="009576B1" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Marroquín Pineda, 2022)</w:t>
       </w:r>
       <w:r w:rsidR="009576B1" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001B" w14:textId="6ED880AF" w:rsidR="005E6902" w:rsidRDefault="003611BE" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>La justicia transicional constituye un tema fundamental dentro de nuestros Estados constitucionales, pero también en el ámbito del derecho internacional y en las agendas de los estados</w:t>
       </w:r>
       <w:r w:rsidR="00014D69" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tanto en México como en gran parte del mundo. Esta es utilizada como un instrumento para tratar de aportar una solución a los problemas del pasado: a la impunidad de hechos y situaciones atroces, a la violencia sistemática de los derechos humanos; busca ofrecer </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">reparaciones,   </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">sancionar a   los   culpables,   resarcir   a   las   víctimas,   y   producir   rediseños institucionales,  digamos  más  racionales,  más  civilizados.  </w:t>
+        <w:t xml:space="preserve">sancionar a   los   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">culpables,   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">resarcir   a   las   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">víctimas,   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y   producir   rediseños </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>institucionales,  digamos</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>más  racionales,  más</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  civilizados.  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En  otras</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  palabras,  busca  “recomponer un orden social”. Un orden social que tanto las dictaduras como los conflictos arma</w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>palabras,  busca</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  “recomponer un orden social”. Un orden social que tanto las dictaduras como los conflictos arma</w:t>
       </w:r>
       <w:r w:rsidR="00014D69" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dos, han impedido materializar, negándolo</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Es la búsqueda incesante por la </w:t>
       </w:r>
       <w:r w:rsidR="002613B5" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>democracia, paz</w:t>
       </w:r>
@@ -1870,51 +2467,60 @@
     <w:p w14:paraId="0000001D" w14:textId="48DA9B01" w:rsidR="005E6902" w:rsidRPr="00EE5EED" w:rsidRDefault="003611BE" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La justicia transicional es el conjunto de teorías y prácticas derivadas de los procesos políticos por medio de los cuales las sociedades tratan de ajustar cuentas con un pasado de atrocidad e impunidad, y hacen justicia a las víctimas de dictaduras, guerras civiles y otras crisis de amplio espectro o larga duración, con el propósito de avanzar o retornar a la normalidad democrática. La justicia transicional está compuesta de los proc</w:t>
       </w:r>
       <w:r w:rsidR="003F0503" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>esos penales, de depuración y</w:t>
+        <w:t xml:space="preserve">esos penales, de </w:t>
+      </w:r>
+      <w:r w:rsidR="003F0503" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>depuración y</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> reparación que tienen lugar después de la transición</w:t>
       </w:r>
       <w:r w:rsidR="00D702AB" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de un régimen político a otro </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Kirchner, 2008)</w:t>
       </w:r>
@@ -1938,60 +2544,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En términos de este autor, la justicia de transición o justicia transicional, es el nuevo y</w:t>
       </w:r>
       <w:r w:rsidR="003F0503" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> desafiante campo de estudios y </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">experiencias en que convergen la ética, el derecho internacional, el derecho constitucional y la ciencia política para enfrentar el arduo problema </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">de forjar una política de Estado presidida por la justicia como virtud y como servicio público, que garantice </w:t>
+        <w:t xml:space="preserve">experiencias en que convergen la ética, el derecho internacional, el derecho constitucional y la ciencia política para enfrentar el arduo problema de forjar una política de Estado presidida por la justicia como virtud y como servicio público, que garantice </w:t>
       </w:r>
       <w:r w:rsidR="003F0503" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">la </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>verdad y reparación a las víctimas, retribución a los victimarios y reconciliación o paz a la sociedad, de conformidad con el constitucionalismo democrático y con el derecho intern</w:t>
       </w:r>
       <w:r w:rsidR="003F0503" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">acional de los derechos humanos </w:t>
       </w:r>
@@ -2177,106 +2774,186 @@
         </w:rPr>
         <w:t xml:space="preserve"> la justicia transicional sugirió</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> que es importante tener en mente. En primer lugar, </w:t>
       </w:r>
       <w:r w:rsidR="00D72CAB" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">si </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">las medidas fueron aplicadas en países con grados relativamente altos de institucionalización tanto horizontal como vertical: </w:t>
+        <w:t xml:space="preserve">las medidas fueron aplicadas en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">países con grados relativamente altos de institucionalización tanto horizontal como vertical: </w:t>
       </w:r>
       <w:r w:rsidR="00D72CAB" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">hay que tener en cuenta si </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>estos no eran países en los cuales las instituciones del Estado estaban completamente ausentes de porciones grandes del territorio nacional, ni países en los cuales grandes esferas de las relaciones entre los ciudadanos, y especialmente entre estos últimos y las instituciones del Estado, estaban todavía por ser reguladas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000025" w14:textId="487F8E70" w:rsidR="005E6902" w:rsidRPr="00EE5EED" w:rsidRDefault="003611BE" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">En segundo lugar, las medidas de lo que vino a llamarse justicia transicional se adoptaron como respuesta a un determinado tipo de violaciones, es decir, las asociadas al ejercicio abusivo del poder. Sobra decir que esto revela conexiones profundas entre estos dos factores; sólo Estados </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>relativamente  institucionalizados</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  y  eficientes  pueden  cometer  violaciones  de  cierto  grado  de magnitud, pero,</w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y  eficientes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pueden  cometer</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>violaciones  de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cierto  grado</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  de magnitud, pero,</w:t>
       </w:r>
       <w:r w:rsidR="00D72CAB" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sobre todo, de sistematicidad </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(De Greiff, 2011)</w:t>
       </w:r>
       <w:r w:rsidR="00D72CAB" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -2332,216 +3009,162 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En cuanto a la utilidad de la justicia transicional, ésta puede ser definida como la concepción de justicia asociada con períodos de cambio político, caracterizados por respuestas legales que tienen el objetivo de enfrentar los crímenes cometidos por regímenes represivos anteriores. Una genealogía de la justicia transicional demuestra, a través del tiempo, una relación cercana entre el tipo de justicia que se persigue y las restricciones políticas relevantes. Actualmente, el discurso está dirigido a preservar un estado de derecho mínimo identificado principalmente</w:t>
       </w:r>
       <w:r w:rsidR="00BA43AB" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> con la conservación de la paz </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...17 lines deleted...]
-        <w:t>, 2003)</w:t>
+        <w:t>(Teitel, 2003)</w:t>
       </w:r>
       <w:r w:rsidR="00BA43AB" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000029" w14:textId="3F53D961" w:rsidR="005E6902" w:rsidRPr="00EE5EED" w:rsidRDefault="003611BE" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Las consideraciones políticas asociadas con la respuesta transicional típica de la guerra fría de finales del S. XX son ilustrativas. Se decía que el objetivo de los planes de acción y lineamientos transicionales sería la meta de la paz, más que la democracia. El giro hacia estrategias alternativas, ya sean teológicas o terapéuticas, fue animado por el objetivo de la reconcilia</w:t>
       </w:r>
       <w:r w:rsidR="002049D9" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ción que miraba hacia el futuro,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> (2003) dice que el perdón se convierte en la contrapartida de la petición política de disculpas, entendida como un acto de contrición en el dominio de las políticas de unidad.  </w:t>
+        <w:t xml:space="preserve"> Teitel (2003) dice que el perdón se convierte en la contrapartida de la petición política de disculpas, entendida como un acto de contrición en el dominio de las políticas de unidad.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000002A" w14:textId="77777777" w:rsidR="005E6902" w:rsidRPr="00EE5EED" w:rsidRDefault="003611BE" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Una gran variedad de mecanismos conciliatorios surgieron</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en muchas sociedades en transición, con el ostensible propósito de estabilizar la situación política interna. Estas políticas se convirtieron en los signos de una época de restauración del estado de derecho en la política global. Sin embargo, este tipo de políticas de reconciliación pueden perfectamente acarrear consecuencias negativas en el largo plazo. Por ejemplo, la incitación a llegar a acuerdos sobre los reclamos por actos del pasado puede tener ramificaciones conservadoras.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000002B" w14:textId="53902A12" w:rsidR="005E6902" w:rsidRPr="00EE5EED" w:rsidRDefault="003611BE" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>El persistente discurso de los últimos años del siglo XX fue aquel de la justicia transicional. Actitudes que buscaban un cierre, asociado tanto con el fin del siglo como con el fin del milenio, reflejaron un sentido dominante de meta-transición. Al final del siglo, hubo un evidente aumento de situaciones de la permanencia de antiguas injusticias y de una j</w:t>
       </w:r>
       <w:r w:rsidR="002049D9" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">usticia transicional pospuesta </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...17 lines deleted...]
-        <w:t>, 2003)</w:t>
+        <w:t>(Teitel, 2003)</w:t>
       </w:r>
       <w:r w:rsidR="002049D9" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000002C" w14:textId="77777777" w:rsidR="005E6902" w:rsidRPr="00EE5EED" w:rsidRDefault="003611BE" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -2705,308 +3328,1282 @@
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">enal. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>una  primera</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  nota  distintiva  de  la  justicia  transicional actúa en el tránsito (de ahí su nombre) desde un régimen político de excepción o una situación  institucional  de  violación  permanente  de  las  garantías  y  libertades  a  un  sistema  democrático  de  plena  protección  prioritaria  de los derechos fundamentales de toda la ciudadanía. Al tener en su objetivo primordial </w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nota  distintiva</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de  la</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>justicia  transicional</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> actúa en el tránsito (de ahí su nombre) desde un régimen político de excepción o una </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>situación  institucional</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de  violación</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>permanente  de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>las  garantías</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y  libertades</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a  un</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sistema  democrático</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de  plena</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>protección  prioritaria</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  de los derechos fundamentales de toda la ciudadanía. Al tener en su objetivo primordial </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>el  resarcimiento</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de los derechos de las víctimas, puede  no  devenir  más  represiva  que  la  jurisdicción  ordinaria  sino  constituir  una  decisión  ponderada por la reconstrucción de la verdad de lo sucedido.</w:t>
+        <w:t xml:space="preserve"> de los derechos de las víctimas, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>puede  no</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>devenir  más</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>represiva  que</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>la  jurisdicción</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ordinaria  sino</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>constituir  una</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>decisión  ponderada</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por la reconstrucción de la verdad de lo sucedido.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000003A" w14:textId="3CB170E6" w:rsidR="005E6902" w:rsidRPr="00EE5EED" w:rsidRDefault="003611BE" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Con respecto a la segunda tesis, ésta caracteriza </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">al  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>retribucionismo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> como  la  doctrina  que propone y cree “que la pena es el precio justo que se paga por un delito” (Lacasta-Zabalza, 2021). Otra cosa es que lo sea, porque, de entrada, ¿cuál es el precio justo de la vida de una persona? O, más provocador, ¿cuánto vale un ser humano vivo? Pues lo que en realidad fundamenta ese ideario es el Talión, el “ojo por ojo, diente por diente, mano por mano, pie por pie” de la Biblia. La retribución ha acompañado a la justicia penal casi desde que </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>como  la</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>doctrina  que</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> propone y cree “que la pena es el precio justo que se paga por un delito” (Lacasta-Zabalza, 2021). Otra cosa es que lo sea, porque, de entrada, ¿cuál es el precio justo de la vida de una persona? O, más provocador, ¿cuánto vale un ser humano vivo? Pues lo que en realidad fundamenta ese ideario es el Talión, el “ojo por ojo, diente por diente, mano por mano, pie por pie” de la Biblia. La retribución ha acompañado a la justicia penal casi desde que </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>el  mundo</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  es  </w:t>
-[...8 lines deleted...]
-        <w:t>mundo; el  caso  es  que  buena  parte  de  la  humanidad  ha  creído  durante siglos, a pie juntillas que  “el  daño  de  la  culpa  está  anudado  al  daño  del  castigo</w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>es  mundo</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>el  caso</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>es  que</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>buena  parte</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de  la</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>humanidad  ha</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>creído  durante</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> siglos, a pie juntillas </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>que  “el  daño</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de  la</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>culpa  está</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>anudado  al</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>daño  del</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>castigo</w:t>
       </w:r>
       <w:r w:rsidR="00B85D2C" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  porque  la  igualdad de culpa y castigo llega hasta la identidad de ambos” (Lacasta-Zabalza, 2021).</w:t>
+        <w:t xml:space="preserve">  porque</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>la  igualdad</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de culpa y castigo llega hasta la identidad de ambos” (Lacasta-Zabalza, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000003B" w14:textId="7016D7FA" w:rsidR="005E6902" w:rsidRPr="00EE5EED" w:rsidRDefault="003611BE" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">La tercera tesis, dice que </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>la  justicia</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  transicional  exige  una teoría y una praxis de carácter garantista. </w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>transicional  exige</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  una teoría y una praxis de carácter garantista. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hay  que</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  acotar  de  manera  nítida  qué  significa  el  modelo  del  garantism</w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>acotar  de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>manera  nítida</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>qué  significa</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>el  modelo</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>del  garantism</w:t>
       </w:r>
       <w:r w:rsidR="00DB6F12" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">o, porque </w:t>
+        <w:t>o</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DB6F12" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, porque </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bajo ese concepto quieren situarse aquellas corrientes del neoliberalismo jurídico y económico que pretenden poner límites a la actividad ju</w:t>
       </w:r>
       <w:r w:rsidR="00DB6F12" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">risdiccional con el fin de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE5EED">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">colocar  obstáculos  al  control  que  los  jueces  deben  ejercer  sobre  los poderes políticos y económicos. Por el </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>colocar  obstáculos</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>al  control</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>que  los</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jueces  deben</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ejercer  sobre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  los poderes políticos y económicos. Por el </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contrario,  una</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  posición  garantista  ha  de  defender  la sujeción al derecho de todos los poderes públicos y privados, en bien de los derechos de todas las personas. Para la cuarta tesis, se hace hincapié en que </w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>posición  garantista</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ha  de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>defender  la</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sujeción al derecho de todos los poderes públicos y privados, en bien de los derechos de todas las personas. Para la cuarta tesis, se hace hincapié en que </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00AD17EA" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l  Estado</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00AD17EA" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  ha  de  respetar </w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00AD17EA" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ción  actual de anomalía impune</w:t>
+        <w:t>ha  de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AD17EA" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AD17EA" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">respetar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>justicia  transicional</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>internacional  y</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>abandonar  su</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>situa</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD17EA" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ción  actual</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AD17EA" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de anomalía impune</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Lacasta-Zabalza, 2021)</w:t>
       </w:r>
       <w:r w:rsidR="00AD17EA" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E74AFFF" w14:textId="77777777" w:rsidR="00EE5EED" w:rsidRDefault="00EE5EED" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -3118,96 +4715,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000003F" w14:textId="27DA1277" w:rsidR="005E6902" w:rsidRPr="00EE5EED" w:rsidRDefault="003611BE" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>De los principios mínimos de la justicia transicional</w:t>
       </w:r>
       <w:r w:rsidR="00C30DA5" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> es posible obtener una orientación para responder a la pregunta de ¿qué se pretende con la imposición de la pena en el marco de la misma? Se podría afirmar que se presentaría una combinación de factores derivados de las tradicionales teorías de la pena y de los especiales fines que persigue la justicia transicional, a saber: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000040" w14:textId="5AA36DAC" w:rsidR="005E6902" w:rsidRPr="00EE5EED" w:rsidRDefault="003611BE" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">A) La prevención general negativa enfocada a que la sociedad comprenda que este tipo de comportamientos son reprochados por el Estado y que en procesos de carácter especial, como </w:t>
-[...8 lines deleted...]
-        <w:t>la justicia transicional, en los cuales la justicia cede ante la consolidación de la paz</w:t>
+        <w:t>A) La prevención general negativa enfocada a que la sociedad comprenda que este tipo de comportamientos son reprochados por el Estado y que en procesos de carácter especial, como la justicia transicional, en los cuales la justicia cede ante la consolidación de la paz</w:t>
       </w:r>
       <w:r w:rsidR="00E06EF0" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, se hacen efectivas las penas; </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B) La prevención general y positiva, en la medida que se reafirma la confianza en las instituciones y las normas que contienen las disposiciones que prohíben los comportamientos que constituyen las más graves vio</w:t>
       </w:r>
       <w:r w:rsidR="00212442" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>laciones a los derechos humanos;</w:t>
       </w:r>
@@ -3345,89 +4934,97 @@
     <w:p w14:paraId="00000043" w14:textId="7FAEC81E" w:rsidR="005E6902" w:rsidRPr="00EE5EED" w:rsidRDefault="00A86B8E" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De lo anterior surgen varias interrogantes como: </w:t>
       </w:r>
       <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">¿Qué debe hacer una sociedad frente al legado de graves violaciones de los derechos humanos, cuando sale de una guerra civil o de una dictadura? ¿Debe castigar a los responsables? ¿Debe olvidar tales abusos para favorecer la reconciliación? Las respuestas a estas preguntas dependen de diversos factores que se articulan de distintas formas en cada caso histórico. Ahora </w:t>
+        <w:t xml:space="preserve">¿Qué debe hacer una sociedad frente al legado de graves violaciones de los derechos humanos, cuando sale de una guerra civil o de </w:t>
+      </w:r>
+      <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">una dictadura? ¿Debe castigar a los responsables? ¿Debe olvidar tales abusos para favorecer la reconciliación? Las respuestas a estas preguntas dependen de diversos factores que se articulan de distintas formas en cada caso histórico. Ahora </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bien,  más</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003611BE" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> allá de la casuística, empero, el desafío fundamental a que se enfrenta hoy la justicia transicional consiste en encontrar un equilibrio razonable entre las exigencias contrapuestas de la justicia y de la paz, entre el deber de castigar el crimen impune y honrar a sus víctimas, y el deber de reconciliar a los antiguos adversarios políticos. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000044" w14:textId="77777777" w:rsidR="005E6902" w:rsidRPr="00EE5EED" w:rsidRDefault="003611BE" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Los procesos de justicia transicional no son para nada nuevos, han hecho parte de la historia de las distintas sociedades desde la antigüedad y han respondido a las necesidades de cada Estado en un momento determinado de profundas injusticias sociales; no obstante, cuando se llega a la decisión de adoptar este tipo de justicia, se espera que estos procesos generen un punto de quiebre dentro del orden establecido, saldando cuentas con el pasado e implementando cambios trascendentales en la sociedad y el Estado (Elster, 2006).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000045" w14:textId="77777777" w:rsidR="005E6902" w:rsidRPr="00EE5EED" w:rsidRDefault="003611BE" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sin embargo, la justicia transicional produce una alta incertidumbre y expectativa entre los actores sociales respecto de la respuesta esperada a sus demandas frente al Estado, esto es, de un lado, están las víctimas exigiendo su derecho a la justicia, verdad y reparación; y, de otro lado, están los criminales negociando perdón y olvido. Por supuesto, la sociedad espera que el Estado responda con su deber de hacer justicia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000046" w14:textId="77777777" w:rsidR="005E6902" w:rsidRPr="00EE5EED" w:rsidRDefault="003611BE" w:rsidP="00EE5EED">
       <w:pPr>
@@ -3442,136 +5039,406 @@
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Para concluir este apartado se presentan algunos aspectos importantes a revisar en la Justicia Transicional. Los países que afrontan problemáticas relativas a la Justicia Transicional tienen </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>un  reto</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  enorme,  que  es  lograr  establecer  un  equilibrio  y  una  balanza  entre todos los acuerdos y los pactos que se logren establecer con el propósito de llegar a la paz y la recuperación de los principios constitucionales propios de cada Estado (Torregrosa Jiménez, 2015). No </w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enorme,  que</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>es  lograr</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>establecer  un</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>equilibrio  y</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>una  balanza</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  entre todos los acuerdos y los pactos que se logren establecer con el propósito de llegar a la paz y la recuperación de los principios constitucionales propios de cada Estado (Torregrosa Jiménez, 2015). No </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>obstante</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> todavía no se ha logrado encontrar una única solución que pueda llenar estos vacíos, si así se pueden llamar, ya que todos los procesos cuyo objetivo es plantear acuerdos de reconciliación y restauración de la justicia se ven inmersos en diferentes factores que son de gran incidencia, tales como el impacto del conflicto, el término de la medida restaurativa, las medidas propuestas y existentes, entre otros.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000047" w14:textId="77777777" w:rsidR="005E6902" w:rsidRPr="00EE5EED" w:rsidRDefault="003611BE" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>La justicia transicional, entonces, hace referencia a todos los procesos desde los cuales se pretende buscar medidas de responsabilidad tendientes a resarcir la justicia, difundir doctrina de verdad, enjuiciar responsables y reformar instituciones, entre otros. De este modo, la justicia transicional se refiere a una problemática antigua y de gran envergadura, tendiente a establecer lo que una sociedad está en el deber de hacer frente a un legado de crímenes de lesa humanidad cuando se termina un régimen autoritario, tirano y que vulnera derechos fundamentales. Torregrosa Jiménez (2015) señala que no es fácil encontrar el equilibrio exacto entre la justicia y la paz, dando una solución razonable al conflicto y satisfactoria para todas las partes involucradas, sin que las víctimas se sientan vulneradas y desprotegidas, pensando en que el crimen quedó impune.</w:t>
+        <w:t xml:space="preserve">La justicia transicional, entonces, hace referencia a todos los procesos desde los cuales se pretende buscar medidas de responsabilidad tendientes a resarcir la justicia, difundir doctrina de verdad, enjuiciar responsables y reformar instituciones, entre otros. De este modo, la justicia transicional se refiere a una problemática antigua y de gran envergadura, tendiente a establecer lo que una sociedad está en el deber de hacer frente a un legado de crímenes de lesa humanidad cuando se termina un régimen autoritario, tirano y que vulnera derechos fundamentales. Torregrosa Jiménez (2015) señala que no es fácil encontrar el equilibrio exacto entre la justicia y la paz, dando una solución razonable al conflicto y satisfactoria para todas las partes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>involucradas, sin que las víctimas se sientan vulneradas y desprotegidas, pensando en que el crimen quedó impune.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000048" w14:textId="77777777" w:rsidR="005E6902" w:rsidRPr="00EE5EED" w:rsidRDefault="003611BE" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Es así como, por un lado, se tienen estas medidas y peticiones antes mencionadas, las cuales buscan dar protección a los derechos de las víctimas y dar prevalencia a los principios y a los valores constitucionales propios de las naciones, las necesidades de paz y de reconciliación propias de los procesos transicionales.  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Y,  por</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  otro  lado,  se  tiene  el  interés  del  Estado  por  lograr determinar medidas lo suficientemente atractivas para los actores del conflicto armado; medidas por medio de las cuales sean motivados los actores del  conflicto  a  dejar  las  armas,  </w:t>
-[...8 lines deleted...]
-        <w:t>y  para  ello  se  hace  necesario  implementar medidas tales como el perdón y el olvido de las infracciones y los delitos por ellos cometidos.</w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>otro  lado,  se</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tiene  el</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>interés  del</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Estado  por</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  lograr determinar medidas lo suficientemente atractivas para los actores del conflicto armado; medidas por medio de las cuales sean motivados los actores </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>del  conflicto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a  dejar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>las  armas,  y</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>para  ello</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>se  hace</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>necesario  implementar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medidas tales como el perdón y el olvido de las infracciones y los delitos por ellos cometidos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61BD5290" w14:textId="77777777" w:rsidR="00EE5EED" w:rsidRDefault="00EE5EED" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000049" w14:textId="105D2E13" w:rsidR="005E6902" w:rsidRPr="00EE5EED" w:rsidRDefault="003611BE" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -3732,70 +5599,251 @@
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">La apuesta de impulsar en México los </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>principios  y</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  mecanismos  de  la  justicia  transicional  es  aún  una  discusión  incipiente,  ya  que  cada  sociedad  responde a sus propias características; es decir, no existen modelos  homogéneos,  por  el  contrario,  las  lecciones  aprendidas revelan insistentemente que cada proceso es extremadamente singular. </w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mecanismos  de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>la  justicia</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>transicional  es</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aún  una</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>discusión  incipiente,  ya</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>que  cada</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sociedad  responde</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a sus propias características; es decir, no existen </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>modelos  homogéneos,  por</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>el  contrario,  las</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lecciones  aprendidas</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> revelan insistentemente que cada proceso es extremadamente singular. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000004E" w14:textId="411D1DC8" w:rsidR="005E6902" w:rsidRPr="00EE5EED" w:rsidRDefault="003611BE" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">La emergencia de la justicia transicional en México es consecuencia de un contexto actual de alta y persistente violencia, que se suma a un legado de violaciones a los derechos humanos en </w:t>
       </w:r>
       <w:r w:rsidR="00157AFA" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">la historia reciente del país, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lo que ha provocado una inquietud en to</w:t>
       </w:r>
       <w:r w:rsidR="00672982" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dos los sectores de la sociedad</w:t>
@@ -3836,51 +5884,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33A17796" w14:textId="0006EAA5" w:rsidR="004750CA" w:rsidRPr="00EE5EED" w:rsidRDefault="00875DA0" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Discusión</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54759733" w14:textId="080EFF63" w:rsidR="004750CA" w:rsidRPr="00EE5EED" w:rsidRDefault="004750CA" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">La lucha contra la impunidad se constituye en la razón ética que posibilitó la aparición de la justicia transicional. La justicia transicional implica entonces la incorporación de los derechos humanos, a modo de estándares, en un modelo de justicia aplicable a escenarios en donde es necesaria una transición, lo que implica que las normas de justicia transicional se estructuran sobre dos referentes a saber: uno jurídico, que se refiere a la incorporación de los estándares en derechos humanos y uno político que se refiere a la transición en sí (Felipe, 2018). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E3653F9" w14:textId="77777777" w:rsidR="004750CA" w:rsidRPr="00EE5EED" w:rsidRDefault="004750CA" w:rsidP="00EE5EED">
       <w:pPr>
@@ -3937,80 +5984,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">La justicia transicional cumple con las condiciones para ser considerada como un campo autónomo, desde la teoría de los campos de Bourdieu. Si bien, cuenta con elementos que pueden resultar comunes al campo jurídico y al campo político, las particularidades que se presentan en las tensiones entre actores, permiten un análisis de campo a partir de sus elementos constitutivos (Felipe, 2018). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2611DBD7" w14:textId="77777777" w:rsidR="004750CA" w:rsidRPr="00EE5EED" w:rsidRDefault="004750CA" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Las luchas entre actores por el capital simbólico que, por tratarse de actores que migraron de un conflicto hacia la búsqueda de una transición, se traduce en la lucha por el poder político, no simplemente a través de las ganancias de unas elecciones, sino por el derecho a gobernar como razón justificada. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="162B83E0" w14:textId="77777777" w:rsidR="004750CA" w:rsidRPr="00EE5EED" w:rsidRDefault="004750CA" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">En relación a las soluciones que ofrece la Justicia Transicional, diremos que ella hace referencia a un problema muy antiguo, relativo a qué debe hacer una sociedad frente al legado de graves atentados a la dignidad humana, cuando sale de una guerra civil o de un régimen tiránico. Según González Zapata (2007) la justicia transicional plantea problemas nuevos, porque si bien es cierto que las sociedades han sufrido dictaduras y guerras civiles desde tiempos inmemoriales, sólo recientemente se ha pretendido encarar el problema que suscita la </w:t>
-[...8 lines deleted...]
-        <w:t>transición hacia otros modelos de sociedad —que no son necesariamente democráticos— con un instrumento como la justicia transicional.</w:t>
+        <w:t>En relación a las soluciones que ofrece la Justicia Transicional, diremos que ella hace referencia a un problema muy antiguo, relativo a qué debe hacer una sociedad frente al legado de graves atentados a la dignidad humana, cuando sale de una guerra civil o de un régimen tiránico. Según González Zapata (2007) la justicia transicional plantea problemas nuevos, porque si bien es cierto que las sociedades han sufrido dictaduras y guerras civiles desde tiempos inmemoriales, sólo recientemente se ha pretendido encarar el problema que suscita la transición hacia otros modelos de sociedad —que no son necesariamente democráticos— con un instrumento como la justicia transicional.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E6EE7C4" w14:textId="77777777" w:rsidR="004750CA" w:rsidRPr="00EE5EED" w:rsidRDefault="004750CA" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En cuanto a la necesidad patente de la </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4201,68 +6240,93 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> con una perspectiva pluralista basada en la justicia tradicional y la teoría del derecho</w:t>
       </w:r>
       <w:r w:rsidR="00A75F4D" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77C8B766" w14:textId="77777777" w:rsidR="00EE5EED" w:rsidRDefault="00EE5EED" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="150C4E50" w14:textId="3D6C1E07" w:rsidR="00B8281A" w:rsidRPr="00EE5EED" w:rsidRDefault="00B8281A" w:rsidP="00EE5EED">
+    <w:p w14:paraId="0FA93BA4" w14:textId="77777777" w:rsidR="00E67A39" w:rsidRDefault="00E67A39" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE5EED">
+    </w:p>
+    <w:p w14:paraId="43DF4E3F" w14:textId="77777777" w:rsidR="00E67A39" w:rsidRDefault="00E67A39" w:rsidP="00EE5EED">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="150C4E50" w14:textId="6A61C569" w:rsidR="00B8281A" w:rsidRPr="00EE5EED" w:rsidRDefault="00B8281A" w:rsidP="00EE5EED">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Resultados</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06C620EE" w14:textId="6B7F8B49" w:rsidR="00750036" w:rsidRPr="00EE5EED" w:rsidRDefault="00750036" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La justicia transicional ha sido utilizada para conseguir propósitos adicionales a la búsqueda de la verdad, la justicia y la reparación: Más que una respuesta a la verdad, la justicia y la reparación</w:t>
       </w:r>
       <w:r w:rsidR="00A14BB5" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4387,78 +6451,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Aunado a lo anterior es menester hacer </w:t>
       </w:r>
       <w:r w:rsidR="00524C45" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>alusión</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00524C45" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">a diversos ejemplos prácticos de implementación de estrategias de justicia transicional, encaminadas a la construcción de la paz post conflicto, este estudio fue realizado por Paul van </w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">previamente en </w:t>
+        <w:t xml:space="preserve">a diversos ejemplos prácticos de implementación de estrategias de justicia transicional, encaminadas a la construcción de la paz post conflicto, este estudio fue realizado por Paul van Zyl, la versión en español fue publicada previamente en </w:t>
       </w:r>
       <w:r w:rsidR="00524C45" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Verdad, memoria y reconstrucción: estudios de caso y análisis comparado</w:t>
       </w:r>
       <w:r w:rsidR="00524C45" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de Mauricio Romero, en el </w:t>
       </w:r>
       <w:r w:rsidR="005054ED" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">año 2008. Algunas de las estrategias planteadas son: </w:t>
@@ -4712,50 +6749,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54545B06" w14:textId="6D11A1C5" w:rsidR="00852FCF" w:rsidRPr="00EE5EED" w:rsidRDefault="00852FCF" w:rsidP="00EE5EED">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Las comisiones de la verdad también ayudan a propiciar y darle ímpetu a la transformación de las instituciones estatales. Al manifestar que las violaciones de los derechos humanos en el pasado no instituyeron un fenómeno aislado o atípico.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41B58DE7" w14:textId="5A37EAE6" w:rsidR="00852FCF" w:rsidRPr="00EE5EED" w:rsidRDefault="00852FCF" w:rsidP="00EE5EED">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4802,60 +6840,51 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00257FC0" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Los </w:t>
       </w:r>
       <w:r w:rsidR="004A1281" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="00257FC0" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">obiernos recién establecidos tienen una responsabilidad principal en esta tarea, pero las comisiones de la verdad también juegan un papel importante. Por lo general, las comisiones de la verdad están facultadas para hacer </w:t>
-[...8 lines deleted...]
-        <w:t>recomendaciones en sus informes finales con respecto a las medidas legales, administrativas e institucionales que se debe tomar para evitar la recurrencia de los crímenes sistemáticos del pasado.</w:t>
+        <w:t>obiernos recién establecidos tienen una responsabilidad principal en esta tarea, pero las comisiones de la verdad también juegan un papel importante. Por lo general, las comisiones de la verdad están facultadas para hacer recomendaciones en sus informes finales con respecto a las medidas legales, administrativas e institucionales que se debe tomar para evitar la recurrencia de los crímenes sistemáticos del pasado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="565DCF55" w14:textId="040F3F63" w:rsidR="00FE7F85" w:rsidRPr="00EE5EED" w:rsidRDefault="00257FC0" w:rsidP="00EE5EED">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Los </w:t>
       </w:r>
       <w:r w:rsidR="00E425AC" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -4964,50 +6993,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nuestro país precisa de un nuevo enfoque de justicia transicional, que esclarezca por supuesto las atrocidades del pasado, pero que además apunte a desmantelar a las principales organizaciones criminales, disolver las redes de corrupción e impunidad que les han permitido dirimir, y dotar al Estado de las capacidades institucionales que le permitan investigar y juzgar a los responsables de la violencia, y garantizar la seguridad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000052" w14:textId="12B394CA" w:rsidR="005E6902" w:rsidRPr="00EE5EED" w:rsidRDefault="003611BE" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Es así como la justicia transicional se convierte en una herramienta para engendrar conexión entre la justicia y la paz, generando igualdad entre víctimas y victimarios</w:t>
       </w:r>
       <w:r w:rsidR="0002564E" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>formando escenarios de resarcimiento y reconciliación social</w:t>
       </w:r>
       <w:r w:rsidR="008132B3" w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, esto es una tarea </w:t>
@@ -5173,51 +7203,50 @@
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Al tratarse de una investigación de carácter teórico, solo se hizo uso de fuentes de información bibliográficas (especialmente artículos de revistas) de carácter virtual. A sus autores se les ofrece su reconocimiento al citarlos en las referencias. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000005D" w14:textId="43DAEF65" w:rsidR="005E6902" w:rsidRPr="00EE5EED" w:rsidRDefault="00672982" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6156E90F" w14:textId="77777777" w:rsidR="006313E3" w:rsidRPr="00EE5EED" w:rsidRDefault="003611BE" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1155CC"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambos, K. (2018). </w:t>
       </w:r>
@@ -5225,92 +7254,92 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Justicia transicional y derecho penal internacional</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">JEP. Retrieved December 20, 2023, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:anchor="page=304">
+      <w:hyperlink r:id="rId13" w:anchor="page=304">
         <w:r w:rsidRPr="00EE5EED">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="1155CC"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.jep.gov.co/Sala-de-Prensa/Documents/Justicia%20transicional%20y%20derecho%20penal%20internacional.pdf#page=304</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2101EDB9" w14:textId="3796EFC7" w:rsidR="006313E3" w:rsidRPr="00EE5EED" w:rsidRDefault="006313E3" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1155CC"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Balboa, J. (2004). </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Exige el vicario Padrón a Fox esclarecer matanza de Acteal. La Jornada, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00EE5EED">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.jornada.com.mx/2004/12/24/013n2pol.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2740A28D" w14:textId="6209969D" w:rsidR="006313E3" w:rsidRPr="00EE5EED" w:rsidRDefault="006313E3" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5346,138 +7375,120 @@
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. deliverypdf.ssrn.com. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Retrieved</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> December 20, 2023, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...35 lines deleted...]
-      <w:hyperlink r:id="rId13">
+      <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="00EE5EED">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="1155CC"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://deliverypdf.ssrn.com/delivery.php?ID=6620051221180000960831231171110230300240720850410370200220641150140651020310920280070550630020171140340380010760050311270781140240150170230511190240020070810970681230840390871041250920950740911040660011221141051</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="00000060" w14:textId="77777777" w:rsidR="005E6902" w:rsidRPr="00EE5EED" w:rsidRDefault="003611BE" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De Greiff, P. (2011). </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Algunas reflexiones acerca del desarrollo de la Justicia Transicional</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. revistaatemus.uchile.cl. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
+      <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="00EE5EED">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="1155CC"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://revistaatemus.uchile.cl/index.php/ADH/article/view/16994/18542</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="00000061" w14:textId="77777777" w:rsidR="005E6902" w:rsidRPr="00EE5EED" w:rsidRDefault="003611BE" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1155CC"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
@@ -5518,250 +7529,233 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Retrieved</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> December 20, 2023, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...35 lines deleted...]
-      <w:hyperlink r:id="rId15">
+      <w:hyperlink r:id="rId17">
         <w:r w:rsidRPr="00EE5EED">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="1155CC"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://revistas.urosario.edu.co/index.php/sociojuridicos/article/view/3219/2528</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0F43F95B" w14:textId="7D8ACB55" w:rsidR="003C789A" w:rsidRPr="00EE5EED" w:rsidRDefault="003C789A" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Erin </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Brewer, S. (2023). </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Incendio en la </w:t>
       </w:r>
       <w:r w:rsidR="007D7275" w:rsidRPr="00EE5EED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>guardería</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> ABC en Hermosillo, </w:t>
       </w:r>
       <w:r w:rsidR="002C0339" w:rsidRPr="00EE5EED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Sonora.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5 de junio</w:t>
       </w:r>
       <w:r w:rsidR="00573A91" w:rsidRPr="00EE5EED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> CNDH, México, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00EE5EED">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:t>https://www.cndh.org.mx/noticia/incendio-en-la-guarderia-abc-en-hermosillo-sonora-5-de-junio</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000062" w14:textId="77777777" w:rsidR="005E6902" w:rsidRPr="00EE5EED" w:rsidRDefault="003611BE" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
@@ -5788,51 +7782,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>SciELO</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chile. Retrieved December 20, 2023, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
+      <w:hyperlink r:id="rId19">
         <w:r w:rsidRPr="00EE5EED">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="1155CC"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.scielo.cl/scielo.php?pid=S0718-23762018000100187&amp;script=sci_arttext&amp;tlng=en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="00000063" w14:textId="77777777" w:rsidR="005E6902" w:rsidRPr="00EE5EED" w:rsidRDefault="003611BE" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -5886,51 +7880,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>recon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- figuración de la historia política? </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Retrieved December 20, 2023, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
+      <w:hyperlink r:id="rId20">
         <w:r w:rsidRPr="00EE5EED">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="1155CC"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>http://contexlatin.cucsh.udg.mx/index.php/CL/article/view/7411/6560</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="00000064" w14:textId="77777777" w:rsidR="005E6902" w:rsidRPr="00EE5EED" w:rsidRDefault="003611BE" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -5968,112 +7962,111 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Redalyc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved December 20, 2023, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19">
+      <w:hyperlink r:id="rId21">
         <w:r w:rsidRPr="00EE5EED">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="1155CC"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://bibliotecadigital.udea.edu.co/bitstream/10495/8721/1/GonzalezJulio_2007_JusticiaTransicionalRelegitimacion.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="00000065" w14:textId="77777777" w:rsidR="005E6902" w:rsidRPr="00EE5EED" w:rsidRDefault="003611BE" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Kirchner, N. (2008). </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>INTRODUCCIÓN A LA JUSTICIA TRANSICIONAL</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Escola de Cultura de Pau. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Retrieved December 19, 2023, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20">
+      <w:hyperlink r:id="rId22">
         <w:r w:rsidRPr="00EE5EED">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="1155CC"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.hhri.org/wp-content/uploads/2021/01/Introduccio%CC%81n-a-la-justicia-transicional.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="00000066" w14:textId="77777777" w:rsidR="005E6902" w:rsidRPr="00EE5EED" w:rsidRDefault="003611BE" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -6107,51 +8100,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>unsaac</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Retrieved December 20, 2023, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21">
+      <w:hyperlink r:id="rId23">
         <w:r w:rsidRPr="00EE5EED">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="1155CC"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://revistas.unsaac.edu.pe/index.php/ry/article/view/784/987</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="00000067" w14:textId="77777777" w:rsidR="005E6902" w:rsidRPr="00EE5EED" w:rsidRDefault="003611BE" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1155CC"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
@@ -6180,51 +8173,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Revistas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> UIS. Retrieved December 20, 2023, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
+      <w:hyperlink r:id="rId24">
         <w:r w:rsidRPr="00EE5EED">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="1155CC"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://revistas.uis.edu.co/index.php/revistacyp/article/view/13873/12729</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="13F312E6" w14:textId="0C31A61E" w:rsidR="00EA51C1" w:rsidRPr="00EE5EED" w:rsidRDefault="00EA51C1" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -6238,126 +8231,105 @@
         <w:t xml:space="preserve">Romero, M. (2008). Verdad, memoria y reconstrucción: estudios de caso y análisis comparado, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">chrome-extension://efaidnbmnnnibpcajpcglclefindmkaj/https://www.corteidh.or.cr/tablas/r29755.pdf  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000068" w14:textId="77777777" w:rsidR="005E6902" w:rsidRPr="00EE5EED" w:rsidRDefault="003611BE" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teitel, R. G. (2003). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Genealogía de la Justicia Transicional*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Biblioteca </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>Teitel</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Cejamericas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...24 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Biblioteca</w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. Retrieved December 20, 2023, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23">
+      <w:hyperlink r:id="rId25">
         <w:r w:rsidRPr="00EE5EED">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="1155CC"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://biblioteca.cejamericas.org/bitstream/handle/2015/2059/Teitel_Genealogia.pdf?sequence=1&amp;isAllowed=y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="00000069" w14:textId="77777777" w:rsidR="005E6902" w:rsidRPr="008E5A40" w:rsidRDefault="003611BE" w:rsidP="00EE5EED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -6380,140 +8352,121 @@
       </w:r>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. ojs.urepublicana.edu.co. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Retrieved</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EE5EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> December 20, 2023, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE5EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...35 lines deleted...]
-      <w:hyperlink r:id="rId24">
+      <w:hyperlink r:id="rId26">
         <w:r w:rsidRPr="00EE5EED">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="1155CC"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://ojs.urepublicana.edu.co/index.php/revistarepublicana/article/view/209/170</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="005E6902" w:rsidRPr="008E5A40" w:rsidSect="00EE5EED">
-      <w:headerReference w:type="default" r:id="rId25"/>
-      <w:footerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId27"/>
       <w:pgSz w:w="11909" w:h="16834"/>
       <w:pgMar w:top="709" w:right="1440" w:bottom="567" w:left="1440" w:header="284" w:footer="228" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CAA4B7C" w14:textId="77777777" w:rsidR="001F0797" w:rsidRDefault="001F0797">
+    <w:p w14:paraId="1CE9E394" w14:textId="77777777" w:rsidR="00675639" w:rsidRDefault="00675639">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E24849B" w14:textId="77777777" w:rsidR="001F0797" w:rsidRDefault="001F0797">
+    <w:p w14:paraId="660DDE65" w14:textId="77777777" w:rsidR="00675639" w:rsidRDefault="00675639">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -6523,175 +8476,130 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0000006A" w14:textId="0C3B6A63" w:rsidR="005E6902" w:rsidRDefault="00EE5EED" w:rsidP="00EE5EED">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Vol. 1</w:t>
-[...31 lines deleted...]
-      <w:t xml:space="preserve">                  </w:t>
+      <w:t xml:space="preserve">Vol. 11, Núm. 21                  </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Enero</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> – Junio 2024</w:t>
+      <w:t xml:space="preserve"> – </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">                       CDHIS</w:t>
+      <w:t>Junio</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2024                       CDHIS</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E559AFC" w14:textId="77777777" w:rsidR="001F0797" w:rsidRDefault="001F0797">
+    <w:p w14:paraId="050CC3AF" w14:textId="77777777" w:rsidR="00675639" w:rsidRDefault="00675639">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A4FD3A8" w14:textId="77777777" w:rsidR="001F0797" w:rsidRDefault="001F0797">
+    <w:p w14:paraId="1E3D8554" w14:textId="77777777" w:rsidR="00675639" w:rsidRDefault="00675639">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44FB2583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E8605812"/>
     <w:lvl w:ilvl="0" w:tplc="6CB490D0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6882,51 +8790,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="271481054">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1439643630">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -6946,50 +8854,51 @@
     <w:rsid w:val="00157AFA"/>
     <w:rsid w:val="00160061"/>
     <w:rsid w:val="00182D66"/>
     <w:rsid w:val="00190B00"/>
     <w:rsid w:val="001B0B72"/>
     <w:rsid w:val="001B542A"/>
     <w:rsid w:val="001C015A"/>
     <w:rsid w:val="001C2723"/>
     <w:rsid w:val="001D354C"/>
     <w:rsid w:val="001D3653"/>
     <w:rsid w:val="001D3EAC"/>
     <w:rsid w:val="001D5FB9"/>
     <w:rsid w:val="001E02C5"/>
     <w:rsid w:val="001E6FBB"/>
     <w:rsid w:val="001F0156"/>
     <w:rsid w:val="001F0797"/>
     <w:rsid w:val="002049D9"/>
     <w:rsid w:val="00205415"/>
     <w:rsid w:val="002120B0"/>
     <w:rsid w:val="00212442"/>
     <w:rsid w:val="002255E6"/>
     <w:rsid w:val="00227C7C"/>
     <w:rsid w:val="00230696"/>
     <w:rsid w:val="00235E02"/>
     <w:rsid w:val="0024398C"/>
+    <w:rsid w:val="0024620E"/>
     <w:rsid w:val="00257BE4"/>
     <w:rsid w:val="00257FC0"/>
     <w:rsid w:val="002613B5"/>
     <w:rsid w:val="00263F10"/>
     <w:rsid w:val="00275315"/>
     <w:rsid w:val="00275E01"/>
     <w:rsid w:val="002853E4"/>
     <w:rsid w:val="002857C8"/>
     <w:rsid w:val="002B0AC1"/>
     <w:rsid w:val="002B6E43"/>
     <w:rsid w:val="002C0339"/>
     <w:rsid w:val="002C48A4"/>
     <w:rsid w:val="002E2F48"/>
     <w:rsid w:val="003344E9"/>
     <w:rsid w:val="0033767F"/>
     <w:rsid w:val="00360C37"/>
     <w:rsid w:val="003611BE"/>
     <w:rsid w:val="00361AB7"/>
     <w:rsid w:val="003662EA"/>
     <w:rsid w:val="00380A94"/>
     <w:rsid w:val="00387C7A"/>
     <w:rsid w:val="003C789A"/>
     <w:rsid w:val="003D2C3F"/>
     <w:rsid w:val="003F0503"/>
     <w:rsid w:val="004620C0"/>
@@ -7009,96 +8918,99 @@
     <w:rsid w:val="00524C45"/>
     <w:rsid w:val="005331E4"/>
     <w:rsid w:val="0054319A"/>
     <w:rsid w:val="00560763"/>
     <w:rsid w:val="00573A91"/>
     <w:rsid w:val="00574305"/>
     <w:rsid w:val="005842E2"/>
     <w:rsid w:val="005B2498"/>
     <w:rsid w:val="005B7056"/>
     <w:rsid w:val="005C3CAD"/>
     <w:rsid w:val="005D55A7"/>
     <w:rsid w:val="005E1457"/>
     <w:rsid w:val="005E23BC"/>
     <w:rsid w:val="005E6902"/>
     <w:rsid w:val="005F0255"/>
     <w:rsid w:val="005F4D09"/>
     <w:rsid w:val="005F7DEA"/>
     <w:rsid w:val="006144E1"/>
     <w:rsid w:val="006313E3"/>
     <w:rsid w:val="0063311A"/>
     <w:rsid w:val="00640BDD"/>
     <w:rsid w:val="006422E9"/>
     <w:rsid w:val="0066134F"/>
     <w:rsid w:val="006622B9"/>
     <w:rsid w:val="00672982"/>
+    <w:rsid w:val="00675639"/>
     <w:rsid w:val="00680E46"/>
     <w:rsid w:val="006A1D0A"/>
     <w:rsid w:val="006B0555"/>
     <w:rsid w:val="006B6D35"/>
     <w:rsid w:val="006C00B6"/>
     <w:rsid w:val="006D35B4"/>
     <w:rsid w:val="006E11B7"/>
     <w:rsid w:val="006F0FDA"/>
     <w:rsid w:val="007004BA"/>
     <w:rsid w:val="0072279C"/>
     <w:rsid w:val="00722D5A"/>
     <w:rsid w:val="00736271"/>
     <w:rsid w:val="00750036"/>
     <w:rsid w:val="00761636"/>
     <w:rsid w:val="0077382C"/>
     <w:rsid w:val="007B65B6"/>
     <w:rsid w:val="007D7275"/>
     <w:rsid w:val="007E21C2"/>
     <w:rsid w:val="007F3AE9"/>
     <w:rsid w:val="008132B3"/>
     <w:rsid w:val="00814E7E"/>
     <w:rsid w:val="0082425B"/>
     <w:rsid w:val="00825873"/>
     <w:rsid w:val="0083445D"/>
     <w:rsid w:val="00837B36"/>
     <w:rsid w:val="00852FCF"/>
     <w:rsid w:val="00875DA0"/>
     <w:rsid w:val="00882D1A"/>
     <w:rsid w:val="008E233F"/>
     <w:rsid w:val="008E5A40"/>
     <w:rsid w:val="008F218B"/>
     <w:rsid w:val="00902549"/>
+    <w:rsid w:val="009028C3"/>
     <w:rsid w:val="00904F75"/>
     <w:rsid w:val="009108BB"/>
     <w:rsid w:val="009135A3"/>
     <w:rsid w:val="00922BA5"/>
     <w:rsid w:val="0092688D"/>
     <w:rsid w:val="0092769D"/>
     <w:rsid w:val="00927CAC"/>
     <w:rsid w:val="009367D2"/>
     <w:rsid w:val="00940393"/>
     <w:rsid w:val="009576B1"/>
     <w:rsid w:val="009607B4"/>
     <w:rsid w:val="00993556"/>
     <w:rsid w:val="009A1E44"/>
     <w:rsid w:val="009B1570"/>
+    <w:rsid w:val="009C31C2"/>
     <w:rsid w:val="009D2AE4"/>
     <w:rsid w:val="009D63B4"/>
     <w:rsid w:val="00A021B6"/>
     <w:rsid w:val="00A07F8F"/>
     <w:rsid w:val="00A14BB5"/>
     <w:rsid w:val="00A25490"/>
     <w:rsid w:val="00A5401C"/>
     <w:rsid w:val="00A65745"/>
     <w:rsid w:val="00A73634"/>
     <w:rsid w:val="00A75F4D"/>
     <w:rsid w:val="00A77BE1"/>
     <w:rsid w:val="00A81D06"/>
     <w:rsid w:val="00A86B8E"/>
     <w:rsid w:val="00A903FA"/>
     <w:rsid w:val="00AA0078"/>
     <w:rsid w:val="00AB1201"/>
     <w:rsid w:val="00AD17EA"/>
     <w:rsid w:val="00AD5EE9"/>
     <w:rsid w:val="00B216A4"/>
     <w:rsid w:val="00B23579"/>
     <w:rsid w:val="00B36E4D"/>
     <w:rsid w:val="00B46FB8"/>
     <w:rsid w:val="00B55225"/>
     <w:rsid w:val="00B55B38"/>
     <w:rsid w:val="00B61FF5"/>
@@ -7142,101 +9054,102 @@
     <w:rsid w:val="00D256DA"/>
     <w:rsid w:val="00D349BA"/>
     <w:rsid w:val="00D374C0"/>
     <w:rsid w:val="00D538D8"/>
     <w:rsid w:val="00D6090A"/>
     <w:rsid w:val="00D60BA6"/>
     <w:rsid w:val="00D702AB"/>
     <w:rsid w:val="00D72CAB"/>
     <w:rsid w:val="00D74879"/>
     <w:rsid w:val="00D90C81"/>
     <w:rsid w:val="00DA5305"/>
     <w:rsid w:val="00DB6F12"/>
     <w:rsid w:val="00DC03AC"/>
     <w:rsid w:val="00DD4B4B"/>
     <w:rsid w:val="00DD4D58"/>
     <w:rsid w:val="00DE56BE"/>
     <w:rsid w:val="00DF1CC0"/>
     <w:rsid w:val="00E012FE"/>
     <w:rsid w:val="00E05489"/>
     <w:rsid w:val="00E06EF0"/>
     <w:rsid w:val="00E15E3E"/>
     <w:rsid w:val="00E1690C"/>
     <w:rsid w:val="00E4171B"/>
     <w:rsid w:val="00E425AC"/>
     <w:rsid w:val="00E43588"/>
+    <w:rsid w:val="00E67A39"/>
     <w:rsid w:val="00E80290"/>
     <w:rsid w:val="00E86514"/>
     <w:rsid w:val="00EA51C1"/>
     <w:rsid w:val="00EC4674"/>
     <w:rsid w:val="00EC55F9"/>
     <w:rsid w:val="00ED6DEF"/>
     <w:rsid w:val="00EE5EED"/>
     <w:rsid w:val="00F2773C"/>
     <w:rsid w:val="00F30C3B"/>
     <w:rsid w:val="00F64136"/>
     <w:rsid w:val="00F737C9"/>
     <w:rsid w:val="00F739EE"/>
     <w:rsid w:val="00F85BD1"/>
     <w:rsid w:val="00F87A42"/>
     <w:rsid w:val="00FA6388"/>
     <w:rsid w:val="00FB0FF9"/>
     <w:rsid w:val="00FD1878"/>
     <w:rsid w:val="00FE7F85"/>
     <w:rsid w:val="00FF100A"/>
     <w:rsid w:val="00FF2DA0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0B950CCB"/>
   <w15:docId w15:val="{644BD025-CEA1-4B0A-A0C7-1C57ADAEAD09}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es" w:eastAsia="es-MX" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7781,51 +9694,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002120B0"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mencinsinresolver">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006313E3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="003C789A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00A77BE1"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-MX"/>
@@ -7857,84 +9770,84 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EE5EED"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE5EED"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="619343208">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1078283626">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maria.pineda@umich.mx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deliverypdf.ssrn.com/delivery.php?ID=6620051221180000960831231171110230300240720850410370200220641150140651020310920280070550630020171140340380010760050311270781140240150170230511190240020070810970681230840390871041250920950740911040660011221141051" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://contexlatin.cucsh.udg.mx/index.php/CL/article/view/7411/6560" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unsaac.edu.pe/index.php/ry/article/view/784/987" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jornada.com.mx/2004/12/24/013n2pol.php" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.cl/scielo.php?pid=S0718-23762018000100187&amp;script=sci_arttext&amp;tlng=en" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cndh.org.mx/noticia/incendio-en-la-guarderia-abc-en-hermosillo-sonora-5-de-junio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hhri.org/wp-content/uploads/2021/01/Introduccio%CC%81n-a-la-justicia-transicional.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jep.gov.co/Sala-de-Prensa/Documents/Justicia%20transicional%20y%20derecho%20penal%20internacional.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ojs.urepublicana.edu.co/index.php/revistarepublicana/article/view/209/170" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.urosario.edu.co/index.php/sociojuridicos/article/view/3219/2528" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblioteca.cejamericas.org/bitstream/handle/2015/2059/Teitel_Genealogia.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:magdalena.vega@umich.mx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotecadigital.udea.edu.co/bitstream/10495/8721/1/GonzalezJulio_2007_JusticiaTransicionalRelegitimacion.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luis.tellez@umich.mx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistaatemus.uchile.cl/index.php/ADH/article/view/16994/18542" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.uis.edu.co/index.php/revistacyp/article/view/13873/12729" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jep.gov.co/Sala-de-Prensa/Documents/Justicia%20transicional%20y%20derecho%20penal%20internacional.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cndh.org.mx/noticia/incendio-en-la-guarderia-abc-en-hermosillo-sonora-5-de-junio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ojs.urepublicana.edu.co/index.php/revistarepublicana/article/view/209/170" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotecadigital.udea.edu.co/bitstream/10495/8721/1/GonzalezJulio_2007_JusticiaTransicionalRelegitimacion.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:magdalena.vega@umich.mx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.urosario.edu.co/index.php/sociojuridicos/article/view/3219/2528" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblioteca.cejamericas.org/bitstream/handle/2015/2059/Teitel_Genealogia.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistaatemus.uchile.cl/index.php/ADH/article/view/16994/18542" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://contexlatin.cucsh.udg.mx/index.php/CL/article/view/7411/6560" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luis.tellez@umich.mx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.uis.edu.co/index.php/revistacyp/article/view/13873/12729" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deliverypdf.ssrn.com/delivery.php?ID=6620051221180000960831231171110230300240720850410370200220641150140651020310920280070550630020171140340380010760050311270781140240150170230511190240020070810970681230840390871041250920950740911040660011221141051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unsaac.edu.pe/index.php/ry/article/view/784/987" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maria.pineda@umich.mx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.cl/scielo.php?pid=S0718-23762018000100187&amp;script=sci_arttext&amp;tlng=en" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cdhis.v11i21.197" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jornada.com.mx/2004/12/24/013n2pol.php" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hhri.org/wp-content/uploads/2021/01/Introduccio%CC%81n-a-la-justicia-transicional.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8503,65 +10416,65 @@
           <b:Person>
             <b:First>Teresa</b:First>
             <b:Middle>Isabel</b:Middle>
             <b:Last>Marroquín Pineda</b:Last>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AF9730E-FD23-4BE3-A80C-726B50C12C9A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>7142</Words>
-  <Characters>39282</Characters>
+  <Words>7158</Words>
+  <Characters>39373</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>327</Lines>
+  <Lines>328</Lines>
   <Paragraphs>92</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>46332</CharactersWithSpaces>
+  <CharactersWithSpaces>46439</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>MAGDA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>