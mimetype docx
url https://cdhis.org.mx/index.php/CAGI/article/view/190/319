--- v0 (2025-10-22)
+++ v1 (2026-07-26)
@@ -5,53 +5,92 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
   <Override PartName="/word/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="word/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5C84A541" w14:textId="7D1B123E" w:rsidR="00084E78" w:rsidRPr="00084E78" w:rsidRDefault="00084E78" w:rsidP="00084E78">
+    <w:p w14:paraId="3F433007" w14:textId="4A13F8A1" w:rsidR="001E664B" w:rsidRDefault="001E664B" w:rsidP="00084E78">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E664B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> DOI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E664B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10.23913/cdhis.v10i20.190</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C84A541" w14:textId="30C63745" w:rsidR="00084E78" w:rsidRPr="00084E78" w:rsidRDefault="00084E78" w:rsidP="00084E78">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55E5197F" w14:textId="56496C15" w:rsidR="00B1323E" w:rsidRPr="00A45BCF" w:rsidRDefault="00A45BCF" w:rsidP="00084E78">
       <w:pPr>
         <w:pStyle w:val="HTMLconformatoprevio"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -496,55 +535,55 @@
       <w:r w:rsidRPr="00C01DC6">
         <w:t xml:space="preserve"> atrayendo a visitantes nacionales e internacionales. </w:t>
       </w:r>
       <w:r w:rsidR="00217AB3" w:rsidRPr="00217AB3">
         <w:t xml:space="preserve">El objetivo de esta investigación </w:t>
       </w:r>
       <w:r w:rsidR="00217AB3">
         <w:t xml:space="preserve">es </w:t>
       </w:r>
       <w:r w:rsidR="00217AB3" w:rsidRPr="00217AB3">
         <w:t>comprender cómo el museo contribuye al desarrollo y promoción del arte y la cultura</w:t>
       </w:r>
       <w:r w:rsidR="008F33D2">
         <w:t xml:space="preserve"> como elementos que aportan al bienestar de las personas</w:t>
       </w:r>
       <w:r w:rsidR="00217AB3" w:rsidRPr="00217AB3">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00217AB3">
         <w:t xml:space="preserve">así como </w:t>
       </w:r>
       <w:r w:rsidR="00217AB3" w:rsidRPr="00217AB3">
         <w:t>identificar los retos y oportunidades que enfrenta con el fin de proponer estrategias que fortalezcan su labor y posicionamiento en el contexto museístico y educativo.</w:t>
       </w:r>
       <w:r w:rsidR="00217AB3">
-        <w:t xml:space="preserve"> Abordándose a través de una metodología cualitativa interpretativa utilizando la técnica de la entrevista semiestructurada </w:t>
+        <w:t xml:space="preserve"> Abordándose a través de una </w:t>
       </w:r>
       <w:r w:rsidR="00217AB3">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">dirigida al coordinador académico del museo, así como al análisis documental y visitas guiadas al recinto. Entre los principales hallazgos tenemos </w:t>
+        <w:t xml:space="preserve">metodología cualitativa interpretativa utilizando la técnica de la entrevista semiestructurada dirigida al coordinador académico del museo, así como al análisis documental y visitas guiadas al recinto. Entre los principales hallazgos tenemos </w:t>
       </w:r>
       <w:r w:rsidR="00637829">
         <w:t xml:space="preserve">que el MUSA es </w:t>
       </w:r>
       <w:r w:rsidRPr="00C01DC6">
         <w:t>un referente cultural y educativo en la región. Su amplia colección de arte contemporáneo, sus exposiciones temporales y su compromiso con la investigación y la educación artística lo convierten en un espacio invaluable para la difusión y el estudio del arte</w:t>
       </w:r>
       <w:r w:rsidR="008F33D2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="006FA7AD" w14:textId="77777777" w:rsidR="00C01DC6" w:rsidRDefault="00C01DC6" w:rsidP="00C01DC6">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12CB0159" w14:textId="38E1E6CF" w:rsidR="00C01DC6" w:rsidRPr="004C3EFE" w:rsidRDefault="00C01DC6" w:rsidP="00C01DC6">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
@@ -873,51 +912,51 @@
         </w:rPr>
         <w:t>Fecha Recepción:</w:t>
       </w:r>
       <w:r w:rsidRPr="00084E78">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0090098D">
         <w:t>diciembre</w:t>
       </w:r>
       <w:r w:rsidRPr="00084E78">
         <w:t xml:space="preserve"> 2023                    </w:t>
       </w:r>
       <w:r w:rsidRPr="00084E78">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="00084E78">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0090098D">
         <w:t>enero 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B6B25A7" w14:textId="52A7C282" w:rsidR="00084E78" w:rsidRPr="00084E78" w:rsidRDefault="001F05FE" w:rsidP="00084E78">
+    <w:p w14:paraId="0B6B25A7" w14:textId="52A7C282" w:rsidR="00084E78" w:rsidRPr="00084E78" w:rsidRDefault="00000000" w:rsidP="00084E78">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict w14:anchorId="72FA510C">
           <v:rect id="_x0000_i1025" style="width:441.9pt;height:1pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="40A24D1C" w14:textId="5CEE6B69" w:rsidR="009B274B" w:rsidRPr="004224E9" w:rsidRDefault="00DB30CF" w:rsidP="00540551">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
@@ -948,61 +987,52 @@
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">El Museo de Artes de la Universidad de Guadalajara es una importante institución cultural que juega un papel crucial en la </w:t>
       </w:r>
       <w:r w:rsidR="008F33D2">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">difusión cultural, para la </w:t>
       </w:r>
       <w:r w:rsidRPr="0023287C">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>educación e inclusión de públicos diversos. Las investigaciones</w:t>
       </w:r>
       <w:r w:rsidR="008F33D2">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> consultadas en el </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> consultadas en el tema,</w:t>
+      </w:r>
       <w:r w:rsidRPr="0023287C">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> han demostrado la creciente importancia de la mediación del arte tanto en entornos educativos como museísticos (Braga et al., 2015</w:t>
       </w:r>
       <w:r w:rsidR="00346C9E" w:rsidRPr="0023287C">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidRPr="0023287C">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Esto resalta el potencial del museo como plataforma para programas e iniciativas educativas inclusivas</w:t>
       </w:r>
       <w:r w:rsidR="008F33D2">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -1240,67 +1270,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0023287C">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">A medida que la era digital continúa transformando el acceso y la difusión de la información, la relevancia de digitalizar los recursos artísticos, como </w:t>
       </w:r>
       <w:r w:rsidR="00F57DE1">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">en el caso de </w:t>
       </w:r>
       <w:r w:rsidRPr="0023287C">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">la Biblioteca Digital </w:t>
-[...15 lines deleted...]
-        <w:t>, demuestra la evolución del panorama de la preservación y accesibilidad del arte (Henry, 2004</w:t>
+        <w:t>la Biblioteca Digital Cicognara, demuestra la evolución del panorama de la preservación y accesibilidad del arte (Henry, 2004</w:t>
       </w:r>
       <w:r w:rsidR="00C67709" w:rsidRPr="0023287C">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidRPr="0023287C">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AD4A631" w14:textId="6B28CE91" w:rsidR="00346C9E" w:rsidRDefault="0023287C" w:rsidP="0023287C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1597,68 +1611,59 @@
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>En América latina</w:t>
       </w:r>
       <w:r w:rsidR="00D75AE4" w:rsidRPr="00D75AE4">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, las motivaciones y tensiones fundacionales en el establecimiento de museos universitarios </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">como </w:t>
       </w:r>
       <w:r w:rsidR="00D75AE4" w:rsidRPr="00D75AE4">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">en el </w:t>
-[...7 lines deleted...]
-        <w:t>Perú</w:t>
+        <w:t>en el Perú</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D75AE4" w:rsidRPr="00D75AE4">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> resaltan la naturaleza compleja y dinámica de las iniciativas de museos universitarios (Castro, 2022). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="634C0500" w14:textId="77777777" w:rsidR="00D75AE4" w:rsidRDefault="00D75AE4" w:rsidP="00D75AE4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75AE4">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -2584,66 +2589,58 @@
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">En </w:t>
       </w:r>
       <w:r w:rsidR="00364749">
         <w:rPr>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>síntesis,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> podemos señalar que </w:t>
       </w:r>
       <w:r w:rsidR="00B1252A" w:rsidRPr="00A9415E">
         <w:rPr>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">la entrevista realizada en el Museo de las Artes de la Universidad de </w:t>
-[...6 lines deleted...]
-        <w:t>Guadalajara</w:t>
+        <w:t>la entrevista realizada en el Museo de las Artes de la Universidad de Guadalajara</w:t>
       </w:r>
       <w:r w:rsidR="00F57DE1">
         <w:rPr>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B1252A" w:rsidRPr="00A9415E">
         <w:rPr>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> reveló </w:t>
       </w:r>
       <w:r w:rsidR="00F57DE1">
         <w:rPr>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">tanto </w:t>
       </w:r>
       <w:r w:rsidR="00B1252A" w:rsidRPr="00A9415E">
         <w:rPr>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>una valoración positiva de la colección</w:t>
       </w:r>
       <w:r w:rsidR="00F57DE1">
         <w:rPr>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B1252A" w:rsidRPr="00A9415E">
@@ -2742,59 +2739,51 @@
         </w:rPr>
         <w:t>Discusión</w:t>
       </w:r>
       <w:r w:rsidR="00683932" w:rsidRPr="00084E78">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="324388F1" w14:textId="1913756F" w:rsidR="008E2C39" w:rsidRDefault="00600146" w:rsidP="00600146">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Los resultados de la entrevista realizada en el Museo de Artes de la Universidad de Guadalajara resaltan la importancia y el impacto de este espacio cultural dentro de la comunidad local. Estos hallazgos pueden contextualizarse y discutirse aún más integrando la literatura relevante. Por ejemplo, el estudio </w:t>
       </w:r>
       <w:r w:rsidR="006E2DF3">
         <w:t xml:space="preserve">llevado a cabo por </w:t>
       </w:r>
       <w:r w:rsidR="006E2DF3" w:rsidRPr="006E2DF3">
-        <w:t xml:space="preserve">Rigo, Daiana Yamila, Melgar, Fernanda, &amp; </w:t>
-[...7 lines deleted...]
-        <w:t>, Romina Cecilia. (2020)</w:t>
+        <w:t>Rigo, Daiana Yamila, Melgar, Fernanda, &amp; Elisondo, Romina Cecilia. (2020)</w:t>
       </w:r>
       <w:r w:rsidR="006E2DF3">
         <w:t xml:space="preserve"> sobre </w:t>
       </w:r>
       <w:r w:rsidR="006E2DF3" w:rsidRPr="006E2DF3">
         <w:t>Museo y compromiso. Estudio de percepciones de estudiantes sobre una experiencia educativa</w:t>
       </w:r>
       <w:r w:rsidR="006E2DF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">sobre el papel de las colecciones de los museos en el fomento de la apreciación y la comprensión culturales se alinea con la valoración positiva </w:t>
       </w:r>
       <w:r w:rsidR="00F57DE1">
         <w:t xml:space="preserve">que se tiene </w:t>
       </w:r>
       <w:r>
         <w:t>de la colección del museo</w:t>
       </w:r>
       <w:r w:rsidR="00F57DE1">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> expresada por </w:t>
       </w:r>
@@ -3606,69 +3595,51 @@
           <w:t>https://doi.org/10.4995/2022.612001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="052E5C99" w14:textId="4F138938" w:rsidR="00D75AE4" w:rsidRDefault="00D75AE4" w:rsidP="00D75AE4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00265ABE">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Braga, J., Madalosso, J., &amp; </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, C. (2015). </w:t>
+        <w:t xml:space="preserve">Braga, J., Madalosso, J., &amp; Schlichta, C. (2015). </w:t>
       </w:r>
       <w:r w:rsidRPr="0023287C">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Mediação de artes para espaços escolares e museológicos como forma de inclusão. Revista Educação Artes E Inclusão, 11(1), 10-27. </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00540551" w:rsidRPr="00BB3251">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:bCs/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>https://doi.org/10.5965/198431781112015010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1CC4984B" w14:textId="3D1340C7" w:rsidR="001F05FE" w:rsidRDefault="001F05FE" w:rsidP="00D75AE4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -3693,81 +3664,56 @@
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0023287C">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Carnall, M., Ashby, J., &amp; Ross, C. (2013). </w:t>
       </w:r>
       <w:r w:rsidRPr="0023287C">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Natural history museums asprovocateursfor dialogue and debate. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE2C42">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Museum</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">, 28(1), 55-71. </w:t>
+        <w:t xml:space="preserve">Museum Management and Curatorship, 28(1), 55-71. </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00540551" w:rsidRPr="00540551">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:bCs/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/09647775.2012.754630</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="64292A29" w14:textId="4E62B915" w:rsidR="00540551" w:rsidRDefault="00540551" w:rsidP="00540551">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
@@ -4026,136 +3972,63 @@
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00BE2C42">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:bCs/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.4995/cs.2018.10579</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="54AD2DDD" w14:textId="6576DEE9" w:rsidR="00540551" w:rsidRDefault="00540551" w:rsidP="00540551">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE2C42">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Lainez</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">, J., &amp; Rodríguez-Cunill, I. (2022). </w:t>
+        <w:t xml:space="preserve">Lainez, J., Melendo, J., &amp; Rodríguez-Cunill, I. (2022). </w:t>
       </w:r>
       <w:r w:rsidRPr="00D75AE4">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ernest </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> y el arte japonés. un diálogo fructífero entre oriente y occidente. Ucoarte Revista De Teoría E Historia Del Arte, 123-139. </w:t>
+        <w:t xml:space="preserve">Ernest fenollosa, kakuzo okakura y el arte japonés. un diálogo fructífero entre oriente y occidente. Ucoarte Revista De Teoría E Historia Del Arte, 123-139. </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00BE2C42">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:bCs/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.21071/ucoarte.v11i.14526</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="623EF559" w14:textId="79830E04" w:rsidR="00265ABE" w:rsidRDefault="00265ABE" w:rsidP="00540551">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
@@ -4239,98 +4112,62 @@
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00265ABE">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Méndez Espejel, G. Actitudes hacia los museos de ciencias: Visitantes del Universum, México.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69503B32" w14:textId="5B330AEA" w:rsidR="006E2DF3" w:rsidRDefault="006E2DF3" w:rsidP="00F75168">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006E2DF3">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rigo, Daiana </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">, Romina Cecilia. </w:t>
+        <w:t xml:space="preserve">Rigo, Daiana Yamila, Melgar, Fernanda, &amp; Elisondo, Romina Cecilia. </w:t>
       </w:r>
       <w:r w:rsidRPr="006E2DF3">
         <w:t xml:space="preserve">(2020). </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk155200667"/>
       <w:r w:rsidRPr="006E2DF3">
         <w:t>Museo y compromiso. Estudio de percepciones de estudiantes sobre una experiencia educativa.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="006E2DF3">
-        <w:t xml:space="preserve"> Sinéctica, (55), e1086. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 20 de enero de 2021.https://doi.org/10.31391/s2007-7033(2020)0055-004</w:t>
+        <w:t xml:space="preserve"> Sinéctica, (55), e1086. Epub 20 de enero de 2021.https://doi.org/10.31391/s2007-7033(2020)0055-004</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EC3D49F" w14:textId="261E098A" w:rsidR="00540551" w:rsidRDefault="00540551" w:rsidP="00FF45BF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75AE4">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Torregrosa, M. (2019). Museos y género: una asignatura pendiente. </w:t>
       </w:r>
       <w:r w:rsidR="0026434A">
         <w:rPr>
           <w:bCs/>
@@ -4438,67 +4275,51 @@
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0023287C">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Trimis, E. and Savva, A. (2004). The in-depth studio approach: incorporating an art museum program into a pre-primary classroom. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE2C42">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Art </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, 57(6), 20. </w:t>
+        <w:t xml:space="preserve">Art Education, 57(6), 20. </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00540551">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:bCs/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.2307/27696040</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2AA34A36" w14:textId="43AACD0C" w:rsidR="00940F2F" w:rsidRDefault="00940F2F">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -4518,51 +4339,50 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4946" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2809"/>
         <w:gridCol w:w="5914"/>
       </w:tblGrid>
       <w:tr w:rsidR="00440B8D" w:rsidRPr="00440B8D" w14:paraId="2EE1D499" w14:textId="77777777" w:rsidTr="00896254">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4176F403" w14:textId="77777777" w:rsidR="00440B8D" w:rsidRPr="00440B8D" w:rsidRDefault="00440B8D" w:rsidP="00896254">
             <w:pPr>
               <w:pStyle w:val="Ttulo3"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440B8D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Rol de Contribución</w:t>
@@ -4582,51 +4402,50 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_btsjgdfgjwkr" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidRPr="00440B8D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Responsable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00440B8D" w:rsidRPr="00440B8D" w14:paraId="798CE028" w14:textId="77777777" w:rsidTr="00896254">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="28A5B5D8" w14:textId="77777777" w:rsidR="00440B8D" w:rsidRPr="00440B8D" w:rsidRDefault="00440B8D" w:rsidP="00896254">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440B8D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Conceptualización</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="pct"/>
@@ -4636,652 +4455,639 @@
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440B8D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Jorge Alfredo Jiménez Torres</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00440B8D" w:rsidRPr="00440B8D" w14:paraId="6AE29CB1" w14:textId="77777777" w:rsidTr="00896254">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2C805A64" w14:textId="77777777" w:rsidR="00440B8D" w:rsidRPr="00440B8D" w:rsidRDefault="00440B8D" w:rsidP="00896254">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440B8D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Metodología</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="53186B8B" w14:textId="77777777" w:rsidR="00440B8D" w:rsidRPr="00440B8D" w:rsidRDefault="00440B8D" w:rsidP="00896254">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440B8D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Rocío Calderón García</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00440B8D" w:rsidRPr="00440B8D" w14:paraId="150647B8" w14:textId="77777777" w:rsidTr="00896254">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="12A23368" w14:textId="77777777" w:rsidR="00440B8D" w:rsidRPr="00440B8D" w:rsidRDefault="00440B8D" w:rsidP="00896254">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440B8D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Software</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="739ACF0E" w14:textId="77777777" w:rsidR="00440B8D" w:rsidRPr="00440B8D" w:rsidRDefault="00440B8D" w:rsidP="00896254">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440B8D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Rocío Calderón García</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00440B8D" w:rsidRPr="00440B8D" w14:paraId="17424076" w14:textId="77777777" w:rsidTr="00896254">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2CFA2C98" w14:textId="77777777" w:rsidR="00440B8D" w:rsidRPr="00440B8D" w:rsidRDefault="00440B8D" w:rsidP="00896254">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440B8D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Validación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="148D9964" w14:textId="77777777" w:rsidR="00440B8D" w:rsidRPr="00440B8D" w:rsidRDefault="00440B8D" w:rsidP="00896254">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440B8D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Jorge Alfredo Jiménez Torres</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00440B8D" w:rsidRPr="00440B8D" w14:paraId="2EB957DD" w14:textId="77777777" w:rsidTr="00896254">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="63AFAC02" w14:textId="77777777" w:rsidR="00440B8D" w:rsidRPr="00440B8D" w:rsidRDefault="00440B8D" w:rsidP="00896254">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440B8D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Análisis Formal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6566AAF5" w14:textId="77777777" w:rsidR="00440B8D" w:rsidRPr="00440B8D" w:rsidRDefault="00440B8D" w:rsidP="00896254">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440B8D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Jorge Alfredo Jiménez Torres</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00440B8D" w:rsidRPr="00440B8D" w14:paraId="4D859767" w14:textId="77777777" w:rsidTr="00896254">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="176C917B" w14:textId="77777777" w:rsidR="00440B8D" w:rsidRPr="00440B8D" w:rsidRDefault="00440B8D" w:rsidP="00896254">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440B8D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Investigación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3B15C725" w14:textId="77777777" w:rsidR="00440B8D" w:rsidRPr="00440B8D" w:rsidRDefault="00440B8D" w:rsidP="00896254">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440B8D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Rocío Calderón García</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00440B8D" w:rsidRPr="00440B8D" w14:paraId="2FE1E9B0" w14:textId="77777777" w:rsidTr="00896254">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="190E36C4" w14:textId="77777777" w:rsidR="00440B8D" w:rsidRPr="00440B8D" w:rsidRDefault="00440B8D" w:rsidP="00896254">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440B8D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Recursos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5157C9B4" w14:textId="77777777" w:rsidR="00440B8D" w:rsidRPr="00440B8D" w:rsidRDefault="00440B8D" w:rsidP="00896254">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440B8D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Rocío Calderón García</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00440B8D" w:rsidRPr="00440B8D" w14:paraId="339A8C00" w14:textId="77777777" w:rsidTr="00896254">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="08CEE2FA" w14:textId="77777777" w:rsidR="00440B8D" w:rsidRPr="00440B8D" w:rsidRDefault="00440B8D" w:rsidP="00896254">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440B8D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Curación de datos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="03E642BA" w14:textId="77777777" w:rsidR="00440B8D" w:rsidRPr="00440B8D" w:rsidRDefault="00440B8D" w:rsidP="00896254">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440B8D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Jorge Alfredo Jiménez Torres</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00440B8D" w:rsidRPr="00440B8D" w14:paraId="391AF9FF" w14:textId="77777777" w:rsidTr="00896254">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4AF998D7" w14:textId="77777777" w:rsidR="00440B8D" w:rsidRPr="00440B8D" w:rsidRDefault="00440B8D" w:rsidP="00896254">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440B8D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Escritura - Preparación del borrador original</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="64695CD3" w14:textId="77777777" w:rsidR="00440B8D" w:rsidRPr="00440B8D" w:rsidRDefault="00440B8D" w:rsidP="00896254">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440B8D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Jorge Alfredo Jiménez Torres</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00440B8D" w:rsidRPr="00440B8D" w14:paraId="649E0C41" w14:textId="77777777" w:rsidTr="00896254">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5AF58254" w14:textId="77777777" w:rsidR="00440B8D" w:rsidRPr="00440B8D" w:rsidRDefault="00440B8D" w:rsidP="00896254">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440B8D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Escritura - Revisión y edición</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1795B06D" w14:textId="77777777" w:rsidR="00440B8D" w:rsidRPr="00440B8D" w:rsidRDefault="00440B8D" w:rsidP="00896254">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440B8D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Rocío Calderón García</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00440B8D" w:rsidRPr="00440B8D" w14:paraId="32D324E1" w14:textId="77777777" w:rsidTr="00896254">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1E48FE78" w14:textId="77777777" w:rsidR="00440B8D" w:rsidRPr="00440B8D" w:rsidRDefault="00440B8D" w:rsidP="00896254">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440B8D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Visualización</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="715707CD" w14:textId="77777777" w:rsidR="00440B8D" w:rsidRPr="00440B8D" w:rsidRDefault="00440B8D" w:rsidP="00896254">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440B8D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Jorge Alfredo Jiménez Torres</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00440B8D" w:rsidRPr="00440B8D" w14:paraId="793EF2A4" w14:textId="77777777" w:rsidTr="00896254">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="693AAAAC" w14:textId="77777777" w:rsidR="00440B8D" w:rsidRPr="00440B8D" w:rsidRDefault="00440B8D" w:rsidP="00896254">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440B8D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Supervisión</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0AB267A6" w14:textId="77777777" w:rsidR="00440B8D" w:rsidRPr="00440B8D" w:rsidRDefault="00440B8D" w:rsidP="00896254">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440B8D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Rocío Calderón García</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00440B8D" w:rsidRPr="00440B8D" w14:paraId="3401B4BC" w14:textId="77777777" w:rsidTr="00896254">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7EEF6546" w14:textId="77777777" w:rsidR="00440B8D" w:rsidRPr="00440B8D" w:rsidRDefault="00440B8D" w:rsidP="00896254">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440B8D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Administración de Proyectos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="410D3D9E" w14:textId="77777777" w:rsidR="00440B8D" w:rsidRPr="00440B8D" w:rsidRDefault="00440B8D" w:rsidP="00896254">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440B8D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Rocío Calderón García</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00440B8D" w:rsidRPr="00440B8D" w14:paraId="100F20F6" w14:textId="77777777" w:rsidTr="00896254">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="407F5E13" w14:textId="77777777" w:rsidR="00440B8D" w:rsidRPr="00440B8D" w:rsidRDefault="00440B8D" w:rsidP="00896254">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440B8D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Adquisición de fondos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="pct"/>
@@ -5304,240 +5110,240 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5AD879ED" w14:textId="77777777" w:rsidR="00940F2F" w:rsidRPr="00722E4E" w:rsidRDefault="00940F2F" w:rsidP="00E82957">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00940F2F" w:rsidRPr="00722E4E" w:rsidSect="00084E78">
       <w:headerReference w:type="default" r:id="rId25"/>
       <w:footerReference w:type="default" r:id="rId26"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="851" w:right="1701" w:bottom="567" w:left="1701" w:header="284" w:footer="248" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AEB67B0" w14:textId="77777777" w:rsidR="00DE0809" w:rsidRDefault="00DE0809" w:rsidP="00B266C7">
+    <w:p w14:paraId="677E575F" w14:textId="77777777" w:rsidR="00395D1D" w:rsidRDefault="00395D1D" w:rsidP="00B266C7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79C933A7" w14:textId="77777777" w:rsidR="00DE0809" w:rsidRDefault="00DE0809" w:rsidP="00B266C7">
+    <w:p w14:paraId="6E6B4FC8" w14:textId="77777777" w:rsidR="00395D1D" w:rsidRDefault="00395D1D" w:rsidP="00B266C7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft Sans Serif">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E5002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro Light">
     <w:altName w:val="Segoe UI Light"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="273996EC" w14:textId="5878F4F1" w:rsidR="00084E78" w:rsidRDefault="00084E78" w:rsidP="00084E78">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 10, Núm. 20                   Julio - </w:t>
     </w:r>
     <w:r w:rsidR="00C67709">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>diciembre</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2023                       CDHIS</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4C8D3F24" w14:textId="107FE111" w:rsidR="00F60191" w:rsidRDefault="00F60191">
     <w:pPr>
       <w:pStyle w:val="Textoindependiente"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="19"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66C17054" w14:textId="77777777" w:rsidR="00DE0809" w:rsidRDefault="00DE0809" w:rsidP="00B266C7">
+    <w:p w14:paraId="6FD676B2" w14:textId="77777777" w:rsidR="00395D1D" w:rsidRDefault="00395D1D" w:rsidP="00B266C7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B350A71" w14:textId="77777777" w:rsidR="00DE0809" w:rsidRDefault="00DE0809" w:rsidP="00B266C7">
+    <w:p w14:paraId="0927A944" w14:textId="77777777" w:rsidR="00395D1D" w:rsidRDefault="00395D1D" w:rsidP="00B266C7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="15206175" w14:textId="3374277F" w:rsidR="00084E78" w:rsidRPr="00084E78" w:rsidRDefault="00084E78" w:rsidP="00084E78">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:i/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Revista Electrónica del Desarrollo Humano para la Innovación Social         ISSN: 2448 - 7422</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05082B2B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="87BA8EFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -6554,58 +6360,58 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="294024340">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="549146696">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="168177164">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1239318011">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="681205071">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="535973693">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002C3CE4"/>
     <w:rsid w:val="00003F1A"/>
     <w:rsid w:val="00004AC6"/>
     <w:rsid w:val="00007ED9"/>
     <w:rsid w:val="0001484F"/>
     <w:rsid w:val="00017BDA"/>
     <w:rsid w:val="00030C02"/>
@@ -6655,50 +6461,51 @@
     <w:rsid w:val="00152449"/>
     <w:rsid w:val="0015619C"/>
     <w:rsid w:val="001572E6"/>
     <w:rsid w:val="001579D4"/>
     <w:rsid w:val="00163174"/>
     <w:rsid w:val="001636E4"/>
     <w:rsid w:val="0019030F"/>
     <w:rsid w:val="001978AB"/>
     <w:rsid w:val="001A0B17"/>
     <w:rsid w:val="001A2C8A"/>
     <w:rsid w:val="001A377B"/>
     <w:rsid w:val="001A3E97"/>
     <w:rsid w:val="001A432C"/>
     <w:rsid w:val="001B0F36"/>
     <w:rsid w:val="001C09A3"/>
     <w:rsid w:val="001C0D43"/>
     <w:rsid w:val="001C1788"/>
     <w:rsid w:val="001C341B"/>
     <w:rsid w:val="001C4A5A"/>
     <w:rsid w:val="001C4C38"/>
     <w:rsid w:val="001C6403"/>
     <w:rsid w:val="001C73EE"/>
     <w:rsid w:val="001D1B22"/>
     <w:rsid w:val="001E4C65"/>
     <w:rsid w:val="001E5364"/>
+    <w:rsid w:val="001E664B"/>
     <w:rsid w:val="001F05FE"/>
     <w:rsid w:val="001F6709"/>
     <w:rsid w:val="001F72E1"/>
     <w:rsid w:val="00204A2C"/>
     <w:rsid w:val="002169B5"/>
     <w:rsid w:val="00216E75"/>
     <w:rsid w:val="00217AB3"/>
     <w:rsid w:val="00220448"/>
     <w:rsid w:val="002208B9"/>
     <w:rsid w:val="00220E0B"/>
     <w:rsid w:val="00224635"/>
     <w:rsid w:val="00227DFD"/>
     <w:rsid w:val="0023287C"/>
     <w:rsid w:val="00235587"/>
     <w:rsid w:val="002406BD"/>
     <w:rsid w:val="002444F0"/>
     <w:rsid w:val="00244C94"/>
     <w:rsid w:val="00244E35"/>
     <w:rsid w:val="00246600"/>
     <w:rsid w:val="00246B89"/>
     <w:rsid w:val="002500CF"/>
     <w:rsid w:val="0025533B"/>
     <w:rsid w:val="00255664"/>
     <w:rsid w:val="00260BED"/>
     <w:rsid w:val="0026434A"/>
@@ -6730,50 +6537,51 @@
     <w:rsid w:val="002D1211"/>
     <w:rsid w:val="002E1CB7"/>
     <w:rsid w:val="002E435B"/>
     <w:rsid w:val="002F323F"/>
     <w:rsid w:val="0030094E"/>
     <w:rsid w:val="0030534F"/>
     <w:rsid w:val="00305921"/>
     <w:rsid w:val="00310D85"/>
     <w:rsid w:val="00310DBF"/>
     <w:rsid w:val="003155C7"/>
     <w:rsid w:val="0032179D"/>
     <w:rsid w:val="00325324"/>
     <w:rsid w:val="00330969"/>
     <w:rsid w:val="00332121"/>
     <w:rsid w:val="00336B6E"/>
     <w:rsid w:val="00341995"/>
     <w:rsid w:val="00343198"/>
     <w:rsid w:val="00346C9E"/>
     <w:rsid w:val="003544B5"/>
     <w:rsid w:val="00357E35"/>
     <w:rsid w:val="00364749"/>
     <w:rsid w:val="0037184B"/>
     <w:rsid w:val="003867E6"/>
     <w:rsid w:val="003879DD"/>
     <w:rsid w:val="00395719"/>
+    <w:rsid w:val="00395D1D"/>
     <w:rsid w:val="003A0284"/>
     <w:rsid w:val="003A21C6"/>
     <w:rsid w:val="003A4497"/>
     <w:rsid w:val="003B1F33"/>
     <w:rsid w:val="003B5C87"/>
     <w:rsid w:val="003B6A5A"/>
     <w:rsid w:val="003C260B"/>
     <w:rsid w:val="003E4EA4"/>
     <w:rsid w:val="003F00B7"/>
     <w:rsid w:val="003F1452"/>
     <w:rsid w:val="003F2867"/>
     <w:rsid w:val="003F49C8"/>
     <w:rsid w:val="0040385B"/>
     <w:rsid w:val="00404715"/>
     <w:rsid w:val="00410037"/>
     <w:rsid w:val="004224E9"/>
     <w:rsid w:val="00427970"/>
     <w:rsid w:val="00431D13"/>
     <w:rsid w:val="00440B8D"/>
     <w:rsid w:val="004449CC"/>
     <w:rsid w:val="00451877"/>
     <w:rsid w:val="0045304C"/>
     <w:rsid w:val="004553E8"/>
     <w:rsid w:val="0046636A"/>
     <w:rsid w:val="00471A43"/>
@@ -6804,50 +6612,51 @@
     <w:rsid w:val="00504E01"/>
     <w:rsid w:val="0050609D"/>
     <w:rsid w:val="00507F4F"/>
     <w:rsid w:val="005126DC"/>
     <w:rsid w:val="005172F6"/>
     <w:rsid w:val="005173B7"/>
     <w:rsid w:val="00522AD1"/>
     <w:rsid w:val="0052515B"/>
     <w:rsid w:val="0052521B"/>
     <w:rsid w:val="00527C01"/>
     <w:rsid w:val="00532BC8"/>
     <w:rsid w:val="00535A6A"/>
     <w:rsid w:val="00540551"/>
     <w:rsid w:val="00540E9C"/>
     <w:rsid w:val="00541D44"/>
     <w:rsid w:val="005449C7"/>
     <w:rsid w:val="005536E1"/>
     <w:rsid w:val="0055500C"/>
     <w:rsid w:val="0055552A"/>
     <w:rsid w:val="00557485"/>
     <w:rsid w:val="005641F0"/>
     <w:rsid w:val="0057039C"/>
     <w:rsid w:val="00571EAF"/>
     <w:rsid w:val="005741AA"/>
     <w:rsid w:val="0058392E"/>
+    <w:rsid w:val="00590E3A"/>
     <w:rsid w:val="00591F3D"/>
     <w:rsid w:val="005A1F09"/>
     <w:rsid w:val="005A51CF"/>
     <w:rsid w:val="005C0C4E"/>
     <w:rsid w:val="005D576E"/>
     <w:rsid w:val="005D61BC"/>
     <w:rsid w:val="005E16C2"/>
     <w:rsid w:val="005F531D"/>
     <w:rsid w:val="00600146"/>
     <w:rsid w:val="00601D18"/>
     <w:rsid w:val="00602D67"/>
     <w:rsid w:val="006052F3"/>
     <w:rsid w:val="006130CD"/>
     <w:rsid w:val="00623DA7"/>
     <w:rsid w:val="00624710"/>
     <w:rsid w:val="006332BF"/>
     <w:rsid w:val="00634E48"/>
     <w:rsid w:val="00636C0B"/>
     <w:rsid w:val="00637829"/>
     <w:rsid w:val="00640363"/>
     <w:rsid w:val="00640E62"/>
     <w:rsid w:val="0064252A"/>
     <w:rsid w:val="006431B4"/>
     <w:rsid w:val="00644770"/>
     <w:rsid w:val="00644B7D"/>
@@ -7234,65 +7043,65 @@
     <w:rsid w:val="00FC584A"/>
     <w:rsid w:val="00FC7411"/>
     <w:rsid w:val="00FD7AFC"/>
     <w:rsid w:val="00FE173C"/>
     <w:rsid w:val="00FE5924"/>
     <w:rsid w:val="00FF45BF"/>
     <w:rsid w:val="00FF6258"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="42BC6CCD"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{04C7E472-273D-426D-B223-0FD50821C554}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7726,51 +7535,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo3Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002500CF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
@@ -8123,51 +7931,51 @@
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver2">
     <w:name w:val="Mención sin resolver2"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009C008C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="viiyi">
     <w:name w:val="viiyi"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00AD7094"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="q4iawc">
     <w:name w:val="q4iawc"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00AD7094"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="004E0205"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EB5FF3"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bibliografa">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="37"/>
@@ -8354,51 +8162,51 @@
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mencinsinresolver">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00540551"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ww-sentence-insert">
     <w:name w:val="ww-sentence-insert"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00731E7C"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="50010485">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="59257184">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9412,78 +9220,78 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/webextension" Target="webextension1.xml"/></Relationships>
 </file>
 
 <file path=word/webextensions/taskpanes.xml><?xml version="1.0" encoding="utf-8"?>
 <wetp:taskpanes xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11">
   <wetp:taskpane dockstate="right" visibility="0" width="700" row="1">
     <wetp:webextensionref xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
   </wetp:taskpane>
 </wetp:taskpanes>
 </file>
 
 <file path=word/webextensions/webextension1.xml><?xml version="1.0" encoding="utf-8"?>
 <we:webextension xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" id="{2F9889DE-7ADE-4FC5-820C-C0D43F20A403}">
   <we:reference id="wa104381727" version="1.0.0.9" store="es-MX" storeType="OMEX"/>
   <we:alternateReferences>
     <we:reference id="wa104381727" version="1.0.0.9" store="" storeType="OMEX"/>
   </we:alternateReferences>
   <we:properties/>
   <we:bindings/>
   <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </we:webextension>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>4880</Words>
-  <Characters>28037</Characters>
+  <Words>5238</Words>
+  <Characters>28813</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>500</Lines>
-  <Paragraphs>138</Paragraphs>
+  <Lines>240</Lines>
+  <Paragraphs>67</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32827</CharactersWithSpaces>
+  <CharactersWithSpaces>33984</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>TURRO MAC-AL</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>da9a68325afcb245699611458ccc8b85a04616170c5b6311f4af06a20ee16b7c</vt:lpwstr>
   </property>