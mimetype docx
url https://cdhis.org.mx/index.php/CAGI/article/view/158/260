--- v0 (2025-10-11)
+++ v1 (2026-08-21)
@@ -10,67 +10,143 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="68FA5EF4" w14:textId="77777777" w:rsidR="00BE54A5" w:rsidRPr="00BE54A5" w:rsidRDefault="00BE54A5" w:rsidP="00BE54A5">
+    <w:p w14:paraId="791656D6" w14:textId="023D5812" w:rsidR="00EC2B07" w:rsidRDefault="00EC2B07" w:rsidP="00BE54A5">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC2B07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC2B07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10.23913/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC2B07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cdhis.v</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC2B07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8i15.158</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68FA5EF4" w14:textId="54F293A0" w:rsidR="00BE54A5" w:rsidRPr="00BE54A5" w:rsidRDefault="00BE54A5" w:rsidP="00BE54A5">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk65358076"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00BE54A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E9846CB" w14:textId="1782ECF1" w:rsidR="002B2667" w:rsidRPr="00BE54A5" w:rsidRDefault="002B2667" w:rsidP="00B81A9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
@@ -426,51 +502,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59E73C20" w14:textId="7A376553" w:rsidR="00F22DE5" w:rsidRPr="00361BE7" w:rsidRDefault="00B81A9E" w:rsidP="001F2A62">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00361BE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Abstract </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F23518F" w14:textId="6490505E" w:rsidR="00F22DE5" w:rsidRPr="00BE54A5" w:rsidRDefault="00F22DE5" w:rsidP="00293994">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE54A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This work addresses from the citizen perception the impacts that COVID 2019 has produced in Mexico in the dimensions of Human Development of health, education and economy. It starts from a citizen look through a quantitative methodology through a self-administered survey with a confidence level of 95% and a margin of error of + -5%, addressed to 798 citizens of Mexico. Finding as main findings the need to have a strategic epidemiological surveillance program that can prevent massive infections in the population, strengthen preventive medicine and public health processes, increase talent in innovation and technological developments that allow generating value and serving this type of health emergencies, promoting hybrid learning modalities and open and distance education, as well as in the economic field, reduce inequality gaps, the loss of jobs and establish a strategic program with the intention of strengthening internal consumption as well like the demand for goods and services.</w:t>
       </w:r>
@@ -552,95 +627,113 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00516E48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2020     </w:t>
       </w:r>
       <w:r w:rsidRPr="00516E48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="00516E48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Diciembre 2020</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00516E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Diciembre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00516E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2020</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00A71676">
+      <w:r w:rsidR="00000000">
         <w:pict w14:anchorId="606B6C0F">
           <v:rect id="_x0000_i1025" style="width:446.5pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F068C23" w14:textId="52934B35" w:rsidR="00795FD2" w:rsidRPr="00BE54A5" w:rsidRDefault="00795FD2" w:rsidP="001F2A62">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE54A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_CTVC001b3029d368e344eaf8fbd125afccc2f24"/>
+      <w:bookmarkStart w:id="0" w:name="_CTVC001b3029d368e344eaf8fbd125afccc2f24"/>
       <w:r w:rsidRPr="00BE54A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>ntroducción</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="21412CBE" w14:textId="339A67FE" w:rsidR="00AE2505" w:rsidRPr="00293994" w:rsidRDefault="00911236" w:rsidP="00293994">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00293994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Vivimos tiempos de crisis e incertidumbre, la pandemia que nos ha afectado desde finales del 2019</w:t>
       </w:r>
       <w:r w:rsidR="00281B45" w:rsidRPr="00293994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -664,75 +757,74 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00293994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> ha marcado un precedente a nivel global. </w:t>
       </w:r>
       <w:r w:rsidR="00281B45" w:rsidRPr="00293994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Como señala Baeza (2020) </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_CTVK0013cf42e7c491c4ba68623e82477fdf50f"/>
+      <w:bookmarkStart w:id="1" w:name="_CTVK0013cf42e7c491c4ba68623e82477fdf50f"/>
       <w:r w:rsidR="00795FD2" w:rsidRPr="00293994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"muchos países han declarado cuarentena general, impidiendo el desplazamiento poblacional para así garantizar el distanciamiento físico que limite las posibilidades de contagio"</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#97214bfe-9741-47e4-92b7-00a3a85ec292"/>
           <w:id w:val="228191225"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00795FD2" w:rsidRPr="00293994">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00993D17" w:rsidRPr="00293994">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBc3NvY2lhdGVXaXRoS25vd2xlZGdlSXRlbUlkIjoiM2NmNDJlN2MtNDkxYy00YmE2LTg2MjMtZTgyNDc3ZmRmNTBmIiwiSWQiOiI4OWJmNmFmYS0yNTRjLTQzNjEtOWViMy1iN2U3MWU4ODFmNGMiLCJSYW5nZUxlbmd0aCI6MjAsIlJlZmVyZW5jZUlkIjoiNmFjYTYxNGYtMmVlYy00YzE4LWFjNmMtNjMyODgwMTZiZmU5IiwiUGFnZVJhbmdlIjp7IiRpZCI6IjMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZVJhbmdlLCBTd2lzc0FjYWRlbWljIiwiRW5kUGFnZSI6eyIkaWQiOiI0IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLlBhZ2VOdW1iZXIsIFN3aXNzQWNhZGVtaWMiLCJJc0Z1bGx5TnVtZXJpYyI6ZmFsc2UsIk51bWJlcmluZ1R5cGUiOjAsIk51bWVyYWxTeXN0ZW0iOjB9LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6IjEzIiwiU3RhcnRQYWdlIjp7IiRpZCI6IjUiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZU51bWJlciwgU3dpc3NBY2FkZW1pYyIsIklzRnVsbHlOdW1lcmljIjp0cnVlLCJOdW1iZXIiOjEzLCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6IjEzIiwiUHJldHR5U3RyaW5nIjoiMTMifX0sIlF1b3RhdGlvblR5cGUiOjEsIlJlZmVyZW5jZSI6eyIkaWQiOiI2IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5SZWZlcmVuY2UsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiQWJzdHJhY3RDb21wbGV4aXR5IjowLCJBYnN0cmFjdFNvdXJjZVRleHRGb3JtYXQiOjAsIkF1dGhvcnMiOlt7IiRpZCI6IjciLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJNaWd1ZWwiLCJMYXN0TmFtZSI6IkJhZXphIiwiTWlkZGxlTmFtZSI6IkFudG9uaW8iLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDIzOjQ0OjAwIiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6IjE1ODkwOTlmLWFjNTQtNGYyOS1hZjViLTA4NThkODc5M2VmYyIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDIzOjQ0OjAwIiwiUHJvamVjdCI6eyIkaWQiOiI4IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5Qcm9qZWN0LCBTd2lzc0FjYWRlbWljLkNpdGF2aSJ9fV0sIkNpdGF0aW9uS2V5VXBkYXRlVHlwZSI6MCwiQ29sbGFib3JhdG9ycyI6W10sIkNvdmVyUGF0aCI6eyIkaWQiOiI5IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5MaW5rZWRSZXNvdXJjZSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJMaW5rZWRSZXNvdXJjZVR5cGUiOjIsIk9yaWdpbmFsU3RyaW5nIjoiQzpcXFVzZXJzXFxSb2Npb1xcQXBwRGF0YVxcTG9jYWxcXFRlbXBcXHdqYmdrdHZ0LmpwZyIsIlVyaVN0cmluZyI6IjZhY2E2MTRmLTJlZWMtNGMxOC1hYzZjLTYzMjg4MDE2YmZlOSIsIkxpbmtlZFJlc291cmNlU3RhdHVzIjo4LCJQcm9wZXJ0aWVzIjp7IiRpZCI6IjEwIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5MaW5rZWRSZXNvdXJjZVByb3BlcnRpZXMsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIn0sIlN5bmNGb2xkZXJUeXBlIjowLCJJc0xvY2FsQ2xvdWRQcm9qZWN0RmlsZUxpbmsiOmZhbHNlLCJJc0Nsb3VkUmVzdG9yZSI6ZmFsc2UsIklzQ2xvdWRDb3B5IjpmYWxzZSwiQXR0YWNobWVudEZvbGRlcldhc0luRmFsbGJhY2tNb2RlIjpmYWxzZX0sIkVkaXRvcnMiOltdLCJFdmFsdWF0aW9uQ29tcGxleGl0eSI6MCwiRXZhbHVhdGlvblNvdXJjZVRleHRGb3JtYXQiOjAsIkdyb3VwcyI6W10sIkhhc0xhYmVsMSI6ZmFsc2UsIkhhc0xhYmVsMiI6ZmFsc2UsIktleXdvcmRzIjpbXSwiTG9jYXRpb25zIjpbXSwiTnVtYmVyIjoiMjEiLCJOdW1iZXJPZlZvbHVtZXMiOiIyIiwiT3JnYW5pemF0aW9ucyI6W10sIk90aGVyc0ludm9sdmVkIjpbXSwiUGFnZUNvdW50IjoiNyIsIlBhZ2VSYW5nZSI6IjxzcD5cclxuICA8bj4xMzwvbj5cclxuICA8aW4+dHJ1ZTwvaW4+XHJcbiAgPG9zPjEzPC9vcz5cclxuICA8cHM+MTM8L3BzPlxyXG48L3NwPlxyXG48ZXA+XHJcbiAgPG4+MTk8L24+XHJcbiAgPGluPnRydWU8L2luPlxyXG4gIDxvcz4xOTwvb3M+XHJcbiAgPHBzPjE5PC9wcz5cclxuPC9lcD5cclxuPG9zPjEzLTE5PC9vcz4iLCJQZXJpb2RpY2FsIjp7IiRpZCI6IjExIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJpb2RpY2FsLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIk5hbWUiOiJCb2xldMOtbiBkZSBPcGluacOzbiBkZSBsYSBSZWQgSWJlcm9hbWVyaWNhbmEgZGUgSW52ZXN0aWdhY2nDs24gZW4gSW1hZ2luYXJpb3MgeSBSZXByZXNlbnRhY2lvbmVzIChSSUlSKSIsIlBhZ2luYXRpb24iOjAsIlByb3RlY3RlZCI6ZmFsc2UsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDIzOjQzOjEwIiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6IjVlYzkxN2RjLWNhMjYtNGU4Ni05NThmLThhNTc0YzBiZmI4MyIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDIzOjQzOjEwIiwiUHJvamVjdCI6eyIkcmVmIjoiOCJ9fSwiUHVibGlzaGVycyI6W10sIlF1b3RhdGlvbnMiOltdLCJSZWZlcmVuY2VUeXBlIjoiSm91cm5hbEFydGljbGUiLCJTaG9ydFRpdGxlIjoiQmFlemEgMjAyMCDigJMgQXB1bnRlcyBzb2JyZSBlbCBwcm95ZWN0byIsIlNob3J0VGl0bGVVcGRhdGVUeXBlIjowLCJTdGF0aWNJZHMiOlsiMTY5NWJjNTgtN2YyZC00OWY2LWE5ZTItOTFhMTkzN2U1ODFmIl0sIlRhYmxlT2ZDb250ZW50c0NvbXBsZXhpdHkiOjAsIlRhYmxlT2ZDb250ZW50c1NvdXJjZVRleHRGb3JtYXQiOjAsIlRhc2tzIjpbXSwiVGl0bGUiOiJBcHVudGVzIHNvYnJlIGVsIHByb3llY3RvIGRlIGludmVzdGlnYWNpw7NuIGNvbGVjdGl2bzogRXN0dWRpbyBzb2JyZSBsYXMgcGVyY2VwY2lvbmVzIGRlbCBpbXBhY3RvIHNvY2lhbCBkZWwgQ09WSUQtMTkgZW4gZWwgY29udGV4dG8gaWJlcm9hbWVyaWNhbm8iLCJUcmFuc2xhdG9ycyI6W10sIlZvbHVtZSI6IjIxIiwiWWVhciI6IjIwMjAiLCJZZWFyUmVzb2x2ZWQiOiIyMDIwIiwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMDA6MDE6MDQiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiNmFjYTYxNGYtMmVlYy00YzE4LWFjNmMtNjMyODgwMTZiZmU5IiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMjM6NDQ6MDQiLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19LCJVc2VOdW1iZXJpbmdUeXBlT2ZQYXJlbnREb2N1bWVudCI6ZmFsc2V9XSwiRm9ybWF0dGVkVGV4dCI6eyIkaWQiOiIxMiIsIkNvdW50IjoxLCJUZXh0VW5pdHMiOlt7IiRpZCI6IjEzIiwiRm9udFN0eWxlIjp7IiRpZCI6IjE0IiwiTmV1dHJhbCI6dHJ1ZX0sIlJlYWRpbmdPcmRlciI6MSwiVGV4dCI6IihCYWV6YSwgMjAyMCwgcC7CoDEzKSJ9XX0sIlRhZyI6IkNpdGF2aVBsYWNlaG9sZGVyIzk3MjE0YmZlLTk3NDEtNDdlNC05MmI3LTAwYTNhODVlYzI5MiIsIlRleHQiOiIoQmFlemEsIDIwMjAsIHAuwqAxMykiLCJXQUlWZXJzaW9uIjoiNi43LjAuMCJ9}</w:instrText>
           </w:r>
           <w:r w:rsidR="00795FD2" w:rsidRPr="00293994">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
@@ -771,51 +863,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Esta situación </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00281B45" w:rsidRPr="00293994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00281B45" w:rsidRPr="00293994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> puesto en evidencia las profundas desigualdades de los sistemas económicos internacionales, enfatizados por políticas públicas de tipo neoliberal, así como la privatización de los servicios esenciales como la salud y la educación lo que ha provocado una tensión entre las personas, los gobiernos, las empresas, el sector salud y los medios de comunicación.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_CTVK001bbe0d99ecc0f46b0badd8a86b40a785d"/>
+      <w:bookmarkStart w:id="2" w:name="_CTVK001bbe0d99ecc0f46b0badd8a86b40a785d"/>
     </w:p>
     <w:p w14:paraId="4CEBD0A6" w14:textId="4710987C" w:rsidR="00795FD2" w:rsidRPr="00293994" w:rsidRDefault="00281B45" w:rsidP="00293994">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00293994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Esta</w:t>
       </w:r>
       <w:r w:rsidR="000615E0" w:rsidRPr="00293994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -832,74 +924,73 @@
       </w:r>
       <w:r w:rsidR="000615E0" w:rsidRPr="00293994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00293994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> por los graves problemas que tenemos </w:t>
       </w:r>
       <w:r w:rsidR="000615E0" w:rsidRPr="00293994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>por la migración así como el cambio climático</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="000615E0" w:rsidRPr="00293994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#7c6986d8-ed0c-401f-bf2c-3176006b055b"/>
           <w:id w:val="484136833"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00795FD2" w:rsidRPr="00293994">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00AF6CE8" w:rsidRPr="00293994">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBc3NvY2lhdGVXaXRoS25vd2xlZGdlSXRlbUlkIjoiZTRkNjhjZmEtOGY3Zi00MThiLTg2N2YtYTcxZjUyOGQzNmU5IiwiSWQiOiIyODI3NGU2ZS0zNDdiLTRmOGYtOTI0MS1jNzkxNDY1YTQ0ZDYiLCJSYW5nZUxlbmd0aCI6NDAsIlJlZmVyZW5jZUlkIjoiMWUyZTc3MDItZTkxZC00YzI2LWJiNTAtOGJiMTA5YjM5MWM1IiwiUGFnZVJhbmdlIjp7IiRpZCI6IjMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZVJhbmdlLCBTd2lzc0FjYWRlbWljIiwiRW5kUGFnZSI6eyIkaWQiOiI0IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLlBhZ2VOdW1iZXIsIFN3aXNzQWNhZGVtaWMiLCJJc0Z1bGx5TnVtZXJpYyI6ZmFsc2UsIk51bWJlcmluZ1R5cGUiOjAsIk51bWVyYWxTeXN0ZW0iOjB9LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6IjE1IiwiU3RhcnRQYWdlIjp7IiRpZCI6IjUiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZU51bWJlciwgU3dpc3NBY2FkZW1pYyIsIklzRnVsbHlOdW1lcmljIjp0cnVlLCJOdW1iZXIiOjE1LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6IjE1IiwiUHJldHR5U3RyaW5nIjoiMTUifX0sIlF1b3RhdGlvblR5cGUiOjEsIlJlZmVyZW5jZSI6eyIkaWQiOiI2IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5SZWZlcmVuY2UsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiQWJzdHJhY3RDb21wbGV4aXR5IjowLCJBYnN0cmFjdFNvdXJjZVRleHRGb3JtYXQiOjAsIkF1dGhvcnMiOltdLCJDaXRhdGlvbktleVVwZGF0ZVR5cGUiOjAsIkNvbGxhYm9yYXRvcnMiOltdLCJDb3ZlclBhdGgiOnsiJGlkIjoiNyIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuTGlua2VkUmVzb3VyY2UsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiTGlua2VkUmVzb3VyY2VUeXBlIjoyLCJPcmlnaW5hbFN0cmluZyI6IkM6XFxVc2Vyc1xcUm9jaW9cXEFwcERhdGFcXExvY2FsXFxUZW1wXFxuNDN1anA1Yy5qcGciLCJVcmlTdHJpbmciOiIxZTJlNzcwMi1lOTFkLTRjMjYtYmI1MC04YmIxMDliMzkxYzUiLCJMaW5rZWRSZXNvdXJjZVN0YXR1cyI6OCwiUHJvcGVydGllcyI6eyIkaWQiOiI4IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5MaW5rZWRSZXNvdXJjZVByb3BlcnRpZXMsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIn0sIlN5bmNGb2xkZXJUeXBlIjowLCJJc0xvY2FsQ2xvdWRQcm9qZWN0RmlsZUxpbmsiOmZhbHNlLCJJc0Nsb3VkUmVzdG9yZSI6ZmFsc2UsIklzQ2xvdWRDb3B5IjpmYWxzZSwiQXR0YWNobWVudEZvbGRlcldhc0luRmFsbGJhY2tNb2RlIjpmYWxzZX0sIkVkaXRvcnMiOlt7IiRpZCI6IjkiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJSb2RyaWdvIiwiTGFzdE5hbWUiOiJCcm93bmUiLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE3OjM5OjQ4IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6IjRiZmE3ODk5LThlMGUtNDA2MC1iOTVjLWE4NGYyODM2NmViNyIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE3OjM5OjQ4IiwiUHJvamVjdCI6eyIkaWQiOiIxMCIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUHJvamVjdCwgU3dpc3NBY2FkZW1pYy5DaXRhdmkifX0seyIkaWQiOiIxMSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkxhc3ROYW1lIjoiRGVsIFZhbGxlIENhcmxvcyIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MCwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6Mzk6NDgiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiYTkxYTE5ZmQtNzdmNS00NTA0LWJiOTMtNGJiOTAxZjM0OWIwIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6Mzk6NDgiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fV0sIkVkaXRpb24iOiIxIiwiRXZhbHVhdGlvbkNvbXBsZXhpdHkiOjAsIkV2YWx1YXRpb25Tb3VyY2VUZXh0Rm9ybWF0IjowLCJHcm91cHMiOltdLCJIYXNMYWJlbDEiOmZhbHNlLCJIYXNMYWJlbDIiOmZhbHNlLCJJc2JuIjoiOTc4LTk1Ni0yMzYtMzg0LTYiLCJLZXl3b3JkcyI6W10sIkxvY2F0aW9ucyI6W10sIk9yZ2FuaXphdGlvbnMiOlt7IiRpZCI6IjEyIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiTGFzdE5hbWUiOiJVbml2ZXJzaWRhZCBkZSBsYSBGcm9udGVyYSBBcHVudGVzIGRlIENveXVudHVyYSIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MCwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDE6MDEiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiMTYwMGVmOTItMzFlMy00Y2ExLWFjNWUtMjBlMDQ5Nzk3ZDU3IiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDE6MDEiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fV0sIk90aGVyc0ludm9sdmVkIjpbXSwiUGFnZUNvdW50IjoiMjU0IiwiUGxhY2VPZlB1YmxpY2F0aW9uIjoiQXJnZW50aW5hIiwiUHVibGlzaGVycyI6W10sIlF1b3RhdGlvbnMiOltdLCJSZWZlcmVuY2VUeXBlIjoiQm9va0VkaXRlZCIsIlNob3J0VGl0bGUiOiJCcm93bmUsIERlbCBWYWxsZSBDYXJsb3MgKEVkLikgMjAyMCDigJMgQ09WSUQtMTkuIExhIGNvbXVuaWNhY2nDs24gZW4gdGllbXBvcyIsIlNob3J0VGl0bGVVcGRhdGVUeXBlIjowLCJTdGF0aWNJZHMiOlsiZGE5MTVlOWItZjQyMi00MDlhLWJjMTQtNTA2ZTFmYjJhNWVmIl0sIlRhYmxlT2ZDb250ZW50c0NvbXBsZXhpdHkiOjAsIlRhYmxlT2ZDb250ZW50c1NvdXJjZVRleHRGb3JtYXQiOjAsIlRhc2tzIjpbXSwiVGl0bGUiOiJDT1ZJRC0xOS4gTGEgY29tdW5pY2FjacOzbiBlbiB0aWVtcG9zIGRlIHBhbmRlbWlhIiwiVHJhbnNsYXRvcnMiOltdLCJZZWFyIjoiMjAyMCIsIlllYXJSZXNvbHZlZCI6IjIwMjAiLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQwMDowMTo1OCIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiIxZTJlNzcwMi1lOTFkLTRjMjYtYmI1MC04YmIxMDliMzkxYzUiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxNzo0MzowNiIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19LCJVc2VOdW1iZXJpbmdUeXBlT2ZQYXJlbnREb2N1bWVudCI6ZmFsc2V9XSwiRm9ybWF0dGVkVGV4dCI6eyIkaWQiOiIxMyIsIkNvdW50IjoxLCJUZXh0VW5pdHMiOlt7IiRpZCI6IjE0IiwiRm9udFN0eWxlIjp7IiRpZCI6IjE1IiwiTmV1dHJhbCI6dHJ1ZX0sIlJlYWRpbmdPcmRlciI6MSwiVGV4dCI6IihCcm93bmUgeSBEZWwgVmFsbGUgQ2FybG9zLCAyMDIwLCBwLsKgMTUpIn1dfSwiVGFnIjoiQ2l0YXZpUGxhY2Vob2xkZXIjN2M2OTg2ZDgtZWQwYy00MDFmLWJmMmMtMzE3NjAwNmIwNTViIiwiVGV4dCI6IihCcm93bmUgeSBEZWwgVmFsbGUgQ2FybG9zLCAyMDIwLCBwLsKgMTUpIiwiV0FJVmVyc2lvbiI6IjYuNy4wLjAifQ==}</w:instrText>
           </w:r>
           <w:r w:rsidR="00795FD2" w:rsidRPr="00293994">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
@@ -933,107 +1024,97 @@
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0A47B13C" w14:textId="71DAC242" w:rsidR="00795FD2" w:rsidRPr="00293994" w:rsidRDefault="000615E0" w:rsidP="00293994">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00293994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lo cual representa todo un desafío de múltiples dimensiones debido a como lo han mencionado Browne y Del Valle Carlos (2020) </w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_CTVK00198d7704e24c646929fd355da0d99648a"/>
+      <w:bookmarkStart w:id="3" w:name="_CTVK00198d7704e24c646929fd355da0d99648a"/>
       <w:r w:rsidRPr="00293994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00795FD2" w:rsidRPr="00293994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">"...la crisis del covid-19 constituye un </w:t>
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
+        <w:t>"...la crisis del covid-19 constituye un desafío poliédrico que está revelando la desestructuración y el colapso del mundo neoliberal globalizado por su incapacidad para generar respuestas sociales y solidarias"</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00AE2505" w:rsidRPr="00293994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
           </w:rPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#cb8d9456-2d71-4179-b9bf-49ac328175db"/>
           <w:id w:val="-182214592"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00795FD2" w:rsidRPr="00293994">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00F22DE5" w:rsidRPr="00293994">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
             </w:rPr>
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBc3NvY2lhdGVXaXRoS25vd2xlZGdlSXRlbUlkIjoiOThkNzcwNGUtMjRjNi00NjkyLTlmZDMtNTVkYTBkOTk2NDhhIiwiSWQiOiI4NzZlZTRlNi04YTg3LTQxNmMtODIxNS05Y2NhMTBkNGM1NjUiLCJSYW5nZUxlbmd0aCI6NDAsIlJlZmVyZW5jZUlkIjoiMWUyZTc3MDItZTkxZC00YzI2LWJiNTAtOGJiMTA5YjM5MWM1IiwiUGFnZVJhbmdlIjp7IiRpZCI6IjMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZVJhbmdlLCBTd2lzc0FjYWRlbWljIiwiRW5kUGFnZSI6eyIkaWQiOiI0IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLlBhZ2VOdW1iZXIsIFN3aXNzQWNhZGVtaWMiLCJJc0Z1bGx5TnVtZXJpYyI6ZmFsc2UsIk51bWJlcmluZ1R5cGUiOjAsIk51bWVyYWxTeXN0ZW0iOjB9LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6IjE1IiwiU3RhcnRQYWdlIjp7IiRpZCI6IjUiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZU51bWJlciwgU3dpc3NBY2FkZW1pYyIsIklzRnVsbHlOdW1lcmljIjp0cnVlLCJOdW1iZXIiOjE1LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6IjE1IiwiUHJldHR5U3RyaW5nIjoiMTUifX0sIlF1b3RhdGlvblR5cGUiOjEsIlJlZmVyZW5jZSI6eyIkaWQiOiI2IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5SZWZlcmVuY2UsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiQWJzdHJhY3RDb21wbGV4aXR5IjowLCJBYnN0cmFjdFNvdXJjZVRleHRGb3JtYXQiOjAsIkF1dGhvcnMiOltdLCJDaXRhdGlvbktleVVwZGF0ZVR5cGUiOjAsIkNvbGxhYm9yYXRvcnMiOltdLCJDb3ZlclBhdGgiOnsiJGlkIjoiNyIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuTGlua2VkUmVzb3VyY2UsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiTGlua2VkUmVzb3VyY2VUeXBlIjoyLCJPcmlnaW5hbFN0cmluZyI6IkM6XFxVc2Vyc1xcUm9jaW9cXEFwcERhdGFcXExvY2FsXFxUZW1wXFxuNDN1anA1Yy5qcGciLCJVcmlTdHJpbmciOiIxZTJlNzcwMi1lOTFkLTRjMjYtYmI1MC04YmIxMDliMzkxYzUiLCJMaW5rZWRSZXNvdXJjZVN0YXR1cyI6OCwiUHJvcGVydGllcyI6eyIkaWQiOiI4IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5MaW5rZWRSZXNvdXJjZVByb3BlcnRpZXMsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIn0sIlN5bmNGb2xkZXJUeXBlIjowLCJJc0xvY2FsQ2xvdWRQcm9qZWN0RmlsZUxpbmsiOmZhbHNlLCJJc0Nsb3VkUmVzdG9yZSI6ZmFsc2UsIklzQ2xvdWRDb3B5IjpmYWxzZSwiQXR0YWNobWVudEZvbGRlcldhc0luRmFsbGJhY2tNb2RlIjpmYWxzZX0sIkVkaXRvcnMiOlt7IiRpZCI6IjkiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJSb2RyaWdvIiwiTGFzdE5hbWUiOiJCcm93bmUiLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE3OjM5OjQ4IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6IjRiZmE3ODk5LThlMGUtNDA2MC1iOTVjLWE4NGYyODM2NmViNyIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE3OjM5OjQ4IiwiUHJvamVjdCI6eyIkaWQiOiIxMCIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUHJvamVjdCwgU3dpc3NBY2FkZW1pYy5DaXRhdmkifX0seyIkaWQiOiIxMSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkxhc3ROYW1lIjoiRGVsIFZhbGxlIENhcmxvcyIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MCwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6Mzk6NDgiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiYTkxYTE5ZmQtNzdmNS00NTA0LWJiOTMtNGJiOTAxZjM0OWIwIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6Mzk6NDgiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fV0sIkVkaXRpb24iOiIxIiwiRXZhbHVhdGlvbkNvbXBsZXhpdHkiOjAsIkV2YWx1YXRpb25Tb3VyY2VUZXh0Rm9ybWF0IjowLCJHcm91cHMiOltdLCJIYXNMYWJlbDEiOmZhbHNlLCJIYXNMYWJlbDIiOmZhbHNlLCJJc2JuIjoiOTc4LTk1Ni0yMzYtMzg0LTYiLCJLZXl3b3JkcyI6W10sIkxvY2F0aW9ucyI6W10sIk9yZ2FuaXphdGlvbnMiOlt7IiRpZCI6IjEyIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiTGFzdE5hbWUiOiJVbml2ZXJzaWRhZCBkZSBsYSBGcm9udGVyYSBBcHVudGVzIGRlIENveXVudHVyYSIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MCwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDE6MDEiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiMTYwMGVmOTItMzFlMy00Y2ExLWFjNWUtMjBlMDQ5Nzk3ZDU3IiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDE6MDEiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fV0sIk90aGVyc0ludm9sdmVkIjpbXSwiUGFnZUNvdW50IjoiMjU0IiwiUGxhY2VPZlB1YmxpY2F0aW9uIjoiQXJnZW50aW5hIiwiUHVibGlzaGVycyI6W10sIlF1b3RhdGlvbnMiOltdLCJSZWZlcmVuY2VUeXBlIjoiQm9va0VkaXRlZCIsIlNob3J0VGl0bGUiOiJCcm93bmUsIERlbCBWYWxsZSBDYXJsb3MgKEVkLikgMjAyMCDigJMgQ09WSUQtMTkuIExhIGNvbXVuaWNhY2nDs24gZW4gdGllbXBvcyIsIlNob3J0VGl0bGVVcGRhdGVUeXBlIjowLCJTdGF0aWNJZHMiOlsiZGE5MTVlOWItZjQyMi00MDlhLWJjMTQtNTA2ZTFmYjJhNWVmIl0sIlRhYmxlT2ZDb250ZW50c0NvbXBsZXhpdHkiOjAsIlRhYmxlT2ZDb250ZW50c1NvdXJjZVRleHRGb3JtYXQiOjAsIlRhc2tzIjpbXSwiVGl0bGUiOiJDT1ZJRC0xOS4gTGEgY29tdW5pY2FjacOzbiBlbiB0aWVtcG9zIGRlIHBhbmRlbWlhIiwiVHJhbnNsYXRvcnMiOltdLCJZZWFyIjoiMjAyMCIsIlllYXJSZXNvbHZlZCI6IjIwMjAiLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQwMDowMTo1OCIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiIxZTJlNzcwMi1lOTFkLTRjMjYtYmI1MC04YmIxMDliMzkxYzUiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxNzo0MzowNiIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19LCJVc2VOdW1iZXJpbmdUeXBlT2ZQYXJlbnREb2N1bWVudCI6ZmFsc2V9XSwiRm9ybWF0dGVkVGV4dCI6eyIkaWQiOiIxMyIsIkNvdW50IjoxLCJUZXh0VW5pdHMiOlt7IiRpZCI6IjE0IiwiRm9udFN0eWxlIjp7IiRpZCI6IjE1IiwiTmV1dHJhbCI6dHJ1ZX0sIlJlYWRpbmdPcmRlciI6MSwiVGV4dCI6IihCcm93bmUgecKgRGVsIFZhbGxlIENhcmxvcywgMjAyMCwgcC7CoDE1KSJ9XX0sIlRhZyI6IkNpdGF2aVBsYWNlaG9sZGVyI2NiOGQ5NDU2LTJkNzEtNDE3OS1iOWJmLTQ5YWMzMjgxNzVkYiIsIlRleHQiOiIoQnJvd25lIHnCoERlbCBWYWxsZSBDYXJsb3MsIDIwMjAsIHAuwqAxNSkiLCJXQUlWZXJzaW9uIjoiNi43LjAuMCJ9}</w:instrText>
           </w:r>
           <w:r w:rsidR="00795FD2" w:rsidRPr="00293994">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
@@ -1141,95 +1222,94 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000615E0" w:rsidRPr="00293994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Lo que genera una gran tensión </w:t>
       </w:r>
       <w:r w:rsidR="00365CCD" w:rsidRPr="00293994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">ante la crisis socio sanitaria causando grandes </w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_CTVK001961be2ea53c642729e9cfb0698bbc1fd"/>
+      <w:bookmarkStart w:id="4" w:name="_CTVK001961be2ea53c642729e9cfb0698bbc1fd"/>
       <w:r w:rsidR="00795FD2" w:rsidRPr="00293994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>disrupciones, desórdenes"</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00AE2505" w:rsidRPr="00293994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00795FD2" w:rsidRPr="00293994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
           </w:rPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#2ee7485d-12db-40a0-a8f9-926af95f92c4"/>
           <w:id w:val="1647007351"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00795FD2" w:rsidRPr="00293994">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00993D17" w:rsidRPr="00293994">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
             </w:rPr>
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBc3NvY2lhdGVXaXRoS25vd2xlZGdlSXRlbUlkIjoiOTYxYmUyZWEtNTNjNi00MjcyLTllOWMtZmIwNjk4YmJjMWZkIiwiSWQiOiI2MTQ0NTYwNi0wMzgxLTRlZTktYTRhNS01YjM3YzA3MGI5NzMiLCJSYW5nZUxlbmd0aCI6MjUsIlJlZmVyZW5jZUlkIjoiMWE4N2I2MTItMmI0Yi00MDNlLWIyMWQtMGQyYjIwM2M2N2VmIiwiUGFnZVJhbmdlIjp7IiRpZCI6IjMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZVJhbmdlLCBTd2lzc0FjYWRlbWljIiwiRW5kUGFnZSI6eyIkaWQiOiI0IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLlBhZ2VOdW1iZXIsIFN3aXNzQWNhZGVtaWMiLCJJc0Z1bGx5TnVtZXJpYyI6ZmFsc2UsIk51bWJlcmluZ1R5cGUiOjAsIk51bWVyYWxTeXN0ZW0iOjB9LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6IjM4IiwiU3RhcnRQYWdlIjp7IiRpZCI6IjUiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZU51bWJlciwgU3dpc3NBY2FkZW1pYyIsIklzRnVsbHlOdW1lcmljIjp0cnVlLCJOdW1iZXIiOjM4LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6IjM4IiwiUHJldHR5U3RyaW5nIjoiMzgifX0sIlF1b3RhdGlvblR5cGUiOjEsIlJlZmVyZW5jZSI6eyIkaWQiOiI2IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5SZWZlcmVuY2UsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiQWJzdHJhY3RDb21wbGV4aXR5IjowLCJBYnN0cmFjdFNvdXJjZVRleHRGb3JtYXQiOjAsIkF1dGhvcnMiOlt7IiRpZCI6IjciLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJBZGlyw6FuIiwiTGFzdE5hbWUiOiJDYXJib25ldHRpIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjowLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQxNzozNTo1MSIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiI2ZGJjZmMwOS05MGQ2LTQzYTgtODMxYi0zZWM4MGQxZGE0YTMiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxNzozNTo1MSIsIlByb2plY3QiOnsiJGlkIjoiOCIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUHJvamVjdCwgU3dpc3NBY2FkZW1pYy5DaXRhdmkifX1dLCJDaXRhdGlvbktleVVwZGF0ZVR5cGUiOjAsIkNvbGxhYm9yYXRvcnMiOltdLCJDb3ZlclBhdGgiOnsiJGlkIjoiOSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuTGlua2VkUmVzb3VyY2UsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiTGlua2VkUmVzb3VyY2VUeXBlIjoyLCJPcmlnaW5hbFN0cmluZyI6IkM6XFxVc2Vyc1xcUm9jaW9cXEFwcERhdGFcXExvY2FsXFxUZW1wXFwwbWRwZW9lcS5qcGciLCJVcmlTdHJpbmciOiIxYTg3YjYxMi0yYjRiLTQwM2UtYjIxZC0wZDJiMjAzYzY3ZWYiLCJMaW5rZWRSZXNvdXJjZVN0YXR1cyI6OCwiUHJvcGVydGllcyI6eyIkaWQiOiIxMCIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuTGlua2VkUmVzb3VyY2VQcm9wZXJ0aWVzLCBTd2lzc0FjYWRlbWljLkNpdGF2aSJ9LCJTeW5jRm9sZGVyVHlwZSI6MCwiSXNMb2NhbENsb3VkUHJvamVjdEZpbGVMaW5rIjpmYWxzZSwiSXNDbG91ZFJlc3RvcmUiOmZhbHNlLCJJc0Nsb3VkQ29weSI6ZmFsc2UsIkF0dGFjaG1lbnRGb2xkZXJXYXNJbkZhbGxiYWNrTW9kZSI6ZmFsc2V9LCJFZGl0b3JzIjpbXSwiRXZhbHVhdGlvbkNvbXBsZXhpdHkiOjAsIkV2YWx1YXRpb25Tb3VyY2VUZXh0Rm9ybWF0IjowLCJHcm91cHMiOltdLCJIYXNMYWJlbDEiOmZhbHNlLCJIYXNMYWJlbDIiOmZhbHNlLCJLZXl3b3JkcyI6W10sIkxvY2F0aW9ucyI6W10sIk51bWJlciI6IjM3IiwiT3JnYW5pemF0aW9ucyI6W10sIk90aGVyc0ludm9sdmVkIjpbXSwiUGFnZUNvdW50IjoiMSIsIlBhZ2VSYW5nZSI6IjxzcD5cclxuICA8bj4zNjwvbj5cclxuICA8aW4+dHJ1ZTwvaW4+XHJcbiAgPG9zPjM2PC9vcz5cclxuICA8cHM+MzY8L3BzPlxyXG48L3NwPlxyXG48b3M+MzY8L29zPiIsIlBlcmlvZGljYWwiOnsiJGlkIjoiMTEiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcmlvZGljYWwsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiTmFtZSI6IkFjY2nDs24gUkV2aXN0YSBJbmZvcm1hdGl2YSBkZSBDaWVuY2lhIHkgVGVjbm9sb2fDrWEgZGVsIEdvYmllcm5vIGRlIEPDs3JkaWJhIiwiUGFnaW5hdGlvbiI6MCwiUHJvdGVjdGVkIjpmYWxzZSwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6MzY6NTgiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiMDA4OGM3OTctM2M3ZS00OTlhLWI5ZjktY2VjY2ZhN2VmYjNjIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6MzY6NTgiLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19LCJQdWJsaXNoZXJzIjpbeyIkaWQiOiIxMiIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUHVibGlzaGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIk5hbWUiOiJNaW5pc3RlcmlvIGRlIENpZW5jaWEgeSBUZWNub2xvZ8OtYSIsIlByb3RlY3RlZCI6ZmFsc2UsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE3OjM4OjA1IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6IjEyOTUwN2VhLTU1MjctNDFlNi05Yjg2LTM4Yjk0YzQ0MzgyYSIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE3OjM4OjA1IiwiUHJvamVjdCI6eyIkcmVmIjoiOCJ9fV0sIlF1b3RhdGlvbnMiOltdLCJSZWZlcmVuY2VUeXBlIjoiSm91cm5hbEFydGljbGUiLCJTaG9ydFRpdGxlIjoiQ2FyYm9uZXR0aSAyMDIwIOKAkyBMYSBzb2NpZWRhZCBkZSBlc2Egw6lwb2NhIiwiU2hvcnRUaXRsZVVwZGF0ZVR5cGUiOjAsIlN0YXRpY0lkcyI6WyI4ZDNkNDI4ZC0yOTkxLTRhOTQtOTU3NC0zNWQ4YTZkMWQ2ZWQiXSwiVGFibGVPZkNvbnRlbnRzQ29tcGxleGl0eSI6MCwiVGFibGVPZkNvbnRlbnRzU291cmNlVGV4dEZvcm1hdCI6MCwiVGFza3MiOltdLCJUaXRsZSI6IkxhIHNvY2llZGFkIGRlIGVzYSDDqXBvY2EgdGVuaWEgcHJlY2VkZW50ZXMiLCJUcmFuc2xhdG9ycyI6W10sIlllYXIiOiIyMDIwIiwiWWVhclJlc29sdmVkIjoiMjAyMCIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDAwOjAxOjIzIiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6IjFhODdiNjEyLTJiNGItNDAzZS1iMjFkLTBkMmIyMDNjNjdlZiIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE3OjM4OjA1IiwiUHJvamVjdCI6eyIkcmVmIjoiOCJ9fSwiVXNlTnVtYmVyaW5nVHlwZU9mUGFyZW50RG9jdW1lbnQiOmZhbHNlfV0sIkZvcm1hdHRlZFRleHQiOnsiJGlkIjoiMTMiLCJDb3VudCI6MSwiVGV4dFVuaXRzIjpbeyIkaWQiOiIxNCIsIkZvbnRTdHlsZSI6eyIkaWQiOiIxNSIsIk5ldXRyYWwiOnRydWV9LCJSZWFkaW5nT3JkZXIiOjEsIlRleHQiOiIoQ2FyYm9uZXR0aSwgMjAyMCwgcC7CoDM4KSJ9XX0sIlRhZyI6IkNpdGF2aVBsYWNlaG9sZGVyIzJlZTc0ODVkLTEyZGItNDBhMC1hOGY5LTkyNmFmOTVmOTJjNCIsIlRleHQiOiIoQ2FyYm9uZXR0aSwgMjAyMCwgcC7CoDM4KSIsIldBSVZlcnNpb24iOiI2LjcuMC4wIn0=}</w:instrText>
           </w:r>
           <w:r w:rsidR="00795FD2" w:rsidRPr="00293994">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
@@ -1395,86 +1475,86 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Antecedentes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B927C08" w14:textId="3AFFFC0B" w:rsidR="00F45ED3" w:rsidRPr="001F2A62" w:rsidRDefault="00F45ED3" w:rsidP="001F2A62">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Los seres humanos han sido impactados por diversas pandemias a través de su historia</w:t>
       </w:r>
       <w:r w:rsidR="00AF6CE8" w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="007E18C5" w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> es importante recordar como señala </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#2fd06a34-de65-454f-b19c-60606345e4a5"/>
           <w:id w:val="-572581062"/>
           <w:placeholder>
             <w:docPart w:val="B64394FED7D743F69C825A172B7813BA"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007E18C5" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="004C6FA4" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBc3NvY2lhdGVXaXRoS25vd2xlZGdlSXRlbUlkIjoiMjNlODQ4MzQtN2Y2Yy00MzJjLWJkOTItMTM0NzM3ZmY0NTE0IiwiSWQiOiJhNDI0ZmUzZC1jZWUyLTQ4NDAtOTQzZC1mMWVmNzY2MTk0MmUiLCJSYW5nZUxlbmd0aCI6ODMsIlJlZmVyZW5jZUlkIjoiYTUzYTQwYmQtZGI0MC00ZmJmLWIzYzQtYjZjOTQyODcyMmUzIiwiUGFnZVJhbmdlIjp7IiRpZCI6IjMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZVJhbmdlLCBTd2lzc0FjYWRlbWljIiwiRW5kUGFnZSI6eyIkaWQiOiI0IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLlBhZ2VOdW1iZXIsIFN3aXNzQWNhZGVtaWMiLCJJc0Z1bGx5TnVtZXJpYyI6ZmFsc2UsIk51bWJlcmluZ1R5cGUiOjAsIk51bWVyYWxTeXN0ZW0iOjB9LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6IjExMyIsIlN0YXJ0UGFnZSI6eyIkaWQiOiI1IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLlBhZ2VOdW1iZXIsIFN3aXNzQWNhZGVtaWMiLCJJc0Z1bGx5TnVtZXJpYyI6dHJ1ZSwiTnVtYmVyIjoxMTMsIk51bWJlcmluZ1R5cGUiOjAsIk51bWVyYWxTeXN0ZW0iOjAsIk9yaWdpbmFsU3RyaW5nIjoiMTEzIiwiUHJldHR5U3RyaW5nIjoiMTEzIn19LCJRdW90YXRpb25UeXBlIjoxLCJSZWZlcmVuY2UiOnsiJGlkIjoiNiIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUmVmZXJlbmNlLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkFic3RyYWN0IjoiTGFzIGVwaWRlbWlhcyBzb24gdW4gcHJvYmxlbWEgZGUgc2FsdWQgcMO6YmxpY2EgeSBkZSBjb211bmljYWNpw7NuIGVuIGxhIHNvY2llZGFkLCBzaWVuZG8gZnVuZGFtZW50YWwsIGxhcyBlc3RyYXRlZ2lhcyBkZSBjb211bmljYWNpw7NuIGRpc2XDsWFkYXMgY29uIGFudGljaXBhY2nDs24gcGFyYSB0cmF0YXIgbGFzIHBvc2libGVzIHNpdHVhY2lvbmVzLCBvYmpldGl2b3MgZGV0YWxsYWRvcywgcMO6YmxpY29zIGRlc3RpbmF0YXJpb3MsIG1lbnNhamVzIGNsYXZlLCBoZXJyYW1pZW50YXMgbyBjYW5hbGVzIHkgcGxhbmVzIGRlIGFjY2nDs24uIExhIENvbXVuaWNhY2nDs24gZW4gc2l0dWFjaW9uZXMgZGUgZXBpZGVtaWFzIGNvbnN0aXR1eWUgdW4gcHJvY2VzbyBpbnRlcmFjdGl2byBkZSBpbnRlcmNhbWJpbyBkZSBpbmZvcm1hY2nDs24geSBvcGluacOzbiBlbnRyZSBwZXJzb25hcywgZ3J1cG9zIGUgaW5zdGl0dWNpb25lczsgc3VlbGUgaW5jbHVpciBtw7psdGlwbGVzIG1lbnNhamVzIGFjZXJjYSBkZSBsYSBuYXR1cmFsZXphIGRlbCByaWVzZ28gbyBleHByZXNhciBwcmVvY3VwYWNpb25lcywgb3BpbmlvbmVzIG8gcmVhY2Npb25lcyBhY2VyY2EgZGUgbG9zIG1lbnNhamVzIHNvYnJlIGVsIGJyb3RlIGVwaWTDqW1pY28sIGRlIGxvcyBhcnJlZ2xvcyBsZWdhbGVzIGUgaW5zdGl0dWNpb25hbGVzIHBhcmEgbGEgZ2VzdGnDs24gZGVsIHJpZXNnbywgaW5jbHV5ZW5kbyBlbCBjb250ZXh0byBkZSBsYSBkaWZ1c2nDs24gZGlnaXRhbDsgZW4gZXNlIHNlbnRpZG8gZXMgaW1wb3J0YW50ZSBjb25zaWRlcmFyIGxvcyBwcmluY2lwaW9zIHBhcmEgbGEgcGxhbmlmaWNhY2nDs24gZGUgbGEgY29tdW5pY2FjacOzbiBlbiBicm90ZXMgZXBpZMOpbWljb3MgcHJvcHVlc3RvcyBwb3IgbGEgT3JnYW5pemFjacOzbiBNdW5kaWFsIGRlIGxhIFNhbHVkLlxyXG5Db24gcmVsYWNpw7NuIGEgbGFzIGNvbnNpZGVyYWNpb25lcyDDqXRpY2FzIGVuIGVwaWRlbWlhcywgbGEgcHJvdGVjY2nDs24gZGUgbGEgc2FsdWQgZGUgbGEgcG9ibGFjacOzbiwgdmFsb3IgaW50csOtbnNlY28gZGVsIG3DoXMgYWx0byBncmFkbywgcmVsYWNpb25hZG8gZGlyZWN0YW1lbnRlIGNvbiBlbCBwcmluY2lwaW8gZGUgYmVuZWZpY2VuY2lhLCBlcyBwYXJhIGxhcyBhZG1pbmlzdHJhY2lvbmVzIHNhbml0YXJpYXMgbm8gc29sbyB1biBpbXBlcmF0aXZvIMOpdGljbywgc2lubyB0YW1iacOpbiB1bmEgb2JsaWdhY2nDs24sIHJlc3BhbGRhZGEgcG9yIGxhIERlY2xhcmFjacOzbiBkZSBCaW/DqXRpY2EgeSBEZXJlY2hvcyBIdW1hbm9zIHkgZW4gZWwgbWFyY28gbGVnYWwgZGUgbG9zIGVzdGFkb3MgY29uc3RpdHVpZG9zLiBDb25zaWRlcmFyIGxvcyBhc3BlY3RvcyDDqXRpY29zIHF1ZSBzdXJnZW4gZW4gbGFzIGVwaWRlbWlhcywgY29udHJpYnV5ZSBhIG1lam9yYXIgbGFzIHJlc3B1ZXN0YXMgcGVyc29uYWxlcywgc29jaWFsZXMgeSBwcm9mZXNpb25hbGVzIGVuIHJpZXNnbywgZGVzZGUgbGEgZGltZW5zacOzbiBzb2NpYWwgZGUgbGEgQmlvw6l0aWNhLiIsIkFic3RyYWN0Q29tcGxleGl0eSI6MCwiQWJzdHJhY3RTb3VyY2VUZXh0Rm9ybWF0IjowLCJBY2Nlc3NEYXRlIjoiMjQvMTEvMjAyMCIsIkF1dGhvcnMiOlt7IiRpZCI6IjciLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJIdW7DrWFkZXMiLCJMYXN0TmFtZSI6IlVyYmluYS1NZWRpbmEiLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjAsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE5OjUxOjA1IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6ImViZjNiMWI1LTFkZDgtNGY1NS1hYzBmLWNkNGNjMWNiZjA2NyIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE5OjUxOjA1IiwiUHJvamVjdCI6eyIkaWQiOiI4IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5Qcm9qZWN0LCBTd2lzc0FjYWRlbWljLkNpdGF2aSJ9fSx7IiRpZCI6IjkiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJEYWxtYWNpYSIsIkxhc3ROYW1lIjoiTm9ndWVyYSBCcml6dWVsYSIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MCwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMjI6MzA6MTEiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiYzA4YzA5NjUtYWI0YS00NTdjLTgxNjktYjRkMzk5ODBiNmEwIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMjI6MzA6MTEiLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19LHsiJGlkIjoiMTAiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJKb3PDqSIsIkxhc3ROYW1lIjoiTGV2eSBNaXpoYXJ5IiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoyLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQyMjozMDoyOSIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJlYWYyYzRlNC02ZjA4LTQ1MDMtYjkwYi02Njg3MzcxMGRlNTQiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQyMjozMDoyOSIsIlByb2plY3QiOnsiJHJlZiI6IjgifX0seyIkaWQiOiIxMSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkZpcnN0TmFtZSI6Ikp1YW4iLCJMYXN0TmFtZSI6IkNhcnJpem8iLCJQcm90ZWN0ZWQiOmZhbHNlLCJTdWZmaXgiOiJJSUkiLCJTZXgiOjIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDIyOjMwOjQ1IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6IjBkOWI0NDg0LTBjZjYtNDVmOS1hODg2LThkNGNkZWIzOTc3MSIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDIyOjMwOjQ1IiwiUHJvamVjdCI6eyIkcmVmIjoiOCJ9fSx7IiRpZCI6IjEyIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiQWRlbGZhIiwiTGFzdE5hbWUiOiJCZXRhbmNvdXJ0IiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjowLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQyMjozMTowNiIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiIzN2I4NWZhMS00MmI3LTRmMTItOTAyNy0wOTQyMmEwNmRlZTUiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQyMjozMTowNiIsIlByb2plY3QiOnsiJHJlZiI6IjgifX1dLCJDaXRhdGlvbktleVVwZGF0ZVR5cGUiOjAsIkNvbGxhYm9yYXRvcnMiOltdLCJDb3ZlclBhdGgiOnsiJGlkIjoiMTMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkxpbmtlZFJlc291cmNlLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkxpbmtlZFJlc291cmNlVHlwZSI6MiwiT3JpZ2luYWxTdHJpbmciOiJDOlxcVXNlcnNcXFJvY2lvXFxBcHBEYXRhXFxMb2NhbFxcVGVtcFxcMG81bWV1dGguanBnIiwiVXJpU3RyaW5nIjoiYTUzYTQwYmQtZGI0MC00ZmJmLWIzYzQtYjZjOTQyODcyMmUzIiwiTGlua2VkUmVzb3VyY2VTdGF0dXMiOjgsIlByb3BlcnRpZXMiOnsiJGlkIjoiMTQiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkxpbmtlZFJlc291cmNlUHJvcGVydGllcywgU3dpc3NBY2FkZW1pYy5DaXRhdmkifSwiU3luY0ZvbGRlclR5cGUiOjAsIklzTG9jYWxDbG91ZFByb2plY3RGaWxlTGluayI6ZmFsc2UsIklzQ2xvdWRSZXN0b3JlIjpmYWxzZSwiSXNDbG91ZENvcHkiOmZhbHNlLCJBdHRhY2htZW50Rm9sZGVyV2FzSW5GYWxsYmFja01vZGUiOmZhbHNlfSwiRWRpdG9ycyI6W10sIkV2YWx1YXRpb25Db21wbGV4aXR5IjowLCJFdmFsdWF0aW9uU291cmNlVGV4dEZvcm1hdCI6MCwiR3JvdXBzIjpbXSwiSGFzTGFiZWwxIjpmYWxzZSwiSGFzTGFiZWwyIjpmYWxzZSwiS2V5d29yZHMiOltdLCJMb2NhdGlvbnMiOlt7IiRpZCI6IjE1IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5Mb2NhdGlvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBZGRyZXNzIjp7IiRpZCI6IjE2IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5MaW5rZWRSZXNvdXJjZSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJMaW5rZWRSZXNvdXJjZVR5cGUiOjUsIk9yaWdpbmFsU3RyaW5nIjoiaHR0cDovL3ZlLnNjaWVsby5vcmcvcGRmL2F2cHAvdjc5bjQvYXJ0MDIucGRmIiwiVXJpU3RyaW5nIjoiaHR0cDovL3ZlLnNjaWVsby5vcmcvcGRmL2F2cHAvdjc5bjQvYXJ0MDIucGRmIiwiTGlua2VkUmVzb3VyY2VTdGF0dXMiOjgsIlByb3BlcnRpZXMiOnsiJGlkIjoiMTciLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkxpbmtlZFJlc291cmNlUHJvcGVydGllcywgU3dpc3NBY2FkZW1pYy5DaXRhdmkifSwiU3luY0ZvbGRlclR5cGUiOjAsIklzTG9jYWxDbG91ZFByb2plY3RGaWxlTGluayI6ZmFsc2UsIklzQ2xvdWRSZXN0b3JlIjpmYWxzZSwiSXNDbG91ZENvcHkiOmZhbHNlLCJBdHRhY2htZW50Rm9sZGVyV2FzSW5GYWxsYmFja01vZGUiOmZhbHNlfSwiQW5ub3RhdGlvbnMiOltdLCJMb2NhdGlvblR5cGUiOjAsIk1pcnJvcnNSZWZlcmVuY2VQcm9wZXJ0eUlkIjoxNTEsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE5OjIzOjA5IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6IjAwOWFlMzE5LTY5MjEtNDhiMi1hYmI3LTY5YzdlNmM0MTU4ZSIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE5OjIzOjA5IiwiUHJvamVjdCI6eyIkcmVmIjoiOCJ9fV0sIk51bWJlciI6IjQiLCJPbmxpbmVBZGRyZXNzIjoiaHR0cDovL3ZlLnNjaWVsby5vcmcvcGRmL2F2cHAvdjc5bjQvYXJ0MDIucGRmIiwiT3JnYW5pemF0aW9ucyI6W10sIk90aGVyc0ludm9sdmVkIjpbXSwiUGFnZUNvdW50IjoiNSIsIlBhZ2VSYW5nZSI6IjxzcD5cclxuICA8bj4xMTM8L24+XHJcbiAgPGluPnRydWU8L2luPlxyXG4gIDxvcz4xMTM8L29zPlxyXG4gIDxwcz4xMTM8L3BzPlxyXG48L3NwPlxyXG48ZXA+XHJcbiAgPG4+MTE3PC9uPlxyXG4gIDxpbj50cnVlPC9pbj5cclxuICA8b3M+MTE3PC9vcz5cclxuICA8cHM+MTE3PC9wcz5cclxuPC9lcD5cclxuPG9zPjExMy0xMTc8L29zPiIsIlBlcmlvZGljYWwiOnsiJGlkIjoiMTgiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcmlvZGljYWwsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiSXNzbiI6IjAwMDQtMDY0OSIsIk5hbWUiOiJBcmNoaXZvcyBWZW5lem9sYW5vcyBkZSBQdWVyaWN1bHR1cmEgeSBQZWRpYXRyw61hIiwiUGFnaW5hdGlvbiI6MCwiUHJvdGVjdGVkIjpmYWxzZSwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMDI6MzM6NDYiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiODUyMmRmZmYtMmJmNC00MjMzLWIwZmYtYTQ5NWQ3NTAyOGJlIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMDI6MzM6NDYiLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19LCJQdWJsaXNoZXJzIjpbXSwiUXVvdGF0aW9ucyI6W10sIlJlZmVyZW5jZVR5cGUiOiJKb3VybmFsQXJ0aWNsZSIsIlNob3J0VGl0bGUiOiJVcmJpbmEtTWVkaW5hLCBOb2d1ZXJhIEJyaXp1ZWxhIGV0IGFsLiAyMDE2IOKAkyBDb211bmljYWNpw7NuIGVmZWN0aXZhIHkgw6l0aWNhIGVuIiwiU2hvcnRUaXRsZVVwZGF0ZVR5cGUiOjAsIlN0YXRpY0lkcyI6WyJiZWRhZTlkMC0wMjFiLTQzYWQtYjA1Yi1jOTI2ZmVmNmFiNzEiXSwiVGFibGVPZkNvbnRlbnRzQ29tcGxleGl0eSI6MCwiVGFibGVPZkNvbnRlbnRzU291cmNlVGV4dEZvcm1hdCI6MCwiVGFza3MiOltdLCJUaXRsZSI6IkNvbXVuaWNhY2nDs24gZWZlY3RpdmEgeSDDqXRpY2EgZW4gY2Fzb3MgZGUgZXBpZGVtaWFzIHkgcGFuZGVtaWFzIiwiVHJhbnNsYXRvcnMiOltdLCJWb2x1bWUiOiI3OSIsIlllYXIiOiIyMDE2IiwiWWVhclJlc29sdmVkIjoiMjAxNiIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE5OjIzOjA3IiwiTW9kaWZpZWRCeSI6Il9Sb2NpbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiYTUzYTQwYmQtZGI0MC00ZmJmLWIzYzQtYjZjOTQyODcyMmUzIiwiTW9kaWZpZWRPbiI6IjIwMjEtMDItMjhUMjA6MzQ6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19LCJVc2VOdW1iZXJpbmdUeXBlT2ZQYXJlbnREb2N1bWVudCI6ZmFsc2V9XSwiRm9ybWF0dGVkVGV4dCI6eyIkaWQiOiIxOSIsIkNvdW50IjoxLCJUZXh0VW5pdHMiOlt7IiRpZCI6IjIwIiwiRm9udFN0eWxlIjp7IiRpZCI6IjIxIiwiTmV1dHJhbCI6dHJ1ZX0sIlJlYWRpbmdPcmRlciI6MSwiVGV4dCI6IihVcmJpbmEtTWVkaW5hLCBOb2d1ZXJhIEJyaXp1ZWxhLCBMZXZ5IE1pemhhcnksIENhcnJpem8geSBCZXRhbmNvdXJ0LCAyMDE2LCBwLsKgMTEzKSJ9XX0sIlRhZyI6IkNpdGF2aVBsYWNlaG9sZGVyIzJmZDA2YTM0LWRlNjUtNDU0Zi1iMTljLTYwNjA2MzQ1ZTRhNSIsIlRleHQiOiIoVXJiaW5hLU1lZGluYSwgTm9ndWVyYSBCcml6dWVsYSwgTGV2eSBNaXpoYXJ5LCBDYXJyaXpvIHkgQmV0YW5jb3VydCwgMjAxNiwgcC7CoDExMykiLCJXQUlWZXJzaW9uIjoiNi43LjAuMCJ9}</w:instrText>
           </w:r>
           <w:r w:rsidR="007E18C5" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
@@ -1525,80 +1605,79 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EF73512" w14:textId="77777777" w:rsidR="007E18C5" w:rsidRPr="001F2A62" w:rsidRDefault="007E18C5" w:rsidP="001F2A62">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E167F34" w14:textId="0ECA2C68" w:rsidR="00A94BA3" w:rsidRPr="001F2A62" w:rsidRDefault="00A94BA3" w:rsidP="001F2A62">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_CTVK00123e848347f6c432cbd92134737ff4514"/>
+      <w:bookmarkStart w:id="5" w:name="_CTVK00123e848347f6c432cbd92134737ff4514"/>
       <w:r w:rsidRPr="001F2A62">
         <w:t xml:space="preserve">Desde tiempos ancestrales, las epidemias </w:t>
       </w:r>
       <w:r w:rsidR="007E18C5" w:rsidRPr="001F2A62">
         <w:t xml:space="preserve">y/o pandemias </w:t>
       </w:r>
       <w:r w:rsidRPr="001F2A62">
         <w:t>han causado pánico masivo porque son impredecibles, porque no existe una cura inmediata o vacuna, y porque no pueden ser controladas por las instituciones de salud, el resultado ha sido la muerte</w:t>
       </w:r>
       <w:r w:rsidR="00AF6CE8" w:rsidRPr="001F2A62">
         <w:t xml:space="preserve"> d</w:t>
       </w:r>
       <w:r w:rsidRPr="001F2A62">
         <w:t>e millones de seres humanos y cambios socioeconómicos de gran impacto</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="001F2A62">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#953fddef-9290-4dd8-984e-31ad6f8d4ad7"/>
           <w:id w:val="-310168038"/>
           <w:placeholder>
             <w:docPart w:val="76E73CCB242E43E392566221775F1860"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="001F2A62">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="004C6FA4" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBc3NvY2lhdGVXaXRoS25vd2xlZGdlSXRlbUlkIjoiMjNlODQ4MzQtN2Y2Yy00MzJjLWJkOTItMTM0NzM3ZmY0NTE0IiwiSWQiOiJhNDI0ZmUzZC1jZWUyLTQ4NDAtOTQzZC1mMWVmNzY2MTk0MmUiLCJSYW5nZUxlbmd0aCI6MzYsIlJlZmVyZW5jZUlkIjoiYTUzYTQwYmQtZGI0MC00ZmJmLWIzYzQtYjZjOTQyODcyMmUzIiwiUGFnZVJhbmdlIjp7IiRpZCI6IjMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZVJhbmdlLCBTd2lzc0FjYWRlbWljIiwiRW5kUGFnZSI6eyIkaWQiOiI0IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLlBhZ2VOdW1iZXIsIFN3aXNzQWNhZGVtaWMiLCJJc0Z1bGx5TnVtZXJpYyI6ZmFsc2UsIk51bWJlcmluZ1R5cGUiOjAsIk51bWVyYWxTeXN0ZW0iOjB9LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6IjExMyIsIlN0YXJ0UGFnZSI6eyIkaWQiOiI1IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLlBhZ2VOdW1iZXIsIFN3aXNzQWNhZGVtaWMiLCJJc0Z1bGx5TnVtZXJpYyI6dHJ1ZSwiTnVtYmVyIjoxMTMsIk51bWJlcmluZ1R5cGUiOjAsIk51bWVyYWxTeXN0ZW0iOjAsIk9yaWdpbmFsU3RyaW5nIjoiMTEzIiwiUHJldHR5U3RyaW5nIjoiMTEzIn19LCJRdW90YXRpb25UeXBlIjoxLCJSZWZlcmVuY2UiOnsiJGlkIjoiNiIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUmVmZXJlbmNlLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkFic3RyYWN0IjoiTGFzIGVwaWRlbWlhcyBzb24gdW4gcHJvYmxlbWEgZGUgc2FsdWQgcMO6YmxpY2EgeSBkZSBjb211bmljYWNpw7NuIGVuIGxhIHNvY2llZGFkLCBzaWVuZG8gZnVuZGFtZW50YWwsIGxhcyBlc3RyYXRlZ2lhcyBkZSBjb211bmljYWNpw7NuIGRpc2XDsWFkYXMgY29uIGFudGljaXBhY2nDs24gcGFyYSB0cmF0YXIgbGFzIHBvc2libGVzIHNpdHVhY2lvbmVzLCBvYmpldGl2b3MgZGV0YWxsYWRvcywgcMO6YmxpY29zIGRlc3RpbmF0YXJpb3MsIG1lbnNhamVzIGNsYXZlLCBoZXJyYW1pZW50YXMgbyBjYW5hbGVzIHkgcGxhbmVzIGRlIGFjY2nDs24uIExhIENvbXVuaWNhY2nDs24gZW4gc2l0dWFjaW9uZXMgZGUgZXBpZGVtaWFzIGNvbnN0aXR1eWUgdW4gcHJvY2VzbyBpbnRlcmFjdGl2byBkZSBpbnRlcmNhbWJpbyBkZSBpbmZvcm1hY2nDs24geSBvcGluacOzbiBlbnRyZSBwZXJzb25hcywgZ3J1cG9zIGUgaW5zdGl0dWNpb25lczsgc3VlbGUgaW5jbHVpciBtw7psdGlwbGVzIG1lbnNhamVzIGFjZXJjYSBkZSBsYSBuYXR1cmFsZXphIGRlbCByaWVzZ28gbyBleHByZXNhciBwcmVvY3VwYWNpb25lcywgb3BpbmlvbmVzIG8gcmVhY2Npb25lcyBhY2VyY2EgZGUgbG9zIG1lbnNhamVzIHNvYnJlIGVsIGJyb3RlIGVwaWTDqW1pY28sIGRlIGxvcyBhcnJlZ2xvcyBsZWdhbGVzIGUgaW5zdGl0dWNpb25hbGVzIHBhcmEgbGEgZ2VzdGnDs24gZGVsIHJpZXNnbywgaW5jbHV5ZW5kbyBlbCBjb250ZXh0byBkZSBsYSBkaWZ1c2nDs24gZGlnaXRhbDsgZW4gZXNlIHNlbnRpZG8gZXMgaW1wb3J0YW50ZSBjb25zaWRlcmFyIGxvcyBwcmluY2lwaW9zIHBhcmEgbGEgcGxhbmlmaWNhY2nDs24gZGUgbGEgY29tdW5pY2FjacOzbiBlbiBicm90ZXMgZXBpZMOpbWljb3MgcHJvcHVlc3RvcyBwb3IgbGEgT3JnYW5pemFjacOzbiBNdW5kaWFsIGRlIGxhIFNhbHVkLlxyXG5Db24gcmVsYWNpw7NuIGEgbGFzIGNvbnNpZGVyYWNpb25lcyDDqXRpY2FzIGVuIGVwaWRlbWlhcywgbGEgcHJvdGVjY2nDs24gZGUgbGEgc2FsdWQgZGUgbGEgcG9ibGFjacOzbiwgdmFsb3IgaW50csOtbnNlY28gZGVsIG3DoXMgYWx0byBncmFkbywgcmVsYWNpb25hZG8gZGlyZWN0YW1lbnRlIGNvbiBlbCBwcmluY2lwaW8gZGUgYmVuZWZpY2VuY2lhLCBlcyBwYXJhIGxhcyBhZG1pbmlzdHJhY2lvbmVzIHNhbml0YXJpYXMgbm8gc29sbyB1biBpbXBlcmF0aXZvIMOpdGljbywgc2lubyB0YW1iacOpbiB1bmEgb2JsaWdhY2nDs24sIHJlc3BhbGRhZGEgcG9yIGxhIERlY2xhcmFjacOzbiBkZSBCaW/DqXRpY2EgeSBEZXJlY2hvcyBIdW1hbm9zIHkgZW4gZWwgbWFyY28gbGVnYWwgZGUgbG9zIGVzdGFkb3MgY29uc3RpdHVpZG9zLiBDb25zaWRlcmFyIGxvcyBhc3BlY3RvcyDDqXRpY29zIHF1ZSBzdXJnZW4gZW4gbGFzIGVwaWRlbWlhcywgY29udHJpYnV5ZSBhIG1lam9yYXIgbGFzIHJlc3B1ZXN0YXMgcGVyc29uYWxlcywgc29jaWFsZXMgeSBwcm9mZXNpb25hbGVzIGVuIHJpZXNnbywgZGVzZGUgbGEgZGltZW5zacOzbiBzb2NpYWwgZGUgbGEgQmlvw6l0aWNhLiIsIkFic3RyYWN0Q29tcGxleGl0eSI6MCwiQWJzdHJhY3RTb3VyY2VUZXh0Rm9ybWF0IjowLCJBY2Nlc3NEYXRlIjoiMjQvMTEvMjAyMCIsIkF1dGhvcnMiOlt7IiRpZCI6IjciLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJIdW7DrWFkZXMiLCJMYXN0TmFtZSI6IlVyYmluYS1NZWRpbmEiLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjAsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE5OjUxOjA1IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6ImViZjNiMWI1LTFkZDgtNGY1NS1hYzBmLWNkNGNjMWNiZjA2NyIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE5OjUxOjA1IiwiUHJvamVjdCI6eyIkaWQiOiI4IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5Qcm9qZWN0LCBTd2lzc0FjYWRlbWljLkNpdGF2aSJ9fSx7IiRpZCI6IjkiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJEYWxtYWNpYSIsIkxhc3ROYW1lIjoiTm9ndWVyYSBCcml6dWVsYSIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MCwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMjI6MzA6MTEiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiYzA4YzA5NjUtYWI0YS00NTdjLTgxNjktYjRkMzk5ODBiNmEwIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMjI6MzA6MTEiLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19LHsiJGlkIjoiMTAiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJKb3PDqSIsIkxhc3ROYW1lIjoiTGV2eSBNaXpoYXJ5IiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoyLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQyMjozMDoyOSIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJlYWYyYzRlNC02ZjA4LTQ1MDMtYjkwYi02Njg3MzcxMGRlNTQiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQyMjozMDoyOSIsIlByb2plY3QiOnsiJHJlZiI6IjgifX0seyIkaWQiOiIxMSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkZpcnN0TmFtZSI6Ikp1YW4iLCJMYXN0TmFtZSI6IkNhcnJpem8iLCJQcm90ZWN0ZWQiOmZhbHNlLCJTdWZmaXgiOiJJSUkiLCJTZXgiOjIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDIyOjMwOjQ1IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6IjBkOWI0NDg0LTBjZjYtNDVmOS1hODg2LThkNGNkZWIzOTc3MSIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDIyOjMwOjQ1IiwiUHJvamVjdCI6eyIkcmVmIjoiOCJ9fSx7IiRpZCI6IjEyIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiQWRlbGZhIiwiTGFzdE5hbWUiOiJCZXRhbmNvdXJ0IiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjowLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQyMjozMTowNiIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiIzN2I4NWZhMS00MmI3LTRmMTItOTAyNy0wOTQyMmEwNmRlZTUiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQyMjozMTowNiIsIlByb2plY3QiOnsiJHJlZiI6IjgifX1dLCJDaXRhdGlvbktleVVwZGF0ZVR5cGUiOjAsIkNvbGxhYm9yYXRvcnMiOltdLCJDb3ZlclBhdGgiOnsiJGlkIjoiMTMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkxpbmtlZFJlc291cmNlLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkxpbmtlZFJlc291cmNlVHlwZSI6MiwiT3JpZ2luYWxTdHJpbmciOiJDOlxcVXNlcnNcXFJvY2lvXFxBcHBEYXRhXFxMb2NhbFxcVGVtcFxcMG81bWV1dGguanBnIiwiVXJpU3RyaW5nIjoiYTUzYTQwYmQtZGI0MC00ZmJmLWIzYzQtYjZjOTQyODcyMmUzIiwiTGlua2VkUmVzb3VyY2VTdGF0dXMiOjgsIlByb3BlcnRpZXMiOnsiJGlkIjoiMTQiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkxpbmtlZFJlc291cmNlUHJvcGVydGllcywgU3dpc3NBY2FkZW1pYy5DaXRhdmkifSwiU3luY0ZvbGRlclR5cGUiOjAsIklzTG9jYWxDbG91ZFByb2plY3RGaWxlTGluayI6ZmFsc2UsIklzQ2xvdWRSZXN0b3JlIjpmYWxzZSwiSXNDbG91ZENvcHkiOmZhbHNlLCJBdHRhY2htZW50Rm9sZGVyV2FzSW5GYWxsYmFja01vZGUiOmZhbHNlfSwiRWRpdG9ycyI6W10sIkV2YWx1YXRpb25Db21wbGV4aXR5IjowLCJFdmFsdWF0aW9uU291cmNlVGV4dEZvcm1hdCI6MCwiR3JvdXBzIjpbXSwiSGFzTGFiZWwxIjpmYWxzZSwiSGFzTGFiZWwyIjpmYWxzZSwiS2V5d29yZHMiOltdLCJMb2NhdGlvbnMiOlt7IiRpZCI6IjE1IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5Mb2NhdGlvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBZGRyZXNzIjp7IiRpZCI6IjE2IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5MaW5rZWRSZXNvdXJjZSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJMaW5rZWRSZXNvdXJjZVR5cGUiOjUsIk9yaWdpbmFsU3RyaW5nIjoiaHR0cDovL3ZlLnNjaWVsby5vcmcvcGRmL2F2cHAvdjc5bjQvYXJ0MDIucGRmIiwiVXJpU3RyaW5nIjoiaHR0cDovL3ZlLnNjaWVsby5vcmcvcGRmL2F2cHAvdjc5bjQvYXJ0MDIucGRmIiwiTGlua2VkUmVzb3VyY2VTdGF0dXMiOjgsIlByb3BlcnRpZXMiOnsiJGlkIjoiMTciLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkxpbmtlZFJlc291cmNlUHJvcGVydGllcywgU3dpc3NBY2FkZW1pYy5DaXRhdmkifSwiU3luY0ZvbGRlclR5cGUiOjAsIklzTG9jYWxDbG91ZFByb2plY3RGaWxlTGluayI6ZmFsc2UsIklzQ2xvdWRSZXN0b3JlIjpmYWxzZSwiSXNDbG91ZENvcHkiOmZhbHNlLCJBdHRhY2htZW50Rm9sZGVyV2FzSW5GYWxsYmFja01vZGUiOmZhbHNlfSwiQW5ub3RhdGlvbnMiOltdLCJMb2NhdGlvblR5cGUiOjAsIk1pcnJvcnNSZWZlcmVuY2VQcm9wZXJ0eUlkIjoxNTEsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE5OjIzOjA5IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6IjAwOWFlMzE5LTY5MjEtNDhiMi1hYmI3LTY5YzdlNmM0MTU4ZSIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE5OjIzOjA5IiwiUHJvamVjdCI6eyIkcmVmIjoiOCJ9fV0sIk51bWJlciI6IjQiLCJPbmxpbmVBZGRyZXNzIjoiaHR0cDovL3ZlLnNjaWVsby5vcmcvcGRmL2F2cHAvdjc5bjQvYXJ0MDIucGRmIiwiT3JnYW5pemF0aW9ucyI6W10sIk90aGVyc0ludm9sdmVkIjpbXSwiUGFnZUNvdW50IjoiNSIsIlBhZ2VSYW5nZSI6IjxzcD5cclxuICA8bj4xMTM8L24+XHJcbiAgPGluPnRydWU8L2luPlxyXG4gIDxvcz4xMTM8L29zPlxyXG4gIDxwcz4xMTM8L3BzPlxyXG48L3NwPlxyXG48ZXA+XHJcbiAgPG4+MTE3PC9uPlxyXG4gIDxpbj50cnVlPC9pbj5cclxuICA8b3M+MTE3PC9vcz5cclxuICA8cHM+MTE3PC9wcz5cclxuPC9lcD5cclxuPG9zPjExMy0xMTc8L29zPiIsIlBlcmlvZGljYWwiOnsiJGlkIjoiMTgiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcmlvZGljYWwsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiSXNzbiI6IjAwMDQtMDY0OSIsIk5hbWUiOiJBcmNoaXZvcyBWZW5lem9sYW5vcyBkZSBQdWVyaWN1bHR1cmEgeSBQZWRpYXRyw61hIiwiUGFnaW5hdGlvbiI6MCwiUHJvdGVjdGVkIjpmYWxzZSwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMDI6MzM6NDYiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiODUyMmRmZmYtMmJmNC00MjMzLWIwZmYtYTQ5NWQ3NTAyOGJlIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMDI6MzM6NDYiLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19LCJQdWJsaXNoZXJzIjpbXSwiUXVvdGF0aW9ucyI6W10sIlJlZmVyZW5jZVR5cGUiOiJKb3VybmFsQXJ0aWNsZSIsIlNob3J0VGl0bGUiOiJVcmJpbmEtTWVkaW5hLCBOb2d1ZXJhIEJyaXp1ZWxhIGV0IGFsLiAyMDE2IOKAkyBDb211bmljYWNpw7NuIGVmZWN0aXZhIHkgw6l0aWNhIGVuIiwiU2hvcnRUaXRsZVVwZGF0ZVR5cGUiOjAsIlN0YXRpY0lkcyI6WyJiZWRhZTlkMC0wMjFiLTQzYWQtYjA1Yi1jOTI2ZmVmNmFiNzEiXSwiVGFibGVPZkNvbnRlbnRzQ29tcGxleGl0eSI6MCwiVGFibGVPZkNvbnRlbnRzU291cmNlVGV4dEZvcm1hdCI6MCwiVGFza3MiOltdLCJUaXRsZSI6IkNvbXVuaWNhY2nDs24gZWZlY3RpdmEgeSDDqXRpY2EgZW4gY2Fzb3MgZGUgZXBpZGVtaWFzIHkgcGFuZGVtaWFzIiwiVHJhbnNsYXRvcnMiOltdLCJWb2x1bWUiOiI3OSIsIlllYXIiOiIyMDE2IiwiWWVhclJlc29sdmVkIjoiMjAxNiIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE5OjIzOjA3IiwiTW9kaWZpZWRCeSI6Il9Sb2NpbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiYTUzYTQwYmQtZGI0MC00ZmJmLWIzYzQtYjZjOTQyODcyMmUzIiwiTW9kaWZpZWRPbiI6IjIwMjEtMDItMjhUMjA6MzQ6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19LCJVc2VOdW1iZXJpbmdUeXBlT2ZQYXJlbnREb2N1bWVudCI6ZmFsc2V9XSwiRm9ybWF0dGVkVGV4dCI6eyIkaWQiOiIxOSIsIkNvdW50IjoxLCJUZXh0VW5pdHMiOlt7IiRpZCI6IjIwIiwiRm9udFN0eWxlIjp7IiRpZCI6IjIxIiwiTmV1dHJhbCI6dHJ1ZX0sIlJlYWRpbmdPcmRlciI6MSwiVGV4dCI6IihVcmJpbmEtTWVkaW5hIGV0IGFsLiwgMjAxNiwgcC7CoDExMykifV19LCJUYWciOiJDaXRhdmlQbGFjZWhvbGRlciM5NTNmZGRlZi05MjkwLTRkZDgtOTg0ZS0zMWFkNmY4ZDRhZDciLCJUZXh0IjoiKFVyYmluYS1NZWRpbmEgZXQgYWwuLCAyMDE2LCBwLsKgMTEzKSIsIldBSVZlcnNpb24iOiI2LjcuMC4wIn0=}</w:instrText>
           </w:r>
           <w:r w:rsidRPr="001F2A62">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="007F6CEE" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>(Urbina-Medina et al., 2016, p. 113)</w:t>
           </w:r>
@@ -1663,83 +1742,82 @@
       </w:r>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AF6CE8" w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F0071F" w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Por tanto es necesario </w:t>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="_CTVK001f2537099ff0f4cb9a4d18ff185fef6d5"/>
+      <w:bookmarkStart w:id="6" w:name="_CTVK001f2537099ff0f4cb9a4d18ff185fef6d5"/>
       <w:r w:rsidR="00F0071F" w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> fortalecer los valores éticos y los derechos humanos tomando en cuenta que “El principio bioético de justicia es el principio rector en salud pública y en esta situación es aún más evidente</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidR="00F0071F" w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#70162057-0421-4867-b799-933bbd274523"/>
           <w:id w:val="1633832614"/>
           <w:placeholder>
             <w:docPart w:val="DC72133B825A4296AB2E5214335D912A"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F0071F" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="004C6FA4" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBc3NvY2lhdGVXaXRoS25vd2xlZGdlSXRlbUlkIjoiZjI1MzcwOTktZmYwZi00Y2I5LWE0ZDEtOGZmMTg1ZmVmNmQ1IiwiSWQiOiI4ZmRmMTZkMC02ODZjLTQ5ZmEtYTYzZi02OTA5Njg5NTFkNjUiLCJSYW5nZUxlbmd0aCI6MzYsIlJlZmVyZW5jZUlkIjoiYTUzYTQwYmQtZGI0MC00ZmJmLWIzYzQtYjZjOTQyODcyMmUzIiwiUGFnZVJhbmdlIjp7IiRpZCI6IjMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZVJhbmdlLCBTd2lzc0FjYWRlbWljIiwiRW5kUGFnZSI6eyIkaWQiOiI0IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLlBhZ2VOdW1iZXIsIFN3aXNzQWNhZGVtaWMiLCJJc0Z1bGx5TnVtZXJpYyI6ZmFsc2UsIk51bWJlcmluZ1R5cGUiOjAsIk51bWVyYWxTeXN0ZW0iOjB9LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6IjExNSIsIlN0YXJ0UGFnZSI6eyIkaWQiOiI1IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLlBhZ2VOdW1iZXIsIFN3aXNzQWNhZGVtaWMiLCJJc0Z1bGx5TnVtZXJpYyI6dHJ1ZSwiTnVtYmVyIjoxMTUsIk51bWJlcmluZ1R5cGUiOjAsIk51bWVyYWxTeXN0ZW0iOjAsIk9yaWdpbmFsU3RyaW5nIjoiMTE1IiwiUHJldHR5U3RyaW5nIjoiMTE1In19LCJRdW90YXRpb25UeXBlIjoxLCJSZWZlcmVuY2UiOnsiJGlkIjoiNiIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUmVmZXJlbmNlLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkFic3RyYWN0IjoiTGFzIGVwaWRlbWlhcyBzb24gdW4gcHJvYmxlbWEgZGUgc2FsdWQgcMO6YmxpY2EgeSBkZSBjb211bmljYWNpw7NuIGVuIGxhIHNvY2llZGFkLCBzaWVuZG8gZnVuZGFtZW50YWwsIGxhcyBlc3RyYXRlZ2lhcyBkZSBjb211bmljYWNpw7NuIGRpc2XDsWFkYXMgY29uIGFudGljaXBhY2nDs24gcGFyYSB0cmF0YXIgbGFzIHBvc2libGVzIHNpdHVhY2lvbmVzLCBvYmpldGl2b3MgZGV0YWxsYWRvcywgcMO6YmxpY29zIGRlc3RpbmF0YXJpb3MsIG1lbnNhamVzIGNsYXZlLCBoZXJyYW1pZW50YXMgbyBjYW5hbGVzIHkgcGxhbmVzIGRlIGFjY2nDs24uIExhIENvbXVuaWNhY2nDs24gZW4gc2l0dWFjaW9uZXMgZGUgZXBpZGVtaWFzIGNvbnN0aXR1eWUgdW4gcHJvY2VzbyBpbnRlcmFjdGl2byBkZSBpbnRlcmNhbWJpbyBkZSBpbmZvcm1hY2nDs24geSBvcGluacOzbiBlbnRyZSBwZXJzb25hcywgZ3J1cG9zIGUgaW5zdGl0dWNpb25lczsgc3VlbGUgaW5jbHVpciBtw7psdGlwbGVzIG1lbnNhamVzIGFjZXJjYSBkZSBsYSBuYXR1cmFsZXphIGRlbCByaWVzZ28gbyBleHByZXNhciBwcmVvY3VwYWNpb25lcywgb3BpbmlvbmVzIG8gcmVhY2Npb25lcyBhY2VyY2EgZGUgbG9zIG1lbnNhamVzIHNvYnJlIGVsIGJyb3RlIGVwaWTDqW1pY28sIGRlIGxvcyBhcnJlZ2xvcyBsZWdhbGVzIGUgaW5zdGl0dWNpb25hbGVzIHBhcmEgbGEgZ2VzdGnDs24gZGVsIHJpZXNnbywgaW5jbHV5ZW5kbyBlbCBjb250ZXh0byBkZSBsYSBkaWZ1c2nDs24gZGlnaXRhbDsgZW4gZXNlIHNlbnRpZG8gZXMgaW1wb3J0YW50ZSBjb25zaWRlcmFyIGxvcyBwcmluY2lwaW9zIHBhcmEgbGEgcGxhbmlmaWNhY2nDs24gZGUgbGEgY29tdW5pY2FjacOzbiBlbiBicm90ZXMgZXBpZMOpbWljb3MgcHJvcHVlc3RvcyBwb3IgbGEgT3JnYW5pemFjacOzbiBNdW5kaWFsIGRlIGxhIFNhbHVkLlxyXG5Db24gcmVsYWNpw7NuIGEgbGFzIGNvbnNpZGVyYWNpb25lcyDDqXRpY2FzIGVuIGVwaWRlbWlhcywgbGEgcHJvdGVjY2nDs24gZGUgbGEgc2FsdWQgZGUgbGEgcG9ibGFjacOzbiwgdmFsb3IgaW50csOtbnNlY28gZGVsIG3DoXMgYWx0byBncmFkbywgcmVsYWNpb25hZG8gZGlyZWN0YW1lbnRlIGNvbiBlbCBwcmluY2lwaW8gZGUgYmVuZWZpY2VuY2lhLCBlcyBwYXJhIGxhcyBhZG1pbmlzdHJhY2lvbmVzIHNhbml0YXJpYXMgbm8gc29sbyB1biBpbXBlcmF0aXZvIMOpdGljbywgc2lubyB0YW1iacOpbiB1bmEgb2JsaWdhY2nDs24sIHJlc3BhbGRhZGEgcG9yIGxhIERlY2xhcmFjacOzbiBkZSBCaW/DqXRpY2EgeSBEZXJlY2hvcyBIdW1hbm9zIHkgZW4gZWwgbWFyY28gbGVnYWwgZGUgbG9zIGVzdGFkb3MgY29uc3RpdHVpZG9zLiBDb25zaWRlcmFyIGxvcyBhc3BlY3RvcyDDqXRpY29zIHF1ZSBzdXJnZW4gZW4gbGFzIGVwaWRlbWlhcywgY29udHJpYnV5ZSBhIG1lam9yYXIgbGFzIHJlc3B1ZXN0YXMgcGVyc29uYWxlcywgc29jaWFsZXMgeSBwcm9mZXNpb25hbGVzIGVuIHJpZXNnbywgZGVzZGUgbGEgZGltZW5zacOzbiBzb2NpYWwgZGUgbGEgQmlvw6l0aWNhLiIsIkFic3RyYWN0Q29tcGxleGl0eSI6MCwiQWJzdHJhY3RTb3VyY2VUZXh0Rm9ybWF0IjowLCJBY2Nlc3NEYXRlIjoiMjQvMTEvMjAyMCIsIkF1dGhvcnMiOlt7IiRpZCI6IjciLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJIdW7DrWFkZXMiLCJMYXN0TmFtZSI6IlVyYmluYS1NZWRpbmEiLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjAsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE5OjUxOjA1IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6ImViZjNiMWI1LTFkZDgtNGY1NS1hYzBmLWNkNGNjMWNiZjA2NyIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE5OjUxOjA1IiwiUHJvamVjdCI6eyIkaWQiOiI4IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5Qcm9qZWN0LCBTd2lzc0FjYWRlbWljLkNpdGF2aSJ9fSx7IiRpZCI6IjkiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJEYWxtYWNpYSIsIkxhc3ROYW1lIjoiTm9ndWVyYSBCcml6dWVsYSIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MCwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMjI6MzA6MTEiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiYzA4YzA5NjUtYWI0YS00NTdjLTgxNjktYjRkMzk5ODBiNmEwIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMjI6MzA6MTEiLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19LHsiJGlkIjoiMTAiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJKb3PDqSIsIkxhc3ROYW1lIjoiTGV2eSBNaXpoYXJ5IiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoyLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQyMjozMDoyOSIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJlYWYyYzRlNC02ZjA4LTQ1MDMtYjkwYi02Njg3MzcxMGRlNTQiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQyMjozMDoyOSIsIlByb2plY3QiOnsiJHJlZiI6IjgifX0seyIkaWQiOiIxMSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkZpcnN0TmFtZSI6Ikp1YW4iLCJMYXN0TmFtZSI6IkNhcnJpem8iLCJQcm90ZWN0ZWQiOmZhbHNlLCJTdWZmaXgiOiJJSUkiLCJTZXgiOjIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDIyOjMwOjQ1IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6IjBkOWI0NDg0LTBjZjYtNDVmOS1hODg2LThkNGNkZWIzOTc3MSIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDIyOjMwOjQ1IiwiUHJvamVjdCI6eyIkcmVmIjoiOCJ9fSx7IiRpZCI6IjEyIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiQWRlbGZhIiwiTGFzdE5hbWUiOiJCZXRhbmNvdXJ0IiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjowLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQyMjozMTowNiIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiIzN2I4NWZhMS00MmI3LTRmMTItOTAyNy0wOTQyMmEwNmRlZTUiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQyMjozMTowNiIsIlByb2plY3QiOnsiJHJlZiI6IjgifX1dLCJDaXRhdGlvbktleVVwZGF0ZVR5cGUiOjAsIkNvbGxhYm9yYXRvcnMiOltdLCJDb3ZlclBhdGgiOnsiJGlkIjoiMTMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkxpbmtlZFJlc291cmNlLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkxpbmtlZFJlc291cmNlVHlwZSI6MiwiT3JpZ2luYWxTdHJpbmciOiJDOlxcVXNlcnNcXFJvY2lvXFxBcHBEYXRhXFxMb2NhbFxcVGVtcFxcMG81bWV1dGguanBnIiwiVXJpU3RyaW5nIjoiYTUzYTQwYmQtZGI0MC00ZmJmLWIzYzQtYjZjOTQyODcyMmUzIiwiTGlua2VkUmVzb3VyY2VTdGF0dXMiOjgsIlByb3BlcnRpZXMiOnsiJGlkIjoiMTQiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkxpbmtlZFJlc291cmNlUHJvcGVydGllcywgU3dpc3NBY2FkZW1pYy5DaXRhdmkifSwiU3luY0ZvbGRlclR5cGUiOjAsIklzTG9jYWxDbG91ZFByb2plY3RGaWxlTGluayI6ZmFsc2UsIklzQ2xvdWRSZXN0b3JlIjpmYWxzZSwiSXNDbG91ZENvcHkiOmZhbHNlLCJBdHRhY2htZW50Rm9sZGVyV2FzSW5GYWxsYmFja01vZGUiOmZhbHNlfSwiRWRpdG9ycyI6W10sIkV2YWx1YXRpb25Db21wbGV4aXR5IjowLCJFdmFsdWF0aW9uU291cmNlVGV4dEZvcm1hdCI6MCwiR3JvdXBzIjpbXSwiSGFzTGFiZWwxIjpmYWxzZSwiSGFzTGFiZWwyIjpmYWxzZSwiS2V5d29yZHMiOltdLCJMb2NhdGlvbnMiOlt7IiRpZCI6IjE1IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5Mb2NhdGlvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBZGRyZXNzIjp7IiRpZCI6IjE2IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5MaW5rZWRSZXNvdXJjZSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJMaW5rZWRSZXNvdXJjZVR5cGUiOjUsIk9yaWdpbmFsU3RyaW5nIjoiaHR0cDovL3ZlLnNjaWVsby5vcmcvcGRmL2F2cHAvdjc5bjQvYXJ0MDIucGRmIiwiVXJpU3RyaW5nIjoiaHR0cDovL3ZlLnNjaWVsby5vcmcvcGRmL2F2cHAvdjc5bjQvYXJ0MDIucGRmIiwiTGlua2VkUmVzb3VyY2VTdGF0dXMiOjgsIlByb3BlcnRpZXMiOnsiJGlkIjoiMTciLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkxpbmtlZFJlc291cmNlUHJvcGVydGllcywgU3dpc3NBY2FkZW1pYy5DaXRhdmkifSwiU3luY0ZvbGRlclR5cGUiOjAsIklzTG9jYWxDbG91ZFByb2plY3RGaWxlTGluayI6ZmFsc2UsIklzQ2xvdWRSZXN0b3JlIjpmYWxzZSwiSXNDbG91ZENvcHkiOmZhbHNlLCJBdHRhY2htZW50Rm9sZGVyV2FzSW5GYWxsYmFja01vZGUiOmZhbHNlfSwiQW5ub3RhdGlvbnMiOltdLCJMb2NhdGlvblR5cGUiOjAsIk1pcnJvcnNSZWZlcmVuY2VQcm9wZXJ0eUlkIjoxNTEsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE5OjIzOjA5IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6IjAwOWFlMzE5LTY5MjEtNDhiMi1hYmI3LTY5YzdlNmM0MTU4ZSIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE5OjIzOjA5IiwiUHJvamVjdCI6eyIkcmVmIjoiOCJ9fV0sIk51bWJlciI6IjQiLCJPbmxpbmVBZGRyZXNzIjoiaHR0cDovL3ZlLnNjaWVsby5vcmcvcGRmL2F2cHAvdjc5bjQvYXJ0MDIucGRmIiwiT3JnYW5pemF0aW9ucyI6W10sIk90aGVyc0ludm9sdmVkIjpbXSwiUGFnZUNvdW50IjoiNSIsIlBhZ2VSYW5nZSI6IjxzcD5cclxuICA8bj4xMTM8L24+XHJcbiAgPGluPnRydWU8L2luPlxyXG4gIDxvcz4xMTM8L29zPlxyXG4gIDxwcz4xMTM8L3BzPlxyXG48L3NwPlxyXG48ZXA+XHJcbiAgPG4+MTE3PC9uPlxyXG4gIDxpbj50cnVlPC9pbj5cclxuICA8b3M+MTE3PC9vcz5cclxuICA8cHM+MTE3PC9wcz5cclxuPC9lcD5cclxuPG9zPjExMy0xMTc8L29zPiIsIlBlcmlvZGljYWwiOnsiJGlkIjoiMTgiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcmlvZGljYWwsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiSXNzbiI6IjAwMDQtMDY0OSIsIk5hbWUiOiJBcmNoaXZvcyBWZW5lem9sYW5vcyBkZSBQdWVyaWN1bHR1cmEgeSBQZWRpYXRyw61hIiwiUGFnaW5hdGlvbiI6MCwiUHJvdGVjdGVkIjpmYWxzZSwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMDI6MzM6NDYiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiODUyMmRmZmYtMmJmNC00MjMzLWIwZmYtYTQ5NWQ3NTAyOGJlIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMDI6MzM6NDYiLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19LCJQdWJsaXNoZXJzIjpbXSwiUXVvdGF0aW9ucyI6W10sIlJlZmVyZW5jZVR5cGUiOiJKb3VybmFsQXJ0aWNsZSIsIlNob3J0VGl0bGUiOiJVcmJpbmEtTWVkaW5hLCBOb2d1ZXJhIEJyaXp1ZWxhIGV0IGFsLiAyMDE2IOKAkyBDb211bmljYWNpw7NuIGVmZWN0aXZhIHkgw6l0aWNhIGVuIiwiU2hvcnRUaXRsZVVwZGF0ZVR5cGUiOjAsIlN0YXRpY0lkcyI6WyJiZWRhZTlkMC0wMjFiLTQzYWQtYjA1Yi1jOTI2ZmVmNmFiNzEiXSwiVGFibGVPZkNvbnRlbnRzQ29tcGxleGl0eSI6MCwiVGFibGVPZkNvbnRlbnRzU291cmNlVGV4dEZvcm1hdCI6MCwiVGFza3MiOltdLCJUaXRsZSI6IkNvbXVuaWNhY2nDs24gZWZlY3RpdmEgeSDDqXRpY2EgZW4gY2Fzb3MgZGUgZXBpZGVtaWFzIHkgcGFuZGVtaWFzIiwiVHJhbnNsYXRvcnMiOltdLCJWb2x1bWUiOiI3OSIsIlllYXIiOiIyMDE2IiwiWWVhclJlc29sdmVkIjoiMjAxNiIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE5OjIzOjA3IiwiTW9kaWZpZWRCeSI6Il9Sb2NpbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiYTUzYTQwYmQtZGI0MC00ZmJmLWIzYzQtYjZjOTQyODcyMmUzIiwiTW9kaWZpZWRPbiI6IjIwMjEtMDItMjhUMjA6MzQ6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19LCJVc2VOdW1iZXJpbmdUeXBlT2ZQYXJlbnREb2N1bWVudCI6ZmFsc2V9XSwiRm9ybWF0dGVkVGV4dCI6eyIkaWQiOiIxOSIsIkNvdW50IjoxLCJUZXh0VW5pdHMiOlt7IiRpZCI6IjIwIiwiRm9udFN0eWxlIjp7IiRpZCI6IjIxIiwiTmV1dHJhbCI6dHJ1ZX0sIlJlYWRpbmdPcmRlciI6MSwiVGV4dCI6IihVcmJpbmEtTWVkaW5hIGV0IGFsLiwgMjAxNiwgcC7CoDExNSkifV19LCJUYWciOiJDaXRhdmlQbGFjZWhvbGRlciM3MDE2MjA1Ny0wNDIxLTQ4NjctYjc5OS05MzNiYmQyNzQ1MjMiLCJUZXh0IjoiKFVyYmluYS1NZWRpbmEgZXQgYWwuLCAyMDE2LCBwLsKgMTE1KSIsIldBSVZlcnNpb24iOiI2LjcuMC4wIn0=}</w:instrText>
           </w:r>
           <w:r w:rsidR="00F0071F" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
@@ -1789,51 +1867,50 @@
         </w:rPr>
         <w:t xml:space="preserve">De la misma manera deberemos tomar en cuenta que </w:t>
       </w:r>
       <w:r w:rsidR="00F0071F" w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">“Los Derechos Humanos son el marco referencial para evaluar la aceptabilidad ética de las medidas de salud pública relacionadas con pandemias” </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#18e1282d-8203-49b5-82b4-af46402185e8"/>
           <w:id w:val="1855923710"/>
           <w:placeholder>
             <w:docPart w:val="5CF975A5AF1D41D296AFA13475E4DFA7"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F0071F" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="004C6FA4" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBc3NvY2lhdGVXaXRoS25vd2xlZGdlSXRlbUlkIjoiYTQ1ZmM2ZmUtZGU2OC00MGJmLTg5MTEtOWUzMDE0MDMxZmE4IiwiSWQiOiI4NWE2ZTYxNy1iZjlkLTRhMDgtYjAzOC1lMTE0YzJmNzVhYjkiLCJSYW5nZUxlbmd0aCI6MzYsIlJlZmVyZW5jZUlkIjoiYTUzYTQwYmQtZGI0MC00ZmJmLWIzYzQtYjZjOTQyODcyMmUzIiwiUGFnZVJhbmdlIjp7IiRpZCI6IjMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZVJhbmdlLCBTd2lzc0FjYWRlbWljIiwiRW5kUGFnZSI6eyIkaWQiOiI0IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLlBhZ2VOdW1iZXIsIFN3aXNzQWNhZGVtaWMiLCJJc0Z1bGx5TnVtZXJpYyI6ZmFsc2UsIk51bWJlcmluZ1R5cGUiOjAsIk51bWVyYWxTeXN0ZW0iOjB9LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6IjExNiIsIlN0YXJ0UGFnZSI6eyIkaWQiOiI1IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLlBhZ2VOdW1iZXIsIFN3aXNzQWNhZGVtaWMiLCJJc0Z1bGx5TnVtZXJpYyI6dHJ1ZSwiTnVtYmVyIjoxMTYsIk51bWJlcmluZ1R5cGUiOjAsIk51bWVyYWxTeXN0ZW0iOjAsIk9yaWdpbmFsU3RyaW5nIjoiMTE2IiwiUHJldHR5U3RyaW5nIjoiMTE2In19LCJRdW90YXRpb25UeXBlIjoxLCJSZWZlcmVuY2UiOnsiJGlkIjoiNiIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUmVmZXJlbmNlLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkFic3RyYWN0IjoiTGFzIGVwaWRlbWlhcyBzb24gdW4gcHJvYmxlbWEgZGUgc2FsdWQgcMO6YmxpY2EgeSBkZSBjb211bmljYWNpw7NuIGVuIGxhIHNvY2llZGFkLCBzaWVuZG8gZnVuZGFtZW50YWwsIGxhcyBlc3RyYXRlZ2lhcyBkZSBjb211bmljYWNpw7NuIGRpc2XDsWFkYXMgY29uIGFudGljaXBhY2nDs24gcGFyYSB0cmF0YXIgbGFzIHBvc2libGVzIHNpdHVhY2lvbmVzLCBvYmpldGl2b3MgZGV0YWxsYWRvcywgcMO6YmxpY29zIGRlc3RpbmF0YXJpb3MsIG1lbnNhamVzIGNsYXZlLCBoZXJyYW1pZW50YXMgbyBjYW5hbGVzIHkgcGxhbmVzIGRlIGFjY2nDs24uIExhIENvbXVuaWNhY2nDs24gZW4gc2l0dWFjaW9uZXMgZGUgZXBpZGVtaWFzIGNvbnN0aXR1eWUgdW4gcHJvY2VzbyBpbnRlcmFjdGl2byBkZSBpbnRlcmNhbWJpbyBkZSBpbmZvcm1hY2nDs24geSBvcGluacOzbiBlbnRyZSBwZXJzb25hcywgZ3J1cG9zIGUgaW5zdGl0dWNpb25lczsgc3VlbGUgaW5jbHVpciBtw7psdGlwbGVzIG1lbnNhamVzIGFjZXJjYSBkZSBsYSBuYXR1cmFsZXphIGRlbCByaWVzZ28gbyBleHByZXNhciBwcmVvY3VwYWNpb25lcywgb3BpbmlvbmVzIG8gcmVhY2Npb25lcyBhY2VyY2EgZGUgbG9zIG1lbnNhamVzIHNvYnJlIGVsIGJyb3RlIGVwaWTDqW1pY28sIGRlIGxvcyBhcnJlZ2xvcyBsZWdhbGVzIGUgaW5zdGl0dWNpb25hbGVzIHBhcmEgbGEgZ2VzdGnDs24gZGVsIHJpZXNnbywgaW5jbHV5ZW5kbyBlbCBjb250ZXh0byBkZSBsYSBkaWZ1c2nDs24gZGlnaXRhbDsgZW4gZXNlIHNlbnRpZG8gZXMgaW1wb3J0YW50ZSBjb25zaWRlcmFyIGxvcyBwcmluY2lwaW9zIHBhcmEgbGEgcGxhbmlmaWNhY2nDs24gZGUgbGEgY29tdW5pY2FjacOzbiBlbiBicm90ZXMgZXBpZMOpbWljb3MgcHJvcHVlc3RvcyBwb3IgbGEgT3JnYW5pemFjacOzbiBNdW5kaWFsIGRlIGxhIFNhbHVkLlxyXG5Db24gcmVsYWNpw7NuIGEgbGFzIGNvbnNpZGVyYWNpb25lcyDDqXRpY2FzIGVuIGVwaWRlbWlhcywgbGEgcHJvdGVjY2nDs24gZGUgbGEgc2FsdWQgZGUgbGEgcG9ibGFjacOzbiwgdmFsb3IgaW50csOtbnNlY28gZGVsIG3DoXMgYWx0byBncmFkbywgcmVsYWNpb25hZG8gZGlyZWN0YW1lbnRlIGNvbiBlbCBwcmluY2lwaW8gZGUgYmVuZWZpY2VuY2lhLCBlcyBwYXJhIGxhcyBhZG1pbmlzdHJhY2lvbmVzIHNhbml0YXJpYXMgbm8gc29sbyB1biBpbXBlcmF0aXZvIMOpdGljbywgc2lubyB0YW1iacOpbiB1bmEgb2JsaWdhY2nDs24sIHJlc3BhbGRhZGEgcG9yIGxhIERlY2xhcmFjacOzbiBkZSBCaW/DqXRpY2EgeSBEZXJlY2hvcyBIdW1hbm9zIHkgZW4gZWwgbWFyY28gbGVnYWwgZGUgbG9zIGVzdGFkb3MgY29uc3RpdHVpZG9zLiBDb25zaWRlcmFyIGxvcyBhc3BlY3RvcyDDqXRpY29zIHF1ZSBzdXJnZW4gZW4gbGFzIGVwaWRlbWlhcywgY29udHJpYnV5ZSBhIG1lam9yYXIgbGFzIHJlc3B1ZXN0YXMgcGVyc29uYWxlcywgc29jaWFsZXMgeSBwcm9mZXNpb25hbGVzIGVuIHJpZXNnbywgZGVzZGUgbGEgZGltZW5zacOzbiBzb2NpYWwgZGUgbGEgQmlvw6l0aWNhLiIsIkFic3RyYWN0Q29tcGxleGl0eSI6MCwiQWJzdHJhY3RTb3VyY2VUZXh0Rm9ybWF0IjowLCJBY2Nlc3NEYXRlIjoiMjQvMTEvMjAyMCIsIkF1dGhvcnMiOlt7IiRpZCI6IjciLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJIdW7DrWFkZXMiLCJMYXN0TmFtZSI6IlVyYmluYS1NZWRpbmEiLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjAsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE5OjUxOjA1IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6ImViZjNiMWI1LTFkZDgtNGY1NS1hYzBmLWNkNGNjMWNiZjA2NyIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE5OjUxOjA1IiwiUHJvamVjdCI6eyIkaWQiOiI4IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5Qcm9qZWN0LCBTd2lzc0FjYWRlbWljLkNpdGF2aSJ9fSx7IiRpZCI6IjkiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJEYWxtYWNpYSIsIkxhc3ROYW1lIjoiTm9ndWVyYSBCcml6dWVsYSIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MCwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMjI6MzA6MTEiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiYzA4YzA5NjUtYWI0YS00NTdjLTgxNjktYjRkMzk5ODBiNmEwIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMjI6MzA6MTEiLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19LHsiJGlkIjoiMTAiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJKb3PDqSIsIkxhc3ROYW1lIjoiTGV2eSBNaXpoYXJ5IiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoyLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQyMjozMDoyOSIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJlYWYyYzRlNC02ZjA4LTQ1MDMtYjkwYi02Njg3MzcxMGRlNTQiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQyMjozMDoyOSIsIlByb2plY3QiOnsiJHJlZiI6IjgifX0seyIkaWQiOiIxMSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkZpcnN0TmFtZSI6Ikp1YW4iLCJMYXN0TmFtZSI6IkNhcnJpem8iLCJQcm90ZWN0ZWQiOmZhbHNlLCJTdWZmaXgiOiJJSUkiLCJTZXgiOjIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDIyOjMwOjQ1IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6IjBkOWI0NDg0LTBjZjYtNDVmOS1hODg2LThkNGNkZWIzOTc3MSIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDIyOjMwOjQ1IiwiUHJvamVjdCI6eyIkcmVmIjoiOCJ9fSx7IiRpZCI6IjEyIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiQWRlbGZhIiwiTGFzdE5hbWUiOiJCZXRhbmNvdXJ0IiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjowLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQyMjozMTowNiIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiIzN2I4NWZhMS00MmI3LTRmMTItOTAyNy0wOTQyMmEwNmRlZTUiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQyMjozMTowNiIsIlByb2plY3QiOnsiJHJlZiI6IjgifX1dLCJDaXRhdGlvbktleVVwZGF0ZVR5cGUiOjAsIkNvbGxhYm9yYXRvcnMiOltdLCJDb3ZlclBhdGgiOnsiJGlkIjoiMTMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkxpbmtlZFJlc291cmNlLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkxpbmtlZFJlc291cmNlVHlwZSI6MiwiT3JpZ2luYWxTdHJpbmciOiJDOlxcVXNlcnNcXFJvY2lvXFxBcHBEYXRhXFxMb2NhbFxcVGVtcFxcMG81bWV1dGguanBnIiwiVXJpU3RyaW5nIjoiYTUzYTQwYmQtZGI0MC00ZmJmLWIzYzQtYjZjOTQyODcyMmUzIiwiTGlua2VkUmVzb3VyY2VTdGF0dXMiOjgsIlByb3BlcnRpZXMiOnsiJGlkIjoiMTQiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkxpbmtlZFJlc291cmNlUHJvcGVydGllcywgU3dpc3NBY2FkZW1pYy5DaXRhdmkifSwiU3luY0ZvbGRlclR5cGUiOjAsIklzTG9jYWxDbG91ZFByb2plY3RGaWxlTGluayI6ZmFsc2UsIklzQ2xvdWRSZXN0b3JlIjpmYWxzZSwiSXNDbG91ZENvcHkiOmZhbHNlLCJBdHRhY2htZW50Rm9sZGVyV2FzSW5GYWxsYmFja01vZGUiOmZhbHNlfSwiRWRpdG9ycyI6W10sIkV2YWx1YXRpb25Db21wbGV4aXR5IjowLCJFdmFsdWF0aW9uU291cmNlVGV4dEZvcm1hdCI6MCwiR3JvdXBzIjpbXSwiSGFzTGFiZWwxIjpmYWxzZSwiSGFzTGFiZWwyIjpmYWxzZSwiS2V5d29yZHMiOltdLCJMb2NhdGlvbnMiOlt7IiRpZCI6IjE1IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5Mb2NhdGlvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBZGRyZXNzIjp7IiRpZCI6IjE2IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5MaW5rZWRSZXNvdXJjZSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJMaW5rZWRSZXNvdXJjZVR5cGUiOjUsIk9yaWdpbmFsU3RyaW5nIjoiaHR0cDovL3ZlLnNjaWVsby5vcmcvcGRmL2F2cHAvdjc5bjQvYXJ0MDIucGRmIiwiVXJpU3RyaW5nIjoiaHR0cDovL3ZlLnNjaWVsby5vcmcvcGRmL2F2cHAvdjc5bjQvYXJ0MDIucGRmIiwiTGlua2VkUmVzb3VyY2VTdGF0dXMiOjgsIlByb3BlcnRpZXMiOnsiJGlkIjoiMTciLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkxpbmtlZFJlc291cmNlUHJvcGVydGllcywgU3dpc3NBY2FkZW1pYy5DaXRhdmkifSwiU3luY0ZvbGRlclR5cGUiOjAsIklzTG9jYWxDbG91ZFByb2plY3RGaWxlTGluayI6ZmFsc2UsIklzQ2xvdWRSZXN0b3JlIjpmYWxzZSwiSXNDbG91ZENvcHkiOmZhbHNlLCJBdHRhY2htZW50Rm9sZGVyV2FzSW5GYWxsYmFja01vZGUiOmZhbHNlfSwiQW5ub3RhdGlvbnMiOltdLCJMb2NhdGlvblR5cGUiOjAsIk1pcnJvcnNSZWZlcmVuY2VQcm9wZXJ0eUlkIjoxNTEsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE5OjIzOjA5IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6IjAwOWFlMzE5LTY5MjEtNDhiMi1hYmI3LTY5YzdlNmM0MTU4ZSIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE5OjIzOjA5IiwiUHJvamVjdCI6eyIkcmVmIjoiOCJ9fV0sIk51bWJlciI6IjQiLCJPbmxpbmVBZGRyZXNzIjoiaHR0cDovL3ZlLnNjaWVsby5vcmcvcGRmL2F2cHAvdjc5bjQvYXJ0MDIucGRmIiwiT3JnYW5pemF0aW9ucyI6W10sIk90aGVyc0ludm9sdmVkIjpbXSwiUGFnZUNvdW50IjoiNSIsIlBhZ2VSYW5nZSI6IjxzcD5cclxuICA8bj4xMTM8L24+XHJcbiAgPGluPnRydWU8L2luPlxyXG4gIDxvcz4xMTM8L29zPlxyXG4gIDxwcz4xMTM8L3BzPlxyXG48L3NwPlxyXG48ZXA+XHJcbiAgPG4+MTE3PC9uPlxyXG4gIDxpbj50cnVlPC9pbj5cclxuICA8b3M+MTE3PC9vcz5cclxuICA8cHM+MTE3PC9wcz5cclxuPC9lcD5cclxuPG9zPjExMy0xMTc8L29zPiIsIlBlcmlvZGljYWwiOnsiJGlkIjoiMTgiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcmlvZGljYWwsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiSXNzbiI6IjAwMDQtMDY0OSIsIk5hbWUiOiJBcmNoaXZvcyBWZW5lem9sYW5vcyBkZSBQdWVyaWN1bHR1cmEgeSBQZWRpYXRyw61hIiwiUGFnaW5hdGlvbiI6MCwiUHJvdGVjdGVkIjpmYWxzZSwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMDI6MzM6NDYiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiODUyMmRmZmYtMmJmNC00MjMzLWIwZmYtYTQ5NWQ3NTAyOGJlIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMDI6MzM6NDYiLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19LCJQdWJsaXNoZXJzIjpbXSwiUXVvdGF0aW9ucyI6W10sIlJlZmVyZW5jZVR5cGUiOiJKb3VybmFsQXJ0aWNsZSIsIlNob3J0VGl0bGUiOiJVcmJpbmEtTWVkaW5hLCBOb2d1ZXJhIEJyaXp1ZWxhIGV0IGFsLiAyMDE2IOKAkyBDb211bmljYWNpw7NuIGVmZWN0aXZhIHkgw6l0aWNhIGVuIiwiU2hvcnRUaXRsZVVwZGF0ZVR5cGUiOjAsIlN0YXRpY0lkcyI6WyJiZWRhZTlkMC0wMjFiLTQzYWQtYjA1Yi1jOTI2ZmVmNmFiNzEiXSwiVGFibGVPZkNvbnRlbnRzQ29tcGxleGl0eSI6MCwiVGFibGVPZkNvbnRlbnRzU291cmNlVGV4dEZvcm1hdCI6MCwiVGFza3MiOltdLCJUaXRsZSI6IkNvbXVuaWNhY2nDs24gZWZlY3RpdmEgeSDDqXRpY2EgZW4gY2Fzb3MgZGUgZXBpZGVtaWFzIHkgcGFuZGVtaWFzIiwiVHJhbnNsYXRvcnMiOltdLCJWb2x1bWUiOiI3OSIsIlllYXIiOiIyMDE2IiwiWWVhclJlc29sdmVkIjoiMjAxNiIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE5OjIzOjA3IiwiTW9kaWZpZWRCeSI6Il9Sb2NpbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiYTUzYTQwYmQtZGI0MC00ZmJmLWIzYzQtYjZjOTQyODcyMmUzIiwiTW9kaWZpZWRPbiI6IjIwMjEtMDItMjhUMjA6MzQ6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19LCJVc2VOdW1iZXJpbmdUeXBlT2ZQYXJlbnREb2N1bWVudCI6ZmFsc2V9XSwiRm9ybWF0dGVkVGV4dCI6eyIkaWQiOiIxOSIsIkNvdW50IjoxLCJUZXh0VW5pdHMiOlt7IiRpZCI6IjIwIiwiRm9udFN0eWxlIjp7IiRpZCI6IjIxIiwiTmV1dHJhbCI6dHJ1ZX0sIlJlYWRpbmdPcmRlciI6MSwiVGV4dCI6IihVcmJpbmEtTWVkaW5hIGV0IGFsLiwgMjAxNiwgcC7CoDExNikifV19LCJUYWciOiJDaXRhdmlQbGFjZWhvbGRlciMxOGUxMjgyZC04MjAzLTQ5YjUtODJiNC1hZjQ2NDAyMTg1ZTgiLCJUZXh0IjoiKFVyYmluYS1NZWRpbmEgZXQgYWwuLCAyMDE2LCBwLsKgMTE2KSIsIldBSVZlcnNpb24iOiI2LjcuMC4wIn0=}</w:instrText>
           </w:r>
           <w:r w:rsidR="00F0071F" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
@@ -1852,89 +1929,92 @@
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidR="00F0071F" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="7708843C" w14:textId="4E2235F2" w:rsidR="00F0071F" w:rsidRDefault="00AF6CE8" w:rsidP="001F2A62">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_CTVK0017a0e50dd3c944498b54ad632de8d18f8"/>
+      <w:bookmarkStart w:id="7" w:name="_CTVK0017a0e50dd3c944498b54ad632de8d18f8"/>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Por lo cual como lo expresa Villamil Jiménez (2013) se hace necesario reflexionar sobre el papel de las enfermedades en la sociedad actual retomando lo expresando en relación con que:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CC5F659" w14:textId="31C49DDC" w:rsidR="00F0071F" w:rsidRPr="001F2A62" w:rsidRDefault="00F0071F" w:rsidP="001F2A62">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="001F2A62">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00AF6CE8" w:rsidRPr="001F2A62">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="001F2A62">
-        <w:t>nfermedades infecciosas nuevas o emergentes de diversa etiología, con un alto impacto en la salud tanto humana como animal que han causado un significativo cambio en los patrones de morbilidad y mortalidad a escala nacional o regional e incluso en el ámbito mundial, y se han convertido en pandemias</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="8"/>
+        <w:t xml:space="preserve">nfermedades infecciosas nuevas o emergentes de diversa etiología, con un alto impacto en la salud tanto humana como animal que han causado un significativo cambio en los patrones de morbilidad y mortalidad a escala nacional o regional e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2A62">
+        <w:lastRenderedPageBreak/>
+        <w:t>incluso en el ámbito mundial, y se han convertido en pandemias</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="001F2A62">
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#983fdcd3-bea2-4865-bdde-1be53960054e"/>
           <w:id w:val="1285165341"/>
           <w:placeholder>
             <w:docPart w:val="5CF975A5AF1D41D296AFA13475E4DFA7"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="001F2A62">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="001F2A62">
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBc3NvY2lhdGVXaXRoS25vd2xlZGdlSXRlbUlkIjoiN2EwZTUwZGQtM2M5NC00NDk4LWI1NGEtZDYzMmRlOGQxOGY4IiwiSWQiOiIzMmY1YWIwYy1lOTA5LTRmODItYjc0YS03ZGQzYzhlOWFhOTEiLCJSYW5nZUxlbmd0aCI6MzAsIlJlZmVyZW5jZUlkIjoiMDk0NTEzOWYtMzgzNi00ZDNmLTg0MWItNzNhOTRiMzQwZjM3IiwiUGFnZVJhbmdlIjp7IiRpZCI6IjMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZVJhbmdlLCBTd2lzc0FjYWRlbWljIiwiRW5kUGFnZSI6eyIkaWQiOiI0IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLlBhZ2VOdW1iZXIsIFN3aXNzQWNhZGVtaWMiLCJJc0Z1bGx5TnVtZXJpYyI6ZmFsc2UsIk51bWJlcmluZ1R5cGUiOjAsIk51bWVyYWxTeXN0ZW0iOjB9LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6IjciLCJTdGFydFBhZ2UiOnsiJGlkIjoiNSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5QYWdlTnVtYmVyLCBTd2lzc0FjYWRlbWljIiwiSXNGdWxseU51bWVyaWMiOnRydWUsIk51bWJlciI6NywiTnVtYmVyaW5nVHlwZSI6MCwiTnVtZXJhbFN5c3RlbSI6MCwiT3JpZ2luYWxTdHJpbmciOiI3IiwiUHJldHR5U3RyaW5nIjoiNyJ9fSwiUXVvdGF0aW9uVHlwZSI6MSwiUmVmZXJlbmNlIjp7IiRpZCI6IjYiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlJlZmVyZW5jZSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBYnN0cmFjdENvbXBsZXhpdHkiOjAsIkFic3RyYWN0U291cmNlVGV4dEZvcm1hdCI6MCwiQXV0aG9ycyI6W3siJGlkIjoiNyIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkZpcnN0TmFtZSI6Ikx1aXMiLCJMYXN0TmFtZSI6IlZpbGxhbWlsIEppbcOpbmV6IiwiTWlkZGxlTmFtZSI6IkNhcmxvcyIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MiwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMjM6MDk6MzgiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZjYyMTQ4NTYtZTlkMS00NmNkLThmZjYtMWM4ZWEwODcxMWNlIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMjM6MDk6MzgiLCJQcm9qZWN0Ijp7IiRpZCI6IjgiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlByb2plY3QsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIn19XSwiQ2l0YXRpb25LZXlVcGRhdGVUeXBlIjowLCJDb2xsYWJvcmF0b3JzIjpbXSwiQ292ZXJQYXRoIjp7IiRpZCI6IjkiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkxpbmtlZFJlc291cmNlLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkxpbmtlZFJlc291cmNlVHlwZSI6MiwiT3JpZ2luYWxTdHJpbmciOiJDOlxcVXNlcnNcXFJvY2lvXFxBcHBEYXRhXFxMb2NhbFxcVGVtcFxcZ2pnZG0ybmwuanBnIiwiVXJpU3RyaW5nIjoiMDk0NTEzOWYtMzgzNi00ZDNmLTg0MWItNzNhOTRiMzQwZjM3IiwiTGlua2VkUmVzb3VyY2VTdGF0dXMiOjgsIlByb3BlcnRpZXMiOnsiJGlkIjoiMTAiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkxpbmtlZFJlc291cmNlUHJvcGVydGllcywgU3dpc3NBY2FkZW1pYy5DaXRhdmkifSwiU3luY0ZvbGRlclR5cGUiOjAsIklzTG9jYWxDbG91ZFByb2plY3RGaWxlTGluayI6ZmFsc2UsIklzQ2xvdWRSZXN0b3JlIjpmYWxzZSwiSXNDbG91ZENvcHkiOmZhbHNlLCJBdHRhY2htZW50Rm9sZGVyV2FzSW5GYWxsYmFja01vZGUiOmZhbHNlfSwiRWRpdG9ycyI6W10sIkV2YWx1YXRpb25Db21wbGV4aXR5IjowLCJFdmFsdWF0aW9uU291cmNlVGV4dEZvcm1hdCI6MCwiR3JvdXBzIjpbXSwiSGFzTGFiZWwxIjp0cnVlLCJIYXNMYWJlbDIiOmZhbHNlLCJLZXl3b3JkcyI6W10sIkxvY2F0aW9ucyI6W10sIk51bWJlciI6IjEiLCJPcmdhbml6YXRpb25zIjpbXSwiT3RoZXJzSW52b2x2ZWQiOltdLCJQYWdlQ291bnQiOiIyIiwiUGFnZVJhbmdlIjoiPHNwPlxyXG4gIDxuPjc8L24+XHJcbiAgPGluPnRydWU8L2luPlxyXG4gIDxvcz43PC9vcz5cclxuICA8cHM+NzwvcHM+XHJcbjwvc3A+XHJcbjxlcD5cclxuICA8bj44PC9uPlxyXG4gIDxpbj50cnVlPC9pbj5cclxuICA8b3M+ODwvb3M+XHJcbiAgPHBzPjg8L3BzPlxyXG48L2VwPlxyXG48b3M+Ny04PC9vcz4iLCJQZXJpb2RpY2FsIjp7IiRpZCI6IjExIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJpb2RpY2FsLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIk5hbWUiOiJSZXZpc3RhIExBU0FMTElTVEEgZGUgSW52ZXN0aWdhY2nDs24iLCJQYWdpbmF0aW9uIjowLCJQcm90ZWN0ZWQiOmZhbHNlLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQyMzoxMDowOCIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJhMzcyMjY0Zi03ZTcxLTRjYmMtYTczZC05ODMxYzZhNjMyOTUiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQyMzoxMDowOCIsIlByb2plY3QiOnsiJHJlZiI6IjgifX0sIlB1Ymxpc2hlcnMiOltdLCJRdW90YXRpb25zIjpbXSwiUmVmZXJlbmNlVHlwZSI6IkpvdXJuYWxBcnRpY2xlIiwiU2hvcnRUaXRsZSI6IlZpbGxhbWlsIEppbcOpbmV6IDIwMTMg4oCTIEVwaWRlbWlhcyB5IHBhbmRlbWlhcyIsIlNob3J0VGl0bGVVcGRhdGVUeXBlIjowLCJTdGF0aWNJZHMiOlsiYTg3ZTVmMmItYTBiYS00NzNkLTljOTktZWQ2NjU2MjVhZjFkIl0sIlRhYmxlT2ZDb250ZW50c0NvbXBsZXhpdHkiOjAsIlRhYmxlT2ZDb250ZW50c1NvdXJjZVRleHRGb3JtYXQiOjAsIlRhc2tzIjpbXSwiVGl0bGUiOiJFcGlkZW1pYXMgeSBwYW5kZW1pYXM6IHVuYSByZWFsaWRhZCBwYXJhIGVsIHNpZ2xvIFhYSS4gVW4gbXVuZG8geSB1bmEgc2FsdWQiLCJUcmFuc2xhdG9ycyI6W10sIlllYXIiOiIyMDEzIiwiWWVhclJlc29sdmVkIjoiMjAxMyIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDIzOjA4OjUyIiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6IjA5NDUxMzlmLTM4MzYtNGQzZi04NDFiLTczYTk0YjM0MGYzNyIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDIzOjEwOjU0IiwiUHJvamVjdCI6eyIkcmVmIjoiOCJ9fSwiVXNlTnVtYmVyaW5nVHlwZU9mUGFyZW50RG9jdW1lbnQiOmZhbHNlfV0sIkZvcm1hdHRlZFRleHQiOnsiJGlkIjoiMTIiLCJDb3VudCI6MSwiVGV4dFVuaXRzIjpbeyIkaWQiOiIxMyIsIkZvbnRTdHlsZSI6eyIkaWQiOiIxNCIsIk5ldXRyYWwiOnRydWV9LCJSZWFkaW5nT3JkZXIiOjEsIlRleHQiOiIoVmlsbGFtaWwgSmltw6luZXosIDIwMTMsIHAuwqA3KSJ9XX0sIlRhZyI6IkNpdGF2aVBsYWNlaG9sZGVyIzk4M2ZkY2QzLWJlYTItNDg2NS1iZGRlLTFiZTUzOTYwMDU0ZSIsIlRleHQiOiIoVmlsbGFtaWwgSmltw6luZXosIDIwMTMsIHAuwqA3KSIsIldBSVZlcnNpb24iOiI2LjcuMC4wIn0=}</w:instrText>
           </w:r>
           <w:r w:rsidRPr="001F2A62">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="007F6CEE" w:rsidRPr="001F2A62">
             <w:t>(Villamil Jiménez, 2013, p. 7)</w:t>
           </w:r>
           <w:r w:rsidRPr="001F2A62">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="001F2A62">
             <w:t>.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="6E8C4377" w14:textId="11941640" w:rsidR="00F0071F" w:rsidRPr="001F2A62" w:rsidRDefault="00AF6CE8" w:rsidP="00293994">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
@@ -1962,51 +2042,50 @@
         </w:rPr>
         <w:t xml:space="preserve">por primera vez a nivel internacional </w:t>
       </w:r>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">por la Organización Panamericana y Mundial de la Salud el 31 de diciembre del 2019 en el municipio de Wuhan, China donde fueron reportados casos de neumonía atípica </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#997f743d-9bea-4948-9da5-4e8d02998f9a"/>
           <w:id w:val="1647625475"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="004C6FA4" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJJZCI6IjA0MWExOGY1LTU0ZGQtNDg1Yy1iNjg5LWVmZWE0ZDU3OWE5OCIsIlJhbmdlTGVuZ3RoIjo4MCwiUmVmZXJlbmNlSWQiOiIwZjNlODMzZC1lZmM2LTQ3MzAtOGVmYi03Mjg0NDg1ZGQ0NDkiLCJSZWZlcmVuY2UiOnsiJGlkIjoiMyIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUmVmZXJlbmNlLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkFic3RyYWN0IjoiRWwgMzEgZGUgZGljaWVtYnJlIGRlIDIwMTksIGVsIG11bmljaXBpbyBkZSBXdWhhbiBlbiBsYSBwcm92aW5jaWEgZGUgSHViZWksIENoaW5hLCBpbmZvcm3DsyBzb2JyZSB1biBncnVwbyBkZSBjYXNvcyBkZSBuZXVtb27DrWEgY29uIGV0aW9sb2fDrWEgZGVzY29ub2NpZGEuIEVsIDkgZGUgZW5lcm8gZGUgMjAyMCwgZWwgQ2VudHJvIENoaW5vIHBhcmEgZWwgQ29udHJvbCB5IGxhIFByZXZlbmNpw7NuIGRlIEVuZmVybWVkYWRlcyBpZGVudGlmaWPDsyB1biBudWV2byBjb3JvbmF2aXJ1cyBDT1ZJRC0xOSBjb21vIGVsIGFnZW50ZSBjYXVzYW50ZSBkZSBlc3RlIGJyb3RlLiBFbCAzMCBkZSBlbmVybyBkZSAyMDIwLCBjb24gbcOhcyBkZSA5LjcwMCBjYXNvcyBjb25maXJtYWRvcyBlbiBDaGluYSB5IDEwNiBjYXNvcyBjb25maXJtYWRvcyBlbiBvdHJvcyAxOSBwYcOtc2VzLCBlbCBEaXJlY3RvciBHZW5lcmFsIGRlIGxhIE9yZ2FuaXphY2nDs24gTXVuZGlhbCBkZSBsYSBTYWx1ZCAoT01TKSBkZWNsYXLDsyBxdWUgZWwgYnJvdGUgZXJhIHVuYSBlbWVyZ2VuY2lhIGRlIHNhbHVkIHDDumJsaWNhIGRlIGludGVyw6lzIGludGVybmFjaW9uYWwgKFBIRUlDKSwgYWNlcHRhbmRvIGxvcyBjb25zZWpvcyBkZWwgQ29taXTDqSBkZSBFbWVyZ2VuY2lhIGRlbCBSZWdsYW1lbnRvIFNhbml0YXJpbyBJbnRlcm5hY2lvbmFsIChSU0kpLiBFbCAxMSBkZSBmZWJyZXJvLCBzaWd1aWVuZG8gbGFzIG1lam9yZXMgcHLDoWN0aWNhcyBkZSBsYSBPcmdhbml6YWNpw7NuIE11bmRpYWwgZGUgbGEgU2FsdWQgKE9NUykgcGFyYSBub21icmFyIG51ZXZhcyBlbmZlcm1lZGFkZXMgaW5mZWNjaW9zYXMgaHVtYW5hcywgbGEgT01TIGhhIGRlbm9taW5hZG8gYSBsYSBlbmZlcm1lZGFkLCBDT1ZJRC0xOSwgYWJyZXZpYXR1cmEgZGUgXCJlbmZlcm1lZGFkIHBvciBjb3JvbmF2aXJ1cyAyMDE5XCIuIiwiQWJzdHJhY3RDb21wbGV4aXR5IjowLCJBYnN0cmFjdFNvdXJjZVRleHRGb3JtYXQiOjAsIkF1dGhvcnMiOlt7IiRpZCI6IjQiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJMYXN0TmFtZSI6Ik9yZ2FuaXphY2nDs24gUGFuYW1lcmljYW5hIGRlIGxhIFNhbHVkIC8gT3JnYW5pemFjacOzbiBNdW5kaWFsIGRlIGxhIFNhbHVkIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjowLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQyMzoyOTo1NyIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiIxMGE5NGRiNy04ZTIyLTQyZWEtODkyNC1kZWViMWUwNDNlYWUiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQyMzoyOTo1NyIsIlByb2plY3QiOnsiJGlkIjoiNSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUHJvamVjdCwgU3dpc3NBY2FkZW1pYy5DaXRhdmkifX1dLCJDaXRhdGlvbktleVVwZGF0ZVR5cGUiOjAsIkNvbGxhYm9yYXRvcnMiOltdLCJFZGl0b3JzIjpbXSwiRWRpdGlvbiI6Ik9yZ2FuaXphY2nDs24gUGFuYW1lcmljYW5hIGRlIGxhIFNhbHVkIC8gT3JnYW5pemFjacOzbiBNdW5kaWFsIGRlIGxhIFNhbHVkIiwiRXZhbHVhdGlvbkNvbXBsZXhpdHkiOjAsIkV2YWx1YXRpb25Tb3VyY2VUZXh0Rm9ybWF0IjowLCJHcm91cHMiOltdLCJIYXNMYWJlbDEiOmZhbHNlLCJIYXNMYWJlbDIiOmZhbHNlLCJLZXl3b3JkcyI6W10sIkxvY2F0aW9ucyI6W3siJGlkIjoiNiIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuTG9jYXRpb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiQWRkcmVzcyI6eyIkaWQiOiI3IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5MaW5rZWRSZXNvdXJjZSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJMaW5rZWRSZXNvdXJjZVR5cGUiOjUsIk9yaWdpbmFsU3RyaW5nIjoid3d3LnBhaG8ub3JnIiwiVXJpU3RyaW5nIjoiaHR0cDovL3d3dy5wYWhvLm9yZy8iLCJMaW5rZWRSZXNvdXJjZVN0YXR1cyI6OCwiUHJvcGVydGllcyI6eyIkaWQiOiI4IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5MaW5rZWRSZXNvdXJjZVByb3BlcnRpZXMsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIn0sIlN5bmNGb2xkZXJUeXBlIjowLCJJc0xvY2FsQ2xvdWRQcm9qZWN0RmlsZUxpbmsiOmZhbHNlLCJJc0Nsb3VkUmVzdG9yZSI6ZmFsc2UsIklzQ2xvdWRDb3B5IjpmYWxzZSwiQXR0YWNobWVudEZvbGRlcldhc0luRmFsbGJhY2tNb2RlIjpmYWxzZX0sIkFubm90YXRpb25zIjpbXSwiTG9jYXRpb25UeXBlIjowLCJNaXJyb3JzUmVmZXJlbmNlUHJvcGVydHlJZCI6MTUxLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQyMzoyOToxNyIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiI2MGU4YjViOS04MjZiLTRhOTktYmQ2NC0xZTBjZmE1NDVkNTIiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQyMzoyOToxNyIsIlByb2plY3QiOnsiJHJlZiI6IjUifX1dLCJPbmxpbmVBZGRyZXNzIjoid3d3LnBhaG8ub3JnIiwiT3JnYW5pemF0aW9ucyI6W10sIk90aGVyc0ludm9sdmVkIjpbXSwiUGFnZUNvdW50IjoiOSIsIlBhZ2VSYW5nZSI6IjxzcD5cclxuICA8bj4xPC9uPlxyXG4gIDxpbj50cnVlPC9pbj5cclxuICA8b3M+MTwvb3M+XHJcbiAgPHBzPjE8L3BzPlxyXG48L3NwPlxyXG48ZXA+XHJcbiAgPG4+OTwvbj5cclxuICA8aW4+dHJ1ZTwvaW4+XHJcbiAgPG9zPjk8L29zPlxyXG4gIDxwcz45PC9wcz5cclxuPC9lcD5cclxuPG9zPjHigJA5PC9vcz4iLCJQbGFjZU9mUHVibGljYXRpb24iOiJXYXNoaW5ndG9uLCBELkMuOiIsIlB1Ymxpc2hlcnMiOltdLCJRdW90YXRpb25zIjpbXSwiUmVmZXJlbmNlVHlwZSI6IkludGVybmV0RG9jdW1lbnQiLCJTaG9ydFRpdGxlIjoiT3JnYW5pemFjacOzbiBQYW5hbWVyaWNhbmEgZGUgbGEgU2FsdWQgLyBPcmdhbml6YWNpw7NuIE11bmRpYWwgZGUgbGEgU2FsdWQgMjAyMCDigJMgQWN0dWFsaXphY2nDs24gRXBpZGVtaW9sw7NnaWNhIE51ZXZvIENvcm9uYXZpcnVzIENPVklELTE5IiwiU2hvcnRUaXRsZVVwZGF0ZVR5cGUiOjAsIlNvdXJjZU9mQmlibGlvZ3JhcGhpY0luZm9ybWF0aW9uIjoiTWVuZGVsZXkgKHZpYSBCaWJUZVgtRXhwb3J0KSIsIlN0YXRpY0lkcyI6WyIxYTJjOTEyNy00NjdjLTQ2NTEtOGY4Yi0xNTRkNDQzNTU4YzAiXSwiVGFibGVPZkNvbnRlbnRzQ29tcGxleGl0eSI6MCwiVGFibGVPZkNvbnRlbnRzU291cmNlVGV4dEZvcm1hdCI6MCwiVGFza3MiOltdLCJUaXRsZSI6IkFjdHVhbGl6YWNpw7NuIEVwaWRlbWlvbMOzZ2ljYSBOdWV2byBDb3JvbmF2aXJ1cyAoQ09WSUQtMTkpIiwiVHJhbnNsYXRvcnMiOltdLCJZZWFyIjoiMjAyMCIsIlllYXJSZXNvbHZlZCI6IjIwMjAiLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQwMjozMzo0NiIsIk1vZGlmaWVkQnkiOiJfUm9jaW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6IjBmM2U4MzNkLWVmYzYtNDczMC04ZWZiLTcyODQ0ODVkZDQ0OSIsIk1vZGlmaWVkT24iOiIyMDIxLTAyLTI4VDIwOjM0OjI4IiwiUHJvamVjdCI6eyIkcmVmIjoiNSJ9fSwiVXNlTnVtYmVyaW5nVHlwZU9mUGFyZW50RG9jdW1lbnQiOmZhbHNlfV0sIkZvcm1hdHRlZFRleHQiOnsiJGlkIjoiOSIsIkNvdW50IjoxLCJUZXh0VW5pdHMiOlt7IiRpZCI6IjEwIiwiRm9udFN0eWxlIjp7IiRpZCI6IjExIiwiTmV1dHJhbCI6dHJ1ZX0sIlJlYWRpbmdPcmRlciI6MSwiVGV4dCI6IihPcmdhbml6YWNpw7NuIFBhbmFtZXJpY2FuYSBkZSBsYSBTYWx1ZCAvIE9yZ2FuaXphY2nDs24gTXVuZGlhbCBkZSBsYSBTYWx1ZCwgMjAyMCkifV19LCJUYWciOiJDaXRhdmlQbGFjZWhvbGRlciM5OTdmNzQzZC05YmVhLTQ5NDgtOWRhNS00ZThkMDI5OThmOWEiLCJUZXh0IjoiKE9yZ2FuaXphY2nDs24gUGFuYW1lcmljYW5hIGRlIGxhIFNhbHVkIC8gT3JnYW5pemFjacOzbiBNdW5kaWFsIGRlIGxhIFNhbHVkLCAyMDIwKSIsIldBSVZlcnNpb24iOiI2LjcuMC4wIn0=}</w:instrText>
           </w:r>
           <w:r w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
@@ -2017,76 +2096,66 @@
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>(Organización Panamericana de la Salud / Organización Mundial de la Salud, 2020)</w:t>
           </w:r>
           <w:r w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002D2106" w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">identificándose por la OMS el 09 de enero del 2020 como COVID 19 y ese mismo para el día 30 como una emergencia sanitaria global y para el 11 de marzo de ese mismo año fue declarada como una pandemia con un impacto global </w:t>
+        <w:t xml:space="preserve">, identificándose por la OMS el 09 de enero del 2020 como COVID 19 y ese mismo para el día 30 como una emergencia sanitaria global y para el 11 de marzo de ese mismo año fue declarada como una pandemia con un impacto global </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#9aeb4c82-dd2e-4271-bfeb-0eda70a9c1a9"/>
           <w:id w:val="1877725705"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002D2106" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="004C6FA4" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJJZCI6ImNhMGIxMWUzLTZiNTYtNDRmMi04NTRkLWI2OTE4Njg4Zjk4YyIsIlJhbmdlTGVuZ3RoIjo4MCwiUmVmZXJlbmNlSWQiOiIwZjNlODMzZC1lZmM2LTQ3MzAtOGVmYi03Mjg0NDg1ZGQ0NDkiLCJSZWZlcmVuY2UiOnsiJGlkIjoiMyIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUmVmZXJlbmNlLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkFic3RyYWN0IjoiRWwgMzEgZGUgZGljaWVtYnJlIGRlIDIwMTksIGVsIG11bmljaXBpbyBkZSBXdWhhbiBlbiBsYSBwcm92aW5jaWEgZGUgSHViZWksIENoaW5hLCBpbmZvcm3DsyBzb2JyZSB1biBncnVwbyBkZSBjYXNvcyBkZSBuZXVtb27DrWEgY29uIGV0aW9sb2fDrWEgZGVzY29ub2NpZGEuIEVsIDkgZGUgZW5lcm8gZGUgMjAyMCwgZWwgQ2VudHJvIENoaW5vIHBhcmEgZWwgQ29udHJvbCB5IGxhIFByZXZlbmNpw7NuIGRlIEVuZmVybWVkYWRlcyBpZGVudGlmaWPDsyB1biBudWV2byBjb3JvbmF2aXJ1cyBDT1ZJRC0xOSBjb21vIGVsIGFnZW50ZSBjYXVzYW50ZSBkZSBlc3RlIGJyb3RlLiBFbCAzMCBkZSBlbmVybyBkZSAyMDIwLCBjb24gbcOhcyBkZSA5LjcwMCBjYXNvcyBjb25maXJtYWRvcyBlbiBDaGluYSB5IDEwNiBjYXNvcyBjb25maXJtYWRvcyBlbiBvdHJvcyAxOSBwYcOtc2VzLCBlbCBEaXJlY3RvciBHZW5lcmFsIGRlIGxhIE9yZ2FuaXphY2nDs24gTXVuZGlhbCBkZSBsYSBTYWx1ZCAoT01TKSBkZWNsYXLDsyBxdWUgZWwgYnJvdGUgZXJhIHVuYSBlbWVyZ2VuY2lhIGRlIHNhbHVkIHDDumJsaWNhIGRlIGludGVyw6lzIGludGVybmFjaW9uYWwgKFBIRUlDKSwgYWNlcHRhbmRvIGxvcyBjb25zZWpvcyBkZWwgQ29taXTDqSBkZSBFbWVyZ2VuY2lhIGRlbCBSZWdsYW1lbnRvIFNhbml0YXJpbyBJbnRlcm5hY2lvbmFsIChSU0kpLiBFbCAxMSBkZSBmZWJyZXJvLCBzaWd1aWVuZG8gbGFzIG1lam9yZXMgcHLDoWN0aWNhcyBkZSBsYSBPcmdhbml6YWNpw7NuIE11bmRpYWwgZGUgbGEgU2FsdWQgKE9NUykgcGFyYSBub21icmFyIG51ZXZhcyBlbmZlcm1lZGFkZXMgaW5mZWNjaW9zYXMgaHVtYW5hcywgbGEgT01TIGhhIGRlbm9taW5hZG8gYSBsYSBlbmZlcm1lZGFkLCBDT1ZJRC0xOSwgYWJyZXZpYXR1cmEgZGUgXCJlbmZlcm1lZGFkIHBvciBjb3JvbmF2aXJ1cyAyMDE5XCIuIiwiQWJzdHJhY3RDb21wbGV4aXR5IjowLCJBYnN0cmFjdFNvdXJjZVRleHRGb3JtYXQiOjAsIkF1dGhvcnMiOlt7IiRpZCI6IjQiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJMYXN0TmFtZSI6Ik9yZ2FuaXphY2nDs24gUGFuYW1lcmljYW5hIGRlIGxhIFNhbHVkIC8gT3JnYW5pemFjacOzbiBNdW5kaWFsIGRlIGxhIFNhbHVkIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjowLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQyMzoyOTo1NyIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiIxMGE5NGRiNy04ZTIyLTQyZWEtODkyNC1kZWViMWUwNDNlYWUiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQyMzoyOTo1NyIsIlByb2plY3QiOnsiJGlkIjoiNSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUHJvamVjdCwgU3dpc3NBY2FkZW1pYy5DaXRhdmkifX1dLCJDaXRhdGlvbktleVVwZGF0ZVR5cGUiOjAsIkNvbGxhYm9yYXRvcnMiOltdLCJFZGl0b3JzIjpbXSwiRWRpdGlvbiI6Ik9yZ2FuaXphY2nDs24gUGFuYW1lcmljYW5hIGRlIGxhIFNhbHVkIC8gT3JnYW5pemFjacOzbiBNdW5kaWFsIGRlIGxhIFNhbHVkIiwiRXZhbHVhdGlvbkNvbXBsZXhpdHkiOjAsIkV2YWx1YXRpb25Tb3VyY2VUZXh0Rm9ybWF0IjowLCJHcm91cHMiOltdLCJIYXNMYWJlbDEiOmZhbHNlLCJIYXNMYWJlbDIiOmZhbHNlLCJLZXl3b3JkcyI6W10sIkxvY2F0aW9ucyI6W3siJGlkIjoiNiIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuTG9jYXRpb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiQWRkcmVzcyI6eyIkaWQiOiI3IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5MaW5rZWRSZXNvdXJjZSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJMaW5rZWRSZXNvdXJjZVR5cGUiOjUsIk9yaWdpbmFsU3RyaW5nIjoid3d3LnBhaG8ub3JnIiwiVXJpU3RyaW5nIjoiaHR0cDovL3d3dy5wYWhvLm9yZy8iLCJMaW5rZWRSZXNvdXJjZVN0YXR1cyI6OCwiUHJvcGVydGllcyI6eyIkaWQiOiI4IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5MaW5rZWRSZXNvdXJjZVByb3BlcnRpZXMsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIn0sIlN5bmNGb2xkZXJUeXBlIjowLCJJc0xvY2FsQ2xvdWRQcm9qZWN0RmlsZUxpbmsiOmZhbHNlLCJJc0Nsb3VkUmVzdG9yZSI6ZmFsc2UsIklzQ2xvdWRDb3B5IjpmYWxzZSwiQXR0YWNobWVudEZvbGRlcldhc0luRmFsbGJhY2tNb2RlIjpmYWxzZX0sIkFubm90YXRpb25zIjpbXSwiTG9jYXRpb25UeXBlIjowLCJNaXJyb3JzUmVmZXJlbmNlUHJvcGVydHlJZCI6MTUxLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQyMzoyOToxNyIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiI2MGU4YjViOS04MjZiLTRhOTktYmQ2NC0xZTBjZmE1NDVkNTIiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQyMzoyOToxNyIsIlByb2plY3QiOnsiJHJlZiI6IjUifX1dLCJPbmxpbmVBZGRyZXNzIjoid3d3LnBhaG8ub3JnIiwiT3JnYW5pemF0aW9ucyI6W10sIk90aGVyc0ludm9sdmVkIjpbXSwiUGFnZUNvdW50IjoiOSIsIlBhZ2VSYW5nZSI6IjxzcD5cclxuICA8bj4xPC9uPlxyXG4gIDxpbj50cnVlPC9pbj5cclxuICA8b3M+MTwvb3M+XHJcbiAgPHBzPjE8L3BzPlxyXG48L3NwPlxyXG48ZXA+XHJcbiAgPG4+OTwvbj5cclxuICA8aW4+dHJ1ZTwvaW4+XHJcbiAgPG9zPjk8L29zPlxyXG4gIDxwcz45PC9wcz5cclxuPC9lcD5cclxuPG9zPjHigJA5PC9vcz4iLCJQbGFjZU9mUHVibGljYXRpb24iOiJXYXNoaW5ndG9uLCBELkMuOiIsIlB1Ymxpc2hlcnMiOltdLCJRdW90YXRpb25zIjpbXSwiUmVmZXJlbmNlVHlwZSI6IkludGVybmV0RG9jdW1lbnQiLCJTaG9ydFRpdGxlIjoiT3JnYW5pemFjacOzbiBQYW5hbWVyaWNhbmEgZGUgbGEgU2FsdWQgLyBPcmdhbml6YWNpw7NuIE11bmRpYWwgZGUgbGEgU2FsdWQgMjAyMCDigJMgQWN0dWFsaXphY2nDs24gRXBpZGVtaW9sw7NnaWNhIE51ZXZvIENvcm9uYXZpcnVzIENPVklELTE5IiwiU2hvcnRUaXRsZVVwZGF0ZVR5cGUiOjAsIlNvdXJjZU9mQmlibGlvZ3JhcGhpY0luZm9ybWF0aW9uIjoiTWVuZGVsZXkgKHZpYSBCaWJUZVgtRXhwb3J0KSIsIlN0YXRpY0lkcyI6WyIxYTJjOTEyNy00NjdjLTQ2NTEtOGY4Yi0xNTRkNDQzNTU4YzAiXSwiVGFibGVPZkNvbnRlbnRzQ29tcGxleGl0eSI6MCwiVGFibGVPZkNvbnRlbnRzU291cmNlVGV4dEZvcm1hdCI6MCwiVGFza3MiOltdLCJUaXRsZSI6IkFjdHVhbGl6YWNpw7NuIEVwaWRlbWlvbMOzZ2ljYSBOdWV2byBDb3JvbmF2aXJ1cyAoQ09WSUQtMTkpIiwiVHJhbnNsYXRvcnMiOltdLCJZZWFyIjoiMjAyMCIsIlllYXJSZXNvbHZlZCI6IjIwMjAiLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQwMjozMzo0NiIsIk1vZGlmaWVkQnkiOiJfUm9jaW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6IjBmM2U4MzNkLWVmYzYtNDczMC04ZWZiLTcyODQ0ODVkZDQ0OSIsIk1vZGlmaWVkT24iOiIyMDIxLTAyLTI4VDIwOjM0OjI4IiwiUHJvamVjdCI6eyIkcmVmIjoiNSJ9fSwiVXNlTnVtYmVyaW5nVHlwZU9mUGFyZW50RG9jdW1lbnQiOmZhbHNlfV0sIkZvcm1hdHRlZFRleHQiOnsiJGlkIjoiOSIsIkNvdW50IjoxLCJUZXh0VW5pdHMiOlt7IiRpZCI6IjEwIiwiRm9udFN0eWxlIjp7IiRpZCI6IjExIiwiTmV1dHJhbCI6dHJ1ZX0sIlJlYWRpbmdPcmRlciI6MSwiVGV4dCI6IihPcmdhbml6YWNpw7NuIFBhbmFtZXJpY2FuYSBkZSBsYSBTYWx1ZCAvIE9yZ2FuaXphY2nDs24gTXVuZGlhbCBkZSBsYSBTYWx1ZCwgMjAyMCkifV19LCJUYWciOiJDaXRhdmlQbGFjZWhvbGRlciM5YWViNGM4Mi1kZDJlLTQyNzEtYmZlYi0wZWRhNzBhOWMxYTkiLCJUZXh0IjoiKE9yZ2FuaXphY2nDs24gUGFuYW1lcmljYW5hIGRlIGxhIFNhbHVkIC8gT3JnYW5pemFjacOzbiBNdW5kaWFsIGRlIGxhIFNhbHVkLCAyMDIwKSIsIldBSVZlcnNpb24iOiI2LjcuMC4wIn0=}</w:instrText>
           </w:r>
           <w:r w:rsidR="002D2106" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
@@ -2133,51 +2202,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Para el caso de México se informó por parte de la Organización Panamericana de la Salud que nos encontramos en una situación muy compleja esto debido al incremento en el número de fallecimientos así como el impacto social y económico de la pandemia lo que ha incrementado una crisis por desempleo y aumentando los índices de pobreza </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#2558c0a9-2805-4839-9d22-6efd74946889"/>
           <w:id w:val="-192153699"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="004C6FA4" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJJZCI6IjQyMzA1Y2IwLThiNTYtNDE4MS05YzMzLTcxZTIzOWM0OWNlZSIsIlJhbmdlTGVuZ3RoIjo4MCwiUmVmZXJlbmNlSWQiOiIwZjNlODMzZC1lZmM2LTQ3MzAtOGVmYi03Mjg0NDg1ZGQ0NDkiLCJSZWZlcmVuY2UiOnsiJGlkIjoiMyIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUmVmZXJlbmNlLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkFic3RyYWN0IjoiRWwgMzEgZGUgZGljaWVtYnJlIGRlIDIwMTksIGVsIG11bmljaXBpbyBkZSBXdWhhbiBlbiBsYSBwcm92aW5jaWEgZGUgSHViZWksIENoaW5hLCBpbmZvcm3DsyBzb2JyZSB1biBncnVwbyBkZSBjYXNvcyBkZSBuZXVtb27DrWEgY29uIGV0aW9sb2fDrWEgZGVzY29ub2NpZGEuIEVsIDkgZGUgZW5lcm8gZGUgMjAyMCwgZWwgQ2VudHJvIENoaW5vIHBhcmEgZWwgQ29udHJvbCB5IGxhIFByZXZlbmNpw7NuIGRlIEVuZmVybWVkYWRlcyBpZGVudGlmaWPDsyB1biBudWV2byBjb3JvbmF2aXJ1cyBDT1ZJRC0xOSBjb21vIGVsIGFnZW50ZSBjYXVzYW50ZSBkZSBlc3RlIGJyb3RlLiBFbCAzMCBkZSBlbmVybyBkZSAyMDIwLCBjb24gbcOhcyBkZSA5LjcwMCBjYXNvcyBjb25maXJtYWRvcyBlbiBDaGluYSB5IDEwNiBjYXNvcyBjb25maXJtYWRvcyBlbiBvdHJvcyAxOSBwYcOtc2VzLCBlbCBEaXJlY3RvciBHZW5lcmFsIGRlIGxhIE9yZ2FuaXphY2nDs24gTXVuZGlhbCBkZSBsYSBTYWx1ZCAoT01TKSBkZWNsYXLDsyBxdWUgZWwgYnJvdGUgZXJhIHVuYSBlbWVyZ2VuY2lhIGRlIHNhbHVkIHDDumJsaWNhIGRlIGludGVyw6lzIGludGVybmFjaW9uYWwgKFBIRUlDKSwgYWNlcHRhbmRvIGxvcyBjb25zZWpvcyBkZWwgQ29taXTDqSBkZSBFbWVyZ2VuY2lhIGRlbCBSZWdsYW1lbnRvIFNhbml0YXJpbyBJbnRlcm5hY2lvbmFsIChSU0kpLiBFbCAxMSBkZSBmZWJyZXJvLCBzaWd1aWVuZG8gbGFzIG1lam9yZXMgcHLDoWN0aWNhcyBkZSBsYSBPcmdhbml6YWNpw7NuIE11bmRpYWwgZGUgbGEgU2FsdWQgKE9NUykgcGFyYSBub21icmFyIG51ZXZhcyBlbmZlcm1lZGFkZXMgaW5mZWNjaW9zYXMgaHVtYW5hcywgbGEgT01TIGhhIGRlbm9taW5hZG8gYSBsYSBlbmZlcm1lZGFkLCBDT1ZJRC0xOSwgYWJyZXZpYXR1cmEgZGUgXCJlbmZlcm1lZGFkIHBvciBjb3JvbmF2aXJ1cyAyMDE5XCIuIiwiQWJzdHJhY3RDb21wbGV4aXR5IjowLCJBYnN0cmFjdFNvdXJjZVRleHRGb3JtYXQiOjAsIkF1dGhvcnMiOlt7IiRpZCI6IjQiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJMYXN0TmFtZSI6Ik9yZ2FuaXphY2nDs24gUGFuYW1lcmljYW5hIGRlIGxhIFNhbHVkIC8gT3JnYW5pemFjacOzbiBNdW5kaWFsIGRlIGxhIFNhbHVkIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjowLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQyMzoyOTo1NyIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiIxMGE5NGRiNy04ZTIyLTQyZWEtODkyNC1kZWViMWUwNDNlYWUiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQyMzoyOTo1NyIsIlByb2plY3QiOnsiJGlkIjoiNSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUHJvamVjdCwgU3dpc3NBY2FkZW1pYy5DaXRhdmkifX1dLCJDaXRhdGlvbktleVVwZGF0ZVR5cGUiOjAsIkNvbGxhYm9yYXRvcnMiOltdLCJFZGl0b3JzIjpbXSwiRWRpdGlvbiI6Ik9yZ2FuaXphY2nDs24gUGFuYW1lcmljYW5hIGRlIGxhIFNhbHVkIC8gT3JnYW5pemFjacOzbiBNdW5kaWFsIGRlIGxhIFNhbHVkIiwiRXZhbHVhdGlvbkNvbXBsZXhpdHkiOjAsIkV2YWx1YXRpb25Tb3VyY2VUZXh0Rm9ybWF0IjowLCJHcm91cHMiOltdLCJIYXNMYWJlbDEiOmZhbHNlLCJIYXNMYWJlbDIiOmZhbHNlLCJLZXl3b3JkcyI6W10sIkxvY2F0aW9ucyI6W3siJGlkIjoiNiIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuTG9jYXRpb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiQWRkcmVzcyI6eyIkaWQiOiI3IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5MaW5rZWRSZXNvdXJjZSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJMaW5rZWRSZXNvdXJjZVR5cGUiOjUsIk9yaWdpbmFsU3RyaW5nIjoid3d3LnBhaG8ub3JnIiwiVXJpU3RyaW5nIjoiaHR0cDovL3d3dy5wYWhvLm9yZy8iLCJMaW5rZWRSZXNvdXJjZVN0YXR1cyI6OCwiUHJvcGVydGllcyI6eyIkaWQiOiI4IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5MaW5rZWRSZXNvdXJjZVByb3BlcnRpZXMsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIn0sIlN5bmNGb2xkZXJUeXBlIjowLCJJc0xvY2FsQ2xvdWRQcm9qZWN0RmlsZUxpbmsiOmZhbHNlLCJJc0Nsb3VkUmVzdG9yZSI6ZmFsc2UsIklzQ2xvdWRDb3B5IjpmYWxzZSwiQXR0YWNobWVudEZvbGRlcldhc0luRmFsbGJhY2tNb2RlIjpmYWxzZX0sIkFubm90YXRpb25zIjpbXSwiTG9jYXRpb25UeXBlIjowLCJNaXJyb3JzUmVmZXJlbmNlUHJvcGVydHlJZCI6MTUxLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQyMzoyOToxNyIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiI2MGU4YjViOS04MjZiLTRhOTktYmQ2NC0xZTBjZmE1NDVkNTIiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQyMzoyOToxNyIsIlByb2plY3QiOnsiJHJlZiI6IjUifX1dLCJPbmxpbmVBZGRyZXNzIjoid3d3LnBhaG8ub3JnIiwiT3JnYW5pemF0aW9ucyI6W10sIk90aGVyc0ludm9sdmVkIjpbXSwiUGFnZUNvdW50IjoiOSIsIlBhZ2VSYW5nZSI6IjxzcD5cclxuICA8bj4xPC9uPlxyXG4gIDxpbj50cnVlPC9pbj5cclxuICA8b3M+MTwvb3M+XHJcbiAgPHBzPjE8L3BzPlxyXG48L3NwPlxyXG48ZXA+XHJcbiAgPG4+OTwvbj5cclxuICA8aW4+dHJ1ZTwvaW4+XHJcbiAgPG9zPjk8L29zPlxyXG4gIDxwcz45PC9wcz5cclxuPC9lcD5cclxuPG9zPjHigJA5PC9vcz4iLCJQbGFjZU9mUHVibGljYXRpb24iOiJXYXNoaW5ndG9uLCBELkMuOiIsIlB1Ymxpc2hlcnMiOltdLCJRdW90YXRpb25zIjpbXSwiUmVmZXJlbmNlVHlwZSI6IkludGVybmV0RG9jdW1lbnQiLCJTaG9ydFRpdGxlIjoiT3JnYW5pemFjacOzbiBQYW5hbWVyaWNhbmEgZGUgbGEgU2FsdWQgLyBPcmdhbml6YWNpw7NuIE11bmRpYWwgZGUgbGEgU2FsdWQgMjAyMCDigJMgQWN0dWFsaXphY2nDs24gRXBpZGVtaW9sw7NnaWNhIE51ZXZvIENvcm9uYXZpcnVzIENPVklELTE5IiwiU2hvcnRUaXRsZVVwZGF0ZVR5cGUiOjAsIlNvdXJjZU9mQmlibGlvZ3JhcGhpY0luZm9ybWF0aW9uIjoiTWVuZGVsZXkgKHZpYSBCaWJUZVgtRXhwb3J0KSIsIlN0YXRpY0lkcyI6WyIxYTJjOTEyNy00NjdjLTQ2NTEtOGY4Yi0xNTRkNDQzNTU4YzAiXSwiVGFibGVPZkNvbnRlbnRzQ29tcGxleGl0eSI6MCwiVGFibGVPZkNvbnRlbnRzU291cmNlVGV4dEZvcm1hdCI6MCwiVGFza3MiOltdLCJUaXRsZSI6IkFjdHVhbGl6YWNpw7NuIEVwaWRlbWlvbMOzZ2ljYSBOdWV2byBDb3JvbmF2aXJ1cyAoQ09WSUQtMTkpIiwiVHJhbnNsYXRvcnMiOltdLCJZZWFyIjoiMjAyMCIsIlllYXJSZXNvbHZlZCI6IjIwMjAiLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQwMjozMzo0NiIsIk1vZGlmaWVkQnkiOiJfUm9jaW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6IjBmM2U4MzNkLWVmYzYtNDczMC04ZWZiLTcyODQ0ODVkZDQ0OSIsIk1vZGlmaWVkT24iOiIyMDIxLTAyLTI4VDIwOjM0OjI4IiwiUHJvamVjdCI6eyIkcmVmIjoiNSJ9fSwiVXNlTnVtYmVyaW5nVHlwZU9mUGFyZW50RG9jdW1lbnQiOmZhbHNlfV0sIkZvcm1hdHRlZFRleHQiOnsiJGlkIjoiOSIsIkNvdW50IjoxLCJUZXh0VW5pdHMiOlt7IiRpZCI6IjEwIiwiRm9udFN0eWxlIjp7IiRpZCI6IjExIiwiTmV1dHJhbCI6dHJ1ZX0sIlJlYWRpbmdPcmRlciI6MSwiVGV4dCI6IihPcmdhbml6YWNpw7NuIFBhbmFtZXJpY2FuYSBkZSBsYSBTYWx1ZCAvIE9yZ2FuaXphY2nDs24gTXVuZGlhbCBkZSBsYSBTYWx1ZCwgMjAyMCkifV19LCJUYWciOiJDaXRhdmlQbGFjZWhvbGRlciMyNTU4YzBhOS0yODA1LTQ4MzktOWQyMi02ZWZkNzQ5NDY4ODkiLCJUZXh0IjoiKE9yZ2FuaXphY2nDs24gUGFuYW1lcmljYW5hIGRlIGxhIFNhbHVkIC8gT3JnYW5pemFjacOzbiBNdW5kaWFsIGRlIGxhIFNhbHVkLCAyMDIwKSIsIldBSVZlcnNpb24iOiI2LjcuMC4wIn0=}</w:instrText>
           </w:r>
           <w:r w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
@@ -2619,51 +2687,61 @@
               </w:rPr>
               <w:t>11 de marzo de 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2207" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="721631C2" w14:textId="5B374694" w:rsidR="00A166D1" w:rsidRPr="00BE54A5" w:rsidRDefault="00A166D1" w:rsidP="00A166D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE54A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Organización Mundial de la Salud (OMS) lo reconoció como una </w:t>
+              <w:t xml:space="preserve">La Organización Mundial de la Salud (OMS) lo reconoció </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE54A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">como una </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE54A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>pandemia global</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE54A5">
               <w:rPr>
                 <w:rStyle w:val="Refdenotaalpie"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:footnoteReference w:id="7"/>
             </w:r>
             <w:r w:rsidRPr="00BE54A5">
@@ -2677,50 +2755,51 @@
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4370" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="587FCEBE" w14:textId="6E1ACA1E" w:rsidR="00A166D1" w:rsidRPr="00BE54A5" w:rsidRDefault="00A166D1" w:rsidP="00A166D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE54A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>(Organización Panamericana de la Salud / Organización Mundial de la Salud, 2020, p. 1).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A166D1" w:rsidRPr="00BE54A5" w14:paraId="2405D736" w14:textId="77777777" w:rsidTr="00C47392">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2207" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4563A9BA" w14:textId="555EAC0C" w:rsidR="00A166D1" w:rsidRPr="00BE54A5" w:rsidRDefault="00A166D1" w:rsidP="00A166D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE54A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2783,51 +2862,50 @@
       </w:tr>
       <w:tr w:rsidR="00A166D1" w:rsidRPr="00BE54A5" w14:paraId="618F6199" w14:textId="77777777" w:rsidTr="00C47392">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2207" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2886696B" w14:textId="32D2BFF9" w:rsidR="00A166D1" w:rsidRPr="00BE54A5" w:rsidRDefault="00A166D1" w:rsidP="00A166D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE54A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>30 de marzo del 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2207" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4786E8FD" w14:textId="5FE25083" w:rsidR="00A166D1" w:rsidRPr="00BE54A5" w:rsidRDefault="00A166D1" w:rsidP="00A166D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE54A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>México declara emergencia nacional por el COVID 19.</w:t>
@@ -2885,51 +2963,50 @@
       </w:pPr>
       <w:r w:rsidRPr="00BE54A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuente: Elaboración propia (2021). Con los datos de la </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
           </w:rPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#6cd75f5d-a5c7-4081-9b32-c13cd75e936b"/>
           <w:id w:val="-1963257870"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00BE54A5">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="004C6FA4" w:rsidRPr="00BE54A5">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
             </w:rPr>
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJJZCI6IjRhOTVlN2UwLTdlZmMtNGE3YS1hM2M2LTljZDMyMDBjNmYyZSIsIlJhbmdlTGVuZ3RoIjo3OSwiUmVmZXJlbmNlSWQiOiIwZjNlODMzZC1lZmM2LTQ3MzAtOGVmYi03Mjg0NDg1ZGQ0NDkiLCJSZWZlcmVuY2UiOnsiJGlkIjoiMyIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUmVmZXJlbmNlLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkFic3RyYWN0IjoiRWwgMzEgZGUgZGljaWVtYnJlIGRlIDIwMTksIGVsIG11bmljaXBpbyBkZSBXdWhhbiBlbiBsYSBwcm92aW5jaWEgZGUgSHViZWksIENoaW5hLCBpbmZvcm3DsyBzb2JyZSB1biBncnVwbyBkZSBjYXNvcyBkZSBuZXVtb27DrWEgY29uIGV0aW9sb2fDrWEgZGVzY29ub2NpZGEuIEVsIDkgZGUgZW5lcm8gZGUgMjAyMCwgZWwgQ2VudHJvIENoaW5vIHBhcmEgZWwgQ29udHJvbCB5IGxhIFByZXZlbmNpw7NuIGRlIEVuZmVybWVkYWRlcyBpZGVudGlmaWPDsyB1biBudWV2byBjb3JvbmF2aXJ1cyBDT1ZJRC0xOSBjb21vIGVsIGFnZW50ZSBjYXVzYW50ZSBkZSBlc3RlIGJyb3RlLiBFbCAzMCBkZSBlbmVybyBkZSAyMDIwLCBjb24gbcOhcyBkZSA5LjcwMCBjYXNvcyBjb25maXJtYWRvcyBlbiBDaGluYSB5IDEwNiBjYXNvcyBjb25maXJtYWRvcyBlbiBvdHJvcyAxOSBwYcOtc2VzLCBlbCBEaXJlY3RvciBHZW5lcmFsIGRlIGxhIE9yZ2FuaXphY2nDs24gTXVuZGlhbCBkZSBsYSBTYWx1ZCAoT01TKSBkZWNsYXLDsyBxdWUgZWwgYnJvdGUgZXJhIHVuYSBlbWVyZ2VuY2lhIGRlIHNhbHVkIHDDumJsaWNhIGRlIGludGVyw6lzIGludGVybmFjaW9uYWwgKFBIRUlDKSwgYWNlcHRhbmRvIGxvcyBjb25zZWpvcyBkZWwgQ29taXTDqSBkZSBFbWVyZ2VuY2lhIGRlbCBSZWdsYW1lbnRvIFNhbml0YXJpbyBJbnRlcm5hY2lvbmFsIChSU0kpLiBFbCAxMSBkZSBmZWJyZXJvLCBzaWd1aWVuZG8gbGFzIG1lam9yZXMgcHLDoWN0aWNhcyBkZSBsYSBPcmdhbml6YWNpw7NuIE11bmRpYWwgZGUgbGEgU2FsdWQgKE9NUykgcGFyYSBub21icmFyIG51ZXZhcyBlbmZlcm1lZGFkZXMgaW5mZWNjaW9zYXMgaHVtYW5hcywgbGEgT01TIGhhIGRlbm9taW5hZG8gYSBsYSBlbmZlcm1lZGFkLCBDT1ZJRC0xOSwgYWJyZXZpYXR1cmEgZGUgXCJlbmZlcm1lZGFkIHBvciBjb3JvbmF2aXJ1cyAyMDE5XCIuIiwiQWJzdHJhY3RDb21wbGV4aXR5IjowLCJBYnN0cmFjdFNvdXJjZVRleHRGb3JtYXQiOjAsIkF1dGhvcnMiOlt7IiRpZCI6IjQiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJMYXN0TmFtZSI6Ik9yZ2FuaXphY2nDs24gUGFuYW1lcmljYW5hIGRlIGxhIFNhbHVkIC8gT3JnYW5pemFjacOzbiBNdW5kaWFsIGRlIGxhIFNhbHVkIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjowLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQyMzoyOTo1NyIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiIxMGE5NGRiNy04ZTIyLTQyZWEtODkyNC1kZWViMWUwNDNlYWUiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQyMzoyOTo1NyIsIlByb2plY3QiOnsiJGlkIjoiNSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUHJvamVjdCwgU3dpc3NBY2FkZW1pYy5DaXRhdmkifX1dLCJDaXRhdGlvbktleVVwZGF0ZVR5cGUiOjAsIkNvbGxhYm9yYXRvcnMiOltdLCJFZGl0b3JzIjpbXSwiRWRpdGlvbiI6Ik9yZ2FuaXphY2nDs24gUGFuYW1lcmljYW5hIGRlIGxhIFNhbHVkIC8gT3JnYW5pemFjacOzbiBNdW5kaWFsIGRlIGxhIFNhbHVkIiwiRXZhbHVhdGlvbkNvbXBsZXhpdHkiOjAsIkV2YWx1YXRpb25Tb3VyY2VUZXh0Rm9ybWF0IjowLCJHcm91cHMiOltdLCJIYXNMYWJlbDEiOmZhbHNlLCJIYXNMYWJlbDIiOmZhbHNlLCJLZXl3b3JkcyI6W10sIkxvY2F0aW9ucyI6W3siJGlkIjoiNiIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuTG9jYXRpb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiQWRkcmVzcyI6eyIkaWQiOiI3IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5MaW5rZWRSZXNvdXJjZSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJMaW5rZWRSZXNvdXJjZVR5cGUiOjUsIk9yaWdpbmFsU3RyaW5nIjoid3d3LnBhaG8ub3JnIiwiVXJpU3RyaW5nIjoiaHR0cDovL3d3dy5wYWhvLm9yZy8iLCJMaW5rZWRSZXNvdXJjZVN0YXR1cyI6OCwiUHJvcGVydGllcyI6eyIkaWQiOiI4IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5MaW5rZWRSZXNvdXJjZVByb3BlcnRpZXMsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIn0sIlN5bmNGb2xkZXJUeXBlIjowLCJJc0xvY2FsQ2xvdWRQcm9qZWN0RmlsZUxpbmsiOmZhbHNlLCJJc0Nsb3VkUmVzdG9yZSI6ZmFsc2UsIklzQ2xvdWRDb3B5IjpmYWxzZSwiQXR0YWNobWVudEZvbGRlcldhc0luRmFsbGJhY2tNb2RlIjpmYWxzZX0sIkFubm90YXRpb25zIjpbXSwiTG9jYXRpb25UeXBlIjowLCJNaXJyb3JzUmVmZXJlbmNlUHJvcGVydHlJZCI6MTUxLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQyMzoyOToxNyIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiI2MGU4YjViOS04MjZiLTRhOTktYmQ2NC0xZTBjZmE1NDVkNTIiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQyMzoyOToxNyIsIlByb2plY3QiOnsiJHJlZiI6IjUifX1dLCJPbmxpbmVBZGRyZXNzIjoid3d3LnBhaG8ub3JnIiwiT3JnYW5pemF0aW9ucyI6W10sIk90aGVyc0ludm9sdmVkIjpbXSwiUGFnZUNvdW50IjoiOSIsIlBhZ2VSYW5nZSI6IjxzcD5cclxuICA8bj4xPC9uPlxyXG4gIDxpbj50cnVlPC9pbj5cclxuICA8b3M+MTwvb3M+XHJcbiAgPHBzPjE8L3BzPlxyXG48L3NwPlxyXG48ZXA+XHJcbiAgPG4+OTwvbj5cclxuICA8aW4+dHJ1ZTwvaW4+XHJcbiAgPG9zPjk8L29zPlxyXG4gIDxwcz45PC9wcz5cclxuPC9lcD5cclxuPG9zPjHigJA5PC9vcz4iLCJQbGFjZU9mUHVibGljYXRpb24iOiJXYXNoaW5ndG9uLCBELkMuOiIsIlB1Ymxpc2hlcnMiOltdLCJRdW90YXRpb25zIjpbXSwiUmVmZXJlbmNlVHlwZSI6IkludGVybmV0RG9jdW1lbnQiLCJTaG9ydFRpdGxlIjoiT3JnYW5pemFjacOzbiBQYW5hbWVyaWNhbmEgZGUgbGEgU2FsdWQgLyBPcmdhbml6YWNpw7NuIE11bmRpYWwgZGUgbGEgU2FsdWQgMjAyMCDigJMgQWN0dWFsaXphY2nDs24gRXBpZGVtaW9sw7NnaWNhIE51ZXZvIENvcm9uYXZpcnVzIENPVklELTE5IiwiU2hvcnRUaXRsZVVwZGF0ZVR5cGUiOjAsIlNvdXJjZU9mQmlibGlvZ3JhcGhpY0luZm9ybWF0aW9uIjoiTWVuZGVsZXkgKHZpYSBCaWJUZVgtRXhwb3J0KSIsIlN0YXRpY0lkcyI6WyIxYTJjOTEyNy00NjdjLTQ2NTEtOGY4Yi0xNTRkNDQzNTU4YzAiXSwiVGFibGVPZkNvbnRlbnRzQ29tcGxleGl0eSI6MCwiVGFibGVPZkNvbnRlbnRzU291cmNlVGV4dEZvcm1hdCI6MCwiVGFza3MiOltdLCJUaXRsZSI6IkFjdHVhbGl6YWNpw7NuIEVwaWRlbWlvbMOzZ2ljYSBOdWV2byBDb3JvbmF2aXJ1cyAoQ09WSUQtMTkpIiwiVHJhbnNsYXRvcnMiOltdLCJZZWFyIjoiMjAyMCIsIlllYXJSZXNvbHZlZCI6IjIwMjAiLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQwMjozMzo0NiIsIk1vZGlmaWVkQnkiOiJfUm9jaW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6IjBmM2U4MzNkLWVmYzYtNDczMC04ZWZiLTcyODQ0ODVkZDQ0OSIsIk1vZGlmaWVkT24iOiIyMDIxLTAyLTI4VDIwOjM0OjI4IiwiUHJvamVjdCI6eyIkcmVmIjoiNSJ9fSwiVXNlTnVtYmVyaW5nVHlwZU9mUGFyZW50RG9jdW1lbnQiOmZhbHNlfSx7IiRpZCI6IjkiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJJZCI6IjdiM2ViZTI3LWZiNDEtNGRhYy1iMmY1LTY4OGVjNWZkZjU4MCIsIlJhbmdlU3RhcnQiOjc5LCJSYW5nZUxlbmd0aCI6NzUsIlJlZmVyZW5jZUlkIjoiMzEzYjMwODAtNDE5Yi00OTUzLWExMzctZTJhYzIwMWY1NjMxIiwiUmVmZXJlbmNlIjp7IiRpZCI6IjEwIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5SZWZlcmVuY2UsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiQWJzdHJhY3QiOiJFbCBvYmpldGl2byBkZSBlc3RlIHRyYWJham8gZXMgY29ub2NlciBjw7NtbyBsb3MgZXN0dWRpYW50ZXMgZXN0w6FuIHZpdmllbmRvIGxhIHNpdHVhY2nDs24gYWN0dWFsIGRlIGRvY2VuY2lhIG5vIHByZXNlbmNpYWwg4oCcaW1wdWVzdGHigJ0gcG9yIGxhIENvdmlkLTE5LiBMb3MgcGFydGljaXBhbnRlcyBzb24gNTkzIGVzdHVkaWFudGVzIGVzcGHDsW9sZXMsIG1heW9yaXRhcmlhbWVudGUgbXVqZXJlcyAoNzYsNCUpLCBkZSB1bmEgZWRhZCBtZWRpYSBkZSAyMiw3NiBhw7FvcyAoRHQgPSA2LDU0MSksIHF1ZSB2aXZlbiBlbiBjaXVkYWRlcyBncmFuZGVzICg4NiwxJSkgeSBlc3R1ZGlhbiBlbiBsYSB1bml2ZXJzaWRhZCAoNjEsNyUpLiBMYSByZWNvZ2lkYSBkZSBkYXRvcyBzZSBoYSByZWFsaXphZG8gY29uIHVuIGN1ZXN0aW9uYXJpbyBlbGFib3JhZG8gYWQgaG9jIHF1ZSBzZSByZXNwb25kZSBlbiB1bmEgZXNjYWxhIHRpcG8gTGlrZXJ0IGRlIGNpbmNvIGNhdGVnb3LDrWFzLiBMYSBmaWFiaWxpZGFkIGVzIGFsdGEgKD8gPSAwLDg5MCkgeSBsb3MgcmVzdWx0YWRvcyBpbmRpY2FuIHF1ZSBsYSBtYXlvcsOtYSBkZWwgYWx1bW5hZG8gY3VlbnRhIGNvbiBtw7N2aWwsIG9yZGVuYWRvciBwb3J0w6F0aWwgbyBUYWJsZXQsIGNvbiBhY2Nlc28gYSBpbnRlcm5ldDsgcGVybyBlbCAxNCw4JSByZWNvbm9jZW4gbm8gdGVuZXIgbG9zIHJlY3Vyc29zIG5lY2VzYXJpb3MgcGFyYSBhZnJvbnRhciBsYSBzaXR1YWNpw7NuIGFjdHVhbC4gVW4gNDAsNiUgc2UgaGEgZGVzcGxhemFkbyBwYXJhIHZpdmlyIGVsIGNvbmZpbmFtaWVudG8gZW4gb3RybyBsdWdhciAodml2aWVuZGEgZmFtaWxpYXIsIHNlZ3VuZGEgcmVzaWRlbmNpYSwgZXRjLikgeSB1biAyNCwzJSBlc3TDoSBlbiB1bmEgbG9jYWxpZGFkIGRlIG1lbm9zIGRlIDEwMC4wMDAgaGFiaXRhbnRlcywgZGF0byBxdWUgc2UgYXNvY2lhIGNvbiBlbCBoZWNobyBkZSBxdWUgYWhvcmEgY3VlbnRlbiBjb24gbWVub3MgcmVjdXJzb3MuIEVsIGFsdW1uYWRvIGRlIG1heW9yIGVkYWQgY29uc2lkZXJhIHF1ZSBwb3NlZSBoYWJpbGlkYWRlcyB0ZWNub2zDs2dpY2FzIGluc3VmaWNpZW50ZXMsIGRpZmljdWx0YWRlcyBwYXJhIGltcGxlbWVudGFyIGNvbiBlZmljYWNpYSBsYXMgaW5kaWNhY2lvbmVzIGRlbCBjZW50cm8gZWR1Y2F0aXZvIHkgZGlmaWN1bHRhZCBwYXJhIHBvbmVyc2UgYWwgZMOtYSBhbnRlIGxvcyBjYW1iaW9zIGNvbnN0YW50ZXMgZGUgbGFzIFRJQy4iLCJBYnN0cmFjdENvbXBsZXhpdHkiOjAsIkFic3RyYWN0U291cmNlVGV4dEZvcm1hdCI6MCwiQXV0aG9ycyI6W3siJGlkIjoiMTEiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJNwqoiLCJMYXN0TmFtZSI6IlJvZGljaW8tR2FyY8OtYSIsIk1pZGRsZU5hbWUiOiJMdWlzYSIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MCwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMDE6NTM6MDIiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZTVlMzljZjMtZjhhNy00ZTY2LTlkOGUtYWM0ZDZkMjU1MDRiIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMDE6NTM6MDIiLCJQcm9qZWN0Ijp7IiRyZWYiOiI1In19LHsiJGlkIjoiMTIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJNwqoiLCJMYXN0TmFtZSI6IlLDrW9zLWRlLURldXMiLCJNaWRkbGVOYW1lIjoiUGF1bGEiLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjAsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDAxOjUzOjAyIiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6ImY1Y2YzMGFiLTdkYzQtNDRlNS1hNTJhLTQ1NmYzMjNmNmVmMiIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDAxOjUzOjAyIiwiUHJvamVjdCI6eyIkcmVmIjoiNSJ9fSx7IiRpZCI6IjEzIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiTcKqIiwiTGFzdE5hbWUiOiJNb3NxdWVyYS1Hb256w6FsZXoiLCJNaWRkbGVOYW1lIjoiSm9zw6kiLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjAsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDAxOjUzOjAyIiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6IjNiM2ZiYjIyLTE4ODgtNDdkMS05NzYyLTE5ZjFhMDEzZDI3OCIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDAxOjUzOjAyIiwiUHJvamVjdCI6eyIkcmVmIjoiNSJ9fSx7IiRpZCI6IjE0IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiTWFyw61hIiwiTGFzdE5hbWUiOiJQZW5hZG8gQWJpbGxlaXJhIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoxLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQwMTo1MzowMiIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiI3N2Q4M2IxZS0xNTc3LTQxNTItYTBhOS0yOWQzODlhODUyMDIiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQwMTo1MzowMiIsIlByb2plY3QiOnsiJHJlZiI6IjUifX1dLCJDaXRhdGlvbktleVVwZGF0ZVR5cGUiOjAsIkNvbGxhYm9yYXRvcnMiOltdLCJEb2kiOiIxMC4xNTM2Ni9yaWVqczIwMjAuOS4zLjAwNiIsIkVkaXRvcnMiOltdLCJFdmFsdWF0aW9uQ29tcGxleGl0eSI6MCwiRXZhbHVhdGlvblNvdXJjZVRleHRGb3JtYXQiOjAsIkdyb3VwcyI6W10sIkhhc0xhYmVsMSI6ZmFsc2UsIkhhc0xhYmVsMiI6ZmFsc2UsIktleXdvcmRzIjpbXSwiTG9jYXRpb25zIjpbeyIkaWQiOiIxNSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuTG9jYXRpb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiQWRkcmVzcyI6eyIkaWQiOiIxNiIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuTGlua2VkUmVzb3VyY2UsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiTGlua2VkUmVzb3VyY2VUeXBlIjo1LCJPcmlnaW5hbFN0cmluZyI6IjEwLjE1MzY2L3JpZWpzMjAyMC45LjMuMDA2IiwiVXJpU3RyaW5nIjoiaHR0cHM6Ly9kb2kub3JnLzEwLjE1MzY2L3JpZWpzMjAyMC45LjMuMDA2IiwiTGlua2VkUmVzb3VyY2VTdGF0dXMiOjgsIlByb3BlcnRpZXMiOnsiJGlkIjoiMTciLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkxpbmtlZFJlc291cmNlUHJvcGVydGllcywgU3dpc3NBY2FkZW1pYy5DaXRhdmkifSwiU3luY0ZvbGRlclR5cGUiOjAsIklzTG9jYWxDbG91ZFByb2plY3RGaWxlTGluayI6ZmFsc2UsIklzQ2xvdWRSZXN0b3JlIjpmYWxzZSwiSXNDbG91ZENvcHkiOmZhbHNlLCJBdHRhY2htZW50Rm9sZGVyV2FzSW5GYWxsYmFja01vZGUiOmZhbHNlfSwiQW5ub3RhdGlvbnMiOltdLCJMb2NhdGlvblR5cGUiOjAsIk1pcnJvcnNSZWZlcmVuY2VQcm9wZXJ0eUlkIjoxMjgsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDAxOjUzOjAyIiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6IjcyNzIwZGIzLWJhMzAtNGViZS05NmJjLTU5NDgzNTQ3ZjUwYiIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDAxOjUzOjAyIiwiUHJvamVjdCI6eyIkcmVmIjoiNSJ9fV0sIk51bWJlciI6IjMiLCJPcmdhbml6YXRpb25zIjpbXSwiT3RoZXJzSW52b2x2ZWQiOltdLCJQYWdlQ291bnQiOiIyMyIsIlBhZ2VSYW5nZSI6IjxzcD5cclxuICA8bj4xMDM8L24+XHJcbiAgPGluPnRydWU8L2luPlxyXG4gIDxvcz4xMDM8L29zPlxyXG4gIDxwcz4xMDM8L3BzPlxyXG48L3NwPlxyXG48ZXA+XHJcbiAgPG4+MTI1PC9uPlxyXG4gIDxpbj50cnVlPC9pbj5cclxuICA8b3M+MTI1PC9vcz5cclxuICA8cHM+MTI1PC9wcz5cclxuPC9lcD5cclxuPG9zPjEwMy0xMjU8L29zPiIsIlBlcmlvZGljYWwiOnsiJGlkIjoiMTgiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcmlvZGljYWwsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRWlzc24iOiIyMjU0LTMxMzkiLCJOYW1lIjoiUmV2aXN0YSBJbnRlcm5hY2lvbmFsIGRlIEVkdWNhY2nDs24gcGFyYSBsYSBKdXN0aWNpYSBTb2NpYWwiLCJQYWdpbmF0aW9uIjowLCJQcm90ZWN0ZWQiOmZhbHNlLCJTdGFuZGFyZEFiYnJldmlhdGlvbiI6IlJJRUpTIiwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMDE6NTM6MDIiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZjdhOTM4Y2YtNDdiOS00NjQyLThlMjAtOTQ3ZjBiZjVjYmI0IiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMDE6NTM6MDIiLCJQcm9qZWN0Ijp7IiRyZWYiOiI1In19LCJQdWJsaXNoZXJzIjpbXSwiUXVvdGF0aW9ucyI6W10sIlJlZmVyZW5jZVR5cGUiOiJKb3VybmFsQXJ0aWNsZSIsIlNob3J0VGl0bGUiOiJSb2RpY2lvLUdhcmPDrWEsIFLDrW9zLWRlLURldXMgZXQgYWwuIDIwMjAg4oCTIExhIEJyZWNoYSBEaWdpdGFsIGVuIEVzdHVkaWFudGVzIiwiU2hvcnRUaXRsZVVwZGF0ZVR5cGUiOjAsIlNvdXJjZU9mQmlibGlvZ3JhcGhpY0luZm9ybWF0aW9uIjoiQ3Jvc3NSZWYiLCJTdGF0aWNJZHMiOlsiZjUwM2RhOGYtYWI1NS00ODM3LTg3OWItODgwM2UxZTgwNjc2Il0sIlRhYmxlT2ZDb250ZW50c0NvbXBsZXhpdHkiOjAsIlRhYmxlT2ZDb250ZW50c1NvdXJjZVRleHRGb3JtYXQiOjAsIlRhc2tzIjpbXSwiVGl0bGUiOiJMYSBCcmVjaGEgRGlnaXRhbCBlbiBFc3R1ZGlhbnRlcyBFc3Bhw7FvbGVzIGFudGUgbGEgQ3Jpc2lzIGRlIGxhIENvdmlkLTE5IiwiVHJhbnNsYXRvcnMiOltdLCJWb2x1bWUiOiI5IiwiWWVhciI6IjIwMjAiLCJZZWFyUmVzb2x2ZWQiOiIyMDIwIiwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMDE6NTM6MDIiLCJNb2RpZmllZEJ5IjoiX1JvY2lvIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiIzMTNiMzA4MC00MTliLTQ5NTMtYTEzNy1lMmFjMjAxZjU2MzEiLCJNb2RpZmllZE9uIjoiMjAyMS0wMi0yOFQyMDozNDoyOCIsIlByb2plY3QiOnsiJHJlZiI6IjUifX0sIlVzZU51bWJlcmluZ1R5cGVPZlBhcmVudERvY3VtZW50IjpmYWxzZX1dLCJGb3JtYXR0ZWRUZXh0Ijp7IiRpZCI6IjE5IiwiQ291bnQiOjEsIlRleHRVbml0cyI6W3siJGlkIjoiMjAiLCJGb250U3R5bGUiOnsiJGlkIjoiMjEiLCJOZXV0cmFsIjp0cnVlfSwiUmVhZGluZ09yZGVyIjoxLCJUZXh0IjoiKE9yZ2FuaXphY2nDs24gUGFuYW1lcmljYW5hIGRlIGxhIFNhbHVkIC8gT3JnYW5pemFjacOzbiBNdW5kaWFsIGRlIGxhIFNhbHVkLCAyMDIwOyBSb2RpY2lvLUdhcmPDrWEsIFLDrW9zLWRlLURldXMsIE1vc3F1ZXJhLUdvbnrDoWxleiB5IFBlbmFkbyBBYmlsbGVpcmEsIDIwMjApIn1dfSwiVGFnIjoiQ2l0YXZpUGxhY2Vob2xkZXIjNmNkNzVmNWQtYTVjNy00MDgxLTliMzItYzEzY2Q3NWU5MzZiIiwiVGV4dCI6IihPcmdhbml6YWNpw7NuIFBhbmFtZXJpY2FuYSBkZSBsYSBTYWx1ZCAvIE9yZ2FuaXphY2nDs24gTXVuZGlhbCBkZSBsYSBTYWx1ZCwgMjAyMDsgUm9kaWNpby1HYXJjw61hLCBSw61vcy1kZS1EZXVzLCBNb3NxdWVyYS1Hb256w6FsZXogeSBQZW5hZG8gQWJpbGxlaXJhLCAyMDIwKSIsIldBSVZlcnNpb24iOiI2LjcuMC4wIn0=}</w:instrText>
           </w:r>
           <w:r w:rsidRPr="00BE54A5">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
@@ -2973,51 +3050,50 @@
       </w:sdt>
       <w:r w:rsidRPr="00BE54A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> y del </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
           </w:rPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#53ec3e39-8fb9-4410-9745-b0d1a59c9a6e"/>
           <w:id w:val="1832869224"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00BE54A5">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="004C6FA4" w:rsidRPr="00BE54A5">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
             </w:rPr>
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJJZCI6IjI3ZmViNDU3LWNjMmYtNGZmMS04NzY3LTY2Yzg4ZmU5ZTFlYyIsIlJhbmdlTGVuZ3RoIjoyNiwiUmVmZXJlbmNlSWQiOiJmNmQ2YWQyMC0xMDNhLTQzNGQtOTg5Ny05NmIyMmU1NWVkODYiLCJSZWZlcmVuY2UiOnsiJGlkIjoiMyIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUmVmZXJlbmNlLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkFic3RyYWN0Q29tcGxleGl0eSI6MCwiQWJzdHJhY3RSdGYiOiJ7XFxydGYxXFxhbnNpXFxhbnNpY3BnMTI1MlxcdWMwXFxzdHNoZmRiY2gwXFxzdHNoZmxvY2gwXFxzdHNoZmhpY2gwXFxzdHNoZmJpMFxcZGVmZjBcXGFkZWZmMHtcXGZvbnR0Ymx7XFxmMFxcZnJvbWFuXFxmY2hhcnNldDBcXGZwcnEye1xcKlxccGFub3NlIDAyMDIwNjAzMDUwNDA1MDIwMzA0fVRpbWVzIE5ldyBSb21hbjt9e1xcZjFcXGZyb21hblxcZmNoYXJzZXQyXFxmcHJxMntcXCpcXHBhbm9zZSAwNTA1MDEwMjAxMDcwNjAyMDUwN31TeW1ib2w7fXtcXGYyXFxmc3dpc3NcXGZjaGFyc2V0MFxcZnBycTJ7XFwqXFxwYW5vc2UgMDIwYjA2MDQwMjAyMDIwMjAyMDR9QXJpYWw7fX17XFxjb2xvcnRibDt9e1xcc3R5bGVzaGVldHtcXHMwXFxzbmV4dDBcXHNxZm9ybWF0XFxzcHJpb3JpdHkwXFxzYTEyMFxcYXNwYWxwaGFcXGFzcG51bVxcYWRqdXN0cmlnaHRcXGx0cnBhclxcbGkwXFxsaW4wXFxyaTBcXHJpbjBcXHFsXFxmYWF1dG9cXHJ0bGNoXFxhZjBcXGFsYW5nMTAyNVxcYWZzMjRcXGx0cmNoXFxmczI0XFxsYW5nMTAzMVxcbGFuZ25wMTAzMVxcbGFuZ2ZlMTAzMVxcbGFuZ2ZlbnAxMDMxXFxmMCBOb3JtYWw7fXtcXCpcXGNzMTBcXGFkZGl0aXZlXFxzc2VtaWhpZGRlblxcc3ByaW9yaXR5MCBEZWZhdWx0IFBhcmFncmFwaCBGb250O1xyXG59e1xcKlxcdHMxMVxcdHNyb3dkXFxzbmV4dDExXFxzc2VtaWhpZGRlblxcc3ByaW9yaXR5MFxcYXNwYWxwaGFcXGFzcG51bVxcYWRqdXN0cmlnaHRcXGx0cnBhclxcbGkwXFxsaW4wXFxyaTBcXHJpbjBcXHFsXFxmYWF1dG9cXHRzdmVydGFsdFxcdHNicmRybFxcdHNicmRyclxcdHNicmRydFxcdHNicmRyYlxcdHNicmRyZGdyXFx0c2JyZHJkZ2xcXHRzYnJkcmhcXHRzYnJkcnZcXHRycGFkZGwxMDhcXHRycGFkZGZsM1xcdHJ3V2lkdGhCMFxcdHJmdHNXaWR0aEIzXFx0cnBhZGR0MFxcdHJwYWRkZnQzXFx0cnBhZGRiMFxyXG5cXHRycGFkZGZiM1xcdHJwYWRkcjEwOFxcdHJwYWRkZnIzIE5vcm1hbCBUYWJsZTt9fXtcXCpcXHJzaWR0YmxcXHJzaWQxMDk3NjA2MlxccnNpZDEzMjQ5MTA5fVxyXG57XFwqXFxnZW5lcmF0b3IgQXNwb3NlLldvcmRzIGZvciAuTkVUIDIwLjU7fXtcXGluZm9cXHZlcnNpb24xXFxlZG1pbnMwXFxub2ZwYWdlczFcXG5vZndvcmRzMFxcbm9mY2hhcnMwXFxub2ZjaGFyc3dzMH17XFxtbWF0aFByXFxtYnJrQmluMFxcbWJya0JpblN1YjBcXG1kZWZKYzFcXG1kaXNwRGVmMVxcbWludGVyU3AwXFxtaW50TGltMFxcbWludHJhU3AwXFxtbE1hcmdpbjBcXG1tYXRoRm9udDBcXG1uYXJ5TGltMVxcbXBvc3RTcDBcXG1wcmVTcDBcXG1yTWFyZ2luMFxcbXNtYWxsRnJhYzBcXG13cmFwSW5kZW50MTQ0MFxcbXdyYXBSaWdodDB9XHJcblxcZGVmbGFuZzEwMzFcXGRlZmxhbmdmZTIwNTJcXGFkZWZsYW5nMTAyNVxcamV4cGFuZFxcc2hvd3htbGVycm9yczFcXHZhbGlkYXRleG1sMXtcXCpcXHdncmZmbXRmaWx0ZXIgMDEzZn1cXHZpZXdraW5kMVxcdmlld3NjYWxlMTAwXFxmZXQwXFxmdG5ialxcYWVuZGRvY1xcZnRucnN0Y29udFxcYWZ0bnJzdGNvbnRcXGZ0bm5hclxcYWZ0bm5ybGNcXHdpZG93Y3RybFxcbm9zcGFjZWZvcnVsXFxub2xuaHRhZGp0YmxcXGFsbnRibGluZFxcbHl0dGJscnRnclxcZG50Ymxuc2JkYlxcbm94bGF0dG95ZW5cclxuXFx3cnBwdW5jdFxcbm9icmt3cnB0YmxcXGV4cHNocnRuXFxzbmFwdG9ncmlkaW5jZWxsXFxhc2lhbmJya3J1bGVcXGh0bWF1dHNwXFxub3VsdHJsc3BjXFx1c2VsdGJhbG5cXHNwbHl0d25pbmVcXGZ0bmx5dHduaW5lXFxseXRjYWxjdGJsd2RcXGFsbG93ZmllbGRlbmRzZWxcXGxuYnJrcnVsZVxcbm91aWNvbXBhdFxcbm9mZWF0dXJldGhyb3R0bGUxXFx1dGlubFxcZm9ybXNoYWRlXFxub2prZXJucHVuY3RcXGRnaHNwYWNlMTgwXFxkZ3ZzcGFjZTE4MFxcZGdob3JpZ2luMTgwMFxcZGd2b3JpZ2luMTQ0MFxcZGdoc2hvdzFcXGRndnNob3cxXHJcblxcZGdtYXJnaW5cXHBnYnJkcmhlYWRcXHBnYnJkcmZvb3RcXHJzaWRyb290MTA5NzYwNjJcXHNlY3RkXFxzZWN0bGluZWdyaWQzNjBcXHBnd3N4bjExOTA2XFxwZ2hzeG4xNjgzOFxcbWFyZ2xzeG4xMTM0XFxtYXJncnN4bjU2N1xcbWFyZ3RzeG41NjdcXG1hcmdic3huNTY3XFxndXR0ZXJzeG4wXFxoZWFkZXJ5ODUwXFxmb290ZXJ5ODUwXFxjb2xzeDcwOFxcbHRyc2VjdFxccGFyZFxccGxhaW5cXGl0YXAwXFxzMFxcc2ExMjBcXGFzcGFscGhhXFxhc3BudW1cXGFkanVzdHJpZ2h0XFxsdHJwYXJcXGxpMFxcbGluMFxccmkwXFxyaW4wXFxxbFxcZmFhdXRvXFxydGxjaFxcYWYwXFxhbGFuZzEwMjVcXGFmczI0XHJcblxcbHRyY2hcXGZzMjRcXGxhbmcxMDMxXFxsYW5nbnAxMDMxXFxsYW5nZmUxMDMxXFxsYW5nZmVucDEwMzFcXGYwe1xccnRsY2hcXGFmMFxcYWZzMjRcXGx0cmNoXFxmczI0XFxsYW5nMTAzMVxcbGFuZ25wMTAzMVxcbGFuZ2ZlMTAzMVxcbGFuZ2ZlbnAxMDMxXFxmMFxcaW5zcnNpZDEwOTc2MDYyXFxwYXJ9e1xcKlxcbGF0ZW50c3R5bGVzXFxsc2RzdGltYXgyNjdcXGxzZGxvY2tlZGRlZjBcXGxzZHNlbWloaWRkZW5kZWYwXFxsc2R1bmhpZGV1c2VkZGVmMFxcbHNkcWZvcm1hdGRlZjBcXGxzZHByaW9yaXR5ZGVmMHtcXGxzZGxvY2tlZGV4Y2VwdFxcbHNkcWZvcm1hdDEgTm9ybWFsO1xcbHNkcWZvcm1hdDEgaGVhZGluZyAxO1xcbHNkc2VtaWhpZGRlbjFcXGxzZHVuaGlkZXVzZWQxXFxsc2RxZm9ybWF0MSBoZWFkaW5nIDI7XHJcblxcbHNkc2VtaWhpZGRlbjFcXGxzZHVuaGlkZXVzZWQxXFxsc2RxZm9ybWF0MSBoZWFkaW5nIDM7XFxsc2RzZW1paGlkZGVuMVxcbHNkdW5oaWRldXNlZDFcXGxzZHFmb3JtYXQxIGhlYWRpbmcgNDtcXGxzZHNlbWloaWRkZW4xXFxsc2R1bmhpZGV1c2VkMVxcbHNkcWZvcm1hdDEgaGVhZGluZyA1O1xcbHNkc2VtaWhpZGRlbjFcXGxzZHVuaGlkZXVzZWQxXFxsc2RxZm9ybWF0MSBoZWFkaW5nIDY7XFxsc2RzZW1paGlkZGVuMVxcbHNkdW5oaWRldXNlZDFcXGxzZHFmb3JtYXQxIGhlYWRpbmcgNztcclxuXFxsc2RzZW1paGlkZGVuMVxcbHNkdW5oaWRldXNlZDFcXGxzZHFmb3JtYXQxIGhlYWRpbmcgODtcXGxzZHNlbWloaWRkZW4xXFxsc2R1bmhpZGV1c2VkMVxcbHNkcWZvcm1hdDEgaGVhZGluZyA5O1xcbHNkc2VtaWhpZGRlbjFcXGxzZHVuaGlkZXVzZWQxXFxsc2RxZm9ybWF0MSBjYXB0aW9uO1xcbHNkcWZvcm1hdDEgVGl0bGU7XFxsc2RxZm9ybWF0MSBTdWJ0aXRsZTtcXGxzZHFmb3JtYXQxIFN0cm9uZztcXGxzZHFmb3JtYXQxIEVtcGhhc2lzO1xcbHNkc2VtaWhpZGRlbjFcXGxzZHByaW9yaXR5OTkgUGxhY2Vob2xkZXIgVGV4dDtcclxuXFxsc2RxZm9ybWF0MVxcbHNkcHJpb3JpdHkxIE5vIFNwYWNpbmc7XFxsc2Rwcmlvcml0eTYwIExpZ2h0IFNoYWRpbmc7XFxsc2Rwcmlvcml0eTYxIExpZ2h0IExpc3Q7XFxsc2Rwcmlvcml0eTYyIExpZ2h0IEdyaWQ7XFxsc2Rwcmlvcml0eTYzIE1lZGl1bSBTaGFkaW5nIDE7XFxsc2Rwcmlvcml0eTY0IE1lZGl1bSBTaGFkaW5nIDI7XFxsc2Rwcmlvcml0eTY1IE1lZGl1bSBMaXN0IDE7XFxsc2Rwcmlvcml0eTY2IE1lZGl1bSBMaXN0IDI7XFxsc2Rwcmlvcml0eTY3IE1lZGl1bSBHcmlkIDE7XHJcblxcbHNkcHJpb3JpdHk2OCBNZWRpdW0gR3JpZCAyO1xcbHNkcHJpb3JpdHk2OSBNZWRpdW0gR3JpZCAzO1xcbHNkcHJpb3JpdHk3MCBEYXJrIExpc3Q7XFxsc2Rwcmlvcml0eTcxIENvbG9yZnVsIFNoYWRpbmc7XFxsc2Rwcmlvcml0eTcyIENvbG9yZnVsIExpc3Q7XFxsc2Rwcmlvcml0eTczIENvbG9yZnVsIEdyaWQ7XFxsc2Rwcmlvcml0eTYwIExpZ2h0IFNoYWRpbmcgQWNjZW50IDE7XFxsc2Rwcmlvcml0eTYxIExpZ2h0IExpc3QgQWNjZW50IDE7XFxsc2Rwcmlvcml0eTYyIExpZ2h0IEdyaWQgQWNjZW50IDE7XHJcblxcbHNkcHJpb3JpdHk2MyBNZWRpdW0gU2hhZGluZyAxIEFjY2VudCAxO1xcbHNkcHJpb3JpdHk2NCBNZWRpdW0gU2hhZGluZyAyIEFjY2VudCAxO1xcbHNkcHJpb3JpdHk2NSBNZWRpdW0gTGlzdCAxIEFjY2VudCAxO1xcbHNkc2VtaWhpZGRlbjFcXGxzZHByaW9yaXR5OTkgUmV2aXNpb247XFxsc2RxZm9ybWF0MVxcbHNkcHJpb3JpdHkzNCBMaXN0IFBhcmFncmFwaDtcXGxzZHFmb3JtYXQxXFxsc2Rwcmlvcml0eTI5IFF1b3RlO1xcbHNkcWZvcm1hdDFcXGxzZHByaW9yaXR5MzAgSW50ZW5zZSBRdW90ZTtcclxuXFxsc2Rwcmlvcml0eTY2IE1lZGl1bSBMaXN0IDIgQWNjZW50IDE7XFxsc2Rwcmlvcml0eTY3IE1lZGl1bSBHcmlkIDEgQWNjZW50IDE7XFxsc2Rwcmlvcml0eTY4IE1lZGl1bSBHcmlkIDIgQWNjZW50IDE7XFxsc2Rwcmlvcml0eTY5IE1lZGl1bSBHcmlkIDMgQWNjZW50IDE7XFxsc2Rwcmlvcml0eTcwIERhcmsgTGlzdCBBY2NlbnQgMTtcXGxzZHByaW9yaXR5NzEgQ29sb3JmdWwgU2hhZGluZyBBY2NlbnQgMTtcXGxzZHByaW9yaXR5NzIgQ29sb3JmdWwgTGlzdCBBY2NlbnQgMTtcclxuXFxsc2Rwcmlvcml0eTczIENvbG9yZnVsIEdyaWQgQWNjZW50IDE7XFxsc2Rwcmlvcml0eTYwIExpZ2h0IFNoYWRpbmcgQWNjZW50IDI7XFxsc2Rwcmlvcml0eTYxIExpZ2h0IExpc3QgQWNjZW50IDI7XFxsc2Rwcmlvcml0eTYyIExpZ2h0IEdyaWQgQWNjZW50IDI7XFxsc2Rwcmlvcml0eTYzIE1lZGl1bSBTaGFkaW5nIDEgQWNjZW50IDI7XFxsc2Rwcmlvcml0eTY0IE1lZGl1bSBTaGFkaW5nIDIgQWNjZW50IDI7XFxsc2Rwcmlvcml0eTY1IE1lZGl1bSBMaXN0IDEgQWNjZW50IDI7XHJcblxcbHNkcHJpb3JpdHk2NiBNZWRpdW0gTGlzdCAyIEFjY2VudCAyO1xcbHNkcHJpb3JpdHk2NyBNZWRpdW0gR3JpZCAxIEFjY2VudCAyO1xcbHNkcHJpb3JpdHk2OCBNZWRpdW0gR3JpZCAyIEFjY2VudCAyO1xcbHNkcHJpb3JpdHk2OSBNZWRpdW0gR3JpZCAzIEFjY2VudCAyO1xcbHNkcHJpb3JpdHk3MCBEYXJrIExpc3QgQWNjZW50IDI7XFxsc2Rwcmlvcml0eTcxIENvbG9yZnVsIFNoYWRpbmcgQWNjZW50IDI7XFxsc2Rwcmlvcml0eTcyIENvbG9yZnVsIExpc3QgQWNjZW50IDI7XHJcblxcbHNkcHJpb3JpdHk3MyBDb2xvcmZ1bCBHcmlkIEFjY2VudCAyO1xcbHNkcHJpb3JpdHk2MCBMaWdodCBTaGFkaW5nIEFjY2VudCAzO1xcbHNkcHJpb3JpdHk2MSBMaWdodCBMaXN0IEFjY2VudCAzO1xcbHNkcHJpb3JpdHk2MiBMaWdodCBHcmlkIEFjY2VudCAzO1xcbHNkcHJpb3JpdHk2MyBNZWRpdW0gU2hhZGluZyAxIEFjY2VudCAzO1xcbHNkcHJpb3JpdHk2NCBNZWRpdW0gU2hhZGluZyAyIEFjY2VudCAzO1xcbHNkcHJpb3JpdHk2NSBNZWRpdW0gTGlzdCAxIEFjY2VudCAzO1xyXG5cXGxzZHByaW9yaXR5NjYgTWVkaXVtIExpc3QgMiBBY2NlbnQgMztcXGxzZHByaW9yaXR5NjcgTWVkaXVtIEdyaWQgMSBBY2NlbnQgMztcXGxzZHByaW9yaXR5NjggTWVkaXVtIEdyaWQgMiBBY2NlbnQgMztcXGxzZHByaW9yaXR5NjkgTWVkaXVtIEdyaWQgMyBBY2NlbnQgMztcXGxzZHByaW9yaXR5NzAgRGFyayBMaXN0IEFjY2VudCAzO1xcbHNkcHJpb3JpdHk3MSBDb2xvcmZ1bCBTaGFkaW5nIEFjY2VudCAzO1xcbHNkcHJpb3JpdHk3MiBDb2xvcmZ1bCBMaXN0IEFjY2VudCAzO1xyXG5cXGxzZHByaW9yaXR5NzMgQ29sb3JmdWwgR3JpZCBBY2NlbnQgMztcXGxzZHByaW9yaXR5NjAgTGlnaHQgU2hhZGluZyBBY2NlbnQgNDtcXGxzZHByaW9yaXR5NjEgTGlnaHQgTGlzdCBBY2NlbnQgNDtcXGxzZHByaW9yaXR5NjIgTGlnaHQgR3JpZCBBY2NlbnQgNDtcXGxzZHByaW9yaXR5NjMgTWVkaXVtIFNoYWRpbmcgMSBBY2NlbnQgNDtcXGxzZHByaW9yaXR5NjQgTWVkaXVtIFNoYWRpbmcgMiBBY2NlbnQgNDtcXGxzZHByaW9yaXR5NjUgTWVkaXVtIExpc3QgMSBBY2NlbnQgNDtcclxuXFxsc2Rwcmlvcml0eTY2IE1lZGl1bSBMaXN0IDIgQWNjZW50IDQ7XFxsc2Rwcmlvcml0eTY3IE1lZGl1bSBHcmlkIDEgQWNjZW50IDQ7XFxsc2Rwcmlvcml0eTY4IE1lZGl1bSBHcmlkIDIgQWNjZW50IDQ7XFxsc2Rwcmlvcml0eTY5IE1lZGl1bSBHcmlkIDMgQWNjZW50IDQ7XFxsc2Rwcmlvcml0eTcwIERhcmsgTGlzdCBBY2NlbnQgNDtcXGxzZHByaW9yaXR5NzEgQ29sb3JmdWwgU2hhZGluZyBBY2NlbnQgNDtcXGxzZHByaW9yaXR5NzIgQ29sb3JmdWwgTGlzdCBBY2NlbnQgNDtcclxuXFxsc2Rwcmlvcml0eTczIENvbG9yZnVsIEdyaWQgQWNjZW50IDQ7XFxsc2Rwcmlvcml0eTYwIExpZ2h0IFNoYWRpbmcgQWNjZW50IDU7XFxsc2Rwcmlvcml0eTYxIExpZ2h0IExpc3QgQWNjZW50IDU7XFxsc2Rwcmlvcml0eTYyIExpZ2h0IEdyaWQgQWNjZW50IDU7XFxsc2Rwcmlvcml0eTYzIE1lZGl1bSBTaGFkaW5nIDEgQWNjZW50IDU7XFxsc2Rwcmlvcml0eTY0IE1lZGl1bSBTaGFkaW5nIDIgQWNjZW50IDU7XFxsc2Rwcmlvcml0eTY1IE1lZGl1bSBMaXN0IDEgQWNjZW50IDU7XHJcblxcbHNkcHJpb3JpdHk2NiBNZWRpdW0gTGlzdCAyIEFjY2VudCA1O1xcbHNkcHJpb3JpdHk2NyBNZWRpdW0gR3JpZCAxIEFjY2VudCA1O1xcbHNkcHJpb3JpdHk2OCBNZWRpdW0gR3JpZCAyIEFjY2VudCA1O1xcbHNkcHJpb3JpdHk2OSBNZWRpdW0gR3JpZCAzIEFjY2VudCA1O1xcbHNkcHJpb3JpdHk3MCBEYXJrIExpc3QgQWNjZW50IDU7XFxsc2Rwcmlvcml0eTcxIENvbG9yZnVsIFNoYWRpbmcgQWNjZW50IDU7XFxsc2Rwcmlvcml0eTcyIENvbG9yZnVsIExpc3QgQWNjZW50IDU7XHJcblxcbHNkcHJpb3JpdHk3MyBDb2xvcmZ1bCBHcmlkIEFjY2VudCA1O1xcbHNkcHJpb3JpdHk2MCBMaWdodCBTaGFkaW5nIEFjY2VudCA2O1xcbHNkcHJpb3JpdHk2MSBMaWdodCBMaXN0IEFjY2VudCA2O1xcbHNkcHJpb3JpdHk2MiBMaWdodCBHcmlkIEFjY2VudCA2O1xcbHNkcHJpb3JpdHk2MyBNZWRpdW0gU2hhZGluZyAxIEFjY2VudCA2O1xcbHNkcHJpb3JpdHk2NCBNZWRpdW0gU2hhZGluZyAyIEFjY2VudCA2O1xcbHNkcHJpb3JpdHk2NSBNZWRpdW0gTGlzdCAxIEFjY2VudCA2O1xyXG5cXGxzZHByaW9yaXR5NjYgTWVkaXVtIExpc3QgMiBBY2NlbnQgNjtcXGxzZHByaW9yaXR5NjcgTWVkaXVtIEdyaWQgMSBBY2NlbnQgNjtcXGxzZHByaW9yaXR5NjggTWVkaXVtIEdyaWQgMiBBY2NlbnQgNjtcXGxzZHByaW9yaXR5NjkgTWVkaXVtIEdyaWQgMyBBY2NlbnQgNjtcXGxzZHByaW9yaXR5NzAgRGFyayBMaXN0IEFjY2VudCA2O1xcbHNkcHJpb3JpdHk3MSBDb2xvcmZ1bCBTaGFkaW5nIEFjY2VudCA2O1xcbHNkcHJpb3JpdHk3MiBDb2xvcmZ1bCBMaXN0IEFjY2VudCA2O1xyXG5cXGxzZHByaW9yaXR5NzMgQ29sb3JmdWwgR3JpZCBBY2NlbnQgNjtcXGxzZHFmb3JtYXQxXFxsc2Rwcmlvcml0eTE5IFN1YnRsZSBFbXBoYXNpcztcXGxzZHFmb3JtYXQxXFxsc2Rwcmlvcml0eTIxIEludGVuc2UgRW1waGFzaXM7XFxsc2RxZm9ybWF0MVxcbHNkcHJpb3JpdHkzMSBTdWJ0bGUgUmVmZXJlbmNlO1xcbHNkcWZvcm1hdDFcXGxzZHByaW9yaXR5MzIgSW50ZW5zZSBSZWZlcmVuY2U7XFxsc2RxZm9ybWF0MVxcbHNkcHJpb3JpdHkzMyBCb29rIFRpdGxlO1xcbHNkc2VtaWhpZGRlbjFcXGxzZHVuaGlkZXVzZWQxXFxsc2Rwcmlvcml0eTM3IEJpYmxpb2dyYXBoeTtcclxuXFxsc2RzZW1paGlkZGVuMVxcbHNkdW5oaWRldXNlZDFcXGxzZHFmb3JtYXQxXFxsc2Rwcmlvcml0eTM5IFRPQyBIZWFkaW5nO319fSIsIkFic3RyYWN0U291cmNlVGV4dEZvcm1hdCI6MCwiQWNjZXNzRGF0ZSI6IjI3LzAyLzIwMjEiLCJBdXRob3JzIjpbeyIkaWQiOiI0IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiTGFzdE5hbWUiOiJHb2JpZXJubyBkZSBNw6l4aWNvIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjowLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMS0wMi0yOFQwMTowMjoyOSIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJkMjQ4YWEyMS0yN2E4LTQxMmYtOTdiOC05NDg1NjU3YzgyMTQiLCJNb2RpZmllZE9uIjoiMjAyMS0wMi0yOFQwMTowMjoyOSIsIlByb2plY3QiOnsiJGlkIjoiNSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUHJvamVjdCwgU3dpc3NBY2FkZW1pYy5DaXRhdmkifX1dLCJDaXRhdGlvbktleVVwZGF0ZVR5cGUiOjAsIkNvbGxhYm9yYXRvcnMiOltdLCJEYXRlIjoiMjcvMDIvMjAyMSIsIkVkaXRvcnMiOltdLCJFZGl0aW9uIjoiUHJpbWVyYSIsIkV2YWx1YXRpb25Db21wbGV4aXR5IjowLCJFdmFsdWF0aW9uU291cmNlVGV4dEZvcm1hdCI6MCwiR3JvdXBzIjpbXSwiSGFzTGFiZWwxIjpmYWxzZSwiSGFzTGFiZWwyIjpmYWxzZSwiS2V5d29yZHMiOltdLCJMb2NhdGlvbnMiOlt7IiRpZCI6IjYiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkxvY2F0aW9uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkFkZHJlc3MiOnsiJGlkIjoiNyIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuTGlua2VkUmVzb3VyY2UsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiTGlua2VkUmVzb3VyY2VUeXBlIjo1LCJPcmlnaW5hbFN0cmluZyI6Imh0dHBzOi8vY29yb25hdmlydXMuZ29iLm14LyIsIlVyaVN0cmluZyI6Imh0dHBzOi8vY29yb25hdmlydXMuZ29iLm14LyIsIkxpbmtlZFJlc291cmNlU3RhdHVzIjo4LCJQcm9wZXJ0aWVzIjp7IiRpZCI6IjgiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkxpbmtlZFJlc291cmNlUHJvcGVydGllcywgU3dpc3NBY2FkZW1pYy5DaXRhdmkifSwiU3luY0ZvbGRlclR5cGUiOjAsIklzTG9jYWxDbG91ZFByb2plY3RGaWxlTGluayI6ZmFsc2UsIklzQ2xvdWRSZXN0b3JlIjpmYWxzZSwiSXNDbG91ZENvcHkiOmZhbHNlLCJBdHRhY2htZW50Rm9sZGVyV2FzSW5GYWxsYmFja01vZGUiOmZhbHNlfSwiQW5ub3RhdGlvbnMiOltdLCJMb2NhdGlvblR5cGUiOjAsIk1pcnJvcnNSZWZlcmVuY2VQcm9wZXJ0eUlkIjoxNTEsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIxLTAyLTI4VDAxOjAxOjQ4IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6IjFmODVjYzQwLWY0N2QtNDM2Yi05YzU4LTkwMWI5MzQ0MjIyMSIsIk1vZGlmaWVkT24iOiIyMDIxLTAyLTI4VDAxOjAxOjQ4IiwiUHJvamVjdCI6eyIkcmVmIjoiNSJ9fV0sIk9ubGluZUFkZHJlc3MiOiJodHRwczovL2Nvcm9uYXZpcnVzLmdvYi5teC8iLCJPcmdhbml6YXRpb25zIjpbeyIkcmVmIjoiNCJ9XSwiT3RoZXJzSW52b2x2ZWQiOltdLCJQbGFjZU9mUHVibGljYXRpb24iOiJNw6l4aWNvIiwiUHVibGlzaGVycyI6W10sIlF1b3RhdGlvbnMiOltdLCJSZWZlcmVuY2VUeXBlIjoiSW50ZXJuZXREb2N1bWVudCIsIlNob3J0VGl0bGUiOiJHb2JpZXJubyBkZSBNw6l4aWNvIDIwMjAg4oCTIENvcm9uYXZpcnVzIiwiU2hvcnRUaXRsZVVwZGF0ZVR5cGUiOjAsIlNvdXJjZU9mQmlibGlvZ3JhcGhpY0luZm9ybWF0aW9uIjoiY29yb25hdmlydXMuZ29iLm14IiwiU3RhdGljSWRzIjpbImVhMzc5ZmJmLTZhYmQtNDE1Yy1iYzhkLTJiNDkyM2E4MDFkNCJdLCJUYWJsZU9mQ29udGVudHNDb21wbGV4aXR5IjowLCJUYWJsZU9mQ29udGVudHNTb3VyY2VUZXh0Rm9ybWF0IjowLCJUYXNrcyI6W10sIlRpdGxlIjoiQ29yb25hdmlydXMg4oCTIGdvYi5teCIsIlRyYW5zbGF0b3JzIjpbXSwiWWVhciI6IjIwMjAiLCJZZWFyUmVzb2x2ZWQiOiIyMDIwIiwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjEtMDItMjhUMDE6MDE6NDgiLCJNb2RpZmllZEJ5IjoiX1JvY2lvIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJmNmQ2YWQyMC0xMDNhLTQzNGQtOTg5Ny05NmIyMmU1NWVkODYiLCJNb2RpZmllZE9uIjoiMjAyMS0wMi0yOFQyMDozNDoyOCIsIlByb2plY3QiOnsiJHJlZiI6IjUifX0sIlVzZU51bWJlcmluZ1R5cGVPZlBhcmVudERvY3VtZW50IjpmYWxzZX1dLCJGb3JtYXR0ZWRUZXh0Ijp7IiRpZCI6IjkiLCJDb3VudCI6MSwiVGV4dFVuaXRzIjpbeyIkaWQiOiIxMCIsIkZvbnRTdHlsZSI6eyIkaWQiOiIxMSIsIk5ldXRyYWwiOnRydWV9LCJSZWFkaW5nT3JkZXIiOjEsIlRleHQiOiIoR29iaWVybm8gZGUgTcOpeGljbywgMjAyMCkifV19LCJUYWciOiJDaXRhdmlQbGFjZWhvbGRlciM1M2VjM2UzOS04ZmI5LTQ0MTAtOTc0NS1iMGQxYTU5YzlhNmUiLCJUZXh0IjoiKEdvYmllcm5vIGRlIE3DqXhpY28sIDIwMjApIiwiV0FJVmVyc2lvbiI6IjYuNy4wLjAifQ==}</w:instrText>
           </w:r>
           <w:r w:rsidRPr="00BE54A5">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
@@ -3104,100 +3180,99 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Para entender el complejo impacto del COVID 19 utilizaremos la teoría del riesgo la cual ha sido analizada por </w:t>
       </w:r>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ulrich Beck desde 1986 asumiendo un carácter global. Tomando en cuenta las interacciones entre medio ambiente, las infecciones, la inestabilidad en la vida familiar y social.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CAC28B7" w14:textId="1F8B8E5A" w:rsidR="00B22F75" w:rsidRPr="001F2A62" w:rsidRDefault="00B22F75" w:rsidP="00293994">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_CTVK001514d74741b67429d8a2dbb5a9a1fa70b"/>
+      <w:bookmarkStart w:id="8" w:name="_CTVK001514d74741b67429d8a2dbb5a9a1fa70b"/>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Partimos de las aportaciones realizadas por </w:t>
       </w:r>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Juárez-Nájera, Bustos-Aguayo, Carreón Guillén y García-Lirios (2020) donde describen que </w:t>
       </w:r>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“en las ciencias sociales los fenómenos emergentes, inciertos y amenazantes como la propagación del coronavirus covid-19 se explican desde la teoría de la percepción del riesgo</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#b78319e9-5af2-46de-887a-383a270f4111"/>
           <w:id w:val="1648935742"/>
           <w:placeholder>
             <w:docPart w:val="A59B32FF30594787B9F929BDCDD1CEE0"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="004C6FA4" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBc3NvY2lhdGVXaXRoS25vd2xlZGdlSXRlbUlkIjoiNTE0ZDc0NzQtMWI2Ny00MjlkLThhMmQtYmI1YTlhMWZhNzBiIiwiSWQiOiI4NDUzNDg3MC02YmU4LTRmMTItOTliZC0xYTFkMDNiNjY0ZmEiLCJSYW5nZUxlbmd0aCI6NzYsIlJlZmVyZW5jZUlkIjoiYzZlMjI2ZTctZjc5Ni00YjM2LWFiYjMtODE3Y2IyZDA4N2ZiIiwiUGFnZVJhbmdlIjp7IiRpZCI6IjMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZVJhbmdlLCBTd2lzc0FjYWRlbWljIiwiRW5kUGFnZSI6eyIkaWQiOiI0IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLlBhZ2VOdW1iZXIsIFN3aXNzQWNhZGVtaWMiLCJJc0Z1bGx5TnVtZXJpYyI6ZmFsc2UsIk51bWJlcmluZ1R5cGUiOjAsIk51bWVyYWxTeXN0ZW0iOjB9LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6Ijk2IiwiU3RhcnRQYWdlIjp7IiRpZCI6IjUiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZU51bWJlciwgU3dpc3NBY2FkZW1pYyIsIklzRnVsbHlOdW1lcmljIjp0cnVlLCJOdW1iZXIiOjk2LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6Ijk2IiwiUHJldHR5U3RyaW5nIjoiOTYifX0sIlF1b3RhdGlvblR5cGUiOjEsIlJlZmVyZW5jZSI6eyIkaWQiOiI2IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5SZWZlcmVuY2UsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiQWJzdHJhY3QiOiJFbCBvYmpldGl2byBkZWwgcHJlc2VudGUgZG9jdW1lbnRvIGZ1ZSBleHBsb3JhciBsYSBjb25maWFiaWxpZGFkIHkgdmFsaWRleiBkZSB1biBpbnN0cnVtZW50byBxdWUgbWlkZSBsYSBwZXJjZXBjacOzbiBkZSByaWVzZ28gZW4gZXN0dWRpYW50ZXMgZGUgbGljZW5jaWF0dXJhIHJlc3BlY3RvIGEgbGEgcHJvcGFnYWNpw7NuIGRlbCBjb3JvbmF2aXJ1cyBjb3ZpZC0xOS4gU2UgcmVhbGl6w7MgdW4gdHJhYmFqbyB0cmFuc3ZlcnNhbCB5IGNvcnJlbGFjaW9uYWwgY29uIHVuYSBzZWxlY2Npw7NuIGRlIDEwMCBlc3R1ZGlhbnRlcyBkZSB1bmEgdW5pdmVyc2lkYWQgcMO6YmxpY2EsIGNvbnNpZGVyYW5kbyBzdSBwYXJ0aWNpcGFjacOzbiBlbiBsYXMgcHLDoWN0aWNhcyBwcm9mZXNpb25hbGVzIHkgc2VydmljaW8gc29jaWFsIGVuIGNlbnRyb3MgZGUgc2FsdWQgY29tdW5pdGFyaWEgZGVsIGNlbnRybyBkZSBNw6l4aWNvLiBTZSBvYnNlcnZhcm9uIHRyZXMgZGltZW5zaW9uZXMgcmVsYXRpdmFzIGEgbGEgaW5jb25tZW5zdXJhYmlsaWRhZCwgaW1wcmVkZWNpYmlsaWRhZCBlIGluY29udHJvbGFiaWxpZGFkIGRlbCByaWVzZ28gcXVlIGV4cGxpY2Fyb24gZWwgNzclIGRlIGxhIHZhcmlhbnphLCBhdW5xdWUgZWwgZGlzZcOxbyBkZSBsYSBpbnZlc3RpZ2FjacOzbiBsaW1pdMOzIGxvcyByZXN1bHRhZG9zIGEgbGEgbXVlc3RyYSBlbmN1ZXN0YWRhLCBzZSBzdWdpZXJlIGxhIGV4dGVuc2nDs24gZGVsIGVzdHVkaW8gYSBvdHJhcyBlbnRpZGFkZXMgZGVsIHNlcnZpY2lvIGRlIHNhbHVkIHDDumJsaWNhLiIsIkFic3RyYWN0Q29tcGxleGl0eSI6MCwiQWJzdHJhY3RTb3VyY2VUZXh0Rm9ybWF0IjowLCJBdXRob3JzIjpbeyIkaWQiOiI3IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiTWFyZ2FyaXRhIiwiTGFzdE5hbWUiOiJKdcOhcmV6LU7DoWplcmEiLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjEsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE1OjM3OjAzIiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6ImI5NjFiM2YzLTIzYjMtNGNmMi04YTI3LTg5MzNjYjkwNzUzMiIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE1OjM3OjAzIiwiUHJvamVjdCI6eyIkaWQiOiI4IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5Qcm9qZWN0LCBTd2lzc0FjYWRlbWljLkNpdGF2aSJ9fSx7IiRpZCI6IjkiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJKb3PDqSIsIkxhc3ROYW1lIjoiQnVzdG9zLUFndWF5byIsIk1pZGRsZU5hbWUiOiJNYXJjb3MiLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE1OjM3OjAzIiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6Ijc0NzY2MzQ1LTE0OTQtNDBmYi1hZmExLTc3NWQ1ZTc2YTNlMyIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE1OjM3OjAzIiwiUHJvamVjdCI6eyIkcmVmIjoiOCJ9fSx7IiRpZCI6IjEwIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiSmF2aWVyIiwiTGFzdE5hbWUiOiJDYXJyZcOzbiBHdWlsbMOpbiIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MiwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTU6Mzc6MDMiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiNDYyMjFmZmYtYTZiYi00MDg1LTk3ZjctYThiYmNjY2EyYTk1IiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTU6Mzc6MDMiLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19LHsiJGlkIjoiMTEiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJDcnV6IiwiTGFzdE5hbWUiOiJHYXJjw61hLUxpcmlvcyIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MSwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTU6Mzc6MDMiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZjM2MDk4NjctYmIxYS00OWViLTk0ODktOTgxZjQ2YWMyZWQyIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTU6Mzc6MDMiLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19XSwiQ2l0YXRpb25LZXlVcGRhdGVUeXBlIjowLCJDb2xsYWJvcmF0b3JzIjpbXSwiQ292ZXJQYXRoIjp7IiRpZCI6IjEyIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5MaW5rZWRSZXNvdXJjZSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJMaW5rZWRSZXNvdXJjZVR5cGUiOjIsIk9yaWdpbmFsU3RyaW5nIjoiQzpcXFVzZXJzXFxSb2Npb1xcQXBwRGF0YVxcTG9jYWxcXFRlbXBcXDNtYTFobmptLmpwZyIsIlVyaVN0cmluZyI6ImM2ZTIyNmU3LWY3OTYtNGIzNi1hYmIzLTgxN2NiMmQwODdmYiIsIkxpbmtlZFJlc291cmNlU3RhdHVzIjo4LCJQcm9wZXJ0aWVzIjp7IiRpZCI6IjEzIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5MaW5rZWRSZXNvdXJjZVByb3BlcnRpZXMsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIn0sIlN5bmNGb2xkZXJUeXBlIjowLCJJc0xvY2FsQ2xvdWRQcm9qZWN0RmlsZUxpbmsiOmZhbHNlLCJJc0Nsb3VkUmVzdG9yZSI6ZmFsc2UsIklzQ2xvdWRDb3B5IjpmYWxzZSwiQXR0YWNobWVudEZvbGRlcldhc0luRmFsbGJhY2tNb2RlIjpmYWxzZX0sIkVkaXRvcnMiOltdLCJFdmFsdWF0aW9uQ29tcGxleGl0eSI6MCwiRXZhbHVhdGlvblNvdXJjZVRleHRGb3JtYXQiOjAsIkdyb3VwcyI6W10sIkhhc0xhYmVsMSI6ZmFsc2UsIkhhc0xhYmVsMiI6ZmFsc2UsIktleXdvcmRzIjpbXSwiTG9jYXRpb25zIjpbXSwiTnVtYmVyIjoiMTciLCJPcmdhbml6YXRpb25zIjpbXSwiT3RoZXJzSW52b2x2ZWQiOltdLCJQYWdlQ291bnQiOiIxNCIsIlBhZ2VSYW5nZSI6IjxzcD5cclxuICA8bj45NDwvbj5cclxuICA8aW4+dHJ1ZTwvaW4+XHJcbiAgPG9zPjk0PC9vcz5cclxuICA8cHM+OTQ8L3BzPlxyXG48L3NwPlxyXG48ZXA+XHJcbiAgPG4+MTA3PC9uPlxyXG4gIDxpbj50cnVlPC9pbj5cclxuICA8b3M+MTA3PC9vcz5cclxuICA8cHM+MTA3PC9wcz5cclxuPC9lcD5cclxuPG9zPjk0LTEwNzwvb3M+IiwiUGVyaW9kaWNhbCI6eyIkaWQiOiIxNCIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyaW9kaWNhbCwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJOYW1lIjoiUmV2aXN0YSBkZSBQc2ljb2xvZ8OtYSBkZSBsYSBVbml2ZXJzaWRhZCBBdXRwb25vbWEgZGVsIEVzdGFkbyBkZSBNw6l4aWNvIiwiUGFnaW5hdGlvbiI6MCwiUHJvdGVjdGVkIjpmYWxzZSwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTU6NDI6MzciLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiMjRmZjUwYWUtNzdkMS00Mjk2LTk5MjQtNTYyNGVkMWJmNjRhIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTU6NDI6MzciLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19LCJQdWJsaXNoZXJzIjpbXSwiUXVvdGF0aW9ucyI6W10sIlJhdGluZyI6NCwiUmVmZXJlbmNlVHlwZSI6IkpvdXJuYWxBcnRpY2xlIiwiU2hvcnRUaXRsZSI6Ikp1w6FyZXotTsOhamVyYSwgQnVzdG9zLUFndWF5byBldCBhbC4gMjAyMCDigJMgTGEgcGVyY2VwY2nDs24gZGUgcmllc2dvIGVuIiwiU2hvcnRUaXRsZVVwZGF0ZVR5cGUiOjAsIlN0YXRpY0lkcyI6WyI2ZDc0MmFhYS0wYTM5LTQwMjktOWJhNi04ZTI2NTc5Yjg5YzkiXSwiVGFibGVPZkNvbnRlbnRzQ29tcGxleGl0eSI6MCwiVGFibGVPZkNvbnRlbnRzU291cmNlVGV4dEZvcm1hdCI6MCwiVGFza3MiOltdLCJUaXRsZSI6IkxhIHBlcmNlcGNpw7NuIGRlIHJpZXNnbyBlbiBlc3R1ZGlhbnRlcyB1bml2ZXJzaXRhcmlvcyBhbnRlIGxhIHByb3BhZ2FjacOzbiBkZWwgY29yb25hdmlydXMgU0FSUy1DT1YtMiB5IGxhIGVuZmVybWVkYWQgQ09WSUQgMjAxOSIsIlRyYW5zbGF0b3JzIjpbXSwiVm9sdW1lIjoiOSIsIlllYXIiOiIyMDIwIiwiWWVhclJlc29sdmVkIjoiMjAyMCIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDAwOjAzOjMzIiwiTW9kaWZpZWRCeSI6Il9Sb2NpbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiYzZlMjI2ZTctZjc5Ni00YjM2LWFiYjMtODE3Y2IyZDA4N2ZiIiwiTW9kaWZpZWRPbiI6IjIwMjEtMDItMjhUMjA6MzQ6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19LCJVc2VOdW1iZXJpbmdUeXBlT2ZQYXJlbnREb2N1bWVudCI6ZmFsc2V9XSwiRm9ybWF0dGVkVGV4dCI6eyIkaWQiOiIxNSIsIkNvdW50IjoxLCJUZXh0VW5pdHMiOlt7IiRpZCI6IjE2IiwiRm9udFN0eWxlIjp7IiRpZCI6IjE3IiwiTmV1dHJhbCI6dHJ1ZX0sIlJlYWRpbmdPcmRlciI6MSwiVGV4dCI6IihKdcOhcmV6LU7DoWplcmEsIEJ1c3Rvcy1BZ3VheW8sIENhcnJlw7NuIEd1aWxsw6luIHkgR2FyY8OtYS1MaXJpb3MsIDIwMjAsIHAuwqA5NikifV19LCJUYWciOiJDaXRhdmlQbGFjZWhvbGRlciNiNzgzMTllOS01YWYyLTQ2ZGUtODg3YS0zODNhMjcwZjQxMTEiLCJUZXh0IjoiKEp1w6FyZXotTsOhamVyYSwgQnVzdG9zLUFndWF5bywgQ2FycmXDs24gR3VpbGzDqW4geSBHYXJjw61hLUxpcmlvcywgMjAyMCwgcC7CoDk2KSIsIldBSVZlcnNpb24iOiI2LjcuMC4wIn0=}</w:instrText>
           </w:r>
           <w:r w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
@@ -3219,83 +3294,82 @@
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> En este mismo sentido se toma en cuenta que </w:t>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="_CTVK0013eabf58e7e4f40e88ae823e9adc26f0d"/>
+      <w:bookmarkStart w:id="9" w:name="_CTVK0013eabf58e7e4f40e88ae823e9adc26f0d"/>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“la raíz epistemológica de la percepción del riesgo está sustentada en la fenomenología socia</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">l” </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#463a2354-6ee0-44bc-a5cb-475be3155ce0"/>
           <w:id w:val="1293105084"/>
           <w:placeholder>
             <w:docPart w:val="8CCD20FA2EB44EBE9B3E7F0A23080BBD"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="004C6FA4" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBc3NvY2lhdGVXaXRoS25vd2xlZGdlSXRlbUlkIjoiM2VhYmY1OGUtN2U0Zi00MGU4LThhZTgtMjNlOWFkYzI2ZjBkIiwiSWQiOiIyMjVjYTczZS0yOTQ0LTRmYmItYTJmNi00ZmRmMDliOGZhMmQiLCJSYW5nZUxlbmd0aCI6MzUsIlJlZmVyZW5jZUlkIjoiYzZlMjI2ZTctZjc5Ni00YjM2LWFiYjMtODE3Y2IyZDA4N2ZiIiwiUGFnZVJhbmdlIjp7IiRpZCI6IjMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZVJhbmdlLCBTd2lzc0FjYWRlbWljIiwiRW5kUGFnZSI6eyIkaWQiOiI0IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLlBhZ2VOdW1iZXIsIFN3aXNzQWNhZGVtaWMiLCJJc0Z1bGx5TnVtZXJpYyI6ZmFsc2UsIk51bWJlcmluZ1R5cGUiOjAsIk51bWVyYWxTeXN0ZW0iOjB9LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6Ijk2IiwiU3RhcnRQYWdlIjp7IiRpZCI6IjUiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZU51bWJlciwgU3dpc3NBY2FkZW1pYyIsIklzRnVsbHlOdW1lcmljIjp0cnVlLCJOdW1iZXIiOjk2LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6Ijk2IiwiUHJldHR5U3RyaW5nIjoiOTYifX0sIlF1b3RhdGlvblR5cGUiOjEsIlJlZmVyZW5jZSI6eyIkaWQiOiI2IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5SZWZlcmVuY2UsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiQWJzdHJhY3QiOiJFbCBvYmpldGl2byBkZWwgcHJlc2VudGUgZG9jdW1lbnRvIGZ1ZSBleHBsb3JhciBsYSBjb25maWFiaWxpZGFkIHkgdmFsaWRleiBkZSB1biBpbnN0cnVtZW50byBxdWUgbWlkZSBsYSBwZXJjZXBjacOzbiBkZSByaWVzZ28gZW4gZXN0dWRpYW50ZXMgZGUgbGljZW5jaWF0dXJhIHJlc3BlY3RvIGEgbGEgcHJvcGFnYWNpw7NuIGRlbCBjb3JvbmF2aXJ1cyBjb3ZpZC0xOS4gU2UgcmVhbGl6w7MgdW4gdHJhYmFqbyB0cmFuc3ZlcnNhbCB5IGNvcnJlbGFjaW9uYWwgY29uIHVuYSBzZWxlY2Npw7NuIGRlIDEwMCBlc3R1ZGlhbnRlcyBkZSB1bmEgdW5pdmVyc2lkYWQgcMO6YmxpY2EsIGNvbnNpZGVyYW5kbyBzdSBwYXJ0aWNpcGFjacOzbiBlbiBsYXMgcHLDoWN0aWNhcyBwcm9mZXNpb25hbGVzIHkgc2VydmljaW8gc29jaWFsIGVuIGNlbnRyb3MgZGUgc2FsdWQgY29tdW5pdGFyaWEgZGVsIGNlbnRybyBkZSBNw6l4aWNvLiBTZSBvYnNlcnZhcm9uIHRyZXMgZGltZW5zaW9uZXMgcmVsYXRpdmFzIGEgbGEgaW5jb25tZW5zdXJhYmlsaWRhZCwgaW1wcmVkZWNpYmlsaWRhZCBlIGluY29udHJvbGFiaWxpZGFkIGRlbCByaWVzZ28gcXVlIGV4cGxpY2Fyb24gZWwgNzclIGRlIGxhIHZhcmlhbnphLCBhdW5xdWUgZWwgZGlzZcOxbyBkZSBsYSBpbnZlc3RpZ2FjacOzbiBsaW1pdMOzIGxvcyByZXN1bHRhZG9zIGEgbGEgbXVlc3RyYSBlbmN1ZXN0YWRhLCBzZSBzdWdpZXJlIGxhIGV4dGVuc2nDs24gZGVsIGVzdHVkaW8gYSBvdHJhcyBlbnRpZGFkZXMgZGVsIHNlcnZpY2lvIGRlIHNhbHVkIHDDumJsaWNhLiIsIkFic3RyYWN0Q29tcGxleGl0eSI6MCwiQWJzdHJhY3RTb3VyY2VUZXh0Rm9ybWF0IjowLCJBdXRob3JzIjpbeyIkaWQiOiI3IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiTWFyZ2FyaXRhIiwiTGFzdE5hbWUiOiJKdcOhcmV6LU7DoWplcmEiLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjEsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE1OjM3OjAzIiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6ImI5NjFiM2YzLTIzYjMtNGNmMi04YTI3LTg5MzNjYjkwNzUzMiIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE1OjM3OjAzIiwiUHJvamVjdCI6eyIkaWQiOiI4IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5Qcm9qZWN0LCBTd2lzc0FjYWRlbWljLkNpdGF2aSJ9fSx7IiRpZCI6IjkiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJKb3PDqSIsIkxhc3ROYW1lIjoiQnVzdG9zLUFndWF5byIsIk1pZGRsZU5hbWUiOiJNYXJjb3MiLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE1OjM3OjAzIiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6Ijc0NzY2MzQ1LTE0OTQtNDBmYi1hZmExLTc3NWQ1ZTc2YTNlMyIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE1OjM3OjAzIiwiUHJvamVjdCI6eyIkcmVmIjoiOCJ9fSx7IiRpZCI6IjEwIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiSmF2aWVyIiwiTGFzdE5hbWUiOiJDYXJyZcOzbiBHdWlsbMOpbiIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MiwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTU6Mzc6MDMiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiNDYyMjFmZmYtYTZiYi00MDg1LTk3ZjctYThiYmNjY2EyYTk1IiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTU6Mzc6MDMiLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19LHsiJGlkIjoiMTEiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJDcnV6IiwiTGFzdE5hbWUiOiJHYXJjw61hLUxpcmlvcyIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MSwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTU6Mzc6MDMiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZjM2MDk4NjctYmIxYS00OWViLTk0ODktOTgxZjQ2YWMyZWQyIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTU6Mzc6MDMiLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19XSwiQ2l0YXRpb25LZXlVcGRhdGVUeXBlIjowLCJDb2xsYWJvcmF0b3JzIjpbXSwiQ292ZXJQYXRoIjp7IiRpZCI6IjEyIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5MaW5rZWRSZXNvdXJjZSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJMaW5rZWRSZXNvdXJjZVR5cGUiOjIsIk9yaWdpbmFsU3RyaW5nIjoiQzpcXFVzZXJzXFxSb2Npb1xcQXBwRGF0YVxcTG9jYWxcXFRlbXBcXDNtYTFobmptLmpwZyIsIlVyaVN0cmluZyI6ImM2ZTIyNmU3LWY3OTYtNGIzNi1hYmIzLTgxN2NiMmQwODdmYiIsIkxpbmtlZFJlc291cmNlU3RhdHVzIjo4LCJQcm9wZXJ0aWVzIjp7IiRpZCI6IjEzIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5MaW5rZWRSZXNvdXJjZVByb3BlcnRpZXMsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIn0sIlN5bmNGb2xkZXJUeXBlIjowLCJJc0xvY2FsQ2xvdWRQcm9qZWN0RmlsZUxpbmsiOmZhbHNlLCJJc0Nsb3VkUmVzdG9yZSI6ZmFsc2UsIklzQ2xvdWRDb3B5IjpmYWxzZSwiQXR0YWNobWVudEZvbGRlcldhc0luRmFsbGJhY2tNb2RlIjpmYWxzZX0sIkVkaXRvcnMiOltdLCJFdmFsdWF0aW9uQ29tcGxleGl0eSI6MCwiRXZhbHVhdGlvblNvdXJjZVRleHRGb3JtYXQiOjAsIkdyb3VwcyI6W10sIkhhc0xhYmVsMSI6ZmFsc2UsIkhhc0xhYmVsMiI6ZmFsc2UsIktleXdvcmRzIjpbXSwiTG9jYXRpb25zIjpbXSwiTnVtYmVyIjoiMTciLCJPcmdhbml6YXRpb25zIjpbXSwiT3RoZXJzSW52b2x2ZWQiOltdLCJQYWdlQ291bnQiOiIxNCIsIlBhZ2VSYW5nZSI6IjxzcD5cclxuICA8bj45NDwvbj5cclxuICA8aW4+dHJ1ZTwvaW4+XHJcbiAgPG9zPjk0PC9vcz5cclxuICA8cHM+OTQ8L3BzPlxyXG48L3NwPlxyXG48ZXA+XHJcbiAgPG4+MTA3PC9uPlxyXG4gIDxpbj50cnVlPC9pbj5cclxuICA8b3M+MTA3PC9vcz5cclxuICA8cHM+MTA3PC9wcz5cclxuPC9lcD5cclxuPG9zPjk0LTEwNzwvb3M+IiwiUGVyaW9kaWNhbCI6eyIkaWQiOiIxNCIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyaW9kaWNhbCwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJOYW1lIjoiUmV2aXN0YSBkZSBQc2ljb2xvZ8OtYSBkZSBsYSBVbml2ZXJzaWRhZCBBdXRwb25vbWEgZGVsIEVzdGFkbyBkZSBNw6l4aWNvIiwiUGFnaW5hdGlvbiI6MCwiUHJvdGVjdGVkIjpmYWxzZSwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTU6NDI6MzciLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiMjRmZjUwYWUtNzdkMS00Mjk2LTk5MjQtNTYyNGVkMWJmNjRhIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTU6NDI6MzciLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19LCJQdWJsaXNoZXJzIjpbXSwiUXVvdGF0aW9ucyI6W10sIlJhdGluZyI6NCwiUmVmZXJlbmNlVHlwZSI6IkpvdXJuYWxBcnRpY2xlIiwiU2hvcnRUaXRsZSI6Ikp1w6FyZXotTsOhamVyYSwgQnVzdG9zLUFndWF5byBldCBhbC4gMjAyMCDigJMgTGEgcGVyY2VwY2nDs24gZGUgcmllc2dvIGVuIiwiU2hvcnRUaXRsZVVwZGF0ZVR5cGUiOjAsIlN0YXRpY0lkcyI6WyI2ZDc0MmFhYS0wYTM5LTQwMjktOWJhNi04ZTI2NTc5Yjg5YzkiXSwiVGFibGVPZkNvbnRlbnRzQ29tcGxleGl0eSI6MCwiVGFibGVPZkNvbnRlbnRzU291cmNlVGV4dEZvcm1hdCI6MCwiVGFza3MiOltdLCJUaXRsZSI6IkxhIHBlcmNlcGNpw7NuIGRlIHJpZXNnbyBlbiBlc3R1ZGlhbnRlcyB1bml2ZXJzaXRhcmlvcyBhbnRlIGxhIHByb3BhZ2FjacOzbiBkZWwgY29yb25hdmlydXMgU0FSUy1DT1YtMiB5IGxhIGVuZmVybWVkYWQgQ09WSUQgMjAxOSIsIlRyYW5zbGF0b3JzIjpbXSwiVm9sdW1lIjoiOSIsIlllYXIiOiIyMDIwIiwiWWVhclJlc29sdmVkIjoiMjAyMCIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDAwOjAzOjMzIiwiTW9kaWZpZWRCeSI6Il9Sb2NpbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiYzZlMjI2ZTctZjc5Ni00YjM2LWFiYjMtODE3Y2IyZDA4N2ZiIiwiTW9kaWZpZWRPbiI6IjIwMjEtMDItMjhUMjA6MzQ6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19LCJVc2VOdW1iZXJpbmdUeXBlT2ZQYXJlbnREb2N1bWVudCI6ZmFsc2V9XSwiRm9ybWF0dGVkVGV4dCI6eyIkaWQiOiIxNSIsIkNvdW50IjoxLCJUZXh0VW5pdHMiOlt7IiRpZCI6IjE2IiwiRm9udFN0eWxlIjp7IiRpZCI6IjE3IiwiTmV1dHJhbCI6dHJ1ZX0sIlJlYWRpbmdPcmRlciI6MSwiVGV4dCI6IihKdcOhcmV6LU7DoWplcmEgZXQgYWwuLCAyMDIwLCBwLsKgOTYpIn1dfSwiVGFnIjoiQ2l0YXZpUGxhY2Vob2xkZXIjNDYzYTIzNTQtNmVlMC00NGJjLWE1Y2ItNDc1YmUzMTU1Y2UwIiwiVGV4dCI6IihKdcOhcmV6LU7DoWplcmEgZXQgYWwuLCAyMDIwLCBwLsKgOTYpIiwiV0FJVmVyc2lvbiI6IjYuNy4wLjAifQ==}</w:instrText>
           </w:r>
           <w:r w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
@@ -3322,86 +3396,85 @@
           </w:r>
           <w:r w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="187222A0" w14:textId="17FDB685" w:rsidR="00B22F75" w:rsidRPr="001F2A62" w:rsidRDefault="00B22F75" w:rsidP="00293994">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_CTVK00100837ba5fed6418986b1db0f9264d175"/>
+      <w:bookmarkStart w:id="10" w:name="_CTVK00100837ba5fed6418986b1db0f9264d175"/>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Se toma en cuenta para poder entender este complejo fenómeno de los impactos de la pandemia que “la teoría de la percepción de riesgo considera que la racionalidad no es exclusiva o sustituida por la emotividad que supone un evento esperado de alto impacto y consecuencias a la integridad o salud de las personas” (García, 2016</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
           </w:rPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#5a86626f-28fc-4db1-8706-ced18055f454"/>
           <w:id w:val="-878325557"/>
           <w:placeholder>
             <w:docPart w:val="A59B32FF30594787B9F929BDCDD1CEE0"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="004C6FA4" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
             </w:rPr>
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBc3NvY2lhdGVXaXRoS25vd2xlZGdlSXRlbUlkIjoiMDA4MzdiYTUtZmVkNi00MTg5LTg2YjEtZGIwZjkyNjRkMTc1IiwiSWQiOiI2NWU5NTdhMC1mZmQ4LTRmMjUtYTM1Zi02MDhiZTUwYmQ0ZDMiLCJSYW5nZUxlbmd0aCI6MzUsIlJlZmVyZW5jZUlkIjoiYzZlMjI2ZTctZjc5Ni00YjM2LWFiYjMtODE3Y2IyZDA4N2ZiIiwiUGFnZVJhbmdlIjp7IiRpZCI6IjMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZVJhbmdlLCBTd2lzc0FjYWRlbWljIiwiRW5kUGFnZSI6eyIkaWQiOiI0IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLlBhZ2VOdW1iZXIsIFN3aXNzQWNhZGVtaWMiLCJJc0Z1bGx5TnVtZXJpYyI6ZmFsc2UsIk51bWJlcmluZ1R5cGUiOjAsIk51bWVyYWxTeXN0ZW0iOjB9LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6Ijk2IiwiU3RhcnRQYWdlIjp7IiRpZCI6IjUiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZU51bWJlciwgU3dpc3NBY2FkZW1pYyIsIklzRnVsbHlOdW1lcmljIjp0cnVlLCJOdW1iZXIiOjk2LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6Ijk2IiwiUHJldHR5U3RyaW5nIjoiOTYifX0sIlF1b3RhdGlvblR5cGUiOjEsIlJlZmVyZW5jZSI6eyIkaWQiOiI2IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5SZWZlcmVuY2UsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiQWJzdHJhY3QiOiJFbCBvYmpldGl2byBkZWwgcHJlc2VudGUgZG9jdW1lbnRvIGZ1ZSBleHBsb3JhciBsYSBjb25maWFiaWxpZGFkIHkgdmFsaWRleiBkZSB1biBpbnN0cnVtZW50byBxdWUgbWlkZSBsYSBwZXJjZXBjacOzbiBkZSByaWVzZ28gZW4gZXN0dWRpYW50ZXMgZGUgbGljZW5jaWF0dXJhIHJlc3BlY3RvIGEgbGEgcHJvcGFnYWNpw7NuIGRlbCBjb3JvbmF2aXJ1cyBjb3ZpZC0xOS4gU2UgcmVhbGl6w7MgdW4gdHJhYmFqbyB0cmFuc3ZlcnNhbCB5IGNvcnJlbGFjaW9uYWwgY29uIHVuYSBzZWxlY2Npw7NuIGRlIDEwMCBlc3R1ZGlhbnRlcyBkZSB1bmEgdW5pdmVyc2lkYWQgcMO6YmxpY2EsIGNvbnNpZGVyYW5kbyBzdSBwYXJ0aWNpcGFjacOzbiBlbiBsYXMgcHLDoWN0aWNhcyBwcm9mZXNpb25hbGVzIHkgc2VydmljaW8gc29jaWFsIGVuIGNlbnRyb3MgZGUgc2FsdWQgY29tdW5pdGFyaWEgZGVsIGNlbnRybyBkZSBNw6l4aWNvLiBTZSBvYnNlcnZhcm9uIHRyZXMgZGltZW5zaW9uZXMgcmVsYXRpdmFzIGEgbGEgaW5jb25tZW5zdXJhYmlsaWRhZCwgaW1wcmVkZWNpYmlsaWRhZCBlIGluY29udHJvbGFiaWxpZGFkIGRlbCByaWVzZ28gcXVlIGV4cGxpY2Fyb24gZWwgNzclIGRlIGxhIHZhcmlhbnphLCBhdW5xdWUgZWwgZGlzZcOxbyBkZSBsYSBpbnZlc3RpZ2FjacOzbiBsaW1pdMOzIGxvcyByZXN1bHRhZG9zIGEgbGEgbXVlc3RyYSBlbmN1ZXN0YWRhLCBzZSBzdWdpZXJlIGxhIGV4dGVuc2nDs24gZGVsIGVzdHVkaW8gYSBvdHJhcyBlbnRpZGFkZXMgZGVsIHNlcnZpY2lvIGRlIHNhbHVkIHDDumJsaWNhLiIsIkFic3RyYWN0Q29tcGxleGl0eSI6MCwiQWJzdHJhY3RTb3VyY2VUZXh0Rm9ybWF0IjowLCJBdXRob3JzIjpbeyIkaWQiOiI3IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiTWFyZ2FyaXRhIiwiTGFzdE5hbWUiOiJKdcOhcmV6LU7DoWplcmEiLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjEsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE1OjM3OjAzIiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6ImI5NjFiM2YzLTIzYjMtNGNmMi04YTI3LTg5MzNjYjkwNzUzMiIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE1OjM3OjAzIiwiUHJvamVjdCI6eyIkaWQiOiI4IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5Qcm9qZWN0LCBTd2lzc0FjYWRlbWljLkNpdGF2aSJ9fSx7IiRpZCI6IjkiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJKb3PDqSIsIkxhc3ROYW1lIjoiQnVzdG9zLUFndWF5byIsIk1pZGRsZU5hbWUiOiJNYXJjb3MiLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE1OjM3OjAzIiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6Ijc0NzY2MzQ1LTE0OTQtNDBmYi1hZmExLTc3NWQ1ZTc2YTNlMyIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE1OjM3OjAzIiwiUHJvamVjdCI6eyIkcmVmIjoiOCJ9fSx7IiRpZCI6IjEwIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiSmF2aWVyIiwiTGFzdE5hbWUiOiJDYXJyZcOzbiBHdWlsbMOpbiIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MiwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTU6Mzc6MDMiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiNDYyMjFmZmYtYTZiYi00MDg1LTk3ZjctYThiYmNjY2EyYTk1IiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTU6Mzc6MDMiLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19LHsiJGlkIjoiMTEiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJDcnV6IiwiTGFzdE5hbWUiOiJHYXJjw61hLUxpcmlvcyIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MSwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTU6Mzc6MDMiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZjM2MDk4NjctYmIxYS00OWViLTk0ODktOTgxZjQ2YWMyZWQyIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTU6Mzc6MDMiLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19XSwiQ2l0YXRpb25LZXlVcGRhdGVUeXBlIjowLCJDb2xsYWJvcmF0b3JzIjpbXSwiQ292ZXJQYXRoIjp7IiRpZCI6IjEyIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5MaW5rZWRSZXNvdXJjZSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJMaW5rZWRSZXNvdXJjZVR5cGUiOjIsIk9yaWdpbmFsU3RyaW5nIjoiQzpcXFVzZXJzXFxSb2Npb1xcQXBwRGF0YVxcTG9jYWxcXFRlbXBcXDNtYTFobmptLmpwZyIsIlVyaVN0cmluZyI6ImM2ZTIyNmU3LWY3OTYtNGIzNi1hYmIzLTgxN2NiMmQwODdmYiIsIkxpbmtlZFJlc291cmNlU3RhdHVzIjo4LCJQcm9wZXJ0aWVzIjp7IiRpZCI6IjEzIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5MaW5rZWRSZXNvdXJjZVByb3BlcnRpZXMsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIn0sIlN5bmNGb2xkZXJUeXBlIjowLCJJc0xvY2FsQ2xvdWRQcm9qZWN0RmlsZUxpbmsiOmZhbHNlLCJJc0Nsb3VkUmVzdG9yZSI6ZmFsc2UsIklzQ2xvdWRDb3B5IjpmYWxzZSwiQXR0YWNobWVudEZvbGRlcldhc0luRmFsbGJhY2tNb2RlIjpmYWxzZX0sIkVkaXRvcnMiOltdLCJFdmFsdWF0aW9uQ29tcGxleGl0eSI6MCwiRXZhbHVhdGlvblNvdXJjZVRleHRGb3JtYXQiOjAsIkdyb3VwcyI6W10sIkhhc0xhYmVsMSI6ZmFsc2UsIkhhc0xhYmVsMiI6ZmFsc2UsIktleXdvcmRzIjpbXSwiTG9jYXRpb25zIjpbXSwiTnVtYmVyIjoiMTciLCJPcmdhbml6YXRpb25zIjpbXSwiT3RoZXJzSW52b2x2ZWQiOltdLCJQYWdlQ291bnQiOiIxNCIsIlBhZ2VSYW5nZSI6IjxzcD5cclxuICA8bj45NDwvbj5cclxuICA8aW4+dHJ1ZTwvaW4+XHJcbiAgPG9zPjk0PC9vcz5cclxuICA8cHM+OTQ8L3BzPlxyXG48L3NwPlxyXG48ZXA+XHJcbiAgPG4+MTA3PC9uPlxyXG4gIDxpbj50cnVlPC9pbj5cclxuICA8b3M+MTA3PC9vcz5cclxuICA8cHM+MTA3PC9wcz5cclxuPC9lcD5cclxuPG9zPjk0LTEwNzwvb3M+IiwiUGVyaW9kaWNhbCI6eyIkaWQiOiIxNCIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyaW9kaWNhbCwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJOYW1lIjoiUmV2aXN0YSBkZSBQc2ljb2xvZ8OtYSBkZSBsYSBVbml2ZXJzaWRhZCBBdXRwb25vbWEgZGVsIEVzdGFkbyBkZSBNw6l4aWNvIiwiUGFnaW5hdGlvbiI6MCwiUHJvdGVjdGVkIjpmYWxzZSwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTU6NDI6MzciLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiMjRmZjUwYWUtNzdkMS00Mjk2LTk5MjQtNTYyNGVkMWJmNjRhIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTU6NDI6MzciLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19LCJQdWJsaXNoZXJzIjpbXSwiUXVvdGF0aW9ucyI6W10sIlJhdGluZyI6NCwiUmVmZXJlbmNlVHlwZSI6IkpvdXJuYWxBcnRpY2xlIiwiU2hvcnRUaXRsZSI6Ikp1w6FyZXotTsOhamVyYSwgQnVzdG9zLUFndWF5byBldCBhbC4gMjAyMCDigJMgTGEgcGVyY2VwY2nDs24gZGUgcmllc2dvIGVuIiwiU2hvcnRUaXRsZVVwZGF0ZVR5cGUiOjAsIlN0YXRpY0lkcyI6WyI2ZDc0MmFhYS0wYTM5LTQwMjktOWJhNi04ZTI2NTc5Yjg5YzkiXSwiVGFibGVPZkNvbnRlbnRzQ29tcGxleGl0eSI6MCwiVGFibGVPZkNvbnRlbnRzU291cmNlVGV4dEZvcm1hdCI6MCwiVGFza3MiOltdLCJUaXRsZSI6IkxhIHBlcmNlcGNpw7NuIGRlIHJpZXNnbyBlbiBlc3R1ZGlhbnRlcyB1bml2ZXJzaXRhcmlvcyBhbnRlIGxhIHByb3BhZ2FjacOzbiBkZWwgY29yb25hdmlydXMgU0FSUy1DT1YtMiB5IGxhIGVuZmVybWVkYWQgQ09WSUQgMjAxOSIsIlRyYW5zbGF0b3JzIjpbXSwiVm9sdW1lIjoiOSIsIlllYXIiOiIyMDIwIiwiWWVhclJlc29sdmVkIjoiMjAyMCIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDAwOjAzOjMzIiwiTW9kaWZpZWRCeSI6Il9Sb2NpbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiYzZlMjI2ZTctZjc5Ni00YjM2LWFiYjMtODE3Y2IyZDA4N2ZiIiwiTW9kaWZpZWRPbiI6IjIwMjEtMDItMjhUMjA6MzQ6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19LCJVc2VOdW1iZXJpbmdUeXBlT2ZQYXJlbnREb2N1bWVudCI6ZmFsc2V9XSwiRm9ybWF0dGVkVGV4dCI6eyIkaWQiOiIxNSIsIkNvdW50IjoxLCJUZXh0VW5pdHMiOlt7IiRpZCI6IjE2IiwiRm9udFN0eWxlIjp7IiRpZCI6IjE3IiwiTmV1dHJhbCI6dHJ1ZX0sIlJlYWRpbmdPcmRlciI6MSwiVGV4dCI6IihKdcOhcmV6LU7DoWplcmEgZXQgYWwuLCAyMDIwLCBwLsKgOTYpIn1dfSwiVGFnIjoiQ2l0YXZpUGxhY2Vob2xkZXIjNWE4NjYyNmYtMjhmYy00ZGIxLTg3MDYtY2VkMTgwNTVmNDU0IiwiVGV4dCI6IihKdcOhcmV6LU7DoWplcmEgZXQgYWwuLCAyMDIwLCBwLsKgOTYpIiwiV0FJVmVyc2lvbiI6IjYuNy4wLjAifQ==}</w:instrText>
           </w:r>
           <w:r w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
@@ -3428,76 +3501,75 @@
           </w:r>
           <w:r w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="3EA170AD" w14:textId="365631D1" w:rsidR="00B22F75" w:rsidRPr="001F2A62" w:rsidRDefault="00B22F75" w:rsidP="00293994">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_CTVK001425366ad167e40cebd5c4457d9a14be5"/>
+      <w:bookmarkStart w:id="11" w:name="_CTVK001425366ad167e40cebd5c4457d9a14be5"/>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Por lo cual consideramos que como lo exponen </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
           </w:rPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#34c1430b-43d2-4511-963e-718f5724a095"/>
           <w:id w:val="-2071251586"/>
           <w:placeholder>
             <w:docPart w:val="8218559181D54679A34DFA323D3D1483"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="004C6FA4" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
             </w:rPr>
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBc3NvY2lhdGVXaXRoS25vd2xlZGdlSXRlbUlkIjoiNDI1MzY2YWQtMTY3ZS00MGNlLWJkNWMtNDQ1N2Q5YTE0YmU1IiwiSWQiOiIxN2ZiYzY5ZC02NWRhLTQ1MjAtYjY5Mi0zZWI5ZjI2ZmYwMTUiLCJSYW5nZUxlbmd0aCI6MzUsIlJlZmVyZW5jZUlkIjoiYzZlMjI2ZTctZjc5Ni00YjM2LWFiYjMtODE3Y2IyZDA4N2ZiIiwiUGFnZVJhbmdlIjp7IiRpZCI6IjMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZVJhbmdlLCBTd2lzc0FjYWRlbWljIiwiRW5kUGFnZSI6eyIkaWQiOiI0IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLlBhZ2VOdW1iZXIsIFN3aXNzQWNhZGVtaWMiLCJJc0Z1bGx5TnVtZXJpYyI6ZmFsc2UsIk51bWJlcmluZ1R5cGUiOjAsIk51bWVyYWxTeXN0ZW0iOjB9LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6Ijk5IiwiU3RhcnRQYWdlIjp7IiRpZCI6IjUiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZU51bWJlciwgU3dpc3NBY2FkZW1pYyIsIklzRnVsbHlOdW1lcmljIjp0cnVlLCJOdW1iZXIiOjk5LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6Ijk5IiwiUHJldHR5U3RyaW5nIjoiOTkifX0sIlF1b3RhdGlvblR5cGUiOjEsIlJlZmVyZW5jZSI6eyIkaWQiOiI2IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5SZWZlcmVuY2UsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiQWJzdHJhY3QiOiJFbCBvYmpldGl2byBkZWwgcHJlc2VudGUgZG9jdW1lbnRvIGZ1ZSBleHBsb3JhciBsYSBjb25maWFiaWxpZGFkIHkgdmFsaWRleiBkZSB1biBpbnN0cnVtZW50byBxdWUgbWlkZSBsYSBwZXJjZXBjacOzbiBkZSByaWVzZ28gZW4gZXN0dWRpYW50ZXMgZGUgbGljZW5jaWF0dXJhIHJlc3BlY3RvIGEgbGEgcHJvcGFnYWNpw7NuIGRlbCBjb3JvbmF2aXJ1cyBjb3ZpZC0xOS4gU2UgcmVhbGl6w7MgdW4gdHJhYmFqbyB0cmFuc3ZlcnNhbCB5IGNvcnJlbGFjaW9uYWwgY29uIHVuYSBzZWxlY2Npw7NuIGRlIDEwMCBlc3R1ZGlhbnRlcyBkZSB1bmEgdW5pdmVyc2lkYWQgcMO6YmxpY2EsIGNvbnNpZGVyYW5kbyBzdSBwYXJ0aWNpcGFjacOzbiBlbiBsYXMgcHLDoWN0aWNhcyBwcm9mZXNpb25hbGVzIHkgc2VydmljaW8gc29jaWFsIGVuIGNlbnRyb3MgZGUgc2FsdWQgY29tdW5pdGFyaWEgZGVsIGNlbnRybyBkZSBNw6l4aWNvLiBTZSBvYnNlcnZhcm9uIHRyZXMgZGltZW5zaW9uZXMgcmVsYXRpdmFzIGEgbGEgaW5jb25tZW5zdXJhYmlsaWRhZCwgaW1wcmVkZWNpYmlsaWRhZCBlIGluY29udHJvbGFiaWxpZGFkIGRlbCByaWVzZ28gcXVlIGV4cGxpY2Fyb24gZWwgNzclIGRlIGxhIHZhcmlhbnphLCBhdW5xdWUgZWwgZGlzZcOxbyBkZSBsYSBpbnZlc3RpZ2FjacOzbiBsaW1pdMOzIGxvcyByZXN1bHRhZG9zIGEgbGEgbXVlc3RyYSBlbmN1ZXN0YWRhLCBzZSBzdWdpZXJlIGxhIGV4dGVuc2nDs24gZGVsIGVzdHVkaW8gYSBvdHJhcyBlbnRpZGFkZXMgZGVsIHNlcnZpY2lvIGRlIHNhbHVkIHDDumJsaWNhLiIsIkFic3RyYWN0Q29tcGxleGl0eSI6MCwiQWJzdHJhY3RTb3VyY2VUZXh0Rm9ybWF0IjowLCJBdXRob3JzIjpbeyIkaWQiOiI3IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiTWFyZ2FyaXRhIiwiTGFzdE5hbWUiOiJKdcOhcmV6LU7DoWplcmEiLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjEsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE1OjM3OjAzIiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6ImI5NjFiM2YzLTIzYjMtNGNmMi04YTI3LTg5MzNjYjkwNzUzMiIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE1OjM3OjAzIiwiUHJvamVjdCI6eyIkaWQiOiI4IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5Qcm9qZWN0LCBTd2lzc0FjYWRlbWljLkNpdGF2aSJ9fSx7IiRpZCI6IjkiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJKb3PDqSIsIkxhc3ROYW1lIjoiQnVzdG9zLUFndWF5byIsIk1pZGRsZU5hbWUiOiJNYXJjb3MiLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE1OjM3OjAzIiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6Ijc0NzY2MzQ1LTE0OTQtNDBmYi1hZmExLTc3NWQ1ZTc2YTNlMyIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE1OjM3OjAzIiwiUHJvamVjdCI6eyIkcmVmIjoiOCJ9fSx7IiRpZCI6IjEwIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiSmF2aWVyIiwiTGFzdE5hbWUiOiJDYXJyZcOzbiBHdWlsbMOpbiIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MiwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTU6Mzc6MDMiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiNDYyMjFmZmYtYTZiYi00MDg1LTk3ZjctYThiYmNjY2EyYTk1IiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTU6Mzc6MDMiLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19LHsiJGlkIjoiMTEiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJDcnV6IiwiTGFzdE5hbWUiOiJHYXJjw61hLUxpcmlvcyIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MSwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTU6Mzc6MDMiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZjM2MDk4NjctYmIxYS00OWViLTk0ODktOTgxZjQ2YWMyZWQyIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTU6Mzc6MDMiLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19XSwiQ2l0YXRpb25LZXlVcGRhdGVUeXBlIjowLCJDb2xsYWJvcmF0b3JzIjpbXSwiQ292ZXJQYXRoIjp7IiRpZCI6IjEyIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5MaW5rZWRSZXNvdXJjZSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJMaW5rZWRSZXNvdXJjZVR5cGUiOjIsIk9yaWdpbmFsU3RyaW5nIjoiQzpcXFVzZXJzXFxSb2Npb1xcQXBwRGF0YVxcTG9jYWxcXFRlbXBcXDNtYTFobmptLmpwZyIsIlVyaVN0cmluZyI6ImM2ZTIyNmU3LWY3OTYtNGIzNi1hYmIzLTgxN2NiMmQwODdmYiIsIkxpbmtlZFJlc291cmNlU3RhdHVzIjo4LCJQcm9wZXJ0aWVzIjp7IiRpZCI6IjEzIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5MaW5rZWRSZXNvdXJjZVByb3BlcnRpZXMsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIn0sIlN5bmNGb2xkZXJUeXBlIjowLCJJc0xvY2FsQ2xvdWRQcm9qZWN0RmlsZUxpbmsiOmZhbHNlLCJJc0Nsb3VkUmVzdG9yZSI6ZmFsc2UsIklzQ2xvdWRDb3B5IjpmYWxzZSwiQXR0YWNobWVudEZvbGRlcldhc0luRmFsbGJhY2tNb2RlIjpmYWxzZX0sIkVkaXRvcnMiOltdLCJFdmFsdWF0aW9uQ29tcGxleGl0eSI6MCwiRXZhbHVhdGlvblNvdXJjZVRleHRGb3JtYXQiOjAsIkdyb3VwcyI6W10sIkhhc0xhYmVsMSI6ZmFsc2UsIkhhc0xhYmVsMiI6ZmFsc2UsIktleXdvcmRzIjpbXSwiTG9jYXRpb25zIjpbXSwiTnVtYmVyIjoiMTciLCJPcmdhbml6YXRpb25zIjpbXSwiT3RoZXJzSW52b2x2ZWQiOltdLCJQYWdlQ291bnQiOiIxNCIsIlBhZ2VSYW5nZSI6IjxzcD5cclxuICA8bj45NDwvbj5cclxuICA8aW4+dHJ1ZTwvaW4+XHJcbiAgPG9zPjk0PC9vcz5cclxuICA8cHM+OTQ8L3BzPlxyXG48L3NwPlxyXG48ZXA+XHJcbiAgPG4+MTA3PC9uPlxyXG4gIDxpbj50cnVlPC9pbj5cclxuICA8b3M+MTA3PC9vcz5cclxuICA8cHM+MTA3PC9wcz5cclxuPC9lcD5cclxuPG9zPjk0LTEwNzwvb3M+IiwiUGVyaW9kaWNhbCI6eyIkaWQiOiIxNCIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyaW9kaWNhbCwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJOYW1lIjoiUmV2aXN0YSBkZSBQc2ljb2xvZ8OtYSBkZSBsYSBVbml2ZXJzaWRhZCBBdXRwb25vbWEgZGVsIEVzdGFkbyBkZSBNw6l4aWNvIiwiUGFnaW5hdGlvbiI6MCwiUHJvdGVjdGVkIjpmYWxzZSwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTU6NDI6MzciLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiMjRmZjUwYWUtNzdkMS00Mjk2LTk5MjQtNTYyNGVkMWJmNjRhIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTU6NDI6MzciLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19LCJQdWJsaXNoZXJzIjpbXSwiUXVvdGF0aW9ucyI6W10sIlJhdGluZyI6NCwiUmVmZXJlbmNlVHlwZSI6IkpvdXJuYWxBcnRpY2xlIiwiU2hvcnRUaXRsZSI6Ikp1w6FyZXotTsOhamVyYSwgQnVzdG9zLUFndWF5byBldCBhbC4gMjAyMCDigJMgTGEgcGVyY2VwY2nDs24gZGUgcmllc2dvIGVuIiwiU2hvcnRUaXRsZVVwZGF0ZVR5cGUiOjAsIlN0YXRpY0lkcyI6WyI2ZDc0MmFhYS0wYTM5LTQwMjktOWJhNi04ZTI2NTc5Yjg5YzkiXSwiVGFibGVPZkNvbnRlbnRzQ29tcGxleGl0eSI6MCwiVGFibGVPZkNvbnRlbnRzU291cmNlVGV4dEZvcm1hdCI6MCwiVGFza3MiOltdLCJUaXRsZSI6IkxhIHBlcmNlcGNpw7NuIGRlIHJpZXNnbyBlbiBlc3R1ZGlhbnRlcyB1bml2ZXJzaXRhcmlvcyBhbnRlIGxhIHByb3BhZ2FjacOzbiBkZWwgY29yb25hdmlydXMgU0FSUy1DT1YtMiB5IGxhIGVuZmVybWVkYWQgQ09WSUQgMjAxOSIsIlRyYW5zbGF0b3JzIjpbXSwiVm9sdW1lIjoiOSIsIlllYXIiOiIyMDIwIiwiWWVhclJlc29sdmVkIjoiMjAyMCIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDAwOjAzOjMzIiwiTW9kaWZpZWRCeSI6Il9Sb2NpbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiYzZlMjI2ZTctZjc5Ni00YjM2LWFiYjMtODE3Y2IyZDA4N2ZiIiwiTW9kaWZpZWRPbiI6IjIwMjEtMDItMjhUMjA6MzQ6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19LCJVc2VOdW1iZXJpbmdUeXBlT2ZQYXJlbnREb2N1bWVudCI6ZmFsc2V9XSwiRm9ybWF0dGVkVGV4dCI6eyIkaWQiOiIxNSIsIkNvdW50IjoxLCJUZXh0VW5pdHMiOlt7IiRpZCI6IjE2IiwiRm9udFN0eWxlIjp7IiRpZCI6IjE3IiwiTmV1dHJhbCI6dHJ1ZX0sIlJlYWRpbmdPcmRlciI6MSwiVGV4dCI6IihKdcOhcmV6LU7DoWplcmEgZXQgYWwuLCAyMDIwLCBwLsKgOTkpIn1dfSwiVGFnIjoiQ2l0YXZpUGxhY2Vob2xkZXIjMzRjMTQzMGItNDNkMi00NTExLTk2M2UtNzE4ZjU3MjRhMDk1IiwiVGV4dCI6IihKdcOhcmV6LU7DoWplcmEgZXQgYWwuLCAyMDIwLCBwLsKgOTkpIiwiV0FJVmVyc2lvbiI6IjYuNy4wLjAifQ==}</w:instrText>
           </w:r>
           <w:r w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
@@ -3538,76 +3610,75 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">este modelo explicativo de la percepción de riesgos ante la propagación del coronavirus </w:t>
       </w:r>
       <w:r w:rsidR="00697023" w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>COVID</w:t>
       </w:r>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>-19 incluye las tres dimensiones en función del establecimiento de una agenda informativa de casos</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
           </w:rPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#984e24b7-16e8-4724-aac4-75a010483d6a"/>
           <w:id w:val="-1052919564"/>
           <w:placeholder>
             <w:docPart w:val="A59B32FF30594787B9F929BDCDD1CEE0"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="004C6FA4" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
             </w:rPr>
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBc3NvY2lhdGVXaXRoS25vd2xlZGdlSXRlbUlkIjoiNDI1MzY2YWQtMTY3ZS00MGNlLWJkNWMtNDQ1N2Q5YTE0YmU1IiwiSWQiOiIxN2ZiYzY5ZC02NWRhLTQ1MjAtYjY5Mi0zZWI5ZjI2ZmYwMTUiLCJSYW5nZUxlbmd0aCI6MzUsIlJlZmVyZW5jZUlkIjoiYzZlMjI2ZTctZjc5Ni00YjM2LWFiYjMtODE3Y2IyZDA4N2ZiIiwiUGFnZVJhbmdlIjp7IiRpZCI6IjMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZVJhbmdlLCBTd2lzc0FjYWRlbWljIiwiRW5kUGFnZSI6eyIkaWQiOiI0IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLlBhZ2VOdW1iZXIsIFN3aXNzQWNhZGVtaWMiLCJJc0Z1bGx5TnVtZXJpYyI6ZmFsc2UsIk51bWJlcmluZ1R5cGUiOjAsIk51bWVyYWxTeXN0ZW0iOjB9LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6Ijk5IiwiU3RhcnRQYWdlIjp7IiRpZCI6IjUiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZU51bWJlciwgU3dpc3NBY2FkZW1pYyIsIklzRnVsbHlOdW1lcmljIjp0cnVlLCJOdW1iZXIiOjk5LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6Ijk5IiwiUHJldHR5U3RyaW5nIjoiOTkifX0sIlF1b3RhdGlvblR5cGUiOjEsIlJlZmVyZW5jZSI6eyIkaWQiOiI2IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5SZWZlcmVuY2UsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiQWJzdHJhY3QiOiJFbCBvYmpldGl2byBkZWwgcHJlc2VudGUgZG9jdW1lbnRvIGZ1ZSBleHBsb3JhciBsYSBjb25maWFiaWxpZGFkIHkgdmFsaWRleiBkZSB1biBpbnN0cnVtZW50byBxdWUgbWlkZSBsYSBwZXJjZXBjacOzbiBkZSByaWVzZ28gZW4gZXN0dWRpYW50ZXMgZGUgbGljZW5jaWF0dXJhIHJlc3BlY3RvIGEgbGEgcHJvcGFnYWNpw7NuIGRlbCBjb3JvbmF2aXJ1cyBjb3ZpZC0xOS4gU2UgcmVhbGl6w7MgdW4gdHJhYmFqbyB0cmFuc3ZlcnNhbCB5IGNvcnJlbGFjaW9uYWwgY29uIHVuYSBzZWxlY2Npw7NuIGRlIDEwMCBlc3R1ZGlhbnRlcyBkZSB1bmEgdW5pdmVyc2lkYWQgcMO6YmxpY2EsIGNvbnNpZGVyYW5kbyBzdSBwYXJ0aWNpcGFjacOzbiBlbiBsYXMgcHLDoWN0aWNhcyBwcm9mZXNpb25hbGVzIHkgc2VydmljaW8gc29jaWFsIGVuIGNlbnRyb3MgZGUgc2FsdWQgY29tdW5pdGFyaWEgZGVsIGNlbnRybyBkZSBNw6l4aWNvLiBTZSBvYnNlcnZhcm9uIHRyZXMgZGltZW5zaW9uZXMgcmVsYXRpdmFzIGEgbGEgaW5jb25tZW5zdXJhYmlsaWRhZCwgaW1wcmVkZWNpYmlsaWRhZCBlIGluY29udHJvbGFiaWxpZGFkIGRlbCByaWVzZ28gcXVlIGV4cGxpY2Fyb24gZWwgNzclIGRlIGxhIHZhcmlhbnphLCBhdW5xdWUgZWwgZGlzZcOxbyBkZSBsYSBpbnZlc3RpZ2FjacOzbiBsaW1pdMOzIGxvcyByZXN1bHRhZG9zIGEgbGEgbXVlc3RyYSBlbmN1ZXN0YWRhLCBzZSBzdWdpZXJlIGxhIGV4dGVuc2nDs24gZGVsIGVzdHVkaW8gYSBvdHJhcyBlbnRpZGFkZXMgZGVsIHNlcnZpY2lvIGRlIHNhbHVkIHDDumJsaWNhLiIsIkFic3RyYWN0Q29tcGxleGl0eSI6MCwiQWJzdHJhY3RTb3VyY2VUZXh0Rm9ybWF0IjowLCJBdXRob3JzIjpbeyIkaWQiOiI3IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiTWFyZ2FyaXRhIiwiTGFzdE5hbWUiOiJKdcOhcmV6LU7DoWplcmEiLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjEsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE1OjM3OjAzIiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6ImI5NjFiM2YzLTIzYjMtNGNmMi04YTI3LTg5MzNjYjkwNzUzMiIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE1OjM3OjAzIiwiUHJvamVjdCI6eyIkaWQiOiI4IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5Qcm9qZWN0LCBTd2lzc0FjYWRlbWljLkNpdGF2aSJ9fSx7IiRpZCI6IjkiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJKb3PDqSIsIkxhc3ROYW1lIjoiQnVzdG9zLUFndWF5byIsIk1pZGRsZU5hbWUiOiJNYXJjb3MiLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE1OjM3OjAzIiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6Ijc0NzY2MzQ1LTE0OTQtNDBmYi1hZmExLTc3NWQ1ZTc2YTNlMyIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE1OjM3OjAzIiwiUHJvamVjdCI6eyIkcmVmIjoiOCJ9fSx7IiRpZCI6IjEwIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiSmF2aWVyIiwiTGFzdE5hbWUiOiJDYXJyZcOzbiBHdWlsbMOpbiIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MiwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTU6Mzc6MDMiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiNDYyMjFmZmYtYTZiYi00MDg1LTk3ZjctYThiYmNjY2EyYTk1IiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTU6Mzc6MDMiLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19LHsiJGlkIjoiMTEiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJDcnV6IiwiTGFzdE5hbWUiOiJHYXJjw61hLUxpcmlvcyIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MSwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTU6Mzc6MDMiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZjM2MDk4NjctYmIxYS00OWViLTk0ODktOTgxZjQ2YWMyZWQyIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTU6Mzc6MDMiLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19XSwiQ2l0YXRpb25LZXlVcGRhdGVUeXBlIjowLCJDb2xsYWJvcmF0b3JzIjpbXSwiQ292ZXJQYXRoIjp7IiRpZCI6IjEyIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5MaW5rZWRSZXNvdXJjZSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJMaW5rZWRSZXNvdXJjZVR5cGUiOjIsIk9yaWdpbmFsU3RyaW5nIjoiQzpcXFVzZXJzXFxSb2Npb1xcQXBwRGF0YVxcTG9jYWxcXFRlbXBcXDNtYTFobmptLmpwZyIsIlVyaVN0cmluZyI6ImM2ZTIyNmU3LWY3OTYtNGIzNi1hYmIzLTgxN2NiMmQwODdmYiIsIkxpbmtlZFJlc291cmNlU3RhdHVzIjo4LCJQcm9wZXJ0aWVzIjp7IiRpZCI6IjEzIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5MaW5rZWRSZXNvdXJjZVByb3BlcnRpZXMsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIn0sIlN5bmNGb2xkZXJUeXBlIjowLCJJc0xvY2FsQ2xvdWRQcm9qZWN0RmlsZUxpbmsiOmZhbHNlLCJJc0Nsb3VkUmVzdG9yZSI6ZmFsc2UsIklzQ2xvdWRDb3B5IjpmYWxzZSwiQXR0YWNobWVudEZvbGRlcldhc0luRmFsbGJhY2tNb2RlIjpmYWxzZX0sIkVkaXRvcnMiOltdLCJFdmFsdWF0aW9uQ29tcGxleGl0eSI6MCwiRXZhbHVhdGlvblNvdXJjZVRleHRGb3JtYXQiOjAsIkdyb3VwcyI6W10sIkhhc0xhYmVsMSI6ZmFsc2UsIkhhc0xhYmVsMiI6ZmFsc2UsIktleXdvcmRzIjpbXSwiTG9jYXRpb25zIjpbXSwiTnVtYmVyIjoiMTciLCJPcmdhbml6YXRpb25zIjpbXSwiT3RoZXJzSW52b2x2ZWQiOltdLCJQYWdlQ291bnQiOiIxNCIsIlBhZ2VSYW5nZSI6IjxzcD5cclxuICA8bj45NDwvbj5cclxuICA8aW4+dHJ1ZTwvaW4+XHJcbiAgPG9zPjk0PC9vcz5cclxuICA8cHM+OTQ8L3BzPlxyXG48L3NwPlxyXG48ZXA+XHJcbiAgPG4+MTA3PC9uPlxyXG4gIDxpbj50cnVlPC9pbj5cclxuICA8b3M+MTA3PC9vcz5cclxuICA8cHM+MTA3PC9wcz5cclxuPC9lcD5cclxuPG9zPjk0LTEwNzwvb3M+IiwiUGVyaW9kaWNhbCI6eyIkaWQiOiIxNCIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyaW9kaWNhbCwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJOYW1lIjoiUmV2aXN0YSBkZSBQc2ljb2xvZ8OtYSBkZSBsYSBVbml2ZXJzaWRhZCBBdXRwb25vbWEgZGVsIEVzdGFkbyBkZSBNw6l4aWNvIiwiUGFnaW5hdGlvbiI6MCwiUHJvdGVjdGVkIjpmYWxzZSwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTU6NDI6MzciLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiMjRmZjUwYWUtNzdkMS00Mjk2LTk5MjQtNTYyNGVkMWJmNjRhIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTU6NDI6MzciLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19LCJQdWJsaXNoZXJzIjpbXSwiUXVvdGF0aW9ucyI6W10sIlJhdGluZyI6NCwiUmVmZXJlbmNlVHlwZSI6IkpvdXJuYWxBcnRpY2xlIiwiU2hvcnRUaXRsZSI6Ikp1w6FyZXotTsOhamVyYSwgQnVzdG9zLUFndWF5byBldCBhbC4gMjAyMCDigJMgTGEgcGVyY2VwY2nDs24gZGUgcmllc2dvIGVuIiwiU2hvcnRUaXRsZVVwZGF0ZVR5cGUiOjAsIlN0YXRpY0lkcyI6WyI2ZDc0MmFhYS0wYTM5LTQwMjktOWJhNi04ZTI2NTc5Yjg5YzkiXSwiVGFibGVPZkNvbnRlbnRzQ29tcGxleGl0eSI6MCwiVGFibGVPZkNvbnRlbnRzU291cmNlVGV4dEZvcm1hdCI6MCwiVGFza3MiOltdLCJUaXRsZSI6IkxhIHBlcmNlcGNpw7NuIGRlIHJpZXNnbyBlbiBlc3R1ZGlhbnRlcyB1bml2ZXJzaXRhcmlvcyBhbnRlIGxhIHByb3BhZ2FjacOzbiBkZWwgY29yb25hdmlydXMgU0FSUy1DT1YtMiB5IGxhIGVuZmVybWVkYWQgQ09WSUQgMjAxOSIsIlRyYW5zbGF0b3JzIjpbXSwiVm9sdW1lIjoiOSIsIlllYXIiOiIyMDIwIiwiWWVhclJlc29sdmVkIjoiMjAyMCIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDAwOjAzOjMzIiwiTW9kaWZpZWRCeSI6Il9Sb2NpbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiYzZlMjI2ZTctZjc5Ni00YjM2LWFiYjMtODE3Y2IyZDA4N2ZiIiwiTW9kaWZpZWRPbiI6IjIwMjEtMDItMjhUMjA6MzQ6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19LCJVc2VOdW1iZXJpbmdUeXBlT2ZQYXJlbnREb2N1bWVudCI6ZmFsc2V9XSwiRm9ybWF0dGVkVGV4dCI6eyIkaWQiOiIxNSIsIkNvdW50IjoxLCJUZXh0VW5pdHMiOlt7IiRpZCI6IjE2IiwiRm9udFN0eWxlIjp7IiRpZCI6IjE3IiwiTmV1dHJhbCI6dHJ1ZX0sIlJlYWRpbmdPcmRlciI6MSwiVGV4dCI6IihKdcOhcmV6LU7DoWplcmEgZXQgYWwuLCAyMDIwLCBwLsKgOTkpIn1dfSwiVGFnIjoiQ2l0YXZpUGxhY2Vob2xkZXIjOTg0ZTI0YjctMTZlOC00NzI0LWFhYzQtNzVhMDEwNDgzZDZhIiwiVGV4dCI6IihKdcOhcmV6LU7DoWplcmEgZXQgYWwuLCAyMDIwLCBwLsKgOTkpIiwiV0FJVmVyc2lvbiI6IjYuNy4wLjAifQ==}</w:instrText>
           </w:r>
           <w:r w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
@@ -3641,50 +3712,51 @@
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="33A52505" w14:textId="5FED402E" w:rsidR="001F2A62" w:rsidRDefault="00697023" w:rsidP="00293994">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Entre los que encontramos: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AC9D62C" w14:textId="77777777" w:rsidR="001F2A62" w:rsidRDefault="00697023" w:rsidP="00293994">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">1. El medio ambiente, </w:t>
       </w:r>
     </w:p>
@@ -3871,51 +3943,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuente: Elaboración propia (2021). Tomando en cuenta la información de </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#4418a38f-e29e-4762-ba7e-dbf17f1dce15"/>
           <w:id w:val="-520777044"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="004C6FA4">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJJZCI6ImEwNzc3OTVmLTk3ZDAtNGM2MC1hZTMyLTJjNmVkMGYxZjMwOCIsIlJhbmdlTGVuZ3RoIjoyOCwiUmVmZXJlbmNlSWQiOiJjNmUyMjZlNy1mNzk2LTRiMzYtYWJiMy04MTdjYjJkMDg3ZmIiLCJSZWZlcmVuY2UiOnsiJGlkIjoiMyIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUmVmZXJlbmNlLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkFic3RyYWN0IjoiRWwgb2JqZXRpdm8gZGVsIHByZXNlbnRlIGRvY3VtZW50byBmdWUgZXhwbG9yYXIgbGEgY29uZmlhYmlsaWRhZCB5IHZhbGlkZXogZGUgdW4gaW5zdHJ1bWVudG8gcXVlIG1pZGUgbGEgcGVyY2VwY2nDs24gZGUgcmllc2dvIGVuIGVzdHVkaWFudGVzIGRlIGxpY2VuY2lhdHVyYSByZXNwZWN0byBhIGxhIHByb3BhZ2FjacOzbiBkZWwgY29yb25hdmlydXMgY292aWQtMTkuIFNlIHJlYWxpesOzIHVuIHRyYWJham8gdHJhbnN2ZXJzYWwgeSBjb3JyZWxhY2lvbmFsIGNvbiB1bmEgc2VsZWNjacOzbiBkZSAxMDAgZXN0dWRpYW50ZXMgZGUgdW5hIHVuaXZlcnNpZGFkIHDDumJsaWNhLCBjb25zaWRlcmFuZG8gc3UgcGFydGljaXBhY2nDs24gZW4gbGFzIHByw6FjdGljYXMgcHJvZmVzaW9uYWxlcyB5IHNlcnZpY2lvIHNvY2lhbCBlbiBjZW50cm9zIGRlIHNhbHVkIGNvbXVuaXRhcmlhIGRlbCBjZW50cm8gZGUgTcOpeGljby4gU2Ugb2JzZXJ2YXJvbiB0cmVzIGRpbWVuc2lvbmVzIHJlbGF0aXZhcyBhIGxhIGluY29ubWVuc3VyYWJpbGlkYWQsIGltcHJlZGVjaWJpbGlkYWQgZSBpbmNvbnRyb2xhYmlsaWRhZCBkZWwgcmllc2dvIHF1ZSBleHBsaWNhcm9uIGVsIDc3JSBkZSBsYSB2YXJpYW56YSwgYXVucXVlIGVsIGRpc2XDsW8gZGUgbGEgaW52ZXN0aWdhY2nDs24gbGltaXTDsyBsb3MgcmVzdWx0YWRvcyBhIGxhIG11ZXN0cmEgZW5jdWVzdGFkYSwgc2Ugc3VnaWVyZSBsYSBleHRlbnNpw7NuIGRlbCBlc3R1ZGlvIGEgb3RyYXMgZW50aWRhZGVzIGRlbCBzZXJ2aWNpbyBkZSBzYWx1ZCBww7pibGljYS4iLCJBYnN0cmFjdENvbXBsZXhpdHkiOjAsIkFic3RyYWN0U291cmNlVGV4dEZvcm1hdCI6MCwiQXV0aG9ycyI6W3siJGlkIjoiNCIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkZpcnN0TmFtZSI6Ik1hcmdhcml0YSIsIkxhc3ROYW1lIjoiSnXDoXJlei1Ow6FqZXJhIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoxLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQxNTozNzowMyIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJiOTYxYjNmMy0yM2IzLTRjZjItOGEyNy04OTMzY2I5MDc1MzIiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxNTozNzowMyIsIlByb2plY3QiOnsiJGlkIjoiNSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUHJvamVjdCwgU3dpc3NBY2FkZW1pYy5DaXRhdmkifX0seyIkaWQiOiI2IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiSm9zw6kiLCJMYXN0TmFtZSI6IkJ1c3Rvcy1BZ3VheW8iLCJNaWRkbGVOYW1lIjoiTWFyY29zIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoyLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQxNTozNzowMyIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiI3NDc2NjM0NS0xNDk0LTQwZmItYWZhMS03NzVkNWU3NmEzZTMiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxNTozNzowMyIsIlByb2plY3QiOnsiJHJlZiI6IjUifX0seyIkaWQiOiI3IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiSmF2aWVyIiwiTGFzdE5hbWUiOiJDYXJyZcOzbiBHdWlsbMOpbiIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MiwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTU6Mzc6MDMiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiNDYyMjFmZmYtYTZiYi00MDg1LTk3ZjctYThiYmNjY2EyYTk1IiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTU6Mzc6MDMiLCJQcm9qZWN0Ijp7IiRyZWYiOiI1In19LHsiJGlkIjoiOCIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkZpcnN0TmFtZSI6IkNydXoiLCJMYXN0TmFtZSI6IkdhcmPDrWEtTGlyaW9zIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoxLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQxNTozNzowMyIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJmMzYwOTg2Ny1iYjFhLTQ5ZWItOTQ4OS05ODFmNDZhYzJlZDIiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxNTozNzowMyIsIlByb2plY3QiOnsiJHJlZiI6IjUifX1dLCJDaXRhdGlvbktleVVwZGF0ZVR5cGUiOjAsIkNvbGxhYm9yYXRvcnMiOltdLCJDb3ZlclBhdGgiOnsiJGlkIjoiOSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuTGlua2VkUmVzb3VyY2UsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiTGlua2VkUmVzb3VyY2VUeXBlIjoyLCJPcmlnaW5hbFN0cmluZyI6IkM6XFxVc2Vyc1xcUm9jaW9cXEFwcERhdGFcXExvY2FsXFxUZW1wXFwzbWExaG5qbS5qcGciLCJVcmlTdHJpbmciOiJjNmUyMjZlNy1mNzk2LTRiMzYtYWJiMy04MTdjYjJkMDg3ZmIiLCJMaW5rZWRSZXNvdXJjZVN0YXR1cyI6OCwiUHJvcGVydGllcyI6eyIkaWQiOiIxMCIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuTGlua2VkUmVzb3VyY2VQcm9wZXJ0aWVzLCBTd2lzc0FjYWRlbWljLkNpdGF2aSJ9LCJTeW5jRm9sZGVyVHlwZSI6MCwiSXNMb2NhbENsb3VkUHJvamVjdEZpbGVMaW5rIjpmYWxzZSwiSXNDbG91ZFJlc3RvcmUiOmZhbHNlLCJJc0Nsb3VkQ29weSI6ZmFsc2UsIkF0dGFjaG1lbnRGb2xkZXJXYXNJbkZhbGxiYWNrTW9kZSI6ZmFsc2V9LCJFZGl0b3JzIjpbXSwiRXZhbHVhdGlvbkNvbXBsZXhpdHkiOjAsIkV2YWx1YXRpb25Tb3VyY2VUZXh0Rm9ybWF0IjowLCJHcm91cHMiOltdLCJIYXNMYWJlbDEiOmZhbHNlLCJIYXNMYWJlbDIiOmZhbHNlLCJLZXl3b3JkcyI6W10sIkxvY2F0aW9ucyI6W10sIk51bWJlciI6IjE3IiwiT3JnYW5pemF0aW9ucyI6W10sIk90aGVyc0ludm9sdmVkIjpbXSwiUGFnZUNvdW50IjoiMTQiLCJQYWdlUmFuZ2UiOiI8c3A+XHJcbiAgPG4+OTQ8L24+XHJcbiAgPGluPnRydWU8L2luPlxyXG4gIDxvcz45NDwvb3M+XHJcbiAgPHBzPjk0PC9wcz5cclxuPC9zcD5cclxuPGVwPlxyXG4gIDxuPjEwNzwvbj5cclxuICA8aW4+dHJ1ZTwvaW4+XHJcbiAgPG9zPjEwNzwvb3M+XHJcbiAgPHBzPjEwNzwvcHM+XHJcbjwvZXA+XHJcbjxvcz45NC0xMDc8L29zPiIsIlBlcmlvZGljYWwiOnsiJGlkIjoiMTEiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcmlvZGljYWwsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiTmFtZSI6IlJldmlzdGEgZGUgUHNpY29sb2fDrWEgZGUgbGEgVW5pdmVyc2lkYWQgQXV0cG9ub21hIGRlbCBFc3RhZG8gZGUgTcOpeGljbyIsIlBhZ2luYXRpb24iOjAsIlByb3RlY3RlZCI6ZmFsc2UsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE1OjQyOjM3IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6IjI0ZmY1MGFlLTc3ZDEtNDI5Ni05OTI0LTU2MjRlZDFiZjY0YSIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE1OjQyOjM3IiwiUHJvamVjdCI6eyIkcmVmIjoiNSJ9fSwiUHVibGlzaGVycyI6W10sIlF1b3RhdGlvbnMiOltdLCJSYXRpbmciOjQsIlJlZmVyZW5jZVR5cGUiOiJKb3VybmFsQXJ0aWNsZSIsIlNob3J0VGl0bGUiOiJKdcOhcmV6LU7DoWplcmEsIEJ1c3Rvcy1BZ3VheW8gZXQgYWwuIDIwMjAg4oCTIExhIHBlcmNlcGNpw7NuIGRlIHJpZXNnbyBlbiIsIlNob3J0VGl0bGVVcGRhdGVUeXBlIjowLCJTdGF0aWNJZHMiOlsiNmQ3NDJhYWEtMGEzOS00MDI5LTliYTYtOGUyNjU3OWI4OWM5Il0sIlRhYmxlT2ZDb250ZW50c0NvbXBsZXhpdHkiOjAsIlRhYmxlT2ZDb250ZW50c1NvdXJjZVRleHRGb3JtYXQiOjAsIlRhc2tzIjpbXSwiVGl0bGUiOiJMYSBwZXJjZXBjacOzbiBkZSByaWVzZ28gZW4gZXN0dWRpYW50ZXMgdW5pdmVyc2l0YXJpb3MgYW50ZSBsYSBwcm9wYWdhY2nDs24gZGVsIGNvcm9uYXZpcnVzIFNBUlMtQ09WLTIgeSBsYSBlbmZlcm1lZGFkIENPVklEIDIwMTkiLCJUcmFuc2xhdG9ycyI6W10sIlZvbHVtZSI6IjkiLCJZZWFyIjoiMjAyMCIsIlllYXJSZXNvbHZlZCI6IjIwMjAiLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQwMDowMzozMyIsIk1vZGlmaWVkQnkiOiJfUm9jaW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6ImM2ZTIyNmU3LWY3OTYtNGIzNi1hYmIzLTgxN2NiMmQwODdmYiIsIk1vZGlmaWVkT24iOiIyMDIxLTAyLTI4VDIwOjM0OjI4IiwiUHJvamVjdCI6eyIkcmVmIjoiNSJ9fSwiVXNlTnVtYmVyaW5nVHlwZU9mUGFyZW50RG9jdW1lbnQiOmZhbHNlfV0sIkZvcm1hdHRlZFRleHQiOnsiJGlkIjoiMTIiLCJDb3VudCI6MSwiVGV4dFVuaXRzIjpbeyIkaWQiOiIxMyIsIkZvbnRTdHlsZSI6eyIkaWQiOiIxNCIsIk5ldXRyYWwiOnRydWV9LCJSZWFkaW5nT3JkZXIiOjEsIlRleHQiOiIoSnXDoXJlei1Ow6FqZXJhIGV0IGFsLiwgMjAyMCkifV19LCJUYWciOiJDaXRhdmlQbGFjZWhvbGRlciM0NDE4YTM4Zi1lMjllLTQ3NjItYmE3ZS1kYmYxN2YxZGNlMTUiLCJUZXh0IjoiKEp1w6FyZXotTsOhamVyYSBldCBhbC4sIDIwMjApIiwiV0FJVmVyc2lvbiI6IjYuNy4wLjAifQ==}</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
@@ -3994,170 +4065,168 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> han</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> hecho referencia que:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D76AF75" w14:textId="336E8C8E" w:rsidR="00B22F75" w:rsidRPr="00697023" w:rsidRDefault="00B22F75" w:rsidP="001F2A62">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_CTVK001f8fe78e60044481e94ed69f80dc59abd"/>
+      <w:bookmarkStart w:id="12" w:name="_CTVK001f8fe78e60044481e94ed69f80dc59abd"/>
       <w:r w:rsidRPr="00697023">
         <w:t>A nivel regional, el riesgo general se evalúa como Alto debido al alto nivel de preocupación dada la propagación de casos y la transmisión de persona a persona; un gran número de viajeros que entran y salen de China, conectando a China con todas las partes del mundo"</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00697023">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#bd2bfa7b-cb1a-48b9-a6d0-dcfa71224e59"/>
           <w:id w:val="-2073796580"/>
           <w:placeholder>
             <w:docPart w:val="A59B32FF30594787B9F929BDCDD1CEE0"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00697023">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="004C6FA4">
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBc3NvY2lhdGVXaXRoS25vd2xlZGdlSXRlbUlkIjoiZjhmZTc4ZTYtMDA0NC00ODFlLTk0ZWQtNjlmODBkYzU5YWJkIiwiSWQiOiIyZTY2YTNlZC0zYzIxLTQwYzYtODIzZC05ZDgwM2E2Y2Q3MTEiLCJSYW5nZUxlbmd0aCI6ODYsIlJlZmVyZW5jZUlkIjoiMGYzZTgzM2QtZWZjNi00NzMwLThlZmItNzI4NDQ4NWRkNDQ5IiwiUGFnZVJhbmdlIjp7IiRpZCI6IjMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZVJhbmdlLCBTd2lzc0FjYWRlbWljIiwiRW5kUGFnZSI6eyIkaWQiOiI0IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLlBhZ2VOdW1iZXIsIFN3aXNzQWNhZGVtaWMiLCJJc0Z1bGx5TnVtZXJpYyI6ZmFsc2UsIk51bWJlcmluZ1R5cGUiOjAsIk51bWVyYWxTeXN0ZW0iOjB9LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6IjIiLCJTdGFydFBhZ2UiOnsiJGlkIjoiNSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5QYWdlTnVtYmVyLCBTd2lzc0FjYWRlbWljIiwiSXNGdWxseU51bWVyaWMiOnRydWUsIk51bWJlciI6MiwiTnVtYmVyaW5nVHlwZSI6MCwiTnVtZXJhbFN5c3RlbSI6MCwiT3JpZ2luYWxTdHJpbmciOiIyIiwiUHJldHR5U3RyaW5nIjoiMiJ9fSwiUXVvdGF0aW9uVHlwZSI6MSwiUmVmZXJlbmNlIjp7IiRpZCI6IjYiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlJlZmVyZW5jZSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBYnN0cmFjdCI6IkVsIDMxIGRlIGRpY2llbWJyZSBkZSAyMDE5LCBlbCBtdW5pY2lwaW8gZGUgV3VoYW4gZW4gbGEgcHJvdmluY2lhIGRlIEh1YmVpLCBDaGluYSwgaW5mb3Jtw7Mgc29icmUgdW4gZ3J1cG8gZGUgY2Fzb3MgZGUgbmV1bW9uw61hIGNvbiBldGlvbG9nw61hIGRlc2Nvbm9jaWRhLiBFbCA5IGRlIGVuZXJvIGRlIDIwMjAsIGVsIENlbnRybyBDaGlubyBwYXJhIGVsIENvbnRyb2wgeSBsYSBQcmV2ZW5jacOzbiBkZSBFbmZlcm1lZGFkZXMgaWRlbnRpZmljw7MgdW4gbnVldm8gY29yb25hdmlydXMgQ09WSUQtMTkgY29tbyBlbCBhZ2VudGUgY2F1c2FudGUgZGUgZXN0ZSBicm90ZS4gRWwgMzAgZGUgZW5lcm8gZGUgMjAyMCwgY29uIG3DoXMgZGUgOS43MDAgY2Fzb3MgY29uZmlybWFkb3MgZW4gQ2hpbmEgeSAxMDYgY2Fzb3MgY29uZmlybWFkb3MgZW4gb3Ryb3MgMTkgcGHDrXNlcywgZWwgRGlyZWN0b3IgR2VuZXJhbCBkZSBsYSBPcmdhbml6YWNpw7NuIE11bmRpYWwgZGUgbGEgU2FsdWQgKE9NUykgZGVjbGFyw7MgcXVlIGVsIGJyb3RlIGVyYSB1bmEgZW1lcmdlbmNpYSBkZSBzYWx1ZCBww7pibGljYSBkZSBpbnRlcsOpcyBpbnRlcm5hY2lvbmFsIChQSEVJQyksIGFjZXB0YW5kbyBsb3MgY29uc2Vqb3MgZGVsIENvbWl0w6kgZGUgRW1lcmdlbmNpYSBkZWwgUmVnbGFtZW50byBTYW5pdGFyaW8gSW50ZXJuYWNpb25hbCAoUlNJKS4gRWwgMTEgZGUgZmVicmVybywgc2lndWllbmRvIGxhcyBtZWpvcmVzIHByw6FjdGljYXMgZGUgbGEgT3JnYW5pemFjacOzbiBNdW5kaWFsIGRlIGxhIFNhbHVkIChPTVMpIHBhcmEgbm9tYnJhciBudWV2YXMgZW5mZXJtZWRhZGVzIGluZmVjY2lvc2FzIGh1bWFuYXMsIGxhIE9NUyBoYSBkZW5vbWluYWRvIGEgbGEgZW5mZXJtZWRhZCwgQ09WSUQtMTksIGFicmV2aWF0dXJhIGRlIFwiZW5mZXJtZWRhZCBwb3IgY29yb25hdmlydXMgMjAxOVwiLiIsIkFic3RyYWN0Q29tcGxleGl0eSI6MCwiQWJzdHJhY3RTb3VyY2VUZXh0Rm9ybWF0IjowLCJBdXRob3JzIjpbeyIkaWQiOiI3IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiTGFzdE5hbWUiOiJPcmdhbml6YWNpw7NuIFBhbmFtZXJpY2FuYSBkZSBsYSBTYWx1ZCAvIE9yZ2FuaXphY2nDs24gTXVuZGlhbCBkZSBsYSBTYWx1ZCIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MCwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMjM6Mjk6NTciLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiMTBhOTRkYjctOGUyMi00MmVhLTg5MjQtZGVlYjFlMDQzZWFlIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMjM6Mjk6NTciLCJQcm9qZWN0Ijp7IiRpZCI6IjgiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlByb2plY3QsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIn19XSwiQ2l0YXRpb25LZXlVcGRhdGVUeXBlIjowLCJDb2xsYWJvcmF0b3JzIjpbXSwiRWRpdG9ycyI6W10sIkVkaXRpb24iOiJPcmdhbml6YWNpw7NuIFBhbmFtZXJpY2FuYSBkZSBsYSBTYWx1ZCAvIE9yZ2FuaXphY2nDs24gTXVuZGlhbCBkZSBsYSBTYWx1ZCIsIkV2YWx1YXRpb25Db21wbGV4aXR5IjowLCJFdmFsdWF0aW9uU291cmNlVGV4dEZvcm1hdCI6MCwiR3JvdXBzIjpbXSwiSGFzTGFiZWwxIjpmYWxzZSwiSGFzTGFiZWwyIjpmYWxzZSwiS2V5d29yZHMiOltdLCJMb2NhdGlvbnMiOlt7IiRpZCI6IjkiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkxvY2F0aW9uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkFkZHJlc3MiOnsiJGlkIjoiMTAiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkxpbmtlZFJlc291cmNlLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkxpbmtlZFJlc291cmNlVHlwZSI6NSwiT3JpZ2luYWxTdHJpbmciOiJ3d3cucGFoby5vcmciLCJVcmlTdHJpbmciOiJodHRwOi8vd3d3LnBhaG8ub3JnLyIsIkxpbmtlZFJlc291cmNlU3RhdHVzIjo4LCJQcm9wZXJ0aWVzIjp7IiRpZCI6IjExIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5MaW5rZWRSZXNvdXJjZVByb3BlcnRpZXMsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIn0sIlN5bmNGb2xkZXJUeXBlIjowLCJJc0xvY2FsQ2xvdWRQcm9qZWN0RmlsZUxpbmsiOmZhbHNlLCJJc0Nsb3VkUmVzdG9yZSI6ZmFsc2UsIklzQ2xvdWRDb3B5IjpmYWxzZSwiQXR0YWNobWVudEZvbGRlcldhc0luRmFsbGJhY2tNb2RlIjpmYWxzZX0sIkFubm90YXRpb25zIjpbXSwiTG9jYXRpb25UeXBlIjowLCJNaXJyb3JzUmVmZXJlbmNlUHJvcGVydHlJZCI6MTUxLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQyMzoyOToxNyIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiI2MGU4YjViOS04MjZiLTRhOTktYmQ2NC0xZTBjZmE1NDVkNTIiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQyMzoyOToxNyIsIlByb2plY3QiOnsiJHJlZiI6IjgifX1dLCJPbmxpbmVBZGRyZXNzIjoid3d3LnBhaG8ub3JnIiwiT3JnYW5pemF0aW9ucyI6W10sIk90aGVyc0ludm9sdmVkIjpbXSwiUGFnZUNvdW50IjoiOSIsIlBhZ2VSYW5nZSI6IjxzcD5cclxuICA8bj4xPC9uPlxyXG4gIDxpbj50cnVlPC9pbj5cclxuICA8b3M+MTwvb3M+XHJcbiAgPHBzPjE8L3BzPlxyXG48L3NwPlxyXG48ZXA+XHJcbiAgPG4+OTwvbj5cclxuICA8aW4+dHJ1ZTwvaW4+XHJcbiAgPG9zPjk8L29zPlxyXG4gIDxwcz45PC9wcz5cclxuPC9lcD5cclxuPG9zPjHigJA5PC9vcz4iLCJQbGFjZU9mUHVibGljYXRpb24iOiJXYXNoaW5ndG9uLCBELkMuOiIsIlB1Ymxpc2hlcnMiOltdLCJRdW90YXRpb25zIjpbXSwiUmVmZXJlbmNlVHlwZSI6IkludGVybmV0RG9jdW1lbnQiLCJTaG9ydFRpdGxlIjoiT3JnYW5pemFjacOzbiBQYW5hbWVyaWNhbmEgZGUgbGEgU2FsdWQgLyBPcmdhbml6YWNpw7NuIE11bmRpYWwgZGUgbGEgU2FsdWQgMjAyMCDigJMgQWN0dWFsaXphY2nDs24gRXBpZGVtaW9sw7NnaWNhIE51ZXZvIENvcm9uYXZpcnVzIENPVklELTE5IiwiU2hvcnRUaXRsZVVwZGF0ZVR5cGUiOjAsIlNvdXJjZU9mQmlibGlvZ3JhcGhpY0luZm9ybWF0aW9uIjoiTWVuZGVsZXkgKHZpYSBCaWJUZVgtRXhwb3J0KSIsIlN0YXRpY0lkcyI6WyIxYTJjOTEyNy00NjdjLTQ2NTEtOGY4Yi0xNTRkNDQzNTU4YzAiXSwiVGFibGVPZkNvbnRlbnRzQ29tcGxleGl0eSI6MCwiVGFibGVPZkNvbnRlbnRzU291cmNlVGV4dEZvcm1hdCI6MCwiVGFza3MiOltdLCJUaXRsZSI6IkFjdHVhbGl6YWNpw7NuIEVwaWRlbWlvbMOzZ2ljYSBOdWV2byBDb3JvbmF2aXJ1cyAoQ09WSUQtMTkpIiwiVHJhbnNsYXRvcnMiOltdLCJZZWFyIjoiMjAyMCIsIlllYXJSZXNvbHZlZCI6IjIwMjAiLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQwMjozMzo0NiIsIk1vZGlmaWVkQnkiOiJfUm9jaW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6IjBmM2U4MzNkLWVmYzYtNDczMC04ZWZiLTcyODQ0ODVkZDQ0OSIsIk1vZGlmaWVkT24iOiIyMDIxLTAyLTI4VDIwOjM0OjI4IiwiUHJvamVjdCI6eyIkcmVmIjoiOCJ9fSwiVXNlTnVtYmVyaW5nVHlwZU9mUGFyZW50RG9jdW1lbnQiOmZhbHNlfV0sIkZvcm1hdHRlZFRleHQiOnsiJGlkIjoiMTIiLCJDb3VudCI6MSwiVGV4dFVuaXRzIjpbeyIkaWQiOiIxMyIsIkZvbnRTdHlsZSI6eyIkaWQiOiIxNCIsIk5ldXRyYWwiOnRydWV9LCJSZWFkaW5nT3JkZXIiOjEsIlRleHQiOiIoT3JnYW5pemFjacOzbiBQYW5hbWVyaWNhbmEgZGUgbGEgU2FsdWQgLyBPcmdhbml6YWNpw7NuIE11bmRpYWwgZGUgbGEgU2FsdWQsIDIwMjAsIHAuwqAyKSJ9XX0sIlRhZyI6IkNpdGF2aVBsYWNlaG9sZGVyI2JkMmJmYTdiLWNiMWEtNDhiOS1hNmQwLWRjZmE3MTIyNGU1OSIsIlRleHQiOiIoT3JnYW5pemFjacOzbiBQYW5hbWVyaWNhbmEgZGUgbGEgU2FsdWQgLyBPcmdhbml6YWNpw7NuIE11bmRpYWwgZGUgbGEgU2FsdWQsIDIwMjAsIHAuwqAyKSIsIldBSVZlcnNpb24iOiI2LjcuMC4wIn0=}</w:instrText>
           </w:r>
           <w:r w:rsidRPr="00697023">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="007F6CEE">
             <w:t>(Organización Panamericana de la Salud / Organización Mundial de la Salud, 2020, p. 2)</w:t>
           </w:r>
           <w:r w:rsidRPr="00697023">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00697023">
             <w:t>.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="29FA0CC5" w14:textId="01A5D64D" w:rsidR="00795FD2" w:rsidRPr="00F22DE5" w:rsidRDefault="00697023" w:rsidP="001F2A62">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_CTVK001cc4608b752434fe685a9d52a57b1715b"/>
+      <w:bookmarkStart w:id="13" w:name="_CTVK001cc4608b752434fe685a9d52a57b1715b"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Refiriéndose a esta como </w:t>
       </w:r>
       <w:r w:rsidR="00795FD2" w:rsidRPr="00F22DE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>riesgo globa</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidR="00795FD2" w:rsidRPr="00F22DE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00CB042F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB042F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">donde </w:t>
       </w:r>
       <w:r w:rsidR="00795FD2" w:rsidRPr="00F22DE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#66f4c0af-d57e-4ee4-9b70-7636706466ef"/>
           <w:id w:val="-1088844574"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00795FD2" w:rsidRPr="00F22DE5">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="004C6FA4">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBc3NvY2lhdGVXaXRoS25vd2xlZGdlSXRlbUlkIjoiY2M0NjA4YjctNTI0My00ZmU2LTg1YTktZDUyYTU3YjE3MTViIiwiSWQiOiIyNzAyMjU0Yi05MWVjLTQxNmMtOTMzYS0wYjNlZWQ5YzhiNjkiLCJSYW5nZUxlbmd0aCI6MzAsIlJlZmVyZW5jZUlkIjoiODUxMjZmNDYtYzdjYS00NzFlLTgwYTUtODlkMzllZWM5NDBmIiwiUGFnZVJhbmdlIjp7IiRpZCI6IjMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZVJhbmdlLCBTd2lzc0FjYWRlbWljIiwiRW5kUGFnZSI6eyIkaWQiOiI0IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLlBhZ2VOdW1iZXIsIFN3aXNzQWNhZGVtaWMiLCJJc0Z1bGx5TnVtZXJpYyI6ZmFsc2UsIk51bWJlcmluZ1R5cGUiOjAsIk51bWVyYWxTeXN0ZW0iOjB9LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6IjciLCJTdGFydFBhZ2UiOnsiJGlkIjoiNSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5QYWdlTnVtYmVyLCBTd2lzc0FjYWRlbWljIiwiSXNGdWxseU51bWVyaWMiOnRydWUsIk51bWJlciI6NywiTnVtYmVyaW5nVHlwZSI6MCwiTnVtZXJhbFN5c3RlbSI6MCwiT3JpZ2luYWxTdHJpbmciOiI3IiwiUHJldHR5U3RyaW5nIjoiNyJ9fSwiUXVvdGF0aW9uVHlwZSI6MSwiUmVmZXJlbmNlIjp7IiRpZCI6IjYiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlJlZmVyZW5jZSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBYnN0cmFjdENvbXBsZXhpdHkiOjAsIkFic3RyYWN0U291cmNlVGV4dEZvcm1hdCI6MCwiQXV0aG9ycyI6W10sIkNpdGF0aW9uS2V5VXBkYXRlVHlwZSI6MCwiQ29sbGFib3JhdG9ycyI6W10sIkNvdmVyUGF0aCI6eyIkaWQiOiI3IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5MaW5rZWRSZXNvdXJjZSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJMaW5rZWRSZXNvdXJjZVR5cGUiOjIsIk9yaWdpbmFsU3RyaW5nIjoiQzpcXFVzZXJzXFxSb2Npb1xcQXBwRGF0YVxcTG9jYWxcXFRlbXBcXHRocjBoMnA0LmpwZyIsIlVyaVN0cmluZyI6Ijg1MTI2ZjQ2LWM3Y2EtNDcxZS04MGE1LTg5ZDM5ZWVjOTQwZiIsIkxpbmtlZFJlc291cmNlU3RhdHVzIjo4LCJQcm9wZXJ0aWVzIjp7IiRpZCI6IjgiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkxpbmtlZFJlc291cmNlUHJvcGVydGllcywgU3dpc3NBY2FkZW1pYy5DaXRhdmkifSwiU3luY0ZvbGRlclR5cGUiOjAsIklzTG9jYWxDbG91ZFByb2plY3RGaWxlTGluayI6ZmFsc2UsIklzQ2xvdWRSZXN0b3JlIjpmYWxzZSwiSXNDbG91ZENvcHkiOmZhbHNlLCJBdHRhY2htZW50Rm9sZGVyV2FzSW5GYWxsYmFja01vZGUiOmZhbHNlfSwiRWRpdG9ycyI6W3siJGlkIjoiOSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkZpcnN0TmFtZSI6Ikpvc8OpIiwiTGFzdE5hbWUiOiJEb21pbmd1ZXMiLCJNaWRkbGVOYW1lIjoiTWF1cmljaW8iLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE3OjQ3OjI4IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6ImNmMjdkMGQ2LTAyZjctNGE1MC04YmM4LWQ1M2JmOTZlNjYyNSIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE3OjQ3OjI4IiwiUHJvamVjdCI6eyIkaWQiOiIxMCIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUHJvamVjdCwgU3dpc3NBY2FkZW1pYy5DaXRhdmkifX0seyIkaWQiOiIxMSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkZpcnN0TmFtZSI6IkFsZG8iLCJMYXN0TmFtZSI6Ik1hc2NhcmXDsW8iLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE3OjQ3OjI4IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6ImZmMzMwOTdlLTc1NDctNDk4Ni05YzdhLTRhYTkyNWVlZWJjZiIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE3OjQ3OjI4IiwiUHJvamVjdCI6eyIkcmVmIjoiMTAifX0seyIkaWQiOiIxMiIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkZpcnN0TmFtZSI6IkthdGh5YSIsIkxhc3ROYW1lIjoiQXJhdWpvIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjowLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJlY2ViZGUzZS02ZjVkLTQ3YzItYWViMy1iZTUwNDBhNjNhNmEiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19LHsiJGlkIjoiMTMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJTZXJnaW8iLCJMYXN0TmFtZSI6IlBpZ251b2xpIE9jYW1wbyIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MiwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZDBmY2YyOWYtMjY0OS00MzQ5LWFiOTgtZDBlOWI4MzRkZWE2IiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fSx7IiRpZCI6IjE0IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiQ2FybWVuIiwiTGFzdE5hbWUiOiJJbGl6YXJiZSBQaXphcnJvIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoxLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJiY2U2ODBkNS0wN2JkLTQ5MzktOGRjZS0xZjdlZjU0YmY4MDAiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19LHsiJGlkIjoiMTUiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJCcmVubyIsIkxhc3ROYW1lIjoiQnJpbmdlbCIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MCwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZjFmNTNhMTAtYWM3Yy00NzdkLWJhODMtYjJhNmY4ZmFkN2YwIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fSx7IiRpZCI6IjE2IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiQWxmcmVkbyIsIkxhc3ROYW1lIjoiRmFsZXJvIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoyLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJkNjEwMGRjMC05MTE4LTQ0NDItODU1Ni1mMTY5YzAwNzVlMjAiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19LHsiJGlkIjoiMTciLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJTYW50aWFnbyIsIkxhc3ROYW1lIjoiUm9nZ2Vyb25lIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoyLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiI2ZTEwZjUwOC1hMzYwLTQ5YzYtOGQ2YS00YmU3OWVjNDM1NjMiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19LHsiJGlkIjoiMTgiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJTZXJnaW8iLCJMYXN0TmFtZSI6IkNvc3RhIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoyLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJmZmQxNDFlZS1mYjE0LTQ5OTAtODRiZi05YzA0ZjIxMzMxOTUiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19XSwiRWRpdGlvbiI6IjEiLCJFdmFsdWF0aW9uQ29tcGxleGl0eSI6MCwiRXZhbHVhdGlvblNvdXJjZVRleHRGb3JtYXQiOjAsIkdyb3VwcyI6W10sIkhhc0xhYmVsMSI6ZmFsc2UsIkhhc0xhYmVsMiI6ZmFsc2UsIklzYm4iOiI5NzgtOTg3LTcyMi02MDItNyIsIktleXdvcmRzIjpbXSwiTG9jYXRpb25zIjpbXSwiTnVtYmVyT2ZWb2x1bWVzIjoiMiIsIk9yZ2FuaXphdGlvbnMiOlt7IiRpZCI6IjE5IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiTGFzdE5hbWUiOiJDb25zZWpvIExhdGluYW9tZXJpY2FubyBkZSBDaWVuY2lhcyBTb2NpYWxlcyIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MCwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6NTEiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZDQzZmM1MTMtNWViNS00NzlhLWI1MWMtMDg5NDc3ZTJlZmQ4IiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6NTEiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fV0sIk90aGVyc0ludm9sdmVkIjpbXSwiUGFnZUNvdW50IjoiNDciLCJQdWJsaXNoZXJzIjpbXSwiUXVvdGF0aW9ucyI6W10sIlJlZmVyZW5jZVR5cGUiOiJCb29rRWRpdGVkIiwiU2VyaWVzVGl0bGUiOnsiJGlkIjoiMjAiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlNlcmllc1RpdGxlLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVkaXRvcnMiOltdLCJOYW1lIjoiVGVvcsOtYSB5IENhbWJpbyBTb2NpYWwiLCJQcm90ZWN0ZWQiOmZhbHNlLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQxNzo0OToxNCIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiI5NWI5YTg3ZC1jOTg0LTQyMDItODIwZC0wNDlhYTlhNWVkYjgiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxNzo0OToxNCIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19LCJTaG9ydFRpdGxlIjoiRG9taW5ndWVzLCBNYXNjYXJlw7FvIGV0IGFsLiAoRWQuKSAyMDIwIOKAkyBUZW9yw61hIHkgY2FtYmlvIHNvY2lhbCBDT1ZJRCIsIlNob3J0VGl0bGVVcGRhdGVUeXBlIjowLCJTdGF0aWNJZHMiOlsiOTA0NjBiNzMtMTUyZS00Y2JmLWI2ZjktNTkwZGU2Zjk5Zjg2Il0sIlRhYmxlT2ZDb250ZW50cyI6IkludHJvZHVjY2nDs25cclxuICAgICAgICAgICAgXHJcbihJRVNQLVVFUkopXHJcbklubXVuaWRhZCB5IGF1dG9pbm11bmlkYWRcclxuICAgICAgICAgIEFsZG8gTWFzY2FyZcOxb1xyXG5DYXJtZW4gSWxpemFyYmUgUGl6YXJybypcclxuTXVjaG8gbcOhcyBxdWUgdW4gY2FjZXJvbGF6b1xyXG5JbnZpdGFkbyBlc3BlY2lhbCIsIlRhYmxlT2ZDb250ZW50c0NvbXBsZXhpdHkiOjAsIlRhYmxlT2ZDb250ZW50c1NvdXJjZVRleHRGb3JtYXQiOjAsIlRhc2tzIjpbXSwiVGl0bGUiOiJUZW9yw61hIHkgY2FtYmlvIHNvY2lhbCBDT1ZJRCAyMDE5IiwiVHJhbnNsYXRvcnMiOltdLCJZZWFyIjoiMjAyMCIsIlllYXJSZXNvbHZlZCI6IjIwMjAiLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQwMDowMjoyMSIsIk1vZGlmaWVkQnkiOiJfUm9jaW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6Ijg1MTI2ZjQ2LWM3Y2EtNDcxZS04MGE1LTg5ZDM5ZWVjOTQwZiIsIk1vZGlmaWVkT24iOiIyMDIxLTAyLTI4VDIwOjM0OjI4IiwiUHJvamVjdCI6eyIkcmVmIjoiMTAifX0sIlVzZU51bWJlcmluZ1R5cGVPZlBhcmVudERvY3VtZW50IjpmYWxzZX1dLCJGb3JtYXR0ZWRUZXh0Ijp7IiRpZCI6IjIxIiwiQ291bnQiOjEsIlRleHRVbml0cyI6W3siJGlkIjoiMjIiLCJGb250U3R5bGUiOnsiJGlkIjoiMjMiLCJOZXV0cmFsIjp0cnVlfSwiUmVhZGluZ09yZGVyIjoxLCJUZXh0IjoiKERvbWluZ3VlcyBldCBhbC4sIDIwMjAsIHAuwqA3KSJ9XX0sIlRhZyI6IkNpdGF2aVBsYWNlaG9sZGVyIzY2ZjRjMGFmLWQ1N2UtNGVlNC05YjcwLTc2MzY3MDY0NjZlZiIsIlRleHQiOiIoRG9taW5ndWVzIGV0IGFsLiwgMjAyMCwgcC7CoDcpIiwiV0FJVmVyc2lvbiI6IjYuNy4wLjAifQ==}</w:instrText>
           </w:r>
           <w:r w:rsidR="00795FD2" w:rsidRPr="00F22DE5">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
@@ -4171,131 +4240,130 @@
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>(Domingues et al., 2020, p. 7)</w:t>
           </w:r>
           <w:r w:rsidR="00795FD2" w:rsidRPr="00F22DE5">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidR="00AE2505">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkStart w:id="15" w:name="_CTVK001689c0b19399b460ca1927174c9524843"/>
+      <w:bookmarkStart w:id="14" w:name="_CTVK001689c0b19399b460ca1927174c9524843"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB042F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">establece que esta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">corriente teórica </w:t>
       </w:r>
       <w:r w:rsidR="00CB042F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nos invita a la reflexión acerca que </w:t>
       </w:r>
       <w:r w:rsidR="00AE2505">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00795FD2" w:rsidRPr="00F22DE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>la sociedad del riesgo es brutalmente real y que ésta depende de la percepción socialmente construida, pero también asume una configuración muy material: llega a matar</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidR="00AE2505">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00795FD2" w:rsidRPr="00F22DE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#bcddb9a6-e7fd-44e6-941f-f7fe5cf32946"/>
           <w:id w:val="-959795981"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00795FD2" w:rsidRPr="00F22DE5">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="004C6FA4">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBc3NvY2lhdGVXaXRoS25vd2xlZGdlSXRlbUlkIjoiNjg5YzBiMTktMzk5Yi00NjBjLWExOTItNzE3NGM5NTI0ODQzIiwiSWQiOiIyZWIwMDI3NC00MDE1LTQzYmUtODBhNi01Y2VkMDQyYzlmYzUiLCJSYW5nZUxlbmd0aCI6MzAsIlJlZmVyZW5jZUlkIjoiODUxMjZmNDYtYzdjYS00NzFlLTgwYTUtODlkMzllZWM5NDBmIiwiUGFnZVJhbmdlIjp7IiRpZCI6IjMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZVJhbmdlLCBTd2lzc0FjYWRlbWljIiwiRW5kUGFnZSI6eyIkaWQiOiI0IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLlBhZ2VOdW1iZXIsIFN3aXNzQWNhZGVtaWMiLCJJc0Z1bGx5TnVtZXJpYyI6ZmFsc2UsIk51bWJlcmluZ1R5cGUiOjAsIk51bWVyYWxTeXN0ZW0iOjB9LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6IjgiLCJTdGFydFBhZ2UiOnsiJGlkIjoiNSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5QYWdlTnVtYmVyLCBTd2lzc0FjYWRlbWljIiwiSXNGdWxseU51bWVyaWMiOnRydWUsIk51bWJlciI6OCwiTnVtYmVyaW5nVHlwZSI6MCwiTnVtZXJhbFN5c3RlbSI6MCwiT3JpZ2luYWxTdHJpbmciOiI4IiwiUHJldHR5U3RyaW5nIjoiOCJ9fSwiUXVvdGF0aW9uVHlwZSI6MSwiUmVmZXJlbmNlIjp7IiRpZCI6IjYiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlJlZmVyZW5jZSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBYnN0cmFjdENvbXBsZXhpdHkiOjAsIkFic3RyYWN0U291cmNlVGV4dEZvcm1hdCI6MCwiQXV0aG9ycyI6W10sIkNpdGF0aW9uS2V5VXBkYXRlVHlwZSI6MCwiQ29sbGFib3JhdG9ycyI6W10sIkNvdmVyUGF0aCI6eyIkaWQiOiI3IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5MaW5rZWRSZXNvdXJjZSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJMaW5rZWRSZXNvdXJjZVR5cGUiOjIsIk9yaWdpbmFsU3RyaW5nIjoiQzpcXFVzZXJzXFxSb2Npb1xcQXBwRGF0YVxcTG9jYWxcXFRlbXBcXHRocjBoMnA0LmpwZyIsIlVyaVN0cmluZyI6Ijg1MTI2ZjQ2LWM3Y2EtNDcxZS04MGE1LTg5ZDM5ZWVjOTQwZiIsIkxpbmtlZFJlc291cmNlU3RhdHVzIjo4LCJQcm9wZXJ0aWVzIjp7IiRpZCI6IjgiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkxpbmtlZFJlc291cmNlUHJvcGVydGllcywgU3dpc3NBY2FkZW1pYy5DaXRhdmkifSwiU3luY0ZvbGRlclR5cGUiOjAsIklzTG9jYWxDbG91ZFByb2plY3RGaWxlTGluayI6ZmFsc2UsIklzQ2xvdWRSZXN0b3JlIjpmYWxzZSwiSXNDbG91ZENvcHkiOmZhbHNlLCJBdHRhY2htZW50Rm9sZGVyV2FzSW5GYWxsYmFja01vZGUiOmZhbHNlfSwiRWRpdG9ycyI6W3siJGlkIjoiOSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkZpcnN0TmFtZSI6Ikpvc8OpIiwiTGFzdE5hbWUiOiJEb21pbmd1ZXMiLCJNaWRkbGVOYW1lIjoiTWF1cmljaW8iLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE3OjQ3OjI4IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6ImNmMjdkMGQ2LTAyZjctNGE1MC04YmM4LWQ1M2JmOTZlNjYyNSIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE3OjQ3OjI4IiwiUHJvamVjdCI6eyIkaWQiOiIxMCIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUHJvamVjdCwgU3dpc3NBY2FkZW1pYy5DaXRhdmkifX0seyIkaWQiOiIxMSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkZpcnN0TmFtZSI6IkFsZG8iLCJMYXN0TmFtZSI6Ik1hc2NhcmXDsW8iLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE3OjQ3OjI4IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6ImZmMzMwOTdlLTc1NDctNDk4Ni05YzdhLTRhYTkyNWVlZWJjZiIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE3OjQ3OjI4IiwiUHJvamVjdCI6eyIkcmVmIjoiMTAifX0seyIkaWQiOiIxMiIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkZpcnN0TmFtZSI6IkthdGh5YSIsIkxhc3ROYW1lIjoiQXJhdWpvIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjowLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJlY2ViZGUzZS02ZjVkLTQ3YzItYWViMy1iZTUwNDBhNjNhNmEiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19LHsiJGlkIjoiMTMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJTZXJnaW8iLCJMYXN0TmFtZSI6IlBpZ251b2xpIE9jYW1wbyIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MiwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZDBmY2YyOWYtMjY0OS00MzQ5LWFiOTgtZDBlOWI4MzRkZWE2IiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fSx7IiRpZCI6IjE0IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiQ2FybWVuIiwiTGFzdE5hbWUiOiJJbGl6YXJiZSBQaXphcnJvIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoxLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJiY2U2ODBkNS0wN2JkLTQ5MzktOGRjZS0xZjdlZjU0YmY4MDAiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19LHsiJGlkIjoiMTUiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJCcmVubyIsIkxhc3ROYW1lIjoiQnJpbmdlbCIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MCwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZjFmNTNhMTAtYWM3Yy00NzdkLWJhODMtYjJhNmY4ZmFkN2YwIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fSx7IiRpZCI6IjE2IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiQWxmcmVkbyIsIkxhc3ROYW1lIjoiRmFsZXJvIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoyLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJkNjEwMGRjMC05MTE4LTQ0NDItODU1Ni1mMTY5YzAwNzVlMjAiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19LHsiJGlkIjoiMTciLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJTYW50aWFnbyIsIkxhc3ROYW1lIjoiUm9nZ2Vyb25lIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoyLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiI2ZTEwZjUwOC1hMzYwLTQ5YzYtOGQ2YS00YmU3OWVjNDM1NjMiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19LHsiJGlkIjoiMTgiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJTZXJnaW8iLCJMYXN0TmFtZSI6IkNvc3RhIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoyLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJmZmQxNDFlZS1mYjE0LTQ5OTAtODRiZi05YzA0ZjIxMzMxOTUiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19XSwiRWRpdGlvbiI6IjEiLCJFdmFsdWF0aW9uQ29tcGxleGl0eSI6MCwiRXZhbHVhdGlvblNvdXJjZVRleHRGb3JtYXQiOjAsIkdyb3VwcyI6W10sIkhhc0xhYmVsMSI6ZmFsc2UsIkhhc0xhYmVsMiI6ZmFsc2UsIklzYm4iOiI5NzgtOTg3LTcyMi02MDItNyIsIktleXdvcmRzIjpbXSwiTG9jYXRpb25zIjpbXSwiTnVtYmVyT2ZWb2x1bWVzIjoiMiIsIk9yZ2FuaXphdGlvbnMiOlt7IiRpZCI6IjE5IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiTGFzdE5hbWUiOiJDb25zZWpvIExhdGluYW9tZXJpY2FubyBkZSBDaWVuY2lhcyBTb2NpYWxlcyIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MCwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6NTEiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZDQzZmM1MTMtNWViNS00NzlhLWI1MWMtMDg5NDc3ZTJlZmQ4IiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6NTEiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fV0sIk90aGVyc0ludm9sdmVkIjpbXSwiUGFnZUNvdW50IjoiNDciLCJQdWJsaXNoZXJzIjpbXSwiUXVvdGF0aW9ucyI6W10sIlJlZmVyZW5jZVR5cGUiOiJCb29rRWRpdGVkIiwiU2VyaWVzVGl0bGUiOnsiJGlkIjoiMjAiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlNlcmllc1RpdGxlLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVkaXRvcnMiOltdLCJOYW1lIjoiVGVvcsOtYSB5IENhbWJpbyBTb2NpYWwiLCJQcm90ZWN0ZWQiOmZhbHNlLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQxNzo0OToxNCIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiI5NWI5YTg3ZC1jOTg0LTQyMDItODIwZC0wNDlhYTlhNWVkYjgiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxNzo0OToxNCIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19LCJTaG9ydFRpdGxlIjoiRG9taW5ndWVzLCBNYXNjYXJlw7FvIGV0IGFsLiAoRWQuKSAyMDIwIOKAkyBUZW9yw61hIHkgY2FtYmlvIHNvY2lhbCBDT1ZJRCIsIlNob3J0VGl0bGVVcGRhdGVUeXBlIjowLCJTdGF0aWNJZHMiOlsiOTA0NjBiNzMtMTUyZS00Y2JmLWI2ZjktNTkwZGU2Zjk5Zjg2Il0sIlRhYmxlT2ZDb250ZW50cyI6IkludHJvZHVjY2nDs25cclxuICAgICAgICAgICAgXHJcbihJRVNQLVVFUkopXHJcbklubXVuaWRhZCB5IGF1dG9pbm11bmlkYWRcclxuICAgICAgICAgIEFsZG8gTWFzY2FyZcOxb1xyXG5DYXJtZW4gSWxpemFyYmUgUGl6YXJybypcclxuTXVjaG8gbcOhcyBxdWUgdW4gY2FjZXJvbGF6b1xyXG5JbnZpdGFkbyBlc3BlY2lhbCIsIlRhYmxlT2ZDb250ZW50c0NvbXBsZXhpdHkiOjAsIlRhYmxlT2ZDb250ZW50c1NvdXJjZVRleHRGb3JtYXQiOjAsIlRhc2tzIjpbXSwiVGl0bGUiOiJUZW9yw61hIHkgY2FtYmlvIHNvY2lhbCBDT1ZJRCAyMDE5IiwiVHJhbnNsYXRvcnMiOltdLCJZZWFyIjoiMjAyMCIsIlllYXJSZXNvbHZlZCI6IjIwMjAiLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQwMDowMjoyMSIsIk1vZGlmaWVkQnkiOiJfUm9jaW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6Ijg1MTI2ZjQ2LWM3Y2EtNDcxZS04MGE1LTg5ZDM5ZWVjOTQwZiIsIk1vZGlmaWVkT24iOiIyMDIxLTAyLTI4VDIwOjM0OjI4IiwiUHJvamVjdCI6eyIkcmVmIjoiMTAifX0sIlVzZU51bWJlcmluZ1R5cGVPZlBhcmVudERvY3VtZW50IjpmYWxzZX1dLCJGb3JtYXR0ZWRUZXh0Ijp7IiRpZCI6IjIxIiwiQ291bnQiOjEsIlRleHRVbml0cyI6W3siJGlkIjoiMjIiLCJGb250U3R5bGUiOnsiJGlkIjoiMjMiLCJOZXV0cmFsIjp0cnVlfSwiUmVhZGluZ09yZGVyIjoxLCJUZXh0IjoiKERvbWluZ3VlcyBldCBhbC4sIDIwMjAsIHAuwqA4KSJ9XX0sIlRhZyI6IkNpdGF2aVBsYWNlaG9sZGVyI2JjZGRiOWE2LWU3ZmQtNDRlNi05NDFmLWY3ZmU1Y2YzMjk0NiIsIlRleHQiOiIoRG9taW5ndWVzIGV0IGFsLiwgMjAyMCwgcC7CoDgpIiwiV0FJVmVyc2lvbiI6IjYuNy4wLjAifQ==}</w:instrText>
           </w:r>
           <w:r w:rsidR="00795FD2" w:rsidRPr="00F22DE5">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
@@ -4354,74 +4422,73 @@
       </w:r>
       <w:r w:rsidR="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>está</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> causando a nivel social donde establece:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FF5DB1C" w14:textId="3E75AF01" w:rsidR="00795FD2" w:rsidRPr="001F2A62" w:rsidRDefault="00795FD2" w:rsidP="00293994">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_CTVK001e87d2912e26d4b06b2c794b13be29067"/>
+      <w:bookmarkStart w:id="15" w:name="_CTVK001e87d2912e26d4b06b2c794b13be29067"/>
       <w:r w:rsidRPr="001F2A62">
         <w:t xml:space="preserve">Si la sincronía entre propagación física global del virus y propagación social mundial en la comunicación es mayor que nunca, entonces contamos con un nuevo tipo de crisis pandémica </w:t>
       </w:r>
       <w:r w:rsidR="00697023" w:rsidRPr="001F2A62">
         <w:t>socio natural</w:t>
       </w:r>
       <w:r w:rsidRPr="001F2A62">
         <w:t xml:space="preserve"> en la que la reacción inmunitaria que protege a los cuerpos del virus es simultánea a la reacción autoinmunitaria de la sociedad en la que ella adopta un comportamiento errático autodestructivo</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="001F2A62">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#0cb928bd-dfa7-4baf-a2ce-73efee03439c"/>
           <w:id w:val="-693221902"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="001F2A62">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="004C6FA4" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBc3NvY2lhdGVXaXRoS25vd2xlZGdlSXRlbUlkIjoiZTg3ZDI5MTItZTI2ZC00YjA2LWIyYzctOTRiMTNiZTI5MDY3IiwiSWQiOiJkNjEzMTlkMS1kNTcyLTRhYjctYTkzZC05YWVlYTY3MjBiNWYiLCJSYW5nZUxlbmd0aCI6MzEsIlJlZmVyZW5jZUlkIjoiODUxMjZmNDYtYzdjYS00NzFlLTgwYTUtODlkMzllZWM5NDBmIiwiUGFnZVJhbmdlIjp7IiRpZCI6IjMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZVJhbmdlLCBTd2lzc0FjYWRlbWljIiwiRW5kUGFnZSI6eyIkaWQiOiI0IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLlBhZ2VOdW1iZXIsIFN3aXNzQWNhZGVtaWMiLCJJc0Z1bGx5TnVtZXJpYyI6ZmFsc2UsIk51bWJlcmluZ1R5cGUiOjAsIk51bWVyYWxTeXN0ZW0iOjB9LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6IjEzIiwiU3RhcnRQYWdlIjp7IiRpZCI6IjUiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZU51bWJlciwgU3dpc3NBY2FkZW1pYyIsIklzRnVsbHlOdW1lcmljIjp0cnVlLCJOdW1iZXIiOjEzLCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6IjEzIiwiUHJldHR5U3RyaW5nIjoiMTMifX0sIlF1b3RhdGlvblR5cGUiOjEsIlJlZmVyZW5jZSI6eyIkaWQiOiI2IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5SZWZlcmVuY2UsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiQWJzdHJhY3RDb21wbGV4aXR5IjowLCJBYnN0cmFjdFNvdXJjZVRleHRGb3JtYXQiOjAsIkF1dGhvcnMiOltdLCJDaXRhdGlvbktleVVwZGF0ZVR5cGUiOjAsIkNvbGxhYm9yYXRvcnMiOltdLCJDb3ZlclBhdGgiOnsiJGlkIjoiNyIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuTGlua2VkUmVzb3VyY2UsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiTGlua2VkUmVzb3VyY2VUeXBlIjoyLCJPcmlnaW5hbFN0cmluZyI6IkM6XFxVc2Vyc1xcUm9jaW9cXEFwcERhdGFcXExvY2FsXFxUZW1wXFx0aHIwaDJwNC5qcGciLCJVcmlTdHJpbmciOiI4NTEyNmY0Ni1jN2NhLTQ3MWUtODBhNS04OWQzOWVlYzk0MGYiLCJMaW5rZWRSZXNvdXJjZVN0YXR1cyI6OCwiUHJvcGVydGllcyI6eyIkaWQiOiI4IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5MaW5rZWRSZXNvdXJjZVByb3BlcnRpZXMsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIn0sIlN5bmNGb2xkZXJUeXBlIjowLCJJc0xvY2FsQ2xvdWRQcm9qZWN0RmlsZUxpbmsiOmZhbHNlLCJJc0Nsb3VkUmVzdG9yZSI6ZmFsc2UsIklzQ2xvdWRDb3B5IjpmYWxzZSwiQXR0YWNobWVudEZvbGRlcldhc0luRmFsbGJhY2tNb2RlIjpmYWxzZX0sIkVkaXRvcnMiOlt7IiRpZCI6IjkiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJKb3PDqSIsIkxhc3ROYW1lIjoiRG9taW5ndWVzIiwiTWlkZGxlTmFtZSI6Ik1hdXJpY2lvIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoyLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJjZjI3ZDBkNi0wMmY3LTRhNTAtOGJjOC1kNTNiZjk2ZTY2MjUiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIlByb2plY3QiOnsiJGlkIjoiMTAiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlByb2plY3QsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIn19LHsiJGlkIjoiMTEiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJBbGRvIiwiTGFzdE5hbWUiOiJNYXNjYXJlw7FvIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoyLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJmZjMzMDk3ZS03NTQ3LTQ5ODYtOWM3YS00YWE5MjVlZWViY2YiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19LHsiJGlkIjoiMTIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJLYXRoeWEiLCJMYXN0TmFtZSI6IkFyYXVqbyIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MCwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZWNlYmRlM2UtNmY1ZC00N2MyLWFlYjMtYmU1MDQwYTYzYTZhIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fSx7IiRpZCI6IjEzIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiU2VyZ2lvIiwiTGFzdE5hbWUiOiJQaWdudW9saSBPY2FtcG8iLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE3OjQ3OjI4IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6ImQwZmNmMjlmLTI2NDktNDM0OS1hYjk4LWQwZTliODM0ZGVhNiIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE3OjQ3OjI4IiwiUHJvamVjdCI6eyIkcmVmIjoiMTAifX0seyIkaWQiOiIxNCIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkZpcnN0TmFtZSI6IkNhcm1lbiIsIkxhc3ROYW1lIjoiSWxpemFyYmUgUGl6YXJybyIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MSwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiYmNlNjgwZDUtMDdiZC00OTM5LThkY2UtMWY3ZWY1NGJmODAwIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fSx7IiRpZCI6IjE1IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiQnJlbm8iLCJMYXN0TmFtZSI6IkJyaW5nZWwiLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjAsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE3OjQ3OjI4IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6ImYxZjUzYTEwLWFjN2MtNDc3ZC1iYTgzLWIyYTZmOGZhZDdmMCIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE3OjQ3OjI4IiwiUHJvamVjdCI6eyIkcmVmIjoiMTAifX0seyIkaWQiOiIxNiIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkZpcnN0TmFtZSI6IkFsZnJlZG8iLCJMYXN0TmFtZSI6IkZhbGVybyIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MiwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZDYxMDBkYzAtOTExOC00NDQyLTg1NTYtZjE2OWMwMDc1ZTIwIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fSx7IiRpZCI6IjE3IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiU2FudGlhZ28iLCJMYXN0TmFtZSI6IlJvZ2dlcm9uZSIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MiwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiNmUxMGY1MDgtYTM2MC00OWM2LThkNmEtNGJlNzllYzQzNTYzIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fSx7IiRpZCI6IjE4IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiU2VyZ2lvIiwiTGFzdE5hbWUiOiJDb3N0YSIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MiwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZmZkMTQxZWUtZmIxNC00OTkwLTg0YmYtOWMwNGYyMTMzMTk1IiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fV0sIkVkaXRpb24iOiIxIiwiRXZhbHVhdGlvbkNvbXBsZXhpdHkiOjAsIkV2YWx1YXRpb25Tb3VyY2VUZXh0Rm9ybWF0IjowLCJHcm91cHMiOltdLCJIYXNMYWJlbDEiOmZhbHNlLCJIYXNMYWJlbDIiOmZhbHNlLCJJc2JuIjoiOTc4LTk4Ny03MjItNjAyLTciLCJLZXl3b3JkcyI6W10sIkxvY2F0aW9ucyI6W10sIk51bWJlck9mVm9sdW1lcyI6IjIiLCJPcmdhbml6YXRpb25zIjpbeyIkaWQiOiIxOSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkxhc3ROYW1lIjoiQ29uc2VqbyBMYXRpbmFvbWVyaWNhbm8gZGUgQ2llbmNpYXMgU29jaWFsZXMiLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjAsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE3OjQ3OjUxIiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6ImQ0M2ZjNTEzLTVlYjUtNDc5YS1iNTFjLTA4OTQ3N2UyZWZkOCIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE3OjQ3OjUxIiwiUHJvamVjdCI6eyIkcmVmIjoiMTAifX1dLCJPdGhlcnNJbnZvbHZlZCI6W10sIlBhZ2VDb3VudCI6IjQ3IiwiUHVibGlzaGVycyI6W10sIlF1b3RhdGlvbnMiOltdLCJSZWZlcmVuY2VUeXBlIjoiQm9va0VkaXRlZCIsIlNlcmllc1RpdGxlIjp7IiRpZCI6IjIwIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5TZXJpZXNUaXRsZSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJFZGl0b3JzIjpbXSwiTmFtZSI6IlRlb3LDrWEgeSBDYW1iaW8gU29jaWFsIiwiUHJvdGVjdGVkIjpmYWxzZSwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDk6MTQiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiOTViOWE4N2QtYzk4NC00MjAyLTgyMGQtMDQ5YWE5YTVlZGI4IiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDk6MTQiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fSwiU2hvcnRUaXRsZSI6IkRvbWluZ3VlcywgTWFzY2FyZcOxbyBldCBhbC4gKEVkLikgMjAyMCDigJMgVGVvcsOtYSB5IGNhbWJpbyBzb2NpYWwgQ09WSUQiLCJTaG9ydFRpdGxlVXBkYXRlVHlwZSI6MCwiU3RhdGljSWRzIjpbIjkwNDYwYjczLTE1MmUtNGNiZi1iNmY5LTU5MGRlNmY5OWY4NiJdLCJUYWJsZU9mQ29udGVudHMiOiJJbnRyb2R1Y2Npw7NuXHJcbiAgICAgICAgICAgIFxyXG4oSUVTUC1VRVJKKVxyXG5Jbm11bmlkYWQgeSBhdXRvaW5tdW5pZGFkXHJcbiAgICAgICAgICBBbGRvIE1hc2NhcmXDsW9cclxuQ2FybWVuIElsaXphcmJlIFBpemFycm8qXHJcbk11Y2hvIG3DoXMgcXVlIHVuIGNhY2Vyb2xhem9cclxuSW52aXRhZG8gZXNwZWNpYWwiLCJUYWJsZU9mQ29udGVudHNDb21wbGV4aXR5IjowLCJUYWJsZU9mQ29udGVudHNTb3VyY2VUZXh0Rm9ybWF0IjowLCJUYXNrcyI6W10sIlRpdGxlIjoiVGVvcsOtYSB5IGNhbWJpbyBzb2NpYWwgQ09WSUQgMjAxOSIsIlRyYW5zbGF0b3JzIjpbXSwiWWVhciI6IjIwMjAiLCJZZWFyUmVzb2x2ZWQiOiIyMDIwIiwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMDA6MDI6MjEiLCJNb2RpZmllZEJ5IjoiX1JvY2lvIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiI4NTEyNmY0Ni1jN2NhLTQ3MWUtODBhNS04OWQzOWVlYzk0MGYiLCJNb2RpZmllZE9uIjoiMjAyMS0wMi0yOFQyMDozNDoyOCIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19LCJVc2VOdW1iZXJpbmdUeXBlT2ZQYXJlbnREb2N1bWVudCI6ZmFsc2V9XSwiRm9ybWF0dGVkVGV4dCI6eyIkaWQiOiIyMSIsIkNvdW50IjoxLCJUZXh0VW5pdHMiOlt7IiRpZCI6IjIyIiwiRm9udFN0eWxlIjp7IiRpZCI6IjIzIiwiTmV1dHJhbCI6dHJ1ZX0sIlJlYWRpbmdPcmRlciI6MSwiVGV4dCI6IihEb21pbmd1ZXMgZXQgYWwuLCAyMDIwLCBwLsKgMTMpIn1dfSwiVGFnIjoiQ2l0YXZpUGxhY2Vob2xkZXIjMGNiOTI4YmQtZGZhNy00YmFmLWEyY2UtNzNlZmVlMDM0MzljIiwiVGV4dCI6IihEb21pbmd1ZXMgZXQgYWwuLCAyMDIwLCBwLsKgMTMpIiwiV0FJVmVyc2lvbiI6IjYuNy4wLjAifQ==}</w:instrText>
           </w:r>
           <w:r w:rsidRPr="001F2A62">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="007F6CEE" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>(Domingues et al., 2020, p. 13)</w:t>
           </w:r>
@@ -4439,110 +4506,109 @@
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="5F56D10C" w14:textId="6976E55B" w:rsidR="00795FD2" w:rsidRPr="001F2A62" w:rsidRDefault="00CB042F" w:rsidP="00BE54A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve">Destacando los grandes desafíos que enfrenta las ciencias </w:t>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="_CTVK00120184088324b4f5bb4bbe26dceb7c215"/>
+      <w:bookmarkStart w:id="16" w:name="_CTVK00120184088324b4f5bb4bbe26dceb7c215"/>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">sociales al establecer “un diálogo </w:t>
       </w:r>
       <w:r w:rsidR="00795FD2" w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">con los conocimientos virológicos, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00795FD2" w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>infectológicos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00795FD2" w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> y epidemiológicos ya disponibles, y, por otro lado, observar la variedad de escenarios sociales, ponderando la excepción de la coyuntura"</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidR="00795FD2" w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#f1e73242-d7a3-4a5f-bac4-e7da8122c561"/>
           <w:id w:val="-824114056"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00795FD2" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="004C6FA4" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBc3NvY2lhdGVXaXRoS25vd2xlZGdlSXRlbUlkIjoiMjAxODQwODgtMzI0Yi00ZjViLWI0YmItZTI2ZGNlYjdjMjE1IiwiSWQiOiIyNDk5OTM5Zi04NGNkLTQxYjAtYmQ3Mi01ZDA5N2ExMjk4MTkiLCJSYW5nZUxlbmd0aCI6MzEsIlJlZmVyZW5jZUlkIjoiODUxMjZmNDYtYzdjYS00NzFlLTgwYTUtODlkMzllZWM5NDBmIiwiUGFnZVJhbmdlIjp7IiRpZCI6IjMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZVJhbmdlLCBTd2lzc0FjYWRlbWljIiwiRW5kUGFnZSI6eyIkaWQiOiI0IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLlBhZ2VOdW1iZXIsIFN3aXNzQWNhZGVtaWMiLCJJc0Z1bGx5TnVtZXJpYyI6ZmFsc2UsIk51bWJlcmluZ1R5cGUiOjAsIk51bWVyYWxTeXN0ZW0iOjB9LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6IjE5IiwiU3RhcnRQYWdlIjp7IiRpZCI6IjUiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZU51bWJlciwgU3dpc3NBY2FkZW1pYyIsIklzRnVsbHlOdW1lcmljIjp0cnVlLCJOdW1iZXIiOjE5LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6IjE5IiwiUHJldHR5U3RyaW5nIjoiMTkifX0sIlF1b3RhdGlvblR5cGUiOjEsIlJlZmVyZW5jZSI6eyIkaWQiOiI2IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5SZWZlcmVuY2UsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiQWJzdHJhY3RDb21wbGV4aXR5IjowLCJBYnN0cmFjdFNvdXJjZVRleHRGb3JtYXQiOjAsIkF1dGhvcnMiOltdLCJDaXRhdGlvbktleVVwZGF0ZVR5cGUiOjAsIkNvbGxhYm9yYXRvcnMiOltdLCJDb3ZlclBhdGgiOnsiJGlkIjoiNyIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuTGlua2VkUmVzb3VyY2UsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiTGlua2VkUmVzb3VyY2VUeXBlIjoyLCJPcmlnaW5hbFN0cmluZyI6IkM6XFxVc2Vyc1xcUm9jaW9cXEFwcERhdGFcXExvY2FsXFxUZW1wXFx0aHIwaDJwNC5qcGciLCJVcmlTdHJpbmciOiI4NTEyNmY0Ni1jN2NhLTQ3MWUtODBhNS04OWQzOWVlYzk0MGYiLCJMaW5rZWRSZXNvdXJjZVN0YXR1cyI6OCwiUHJvcGVydGllcyI6eyIkaWQiOiI4IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5MaW5rZWRSZXNvdXJjZVByb3BlcnRpZXMsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIn0sIlN5bmNGb2xkZXJUeXBlIjowLCJJc0xvY2FsQ2xvdWRQcm9qZWN0RmlsZUxpbmsiOmZhbHNlLCJJc0Nsb3VkUmVzdG9yZSI6ZmFsc2UsIklzQ2xvdWRDb3B5IjpmYWxzZSwiQXR0YWNobWVudEZvbGRlcldhc0luRmFsbGJhY2tNb2RlIjpmYWxzZX0sIkVkaXRvcnMiOlt7IiRpZCI6IjkiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJKb3PDqSIsIkxhc3ROYW1lIjoiRG9taW5ndWVzIiwiTWlkZGxlTmFtZSI6Ik1hdXJpY2lvIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoyLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJjZjI3ZDBkNi0wMmY3LTRhNTAtOGJjOC1kNTNiZjk2ZTY2MjUiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIlByb2plY3QiOnsiJGlkIjoiMTAiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlByb2plY3QsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIn19LHsiJGlkIjoiMTEiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJBbGRvIiwiTGFzdE5hbWUiOiJNYXNjYXJlw7FvIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoyLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJmZjMzMDk3ZS03NTQ3LTQ5ODYtOWM3YS00YWE5MjVlZWViY2YiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19LHsiJGlkIjoiMTIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJLYXRoeWEiLCJMYXN0TmFtZSI6IkFyYXVqbyIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MCwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZWNlYmRlM2UtNmY1ZC00N2MyLWFlYjMtYmU1MDQwYTYzYTZhIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fSx7IiRpZCI6IjEzIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiU2VyZ2lvIiwiTGFzdE5hbWUiOiJQaWdudW9saSBPY2FtcG8iLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE3OjQ3OjI4IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6ImQwZmNmMjlmLTI2NDktNDM0OS1hYjk4LWQwZTliODM0ZGVhNiIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE3OjQ3OjI4IiwiUHJvamVjdCI6eyIkcmVmIjoiMTAifX0seyIkaWQiOiIxNCIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkZpcnN0TmFtZSI6IkNhcm1lbiIsIkxhc3ROYW1lIjoiSWxpemFyYmUgUGl6YXJybyIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MSwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiYmNlNjgwZDUtMDdiZC00OTM5LThkY2UtMWY3ZWY1NGJmODAwIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fSx7IiRpZCI6IjE1IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiQnJlbm8iLCJMYXN0TmFtZSI6IkJyaW5nZWwiLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjAsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE3OjQ3OjI4IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6ImYxZjUzYTEwLWFjN2MtNDc3ZC1iYTgzLWIyYTZmOGZhZDdmMCIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE3OjQ3OjI4IiwiUHJvamVjdCI6eyIkcmVmIjoiMTAifX0seyIkaWQiOiIxNiIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkZpcnN0TmFtZSI6IkFsZnJlZG8iLCJMYXN0TmFtZSI6IkZhbGVybyIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MiwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZDYxMDBkYzAtOTExOC00NDQyLTg1NTYtZjE2OWMwMDc1ZTIwIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fSx7IiRpZCI6IjE3IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiU2FudGlhZ28iLCJMYXN0TmFtZSI6IlJvZ2dlcm9uZSIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MiwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiNmUxMGY1MDgtYTM2MC00OWM2LThkNmEtNGJlNzllYzQzNTYzIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fSx7IiRpZCI6IjE4IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiU2VyZ2lvIiwiTGFzdE5hbWUiOiJDb3N0YSIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MiwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZmZkMTQxZWUtZmIxNC00OTkwLTg0YmYtOWMwNGYyMTMzMTk1IiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fV0sIkVkaXRpb24iOiIxIiwiRXZhbHVhdGlvbkNvbXBsZXhpdHkiOjAsIkV2YWx1YXRpb25Tb3VyY2VUZXh0Rm9ybWF0IjowLCJHcm91cHMiOltdLCJIYXNMYWJlbDEiOmZhbHNlLCJIYXNMYWJlbDIiOmZhbHNlLCJJc2JuIjoiOTc4LTk4Ny03MjItNjAyLTciLCJLZXl3b3JkcyI6W10sIkxvY2F0aW9ucyI6W10sIk51bWJlck9mVm9sdW1lcyI6IjIiLCJPcmdhbml6YXRpb25zIjpbeyIkaWQiOiIxOSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkxhc3ROYW1lIjoiQ29uc2VqbyBMYXRpbmFvbWVyaWNhbm8gZGUgQ2llbmNpYXMgU29jaWFsZXMiLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjAsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE3OjQ3OjUxIiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6ImQ0M2ZjNTEzLTVlYjUtNDc5YS1iNTFjLTA4OTQ3N2UyZWZkOCIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE3OjQ3OjUxIiwiUHJvamVjdCI6eyIkcmVmIjoiMTAifX1dLCJPdGhlcnNJbnZvbHZlZCI6W10sIlBhZ2VDb3VudCI6IjQ3IiwiUHVibGlzaGVycyI6W10sIlF1b3RhdGlvbnMiOltdLCJSZWZlcmVuY2VUeXBlIjoiQm9va0VkaXRlZCIsIlNlcmllc1RpdGxlIjp7IiRpZCI6IjIwIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5TZXJpZXNUaXRsZSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJFZGl0b3JzIjpbXSwiTmFtZSI6IlRlb3LDrWEgeSBDYW1iaW8gU29jaWFsIiwiUHJvdGVjdGVkIjpmYWxzZSwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDk6MTQiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiOTViOWE4N2QtYzk4NC00MjAyLTgyMGQtMDQ5YWE5YTVlZGI4IiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDk6MTQiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fSwiU2hvcnRUaXRsZSI6IkRvbWluZ3VlcywgTWFzY2FyZcOxbyBldCBhbC4gKEVkLikgMjAyMCDigJMgVGVvcsOtYSB5IGNhbWJpbyBzb2NpYWwgQ09WSUQiLCJTaG9ydFRpdGxlVXBkYXRlVHlwZSI6MCwiU3RhdGljSWRzIjpbIjkwNDYwYjczLTE1MmUtNGNiZi1iNmY5LTU5MGRlNmY5OWY4NiJdLCJUYWJsZU9mQ29udGVudHMiOiJJbnRyb2R1Y2Npw7NuXHJcbiAgICAgICAgICAgIFxyXG4oSUVTUC1VRVJKKVxyXG5Jbm11bmlkYWQgeSBhdXRvaW5tdW5pZGFkXHJcbiAgICAgICAgICBBbGRvIE1hc2NhcmXDsW9cclxuQ2FybWVuIElsaXphcmJlIFBpemFycm8qXHJcbk11Y2hvIG3DoXMgcXVlIHVuIGNhY2Vyb2xhem9cclxuSW52aXRhZG8gZXNwZWNpYWwiLCJUYWJsZU9mQ29udGVudHNDb21wbGV4aXR5IjowLCJUYWJsZU9mQ29udGVudHNTb3VyY2VUZXh0Rm9ybWF0IjowLCJUYXNrcyI6W10sIlRpdGxlIjoiVGVvcsOtYSB5IGNhbWJpbyBzb2NpYWwgQ09WSUQgMjAxOSIsIlRyYW5zbGF0b3JzIjpbXSwiWWVhciI6IjIwMjAiLCJZZWFyUmVzb2x2ZWQiOiIyMDIwIiwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMDA6MDI6MjEiLCJNb2RpZmllZEJ5IjoiX1JvY2lvIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiI4NTEyNmY0Ni1jN2NhLTQ3MWUtODBhNS04OWQzOWVlYzk0MGYiLCJNb2RpZmllZE9uIjoiMjAyMS0wMi0yOFQyMDozNDoyOCIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19LCJVc2VOdW1iZXJpbmdUeXBlT2ZQYXJlbnREb2N1bWVudCI6ZmFsc2V9XSwiRm9ybWF0dGVkVGV4dCI6eyIkaWQiOiIyMSIsIkNvdW50IjoxLCJUZXh0VW5pdHMiOlt7IiRpZCI6IjIyIiwiRm9udFN0eWxlIjp7IiRpZCI6IjIzIiwiTmV1dHJhbCI6dHJ1ZX0sIlJlYWRpbmdPcmRlciI6MSwiVGV4dCI6IihEb21pbmd1ZXMgZXQgYWwuLCAyMDIwLCBwLsKgMTkpIn1dfSwiVGFnIjoiQ2l0YXZpUGxhY2Vob2xkZXIjZjFlNzMyNDItZDdhMy00YTVmLWJhYzQtZTdkYTgxMjJjNTYxIiwiVGV4dCI6IihEb21pbmd1ZXMgZXQgYWwuLCAyMDIwLCBwLsKgMTkpIiwiV0FJVmVyc2lvbiI6IjYuNy4wLjAifQ==}</w:instrText>
           </w:r>
           <w:r w:rsidR="00795FD2" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
@@ -4591,51 +4657,50 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Lo que nos permite analizar la interrelación que se establece entre los riesgos y el peligro como construcción social </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#de8fd5c5-2668-4ae0-bc96-62e90a60277e"/>
           <w:id w:val="226343881"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00795FD2" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="004C6FA4" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBc3NvY2lhdGVXaXRoS25vd2xlZGdlSXRlbUlkIjoiY2ViODI4N2QtNDRiMS00YjA3LTgwNGEtMDQzZDJhNDI4OTY0IiwiSWQiOiIyODQyMTY5YS0wMjU0LTQzYjgtODgxMi02YzEwNWU1YzIxNDMiLCJSYW5nZUxlbmd0aCI6MzEsIlJlZmVyZW5jZUlkIjoiODUxMjZmNDYtYzdjYS00NzFlLTgwYTUtODlkMzllZWM5NDBmIiwiUGFnZVJhbmdlIjp7IiRpZCI6IjMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZVJhbmdlLCBTd2lzc0FjYWRlbWljIiwiRW5kUGFnZSI6eyIkaWQiOiI0IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLlBhZ2VOdW1iZXIsIFN3aXNzQWNhZGVtaWMiLCJJc0Z1bGx5TnVtZXJpYyI6ZmFsc2UsIk51bWJlcmluZ1R5cGUiOjAsIk51bWVyYWxTeXN0ZW0iOjB9LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6IjIwIiwiU3RhcnRQYWdlIjp7IiRpZCI6IjUiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZU51bWJlciwgU3dpc3NBY2FkZW1pYyIsIklzRnVsbHlOdW1lcmljIjp0cnVlLCJOdW1iZXIiOjIwLCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6IjIwIiwiUHJldHR5U3RyaW5nIjoiMjAifX0sIlF1b3RhdGlvblR5cGUiOjEsIlJlZmVyZW5jZSI6eyIkaWQiOiI2IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5SZWZlcmVuY2UsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiQWJzdHJhY3RDb21wbGV4aXR5IjowLCJBYnN0cmFjdFNvdXJjZVRleHRGb3JtYXQiOjAsIkF1dGhvcnMiOltdLCJDaXRhdGlvbktleVVwZGF0ZVR5cGUiOjAsIkNvbGxhYm9yYXRvcnMiOltdLCJDb3ZlclBhdGgiOnsiJGlkIjoiNyIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuTGlua2VkUmVzb3VyY2UsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiTGlua2VkUmVzb3VyY2VUeXBlIjoyLCJPcmlnaW5hbFN0cmluZyI6IkM6XFxVc2Vyc1xcUm9jaW9cXEFwcERhdGFcXExvY2FsXFxUZW1wXFx0aHIwaDJwNC5qcGciLCJVcmlTdHJpbmciOiI4NTEyNmY0Ni1jN2NhLTQ3MWUtODBhNS04OWQzOWVlYzk0MGYiLCJMaW5rZWRSZXNvdXJjZVN0YXR1cyI6OCwiUHJvcGVydGllcyI6eyIkaWQiOiI4IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5MaW5rZWRSZXNvdXJjZVByb3BlcnRpZXMsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIn0sIlN5bmNGb2xkZXJUeXBlIjowLCJJc0xvY2FsQ2xvdWRQcm9qZWN0RmlsZUxpbmsiOmZhbHNlLCJJc0Nsb3VkUmVzdG9yZSI6ZmFsc2UsIklzQ2xvdWRDb3B5IjpmYWxzZSwiQXR0YWNobWVudEZvbGRlcldhc0luRmFsbGJhY2tNb2RlIjpmYWxzZX0sIkVkaXRvcnMiOlt7IiRpZCI6IjkiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJKb3PDqSIsIkxhc3ROYW1lIjoiRG9taW5ndWVzIiwiTWlkZGxlTmFtZSI6Ik1hdXJpY2lvIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoyLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJjZjI3ZDBkNi0wMmY3LTRhNTAtOGJjOC1kNTNiZjk2ZTY2MjUiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIlByb2plY3QiOnsiJGlkIjoiMTAiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlByb2plY3QsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIn19LHsiJGlkIjoiMTEiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJBbGRvIiwiTGFzdE5hbWUiOiJNYXNjYXJlw7FvIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoyLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJmZjMzMDk3ZS03NTQ3LTQ5ODYtOWM3YS00YWE5MjVlZWViY2YiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19LHsiJGlkIjoiMTIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJLYXRoeWEiLCJMYXN0TmFtZSI6IkFyYXVqbyIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MCwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZWNlYmRlM2UtNmY1ZC00N2MyLWFlYjMtYmU1MDQwYTYzYTZhIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fSx7IiRpZCI6IjEzIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiU2VyZ2lvIiwiTGFzdE5hbWUiOiJQaWdudW9saSBPY2FtcG8iLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE3OjQ3OjI4IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6ImQwZmNmMjlmLTI2NDktNDM0OS1hYjk4LWQwZTliODM0ZGVhNiIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE3OjQ3OjI4IiwiUHJvamVjdCI6eyIkcmVmIjoiMTAifX0seyIkaWQiOiIxNCIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkZpcnN0TmFtZSI6IkNhcm1lbiIsIkxhc3ROYW1lIjoiSWxpemFyYmUgUGl6YXJybyIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MSwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiYmNlNjgwZDUtMDdiZC00OTM5LThkY2UtMWY3ZWY1NGJmODAwIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fSx7IiRpZCI6IjE1IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiQnJlbm8iLCJMYXN0TmFtZSI6IkJyaW5nZWwiLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjAsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE3OjQ3OjI4IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6ImYxZjUzYTEwLWFjN2MtNDc3ZC1iYTgzLWIyYTZmOGZhZDdmMCIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE3OjQ3OjI4IiwiUHJvamVjdCI6eyIkcmVmIjoiMTAifX0seyIkaWQiOiIxNiIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkZpcnN0TmFtZSI6IkFsZnJlZG8iLCJMYXN0TmFtZSI6IkZhbGVybyIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MiwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZDYxMDBkYzAtOTExOC00NDQyLTg1NTYtZjE2OWMwMDc1ZTIwIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fSx7IiRpZCI6IjE3IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiU2FudGlhZ28iLCJMYXN0TmFtZSI6IlJvZ2dlcm9uZSIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MiwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiNmUxMGY1MDgtYTM2MC00OWM2LThkNmEtNGJlNzllYzQzNTYzIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fSx7IiRpZCI6IjE4IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiU2VyZ2lvIiwiTGFzdE5hbWUiOiJDb3N0YSIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MiwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZmZkMTQxZWUtZmIxNC00OTkwLTg0YmYtOWMwNGYyMTMzMTk1IiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fV0sIkVkaXRpb24iOiIxIiwiRXZhbHVhdGlvbkNvbXBsZXhpdHkiOjAsIkV2YWx1YXRpb25Tb3VyY2VUZXh0Rm9ybWF0IjowLCJHcm91cHMiOltdLCJIYXNMYWJlbDEiOmZhbHNlLCJIYXNMYWJlbDIiOmZhbHNlLCJJc2JuIjoiOTc4LTk4Ny03MjItNjAyLTciLCJLZXl3b3JkcyI6W10sIkxvY2F0aW9ucyI6W10sIk51bWJlck9mVm9sdW1lcyI6IjIiLCJPcmdhbml6YXRpb25zIjpbeyIkaWQiOiIxOSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkxhc3ROYW1lIjoiQ29uc2VqbyBMYXRpbmFvbWVyaWNhbm8gZGUgQ2llbmNpYXMgU29jaWFsZXMiLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjAsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE3OjQ3OjUxIiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6ImQ0M2ZjNTEzLTVlYjUtNDc5YS1iNTFjLTA4OTQ3N2UyZWZkOCIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE3OjQ3OjUxIiwiUHJvamVjdCI6eyIkcmVmIjoiMTAifX1dLCJPdGhlcnNJbnZvbHZlZCI6W10sIlBhZ2VDb3VudCI6IjQ3IiwiUHVibGlzaGVycyI6W10sIlF1b3RhdGlvbnMiOltdLCJSZWZlcmVuY2VUeXBlIjoiQm9va0VkaXRlZCIsIlNlcmllc1RpdGxlIjp7IiRpZCI6IjIwIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5TZXJpZXNUaXRsZSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJFZGl0b3JzIjpbXSwiTmFtZSI6IlRlb3LDrWEgeSBDYW1iaW8gU29jaWFsIiwiUHJvdGVjdGVkIjpmYWxzZSwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDk6MTQiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiOTViOWE4N2QtYzk4NC00MjAyLTgyMGQtMDQ5YWE5YTVlZGI4IiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDk6MTQiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fSwiU2hvcnRUaXRsZSI6IkRvbWluZ3VlcywgTWFzY2FyZcOxbyBldCBhbC4gKEVkLikgMjAyMCDigJMgVGVvcsOtYSB5IGNhbWJpbyBzb2NpYWwgQ09WSUQiLCJTaG9ydFRpdGxlVXBkYXRlVHlwZSI6MCwiU3RhdGljSWRzIjpbIjkwNDYwYjczLTE1MmUtNGNiZi1iNmY5LTU5MGRlNmY5OWY4NiJdLCJUYWJsZU9mQ29udGVudHMiOiJJbnRyb2R1Y2Npw7NuXHJcbiAgICAgICAgICAgIFxyXG4oSUVTUC1VRVJKKVxyXG5Jbm11bmlkYWQgeSBhdXRvaW5tdW5pZGFkXHJcbiAgICAgICAgICBBbGRvIE1hc2NhcmXDsW9cclxuQ2FybWVuIElsaXphcmJlIFBpemFycm8qXHJcbk11Y2hvIG3DoXMgcXVlIHVuIGNhY2Vyb2xhem9cclxuSW52aXRhZG8gZXNwZWNpYWwiLCJUYWJsZU9mQ29udGVudHNDb21wbGV4aXR5IjowLCJUYWJsZU9mQ29udGVudHNTb3VyY2VUZXh0Rm9ybWF0IjowLCJUYXNrcyI6W10sIlRpdGxlIjoiVGVvcsOtYSB5IGNhbWJpbyBzb2NpYWwgQ09WSUQgMjAxOSIsIlRyYW5zbGF0b3JzIjpbXSwiWWVhciI6IjIwMjAiLCJZZWFyUmVzb2x2ZWQiOiIyMDIwIiwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMDA6MDI6MjEiLCJNb2RpZmllZEJ5IjoiX1JvY2lvIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiI4NTEyNmY0Ni1jN2NhLTQ3MWUtODBhNS04OWQzOWVlYzk0MGYiLCJNb2RpZmllZE9uIjoiMjAyMS0wMi0yOFQyMDozNDoyOCIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19LCJVc2VOdW1iZXJpbmdUeXBlT2ZQYXJlbnREb2N1bWVudCI6ZmFsc2V9XSwiRm9ybWF0dGVkVGV4dCI6eyIkaWQiOiIyMSIsIkNvdW50IjoxLCJUZXh0VW5pdHMiOlt7IiRpZCI6IjIyIiwiRm9udFN0eWxlIjp7IiRpZCI6IjIzIiwiTmV1dHJhbCI6dHJ1ZX0sIlJlYWRpbmdPcmRlciI6MSwiVGV4dCI6IihEb21pbmd1ZXMgZXQgYWwuLCAyMDIwLCBwLsKgMjApIn1dfSwiVGFnIjoiQ2l0YXZpUGxhY2Vob2xkZXIjZGU4ZmQ1YzUtMjY2OC00YWUwLWJjOTYtNjJlOTBhNjAyNzdlIiwiVGV4dCI6IihEb21pbmd1ZXMgZXQgYWwuLCAyMDIwLCBwLsKgMjApIiwiV0FJVmVyc2lvbiI6IjYuNy4wLjAifQ==}</w:instrText>
           </w:r>
           <w:r w:rsidR="00795FD2" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
@@ -4649,92 +4714,91 @@
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>(Domingues et al., 2020, p. 20)</w:t>
           </w:r>
           <w:r w:rsidR="00795FD2" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidR="00AE2505" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkStart w:id="18" w:name="_CTVK001b0b763b540ca4255a556b660f233f73e"/>
+      <w:bookmarkStart w:id="17" w:name="_CTVK001b0b763b540ca4255a556b660f233f73e"/>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> En este sentido se destaca que </w:t>
       </w:r>
       <w:r w:rsidR="00795FD2" w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"... el virus ya no será considerado un peligro, sino un riesgo; su propagación ya no será un suceso natural o providencial, externo a la sociedad, sino que sucederá dentro de ella y a causa de su accionar"</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidR="00795FD2" w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#e74dfe67-6f90-4e7b-a6bb-1ed6753a6256"/>
           <w:id w:val="904180640"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00795FD2" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="004C6FA4" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBc3NvY2lhdGVXaXRoS25vd2xlZGdlSXRlbUlkIjoiYjBiNzYzYjUtNDBjYS00MjU1LWE1NTYtYjY2MGYyMzNmNzNlIiwiSWQiOiI2NmI1NDk3YS1iOWYzLTQ4ZTUtYmY2ZS0zNTEzYjA1ZDdhMzYiLCJSYW5nZUxlbmd0aCI6MzEsIlJlZmVyZW5jZUlkIjoiODUxMjZmNDYtYzdjYS00NzFlLTgwYTUtODlkMzllZWM5NDBmIiwiUGFnZVJhbmdlIjp7IiRpZCI6IjMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZVJhbmdlLCBTd2lzc0FjYWRlbWljIiwiRW5kUGFnZSI6eyIkaWQiOiI0IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLlBhZ2VOdW1iZXIsIFN3aXNzQWNhZGVtaWMiLCJJc0Z1bGx5TnVtZXJpYyI6ZmFsc2UsIk51bWJlcmluZ1R5cGUiOjAsIk51bWVyYWxTeXN0ZW0iOjB9LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6IjIwIiwiU3RhcnRQYWdlIjp7IiRpZCI6IjUiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZU51bWJlciwgU3dpc3NBY2FkZW1pYyIsIklzRnVsbHlOdW1lcmljIjp0cnVlLCJOdW1iZXIiOjIwLCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6IjIwIiwiUHJldHR5U3RyaW5nIjoiMjAifX0sIlF1b3RhdGlvblR5cGUiOjEsIlJlZmVyZW5jZSI6eyIkaWQiOiI2IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5SZWZlcmVuY2UsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiQWJzdHJhY3RDb21wbGV4aXR5IjowLCJBYnN0cmFjdFNvdXJjZVRleHRGb3JtYXQiOjAsIkF1dGhvcnMiOltdLCJDaXRhdGlvbktleVVwZGF0ZVR5cGUiOjAsIkNvbGxhYm9yYXRvcnMiOltdLCJDb3ZlclBhdGgiOnsiJGlkIjoiNyIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuTGlua2VkUmVzb3VyY2UsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiTGlua2VkUmVzb3VyY2VUeXBlIjoyLCJPcmlnaW5hbFN0cmluZyI6IkM6XFxVc2Vyc1xcUm9jaW9cXEFwcERhdGFcXExvY2FsXFxUZW1wXFx0aHIwaDJwNC5qcGciLCJVcmlTdHJpbmciOiI4NTEyNmY0Ni1jN2NhLTQ3MWUtODBhNS04OWQzOWVlYzk0MGYiLCJMaW5rZWRSZXNvdXJjZVN0YXR1cyI6OCwiUHJvcGVydGllcyI6eyIkaWQiOiI4IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5MaW5rZWRSZXNvdXJjZVByb3BlcnRpZXMsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIn0sIlN5bmNGb2xkZXJUeXBlIjowLCJJc0xvY2FsQ2xvdWRQcm9qZWN0RmlsZUxpbmsiOmZhbHNlLCJJc0Nsb3VkUmVzdG9yZSI6ZmFsc2UsIklzQ2xvdWRDb3B5IjpmYWxzZSwiQXR0YWNobWVudEZvbGRlcldhc0luRmFsbGJhY2tNb2RlIjpmYWxzZX0sIkVkaXRvcnMiOlt7IiRpZCI6IjkiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJKb3PDqSIsIkxhc3ROYW1lIjoiRG9taW5ndWVzIiwiTWlkZGxlTmFtZSI6Ik1hdXJpY2lvIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoyLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJjZjI3ZDBkNi0wMmY3LTRhNTAtOGJjOC1kNTNiZjk2ZTY2MjUiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIlByb2plY3QiOnsiJGlkIjoiMTAiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlByb2plY3QsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIn19LHsiJGlkIjoiMTEiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJBbGRvIiwiTGFzdE5hbWUiOiJNYXNjYXJlw7FvIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoyLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJmZjMzMDk3ZS03NTQ3LTQ5ODYtOWM3YS00YWE5MjVlZWViY2YiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19LHsiJGlkIjoiMTIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJLYXRoeWEiLCJMYXN0TmFtZSI6IkFyYXVqbyIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MCwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZWNlYmRlM2UtNmY1ZC00N2MyLWFlYjMtYmU1MDQwYTYzYTZhIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fSx7IiRpZCI6IjEzIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiU2VyZ2lvIiwiTGFzdE5hbWUiOiJQaWdudW9saSBPY2FtcG8iLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE3OjQ3OjI4IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6ImQwZmNmMjlmLTI2NDktNDM0OS1hYjk4LWQwZTliODM0ZGVhNiIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE3OjQ3OjI4IiwiUHJvamVjdCI6eyIkcmVmIjoiMTAifX0seyIkaWQiOiIxNCIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkZpcnN0TmFtZSI6IkNhcm1lbiIsIkxhc3ROYW1lIjoiSWxpemFyYmUgUGl6YXJybyIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MSwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiYmNlNjgwZDUtMDdiZC00OTM5LThkY2UtMWY3ZWY1NGJmODAwIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fSx7IiRpZCI6IjE1IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiQnJlbm8iLCJMYXN0TmFtZSI6IkJyaW5nZWwiLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjAsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE3OjQ3OjI4IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6ImYxZjUzYTEwLWFjN2MtNDc3ZC1iYTgzLWIyYTZmOGZhZDdmMCIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE3OjQ3OjI4IiwiUHJvamVjdCI6eyIkcmVmIjoiMTAifX0seyIkaWQiOiIxNiIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkZpcnN0TmFtZSI6IkFsZnJlZG8iLCJMYXN0TmFtZSI6IkZhbGVybyIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MiwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZDYxMDBkYzAtOTExOC00NDQyLTg1NTYtZjE2OWMwMDc1ZTIwIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fSx7IiRpZCI6IjE3IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiU2FudGlhZ28iLCJMYXN0TmFtZSI6IlJvZ2dlcm9uZSIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MiwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiNmUxMGY1MDgtYTM2MC00OWM2LThkNmEtNGJlNzllYzQzNTYzIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fSx7IiRpZCI6IjE4IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiU2VyZ2lvIiwiTGFzdE5hbWUiOiJDb3N0YSIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MiwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZmZkMTQxZWUtZmIxNC00OTkwLTg0YmYtOWMwNGYyMTMzMTk1IiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fV0sIkVkaXRpb24iOiIxIiwiRXZhbHVhdGlvbkNvbXBsZXhpdHkiOjAsIkV2YWx1YXRpb25Tb3VyY2VUZXh0Rm9ybWF0IjowLCJHcm91cHMiOltdLCJIYXNMYWJlbDEiOmZhbHNlLCJIYXNMYWJlbDIiOmZhbHNlLCJJc2JuIjoiOTc4LTk4Ny03MjItNjAyLTciLCJLZXl3b3JkcyI6W10sIkxvY2F0aW9ucyI6W10sIk51bWJlck9mVm9sdW1lcyI6IjIiLCJPcmdhbml6YXRpb25zIjpbeyIkaWQiOiIxOSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkxhc3ROYW1lIjoiQ29uc2VqbyBMYXRpbmFvbWVyaWNhbm8gZGUgQ2llbmNpYXMgU29jaWFsZXMiLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjAsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE3OjQ3OjUxIiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6ImQ0M2ZjNTEzLTVlYjUtNDc5YS1iNTFjLTA4OTQ3N2UyZWZkOCIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE3OjQ3OjUxIiwiUHJvamVjdCI6eyIkcmVmIjoiMTAifX1dLCJPdGhlcnNJbnZvbHZlZCI6W10sIlBhZ2VDb3VudCI6IjQ3IiwiUHVibGlzaGVycyI6W10sIlF1b3RhdGlvbnMiOltdLCJSZWZlcmVuY2VUeXBlIjoiQm9va0VkaXRlZCIsIlNlcmllc1RpdGxlIjp7IiRpZCI6IjIwIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5TZXJpZXNUaXRsZSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJFZGl0b3JzIjpbXSwiTmFtZSI6IlRlb3LDrWEgeSBDYW1iaW8gU29jaWFsIiwiUHJvdGVjdGVkIjpmYWxzZSwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDk6MTQiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiOTViOWE4N2QtYzk4NC00MjAyLTgyMGQtMDQ5YWE5YTVlZGI4IiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDk6MTQiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fSwiU2hvcnRUaXRsZSI6IkRvbWluZ3VlcywgTWFzY2FyZcOxbyBldCBhbC4gKEVkLikgMjAyMCDigJMgVGVvcsOtYSB5IGNhbWJpbyBzb2NpYWwgQ09WSUQiLCJTaG9ydFRpdGxlVXBkYXRlVHlwZSI6MCwiU3RhdGljSWRzIjpbIjkwNDYwYjczLTE1MmUtNGNiZi1iNmY5LTU5MGRlNmY5OWY4NiJdLCJUYWJsZU9mQ29udGVudHMiOiJJbnRyb2R1Y2Npw7NuXHJcbiAgICAgICAgICAgIFxyXG4oSUVTUC1VRVJKKVxyXG5Jbm11bmlkYWQgeSBhdXRvaW5tdW5pZGFkXHJcbiAgICAgICAgICBBbGRvIE1hc2NhcmXDsW9cclxuQ2FybWVuIElsaXphcmJlIFBpemFycm8qXHJcbk11Y2hvIG3DoXMgcXVlIHVuIGNhY2Vyb2xhem9cclxuSW52aXRhZG8gZXNwZWNpYWwiLCJUYWJsZU9mQ29udGVudHNDb21wbGV4aXR5IjowLCJUYWJsZU9mQ29udGVudHNTb3VyY2VUZXh0Rm9ybWF0IjowLCJUYXNrcyI6W10sIlRpdGxlIjoiVGVvcsOtYSB5IGNhbWJpbyBzb2NpYWwgQ09WSUQgMjAxOSIsIlRyYW5zbGF0b3JzIjpbXSwiWWVhciI6IjIwMjAiLCJZZWFyUmVzb2x2ZWQiOiIyMDIwIiwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMDA6MDI6MjEiLCJNb2RpZmllZEJ5IjoiX1JvY2lvIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiI4NTEyNmY0Ni1jN2NhLTQ3MWUtODBhNS04OWQzOWVlYzk0MGYiLCJNb2RpZmllZE9uIjoiMjAyMS0wMi0yOFQyMDozNDoyOCIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19LCJVc2VOdW1iZXJpbmdUeXBlT2ZQYXJlbnREb2N1bWVudCI6ZmFsc2V9XSwiRm9ybWF0dGVkVGV4dCI6eyIkaWQiOiIyMSIsIkNvdW50IjoxLCJUZXh0VW5pdHMiOlt7IiRpZCI6IjIyIiwiRm9udFN0eWxlIjp7IiRpZCI6IjIzIiwiTmV1dHJhbCI6dHJ1ZX0sIlJlYWRpbmdPcmRlciI6MSwiVGV4dCI6IihEb21pbmd1ZXMgZXQgYWwuLCAyMDIwLCBwLsKgMjApIn1dfSwiVGFnIjoiQ2l0YXZpUGxhY2Vob2xkZXIjZTc0ZGZlNjctNmY5MC00ZTdiLWE2YmItMWVkNjc1M2E2MjU2IiwiVGV4dCI6IihEb21pbmd1ZXMgZXQgYWwuLCAyMDIwLCBwLsKgMjApIiwiV0FJVmVyc2lvbiI6IjYuNy4wLjAifQ==}</w:instrText>
           </w:r>
           <w:r w:rsidR="00795FD2" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
@@ -4776,68 +4840,67 @@
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:tab/>
         <w:t>Por lo cual es necesario hacer énfasis en la necesidad de contar con Planes Estratégicos de Vigilancia Epidemiológica para atender el COVI 19 y futuras pandemias considerando la interrelación de diversas disciplinas y sectores que permitan una atención basada en los principios de la medicina preventiva y la salud pública y reconociendo los riesgos y peligros que se expone a la población ante estos lamentables acontecimientos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76C5C22A" w14:textId="236DE04E" w:rsidR="00795FD2" w:rsidRPr="001F2A62" w:rsidRDefault="00795FD2" w:rsidP="00293994">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_CTVK001089f00b6789740b681f79236184df743"/>
+      <w:bookmarkStart w:id="18" w:name="_CTVK001089f00b6789740b681f79236184df743"/>
       <w:r w:rsidRPr="001F2A62">
         <w:t>La vigilancia epidemiológica, el establecimiento de programas de alerta temprana, la preparación de recurso humano de diversas disciplinas y sectores (agricultura salud y ambiente) que trabajen juntos, y compartan conocimiento, recursos económicos y comprendan estos hechos, teniendo en cuenta, la salud pública, la animal, la ambiental, que practiquen la cooperación entre instituciones y países; si se quiere trabajar en forma coherente, se deben proponer otros enfoques inter y transdisciplinares; tal vez el comienzo de una nueva y útil etapa para la formulación de políticas sanitarias implique pensar en: “un mundo, y una salud”</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="001F2A62">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#59cb9513-22ab-4ffc-8f20-b4d983194574"/>
           <w:id w:val="1160197194"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="001F2A62">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="004C6FA4" w:rsidRPr="001F2A62">
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBc3NvY2lhdGVXaXRoS25vd2xlZGdlSXRlbUlkIjoiMDg5ZjAwYjYtNzg5Ny00MGI2LTgxZjctOTIzNjE4NGRmNzQzIiwiSWQiOiI4MWIzYWQxOS1mYmYwLTQ4MGItYTM4Yi04NTczNzU0MDU2NmIiLCJSYW5nZUxlbmd0aCI6MjEsIlJlZmVyZW5jZUlkIjoiZjM4ODJiY2UtZTZiZS00NzNiLWEyOTktNTMwYjE3OWFlODg3IiwiUGFnZVJhbmdlIjp7IiRpZCI6IjMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZVJhbmdlLCBTd2lzc0FjYWRlbWljIiwiRW5kUGFnZSI6eyIkaWQiOiI0IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLlBhZ2VOdW1iZXIsIFN3aXNzQWNhZGVtaWMiLCJJc0Z1bGx5TnVtZXJpYyI6ZmFsc2UsIk51bWJlcmluZ1R5cGUiOjAsIk51bWVyYWxTeXN0ZW0iOjB9LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6IjgiLCJTdGFydFBhZ2UiOnsiJGlkIjoiNSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5QYWdlTnVtYmVyLCBTd2lzc0FjYWRlbWljIiwiSXNGdWxseU51bWVyaWMiOnRydWUsIk51bWJlciI6OCwiTnVtYmVyaW5nVHlwZSI6MCwiTnVtZXJhbFN5c3RlbSI6MCwiT3JpZ2luYWxTdHJpbmciOiI4IiwiUHJldHR5U3RyaW5nIjoiOCJ9fSwiUXVvdGF0aW9uVHlwZSI6MSwiUmVmZXJlbmNlIjp7IiRpZCI6IjYiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlJlZmVyZW5jZSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBYnN0cmFjdENvbXBsZXhpdHkiOjAsIkFic3RyYWN0U291cmNlVGV4dEZvcm1hdCI6MCwiQXV0aG9ycyI6W3siJGlkIjoiNyIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkZpcnN0TmFtZSI6Ikx1aXMiLCJMYXN0TmFtZSI6IkppbcOpbmV6IiwiTWlkZGxlTmFtZSI6IkNhcmxvcyBWaWxsYW1pbCIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MiwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMDI6MzM6NDYiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZDcyYTdmMTUtNjk0NC00NjYxLWFmNDUtN2I4YWI1ZDUzYzg0IiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMDI6MzM6NDYiLCJQcm9qZWN0Ijp7IiRpZCI6IjgiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlByb2plY3QsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIn19XSwiQ2l0YXRpb25LZXlVcGRhdGVUeXBlIjowLCJDb2xsYWJvcmF0b3JzIjpbXSwiRWRpdG9ycyI6W10sIkV2YWx1YXRpb25Db21wbGV4aXR5IjowLCJFdmFsdWF0aW9uU291cmNlVGV4dEZvcm1hdCI6MCwiR3JvdXBzIjpbXSwiSGFzTGFiZWwxIjpmYWxzZSwiSGFzTGFiZWwyIjpmYWxzZSwiS2V5d29yZHMiOltdLCJMb2NhdGlvbnMiOltdLCJOdW1iZXIiOiIxMCIsIk51bWJlck9mVm9sdW1lcyI6IjEiLCJPcmdhbml6YXRpb25zIjpbXSwiT3RoZXJzSW52b2x2ZWQiOltdLCJQYWdlQ291bnQiOiIyIiwiUGFnZVJhbmdlIjoiPHNwPlxyXG4gIDxuPjc8L24+XHJcbiAgPGluPnRydWU8L2luPlxyXG4gIDxvcz43PC9vcz5cclxuICA8cHM+NzwvcHM+XHJcbjwvc3A+XHJcbjxlcD5cclxuICA8bj44PC9uPlxyXG4gIDxpbj50cnVlPC9pbj5cclxuICA8b3M+ODwvb3M+XHJcbiAgPHBzPjg8L3BzPlxyXG48L2VwPlxyXG48b3M+Ny04PC9vcz4iLCJQZXJpb2RpY2FsIjp7IiRpZCI6IjkiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcmlvZGljYWwsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiTmFtZSI6IlJldmlzdGEgTEFTQUxMSVNUQSBkZSBJbnZlc3RpZ2FjacOzbiIsIlBhZ2luYXRpb24iOjAsIlByb3RlY3RlZCI6ZmFsc2UsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDIzOjEwOjA4IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6ImEzNzIyNjRmLTdlNzEtNGNiYy1hNzNkLTk4MzFjNmE2MzI5NSIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDIzOjEwOjA4IiwiUHJvamVjdCI6eyIkcmVmIjoiOCJ9fSwiUHVibGlzaGVycyI6W10sIlF1b3RhdGlvbnMiOltdLCJSZWZlcmVuY2VUeXBlIjoiSm91cm5hbEFydGljbGUiLCJTaG9ydFRpdGxlIjoiSmltw6luZXogMjAxMyDigJMgRXBpZGVtaWFzIHkgcGFuZGVtaWFzIiwiU2hvcnRUaXRsZVVwZGF0ZVR5cGUiOjAsIlNvdXJjZU9mQmlibGlvZ3JhcGhpY0luZm9ybWF0aW9uIjoiTWVuZGVsZXkgKHZpYSBCaWJUZVgtRXhwb3J0KSIsIlN0YXRpY0lkcyI6WyJmZTAxYThjNy1iNDk3LTQ4YmQtOGEwMi0xMjEyNmM0OWYzNzgiXSwiVGFibGVPZkNvbnRlbnRzQ29tcGxleGl0eSI6MCwiVGFibGVPZkNvbnRlbnRzU291cmNlVGV4dEZvcm1hdCI6MCwiVGFza3MiOltdLCJUaXRsZSI6IkVwaWRlbWlhcyB5IHBhbmRlbWlhczogVW5hIHJlYWxpZGFkIHBhcmEgZWwgc2lnbG8gWFhJLiBVbiBtdW5kbyB5IHVuYSBzYWx1ZCIsIlRyYW5zbGF0b3JzIjpbXSwiWWVhciI6IjIwMTMiLCJZZWFyUmVzb2x2ZWQiOiIyMDEzIiwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMDI6MzM6NDYiLCJNb2RpZmllZEJ5IjoiX1JvY2lvIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJmMzg4MmJjZS1lNmJlLTQ3M2ItYTI5OS01MzBiMTc5YWU4ODciLCJNb2RpZmllZE9uIjoiMjAyMS0wMi0yOFQyMDozNDoyOCIsIlByb2plY3QiOnsiJHJlZiI6IjgifX0sIlVzZU51bWJlcmluZ1R5cGVPZlBhcmVudERvY3VtZW50IjpmYWxzZX1dLCJGb3JtYXR0ZWRUZXh0Ijp7IiRpZCI6IjEwIiwiQ291bnQiOjEsIlRleHRVbml0cyI6W3siJGlkIjoiMTEiLCJGb250U3R5bGUiOnsiJGlkIjoiMTIiLCJOZXV0cmFsIjp0cnVlfSwiUmVhZGluZ09yZGVyIjoxLCJUZXh0IjoiKEppbcOpbmV6LCAyMDEzLCBwLsKgOCkifV19LCJUYWciOiJDaXRhdmlQbGFjZWhvbGRlciM1OWNiOTUxMy0yMmFiLTRmZmMtOGYyMC1iNGQ5ODMxOTQ1NzQiLCJUZXh0IjoiKEppbcOpbmV6LCAyMDEzLCBwLsKgOCkiLCJXQUlWZXJzaW9uIjoiNi43LjAuMCJ9}</w:instrText>
           </w:r>
           <w:r w:rsidRPr="001F2A62">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="007F6CEE" w:rsidRPr="001F2A62">
             <w:t>(Jiménez, 2013, p. 8)</w:t>
           </w:r>
           <w:r w:rsidRPr="001F2A62">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidR="00AE2505" w:rsidRPr="001F2A62">
             <w:t>.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="58276299" w14:textId="77777777" w:rsidR="00BE54A5" w:rsidRDefault="00BE54A5" w:rsidP="00293994">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
@@ -4855,180 +4918,180 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C8D6CD1" w14:textId="1149D2C4" w:rsidR="00316623" w:rsidRPr="00BE54A5" w:rsidRDefault="00316623" w:rsidP="00293994">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE54A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:bookmarkStart w:id="20" w:name="_CTVC001200596817f93472a8b2ea3ee6d101cfb"/>
+      <w:bookmarkStart w:id="19" w:name="_CTVC001200596817f93472a8b2ea3ee6d101cfb"/>
       <w:r w:rsidRPr="00BE54A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>etodología</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="54169D63" w14:textId="245B71D6" w:rsidR="00895CD0" w:rsidRPr="001F2A62" w:rsidRDefault="00895CD0" w:rsidP="00293994">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">El proyecto de investigación apunta a </w:t>
       </w:r>
       <w:r w:rsidR="000C2B12" w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>conocer la percepción ciudadana sobre el COVID 2019 en las dimensiones de salud, educación y economía que impactan el Desarrollo Humano de México.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="539EA6E0" w14:textId="6370FFFB" w:rsidR="00316623" w:rsidRPr="001F2A62" w:rsidRDefault="000C2B12" w:rsidP="00293994">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_CTVK001e0dab9cd47cf464d822e4970a52a619f"/>
+      <w:bookmarkStart w:id="20" w:name="_CTVK001e0dab9cd47cf464d822e4970a52a619f"/>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Se utilizó el paradigma cuantitativo</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidR="009572B0" w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="009572B0" w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>no experimental, exploratorio y transversal. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="22" w:name="_CTVK00164f89d19173841539451e6872483ffbd"/>
+      <w:bookmarkStart w:id="21" w:name="_CTVK00164f89d19173841539451e6872483ffbd"/>
       <w:r w:rsidR="009572B0" w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00316623" w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dirigida a personas adultas</w:t>
       </w:r>
       <w:r w:rsidR="009572B0" w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la República Mexicana a</w:t>
       </w:r>
       <w:r w:rsidR="00316623" w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> partir de 18 años.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="314EA74A" w14:textId="77777777" w:rsidR="00293994" w:rsidRDefault="00316623" w:rsidP="00293994">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_CTVK001282eb6549d534f6097e228d688ce9c65"/>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkStart w:id="22" w:name="_CTVK001282eb6549d534f6097e228d688ce9c65"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Este estudio contó con un diseño de encuesta en línea</w:t>
       </w:r>
       <w:r w:rsidR="00941ADC" w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, previo consentimiento informado</w:t>
       </w:r>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
       <w:r w:rsidR="00941ADC" w:rsidRPr="001F2A62">
@@ -5300,64 +5363,64 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sciences</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(SPSS) versión 25. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="79AB1886" w14:textId="46BEE277" w:rsidR="00316623" w:rsidRPr="001F2A62" w:rsidRDefault="00941ADC" w:rsidP="00293994">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_CTVK001a5243494959446ef9576d230f2acc23a"/>
+      <w:bookmarkStart w:id="23" w:name="_CTVK001a5243494959446ef9576d230f2acc23a"/>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">En cuanto a los criterios éticos: </w:t>
       </w:r>
       <w:r w:rsidR="00316623" w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>No se</w:t>
       </w:r>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5411,139 +5474,139 @@
       </w:r>
       <w:r w:rsidR="00316623" w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">muestra por conveniencia o de voluntarios, los resultados del estudio reflejan solamente la percepción de los </w:t>
       </w:r>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>798 ciudadanos de México</w:t>
       </w:r>
       <w:r w:rsidR="00316623" w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> participantes en la investigación</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidR="00316623" w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37103CE2" w14:textId="774C2BF5" w:rsidR="00316623" w:rsidRPr="001F2A62" w:rsidRDefault="00316623" w:rsidP="00293994">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_CTVK00154eccbb4dccc4f26962477543bffe2a9"/>
+      <w:bookmarkStart w:id="24" w:name="_CTVK00154eccbb4dccc4f26962477543bffe2a9"/>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La fiabilidad del instrumento es buena, con un coeficiente alfa de Cronbach igual a 0,890</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43BA0B59" w14:textId="77777777" w:rsidR="00941ADC" w:rsidRPr="001F2A62" w:rsidRDefault="00941ADC" w:rsidP="00293994">
       <w:pPr>
         <w:pStyle w:val="Subttulo"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_CTVK001d968001f314b4405b852b1ce8b5cb802"/>
+      <w:bookmarkStart w:id="25" w:name="_CTVK001d968001f314b4405b852b1ce8b5cb802"/>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p w14:paraId="5DEE6FD8" w14:textId="22B9EB4A" w:rsidR="00316623" w:rsidRPr="00BE54A5" w:rsidRDefault="00316623" w:rsidP="001F2A62">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE54A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:bookmarkStart w:id="27" w:name="_CTVC001c9461dd0393048178554b148076a98ff"/>
+      <w:bookmarkStart w:id="26" w:name="_CTVC001c9461dd0393048178554b148076a98ff"/>
       <w:r w:rsidRPr="00BE54A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>esultados</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="6665917C" w14:textId="1162007D" w:rsidR="0045409C" w:rsidRPr="001F2A62" w:rsidRDefault="0045409C" w:rsidP="001F2A62">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">De la muestra de participantes el 33.21% son licenciados, seguidos de un 28.07% de maestría y un 20.43% de doctorado, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03F7FFB2" w14:textId="0A90FA12" w:rsidR="0045409C" w:rsidRPr="001F2A62" w:rsidRDefault="0045409C" w:rsidP="001F2A62">
       <w:pPr>
@@ -5892,308 +5955,301 @@
         <w:gridCol w:w="775"/>
         <w:gridCol w:w="644"/>
         <w:gridCol w:w="672"/>
         <w:gridCol w:w="643"/>
         <w:gridCol w:w="672"/>
         <w:gridCol w:w="643"/>
         <w:gridCol w:w="736"/>
         <w:gridCol w:w="698"/>
         <w:gridCol w:w="773"/>
       </w:tblGrid>
       <w:tr w:rsidR="006E722A" w:rsidRPr="001F2A62" w14:paraId="04686734" w14:textId="77777777" w:rsidTr="006E722A">
         <w:trPr>
           <w:trHeight w:val="1281"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1EB1C028" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>Dimensión</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1401" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24257B3A" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>Muy importante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1419" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4CF5187E" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>Importante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1315" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71B96AFE" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>Neutral</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1315" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="714A8E94" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>Poco importante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1434" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="544CAACB" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>No es importante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C40FE4C" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
@@ -6225,429 +6281,419 @@
           </w:tcPr>
           <w:p w14:paraId="344BF535" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="610AB863" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73508867" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>Casos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="738DBA78" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="644" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F3792E5" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>Casos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="320B1410" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E0D7E7B" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>Casos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16BA1844" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C41AB9C" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>Casos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E6187BD" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="698" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7EA15877" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -6679,2312 +6725,2252 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E722A" w:rsidRPr="001F2A62" w14:paraId="1E3FBABC" w14:textId="77777777" w:rsidTr="006E722A">
         <w:trPr>
           <w:trHeight w:val="530"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1AA27415" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>Sanitarias</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="654C02A6" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>87.61%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="300E7CE9" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>700</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36DAD1FC" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>8.51%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="644" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03B67423" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0992100D" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>2.50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="437E7214" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64EB3B4F" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>1.13%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F4F41EF" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0EA12773" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>0.25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="698" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57730E0A" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73EE765D" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>799</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E722A" w:rsidRPr="001F2A62" w14:paraId="0ABDCB1B" w14:textId="77777777" w:rsidTr="006E722A">
         <w:trPr>
           <w:trHeight w:val="530"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0DEB75F9" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>Geopolíticas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D19835D" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>55.15%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76D13935" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>439</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="538CAFD2" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>32.04%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="644" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5741F802" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>255</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18D45413" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>9.80%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24AA0D3C" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2ACA7058" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>2.39%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3344A6A1" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6BB92CFA" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>0.63%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="698" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39FF5F64" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="14FB60D0" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>796</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E722A" w:rsidRPr="001F2A62" w14:paraId="0CD9C5A4" w14:textId="77777777" w:rsidTr="006E722A">
         <w:trPr>
           <w:trHeight w:val="530"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E257F7C" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>Económicas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F98861F" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>83.04%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="495E3771" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>661</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E81BE58" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>14.20%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="644" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12701D13" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="721812FA" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>1.38%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="209D000D" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4217B6AF" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>1.01%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22C827C0" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73A9B1DC" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>0.38%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="698" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50193F34" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="739A9883" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>796</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E722A" w:rsidRPr="001F2A62" w14:paraId="02E91B8E" w14:textId="77777777" w:rsidTr="006E722A">
         <w:trPr>
           <w:trHeight w:val="530"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="197FD55C" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>Sociales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5828E76A" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>67.63%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3442A1CE" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>539</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B461C92" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>23.71%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="644" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4BC30AD8" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>189</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1483D969" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>6.15%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21385BED" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A2B5138" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>2.13%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3AD774B6" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76A539C3" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>0.38%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="698" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3BA5F144" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68258841" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>797</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E722A" w:rsidRPr="001F2A62" w14:paraId="4ADD95A3" w14:textId="77777777" w:rsidTr="006E722A">
         <w:trPr>
           <w:trHeight w:val="530"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43D2C651" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>Ambientales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="080EDFF5" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>59.10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DB26BE8" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>471</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00E27C13" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>29.99%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="644" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BBEA1BF" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>239</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B4FE2BF" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>8.03%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32BA8DDF" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39E162FD" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>2.01%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="169F643C" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7BD50532" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>0.88%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="698" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3635403B" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33EDF505" w14:textId="77777777" w:rsidR="006D6915" w:rsidRPr="001F2A62" w:rsidRDefault="006D6915" w:rsidP="006D6915">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>797</w:t>
@@ -9070,51 +9056,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#519fd82f-650f-4a15-af64-7ad15a79519f"/>
           <w:id w:val="-1524546273"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="004C6FA4">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJJZCI6IjNkZjBkY2RiLTY3YzMtNDc0OS04MmNhLTExYmNhNGZkZjRiZiIsIlJhbmdlU3RhcnQiOjI1LCJSYW5nZUxlbmd0aCI6ODEsIlJlZmVyZW5jZUlkIjoiMGYzZTgzM2QtZWZjNi00NzMwLThlZmItNzI4NDQ4NWRkNDQ5IiwiUmVmZXJlbmNlIjp7IiRpZCI6IjMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlJlZmVyZW5jZSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBYnN0cmFjdCI6IkVsIDMxIGRlIGRpY2llbWJyZSBkZSAyMDE5LCBlbCBtdW5pY2lwaW8gZGUgV3VoYW4gZW4gbGEgcHJvdmluY2lhIGRlIEh1YmVpLCBDaGluYSwgaW5mb3Jtw7Mgc29icmUgdW4gZ3J1cG8gZGUgY2Fzb3MgZGUgbmV1bW9uw61hIGNvbiBldGlvbG9nw61hIGRlc2Nvbm9jaWRhLiBFbCA5IGRlIGVuZXJvIGRlIDIwMjAsIGVsIENlbnRybyBDaGlubyBwYXJhIGVsIENvbnRyb2wgeSBsYSBQcmV2ZW5jacOzbiBkZSBFbmZlcm1lZGFkZXMgaWRlbnRpZmljw7MgdW4gbnVldm8gY29yb25hdmlydXMgQ09WSUQtMTkgY29tbyBlbCBhZ2VudGUgY2F1c2FudGUgZGUgZXN0ZSBicm90ZS4gRWwgMzAgZGUgZW5lcm8gZGUgMjAyMCwgY29uIG3DoXMgZGUgOS43MDAgY2Fzb3MgY29uZmlybWFkb3MgZW4gQ2hpbmEgeSAxMDYgY2Fzb3MgY29uZmlybWFkb3MgZW4gb3Ryb3MgMTkgcGHDrXNlcywgZWwgRGlyZWN0b3IgR2VuZXJhbCBkZSBsYSBPcmdhbml6YWNpw7NuIE11bmRpYWwgZGUgbGEgU2FsdWQgKE9NUykgZGVjbGFyw7MgcXVlIGVsIGJyb3RlIGVyYSB1bmEgZW1lcmdlbmNpYSBkZSBzYWx1ZCBww7pibGljYSBkZSBpbnRlcsOpcyBpbnRlcm5hY2lvbmFsIChQSEVJQyksIGFjZXB0YW5kbyBsb3MgY29uc2Vqb3MgZGVsIENvbWl0w6kgZGUgRW1lcmdlbmNpYSBkZWwgUmVnbGFtZW50byBTYW5pdGFyaW8gSW50ZXJuYWNpb25hbCAoUlNJKS4gRWwgMTEgZGUgZmVicmVybywgc2lndWllbmRvIGxhcyBtZWpvcmVzIHByw6FjdGljYXMgZGUgbGEgT3JnYW5pemFjacOzbiBNdW5kaWFsIGRlIGxhIFNhbHVkIChPTVMpIHBhcmEgbm9tYnJhciBudWV2YXMgZW5mZXJtZWRhZGVzIGluZmVjY2lvc2FzIGh1bWFuYXMsIGxhIE9NUyBoYSBkZW5vbWluYWRvIGEgbGEgZW5mZXJtZWRhZCwgQ09WSUQtMTksIGFicmV2aWF0dXJhIGRlIFwiZW5mZXJtZWRhZCBwb3IgY29yb25hdmlydXMgMjAxOVwiLiIsIkFic3RyYWN0Q29tcGxleGl0eSI6MCwiQWJzdHJhY3RTb3VyY2VUZXh0Rm9ybWF0IjowLCJBdXRob3JzIjpbeyIkaWQiOiI0IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiTGFzdE5hbWUiOiJPcmdhbml6YWNpw7NuIFBhbmFtZXJpY2FuYSBkZSBsYSBTYWx1ZCAvIE9yZ2FuaXphY2nDs24gTXVuZGlhbCBkZSBsYSBTYWx1ZCIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MCwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMjM6Mjk6NTciLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiMTBhOTRkYjctOGUyMi00MmVhLTg5MjQtZGVlYjFlMDQzZWFlIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMjM6Mjk6NTciLCJQcm9qZWN0Ijp7IiRpZCI6IjUiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlByb2plY3QsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIn19XSwiQ2l0YXRpb25LZXlVcGRhdGVUeXBlIjowLCJDb2xsYWJvcmF0b3JzIjpbXSwiRWRpdG9ycyI6W10sIkVkaXRpb24iOiJPcmdhbml6YWNpw7NuIFBhbmFtZXJpY2FuYSBkZSBsYSBTYWx1ZCAvIE9yZ2FuaXphY2nDs24gTXVuZGlhbCBkZSBsYSBTYWx1ZCIsIkV2YWx1YXRpb25Db21wbGV4aXR5IjowLCJFdmFsdWF0aW9uU291cmNlVGV4dEZvcm1hdCI6MCwiR3JvdXBzIjpbXSwiSGFzTGFiZWwxIjpmYWxzZSwiSGFzTGFiZWwyIjpmYWxzZSwiS2V5d29yZHMiOltdLCJMb2NhdGlvbnMiOlt7IiRpZCI6IjYiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkxvY2F0aW9uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkFkZHJlc3MiOnsiJGlkIjoiNyIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuTGlua2VkUmVzb3VyY2UsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiTGlua2VkUmVzb3VyY2VUeXBlIjo1LCJPcmlnaW5hbFN0cmluZyI6Ind3dy5wYWhvLm9yZyIsIlVyaVN0cmluZyI6Imh0dHA6Ly93d3cucGFoby5vcmcvIiwiTGlua2VkUmVzb3VyY2VTdGF0dXMiOjgsIlByb3BlcnRpZXMiOnsiJGlkIjoiOCIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuTGlua2VkUmVzb3VyY2VQcm9wZXJ0aWVzLCBTd2lzc0FjYWRlbWljLkNpdGF2aSJ9LCJTeW5jRm9sZGVyVHlwZSI6MCwiSXNMb2NhbENsb3VkUHJvamVjdEZpbGVMaW5rIjpmYWxzZSwiSXNDbG91ZFJlc3RvcmUiOmZhbHNlLCJJc0Nsb3VkQ29weSI6ZmFsc2UsIkF0dGFjaG1lbnRGb2xkZXJXYXNJbkZhbGxiYWNrTW9kZSI6ZmFsc2V9LCJBbm5vdGF0aW9ucyI6W10sIkxvY2F0aW9uVHlwZSI6MCwiTWlycm9yc1JlZmVyZW5jZVByb3BlcnR5SWQiOjE1MSwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMjM6Mjk6MTciLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiNjBlOGI1YjktODI2Yi00YTk5LWJkNjQtMWUwY2ZhNTQ1ZDUyIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMjM6Mjk6MTciLCJQcm9qZWN0Ijp7IiRyZWYiOiI1In19XSwiT25saW5lQWRkcmVzcyI6Ind3dy5wYWhvLm9yZyIsIk9yZ2FuaXphdGlvbnMiOltdLCJPdGhlcnNJbnZvbHZlZCI6W10sIlBhZ2VDb3VudCI6IjkiLCJQYWdlUmFuZ2UiOiI8c3A+XHJcbiAgPG4+MTwvbj5cclxuICA8aW4+dHJ1ZTwvaW4+XHJcbiAgPG9zPjE8L29zPlxyXG4gIDxwcz4xPC9wcz5cclxuPC9zcD5cclxuPGVwPlxyXG4gIDxuPjk8L24+XHJcbiAgPGluPnRydWU8L2luPlxyXG4gIDxvcz45PC9vcz5cclxuICA8cHM+OTwvcHM+XHJcbjwvZXA+XHJcbjxvcz4x4oCQOTwvb3M+IiwiUGxhY2VPZlB1YmxpY2F0aW9uIjoiV2FzaGluZ3RvbiwgRC5DLjoiLCJQdWJsaXNoZXJzIjpbXSwiUXVvdGF0aW9ucyI6W10sIlJlZmVyZW5jZVR5cGUiOiJJbnRlcm5ldERvY3VtZW50IiwiU2hvcnRUaXRsZSI6Ik9yZ2FuaXphY2nDs24gUGFuYW1lcmljYW5hIGRlIGxhIFNhbHVkIC8gT3JnYW5pemFjacOzbiBNdW5kaWFsIGRlIGxhIFNhbHVkIDIwMjAg4oCTIEFjdHVhbGl6YWNpw7NuIEVwaWRlbWlvbMOzZ2ljYSBOdWV2byBDb3JvbmF2aXJ1cyBDT1ZJRC0xOSIsIlNob3J0VGl0bGVVcGRhdGVUeXBlIjowLCJTb3VyY2VPZkJpYmxpb2dyYXBoaWNJbmZvcm1hdGlvbiI6Ik1lbmRlbGV5ICh2aWEgQmliVGVYLUV4cG9ydCkiLCJTdGF0aWNJZHMiOlsiMWEyYzkxMjctNDY3Yy00NjUxLThmOGItMTU0ZDQ0MzU1OGMwIl0sIlRhYmxlT2ZDb250ZW50c0NvbXBsZXhpdHkiOjAsIlRhYmxlT2ZDb250ZW50c1NvdXJjZVRleHRGb3JtYXQiOjAsIlRhc2tzIjpbXSwiVGl0bGUiOiJBY3R1YWxpemFjacOzbiBFcGlkZW1pb2zDs2dpY2EgTnVldm8gQ29yb25hdmlydXMgKENPVklELTE5KSIsIlRyYW5zbGF0b3JzIjpbXSwiWWVhciI6IjIwMjAiLCJZZWFyUmVzb2x2ZWQiOiIyMDIwIiwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMDI6MzM6NDYiLCJNb2RpZmllZEJ5IjoiX1JvY2lvIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiIwZjNlODMzZC1lZmM2LTQ3MzAtOGVmYi03Mjg0NDg1ZGQ0NDkiLCJNb2RpZmllZE9uIjoiMjAyMS0wMi0yOFQyMDozNDoyOCIsIlByb2plY3QiOnsiJHJlZiI6IjUifX0sIlVzZU51bWJlcmluZ1R5cGVPZlBhcmVudERvY3VtZW50IjpmYWxzZX0seyIkaWQiOiI5IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyRW50cnksIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiSWQiOiI4OGMzMmQ2Zi05NWJhLTRmMDEtYjMyYi1kNDhmZDI5MzVjNGIiLCJSYW5nZUxlbmd0aCI6MjUsIlJlZmVyZW5jZUlkIjoiZjZkNmFkMjAtMTAzYS00MzRkLTk4OTctOTZiMjJlNTVlZDg2IiwiUmVmZXJlbmNlIjp7IiRpZCI6IjEwIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5SZWZlcmVuY2UsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiQWJzdHJhY3RDb21wbGV4aXR5IjowLCJBYnN0cmFjdFJ0ZiI6IntcXHJ0ZjFcXGFuc2lcXGFuc2ljcGcxMjUyXFx1YzBcXHN0c2hmZGJjaDBcXHN0c2hmbG9jaDBcXHN0c2hmaGljaDBcXHN0c2hmYmkwXFxkZWZmMFxcYWRlZmYwe1xcZm9udHRibHtcXGYwXFxmcm9tYW5cXGZjaGFyc2V0MFxcZnBycTJ7XFwqXFxwYW5vc2UgMDIwMjA2MDMwNTA0MDUwMjAzMDR9VGltZXMgTmV3IFJvbWFuO317XFxmMVxcZnJvbWFuXFxmY2hhcnNldDJcXGZwcnEye1xcKlxccGFub3NlIDA1MDUwMTAyMDEwNzA2MDIwNTA3fVN5bWJvbDt9e1xcZjJcXGZzd2lzc1xcZmNoYXJzZXQwXFxmcHJxMntcXCpcXHBhbm9zZSAwMjBiMDYwNDAyMDIwMjAyMDIwNH1BcmlhbDt9fXtcXGNvbG9ydGJsO317XFxzdHlsZXNoZWV0e1xcczBcXHNuZXh0MFxcc3Fmb3JtYXRcXHNwcmlvcml0eTBcXHNhMTIwXFxhc3BhbHBoYVxcYXNwbnVtXFxhZGp1c3RyaWdodFxcbHRycGFyXFxsaTBcXGxpbjBcXHJpMFxccmluMFxccWxcXGZhYXV0b1xccnRsY2hcXGFmMFxcYWxhbmcxMDI1XFxhZnMyNFxcbHRyY2hcXGZzMjRcXGxhbmcxMDMxXFxsYW5nbnAxMDMxXFxsYW5nZmUxMDMxXFxsYW5nZmVucDEwMzFcXGYwIE5vcm1hbDt9e1xcKlxcY3MxMFxcYWRkaXRpdmVcXHNzZW1paGlkZGVuXFxzcHJpb3JpdHkwIERlZmF1bHQgUGFyYWdyYXBoIEZvbnQ7XHJcbn17XFwqXFx0czExXFx0c3Jvd2RcXHNuZXh0MTFcXHNzZW1paGlkZGVuXFxzcHJpb3JpdHkwXFxhc3BhbHBoYVxcYXNwbnVtXFxhZGp1c3RyaWdodFxcbHRycGFyXFxsaTBcXGxpbjBcXHJpMFxccmluMFxccWxcXGZhYXV0b1xcdHN2ZXJ0YWx0XFx0c2JyZHJsXFx0c2JyZHJyXFx0c2JyZHJ0XFx0c2JyZHJiXFx0c2JyZHJkZ3JcXHRzYnJkcmRnbFxcdHNicmRyaFxcdHNicmRydlxcdHJwYWRkbDEwOFxcdHJwYWRkZmwzXFx0cndXaWR0aEIwXFx0cmZ0c1dpZHRoQjNcXHRycGFkZHQwXFx0cnBhZGRmdDNcXHRycGFkZGIwXHJcblxcdHJwYWRkZmIzXFx0cnBhZGRyMTA4XFx0cnBhZGRmcjMgTm9ybWFsIFRhYmxlO319e1xcKlxccnNpZHRibFxccnNpZDEwOTc2MDYyXFxyc2lkMTMyNDkxMDl9XHJcbntcXCpcXGdlbmVyYXRvciBBc3Bvc2UuV29yZHMgZm9yIC5ORVQgMjAuNTt9e1xcaW5mb1xcdmVyc2lvbjFcXGVkbWluczBcXG5vZnBhZ2VzMVxcbm9md29yZHMwXFxub2ZjaGFyczBcXG5vZmNoYXJzd3MwfXtcXG1tYXRoUHJcXG1icmtCaW4wXFxtYnJrQmluU3ViMFxcbWRlZkpjMVxcbWRpc3BEZWYxXFxtaW50ZXJTcDBcXG1pbnRMaW0wXFxtaW50cmFTcDBcXG1sTWFyZ2luMFxcbW1hdGhGb250MFxcbW5hcnlMaW0xXFxtcG9zdFNwMFxcbXByZVNwMFxcbXJNYXJnaW4wXFxtc21hbGxGcmFjMFxcbXdyYXBJbmRlbnQxNDQwXFxtd3JhcFJpZ2h0MH1cclxuXFxkZWZsYW5nMTAzMVxcZGVmbGFuZ2ZlMjA1MlxcYWRlZmxhbmcxMDI1XFxqZXhwYW5kXFxzaG93eG1sZXJyb3JzMVxcdmFsaWRhdGV4bWwxe1xcKlxcd2dyZmZtdGZpbHRlciAwMTNmfVxcdmlld2tpbmQxXFx2aWV3c2NhbGUxMDBcXGZldDBcXGZ0bmJqXFxhZW5kZG9jXFxmdG5yc3Rjb250XFxhZnRucnN0Y29udFxcZnRubmFyXFxhZnRubnJsY1xcd2lkb3djdHJsXFxub3NwYWNlZm9ydWxcXG5vbG5odGFkanRibFxcYWxudGJsaW5kXFxseXR0YmxydGdyXFxkbnRibG5zYmRiXFxub3hsYXR0b3llblxyXG5cXHdycHB1bmN0XFxub2Jya3dycHRibFxcZXhwc2hydG5cXHNuYXB0b2dyaWRpbmNlbGxcXGFzaWFuYnJrcnVsZVxcaHRtYXV0c3BcXG5vdWx0cmxzcGNcXHVzZWx0YmFsblxcc3BseXR3bmluZVxcZnRubHl0d25pbmVcXGx5dGNhbGN0Ymx3ZFxcYWxsb3dmaWVsZGVuZHNlbFxcbG5icmtydWxlXFxub3VpY29tcGF0XFxub2ZlYXR1cmV0aHJvdHRsZTFcXHV0aW5sXFxmb3Jtc2hhZGVcXG5vamtlcm5wdW5jdFxcZGdoc3BhY2UxODBcXGRndnNwYWNlMTgwXFxkZ2hvcmlnaW4xODAwXFxkZ3ZvcmlnaW4xNDQwXFxkZ2hzaG93MVxcZGd2c2hvdzFcclxuXFxkZ21hcmdpblxccGdicmRyaGVhZFxccGdicmRyZm9vdFxccnNpZHJvb3QxMDk3NjA2Mlxcc2VjdGRcXHNlY3RsaW5lZ3JpZDM2MFxccGd3c3huMTE5MDZcXHBnaHN4bjE2ODM4XFxtYXJnbHN4bjExMzRcXG1hcmdyc3huNTY3XFxtYXJndHN4bjU2N1xcbWFyZ2JzeG41NjdcXGd1dHRlcnN4bjBcXGhlYWRlcnk4NTBcXGZvb3Rlcnk4NTBcXGNvbHN4NzA4XFxsdHJzZWN0XFxwYXJkXFxwbGFpblxcaXRhcDBcXHMwXFxzYTEyMFxcYXNwYWxwaGFcXGFzcG51bVxcYWRqdXN0cmlnaHRcXGx0cnBhclxcbGkwXFxsaW4wXFxyaTBcXHJpbjBcXHFsXFxmYWF1dG9cXHJ0bGNoXFxhZjBcXGFsYW5nMTAyNVxcYWZzMjRcclxuXFxsdHJjaFxcZnMyNFxcbGFuZzEwMzFcXGxhbmducDEwMzFcXGxhbmdmZTEwMzFcXGxhbmdmZW5wMTAzMVxcZjB7XFxydGxjaFxcYWYwXFxhZnMyNFxcbHRyY2hcXGZzMjRcXGxhbmcxMDMxXFxsYW5nbnAxMDMxXFxsYW5nZmUxMDMxXFxsYW5nZmVucDEwMzFcXGYwXFxpbnNyc2lkMTA5NzYwNjJcXHBhcn17XFwqXFxsYXRlbnRzdHlsZXNcXGxzZHN0aW1heDI2N1xcbHNkbG9ja2VkZGVmMFxcbHNkc2VtaWhpZGRlbmRlZjBcXGxzZHVuaGlkZXVzZWRkZWYwXFxsc2RxZm9ybWF0ZGVmMFxcbHNkcHJpb3JpdHlkZWYwe1xcbHNkbG9ja2VkZXhjZXB0XFxsc2RxZm9ybWF0MSBOb3JtYWw7XFxsc2RxZm9ybWF0MSBoZWFkaW5nIDE7XFxsc2RzZW1paGlkZGVuMVxcbHNkdW5oaWRldXNlZDFcXGxzZHFmb3JtYXQxIGhlYWRpbmcgMjtcclxuXFxsc2RzZW1paGlkZGVuMVxcbHNkdW5oaWRldXNlZDFcXGxzZHFmb3JtYXQxIGhlYWRpbmcgMztcXGxzZHNlbWloaWRkZW4xXFxsc2R1bmhpZGV1c2VkMVxcbHNkcWZvcm1hdDEgaGVhZGluZyA0O1xcbHNkc2VtaWhpZGRlbjFcXGxzZHVuaGlkZXVzZWQxXFxsc2RxZm9ybWF0MSBoZWFkaW5nIDU7XFxsc2RzZW1paGlkZGVuMVxcbHNkdW5oaWRldXNlZDFcXGxzZHFmb3JtYXQxIGhlYWRpbmcgNjtcXGxzZHNlbWloaWRkZW4xXFxsc2R1bmhpZGV1c2VkMVxcbHNkcWZvcm1hdDEgaGVhZGluZyA3O1xyXG5cXGxzZHNlbWloaWRkZW4xXFxsc2R1bmhpZGV1c2VkMVxcbHNkcWZvcm1hdDEgaGVhZGluZyA4O1xcbHNkc2VtaWhpZGRlbjFcXGxzZHVuaGlkZXVzZWQxXFxsc2RxZm9ybWF0MSBoZWFkaW5nIDk7XFxsc2RzZW1paGlkZGVuMVxcbHNkdW5oaWRldXNlZDFcXGxzZHFmb3JtYXQxIGNhcHRpb247XFxsc2RxZm9ybWF0MSBUaXRsZTtcXGxzZHFmb3JtYXQxIFN1YnRpdGxlO1xcbHNkcWZvcm1hdDEgU3Ryb25nO1xcbHNkcWZvcm1hdDEgRW1waGFzaXM7XFxsc2RzZW1paGlkZGVuMVxcbHNkcHJpb3JpdHk5OSBQbGFjZWhvbGRlciBUZXh0O1xyXG5cXGxzZHFmb3JtYXQxXFxsc2Rwcmlvcml0eTEgTm8gU3BhY2luZztcXGxzZHByaW9yaXR5NjAgTGlnaHQgU2hhZGluZztcXGxzZHByaW9yaXR5NjEgTGlnaHQgTGlzdDtcXGxzZHByaW9yaXR5NjIgTGlnaHQgR3JpZDtcXGxzZHByaW9yaXR5NjMgTWVkaXVtIFNoYWRpbmcgMTtcXGxzZHByaW9yaXR5NjQgTWVkaXVtIFNoYWRpbmcgMjtcXGxzZHByaW9yaXR5NjUgTWVkaXVtIExpc3QgMTtcXGxzZHByaW9yaXR5NjYgTWVkaXVtIExpc3QgMjtcXGxzZHByaW9yaXR5NjcgTWVkaXVtIEdyaWQgMTtcclxuXFxsc2Rwcmlvcml0eTY4IE1lZGl1bSBHcmlkIDI7XFxsc2Rwcmlvcml0eTY5IE1lZGl1bSBHcmlkIDM7XFxsc2Rwcmlvcml0eTcwIERhcmsgTGlzdDtcXGxzZHByaW9yaXR5NzEgQ29sb3JmdWwgU2hhZGluZztcXGxzZHByaW9yaXR5NzIgQ29sb3JmdWwgTGlzdDtcXGxzZHByaW9yaXR5NzMgQ29sb3JmdWwgR3JpZDtcXGxzZHByaW9yaXR5NjAgTGlnaHQgU2hhZGluZyBBY2NlbnQgMTtcXGxzZHByaW9yaXR5NjEgTGlnaHQgTGlzdCBBY2NlbnQgMTtcXGxzZHByaW9yaXR5NjIgTGlnaHQgR3JpZCBBY2NlbnQgMTtcclxuXFxsc2Rwcmlvcml0eTYzIE1lZGl1bSBTaGFkaW5nIDEgQWNjZW50IDE7XFxsc2Rwcmlvcml0eTY0IE1lZGl1bSBTaGFkaW5nIDIgQWNjZW50IDE7XFxsc2Rwcmlvcml0eTY1IE1lZGl1bSBMaXN0IDEgQWNjZW50IDE7XFxsc2RzZW1paGlkZGVuMVxcbHNkcHJpb3JpdHk5OSBSZXZpc2lvbjtcXGxzZHFmb3JtYXQxXFxsc2Rwcmlvcml0eTM0IExpc3QgUGFyYWdyYXBoO1xcbHNkcWZvcm1hdDFcXGxzZHByaW9yaXR5MjkgUXVvdGU7XFxsc2RxZm9ybWF0MVxcbHNkcHJpb3JpdHkzMCBJbnRlbnNlIFF1b3RlO1xyXG5cXGxzZHByaW9yaXR5NjYgTWVkaXVtIExpc3QgMiBBY2NlbnQgMTtcXGxzZHByaW9yaXR5NjcgTWVkaXVtIEdyaWQgMSBBY2NlbnQgMTtcXGxzZHByaW9yaXR5NjggTWVkaXVtIEdyaWQgMiBBY2NlbnQgMTtcXGxzZHByaW9yaXR5NjkgTWVkaXVtIEdyaWQgMyBBY2NlbnQgMTtcXGxzZHByaW9yaXR5NzAgRGFyayBMaXN0IEFjY2VudCAxO1xcbHNkcHJpb3JpdHk3MSBDb2xvcmZ1bCBTaGFkaW5nIEFjY2VudCAxO1xcbHNkcHJpb3JpdHk3MiBDb2xvcmZ1bCBMaXN0IEFjY2VudCAxO1xyXG5cXGxzZHByaW9yaXR5NzMgQ29sb3JmdWwgR3JpZCBBY2NlbnQgMTtcXGxzZHByaW9yaXR5NjAgTGlnaHQgU2hhZGluZyBBY2NlbnQgMjtcXGxzZHByaW9yaXR5NjEgTGlnaHQgTGlzdCBBY2NlbnQgMjtcXGxzZHByaW9yaXR5NjIgTGlnaHQgR3JpZCBBY2NlbnQgMjtcXGxzZHByaW9yaXR5NjMgTWVkaXVtIFNoYWRpbmcgMSBBY2NlbnQgMjtcXGxzZHByaW9yaXR5NjQgTWVkaXVtIFNoYWRpbmcgMiBBY2NlbnQgMjtcXGxzZHByaW9yaXR5NjUgTWVkaXVtIExpc3QgMSBBY2NlbnQgMjtcclxuXFxsc2Rwcmlvcml0eTY2IE1lZGl1bSBMaXN0IDIgQWNjZW50IDI7XFxsc2Rwcmlvcml0eTY3IE1lZGl1bSBHcmlkIDEgQWNjZW50IDI7XFxsc2Rwcmlvcml0eTY4IE1lZGl1bSBHcmlkIDIgQWNjZW50IDI7XFxsc2Rwcmlvcml0eTY5IE1lZGl1bSBHcmlkIDMgQWNjZW50IDI7XFxsc2Rwcmlvcml0eTcwIERhcmsgTGlzdCBBY2NlbnQgMjtcXGxzZHByaW9yaXR5NzEgQ29sb3JmdWwgU2hhZGluZyBBY2NlbnQgMjtcXGxzZHByaW9yaXR5NzIgQ29sb3JmdWwgTGlzdCBBY2NlbnQgMjtcclxuXFxsc2Rwcmlvcml0eTczIENvbG9yZnVsIEdyaWQgQWNjZW50IDI7XFxsc2Rwcmlvcml0eTYwIExpZ2h0IFNoYWRpbmcgQWNjZW50IDM7XFxsc2Rwcmlvcml0eTYxIExpZ2h0IExpc3QgQWNjZW50IDM7XFxsc2Rwcmlvcml0eTYyIExpZ2h0IEdyaWQgQWNjZW50IDM7XFxsc2Rwcmlvcml0eTYzIE1lZGl1bSBTaGFkaW5nIDEgQWNjZW50IDM7XFxsc2Rwcmlvcml0eTY0IE1lZGl1bSBTaGFkaW5nIDIgQWNjZW50IDM7XFxsc2Rwcmlvcml0eTY1IE1lZGl1bSBMaXN0IDEgQWNjZW50IDM7XHJcblxcbHNkcHJpb3JpdHk2NiBNZWRpdW0gTGlzdCAyIEFjY2VudCAzO1xcbHNkcHJpb3JpdHk2NyBNZWRpdW0gR3JpZCAxIEFjY2VudCAzO1xcbHNkcHJpb3JpdHk2OCBNZWRpdW0gR3JpZCAyIEFjY2VudCAzO1xcbHNkcHJpb3JpdHk2OSBNZWRpdW0gR3JpZCAzIEFjY2VudCAzO1xcbHNkcHJpb3JpdHk3MCBEYXJrIExpc3QgQWNjZW50IDM7XFxsc2Rwcmlvcml0eTcxIENvbG9yZnVsIFNoYWRpbmcgQWNjZW50IDM7XFxsc2Rwcmlvcml0eTcyIENvbG9yZnVsIExpc3QgQWNjZW50IDM7XHJcblxcbHNkcHJpb3JpdHk3MyBDb2xvcmZ1bCBHcmlkIEFjY2VudCAzO1xcbHNkcHJpb3JpdHk2MCBMaWdodCBTaGFkaW5nIEFjY2VudCA0O1xcbHNkcHJpb3JpdHk2MSBMaWdodCBMaXN0IEFjY2VudCA0O1xcbHNkcHJpb3JpdHk2MiBMaWdodCBHcmlkIEFjY2VudCA0O1xcbHNkcHJpb3JpdHk2MyBNZWRpdW0gU2hhZGluZyAxIEFjY2VudCA0O1xcbHNkcHJpb3JpdHk2NCBNZWRpdW0gU2hhZGluZyAyIEFjY2VudCA0O1xcbHNkcHJpb3JpdHk2NSBNZWRpdW0gTGlzdCAxIEFjY2VudCA0O1xyXG5cXGxzZHByaW9yaXR5NjYgTWVkaXVtIExpc3QgMiBBY2NlbnQgNDtcXGxzZHByaW9yaXR5NjcgTWVkaXVtIEdyaWQgMSBBY2NlbnQgNDtcXGxzZHByaW9yaXR5NjggTWVkaXVtIEdyaWQgMiBBY2NlbnQgNDtcXGxzZHByaW9yaXR5NjkgTWVkaXVtIEdyaWQgMyBBY2NlbnQgNDtcXGxzZHByaW9yaXR5NzAgRGFyayBMaXN0IEFjY2VudCA0O1xcbHNkcHJpb3JpdHk3MSBDb2xvcmZ1bCBTaGFkaW5nIEFjY2VudCA0O1xcbHNkcHJpb3JpdHk3MiBDb2xvcmZ1bCBMaXN0IEFjY2VudCA0O1xyXG5cXGxzZHByaW9yaXR5NzMgQ29sb3JmdWwgR3JpZCBBY2NlbnQgNDtcXGxzZHByaW9yaXR5NjAgTGlnaHQgU2hhZGluZyBBY2NlbnQgNTtcXGxzZHByaW9yaXR5NjEgTGlnaHQgTGlzdCBBY2NlbnQgNTtcXGxzZHByaW9yaXR5NjIgTGlnaHQgR3JpZCBBY2NlbnQgNTtcXGxzZHByaW9yaXR5NjMgTWVkaXVtIFNoYWRpbmcgMSBBY2NlbnQgNTtcXGxzZHByaW9yaXR5NjQgTWVkaXVtIFNoYWRpbmcgMiBBY2NlbnQgNTtcXGxzZHByaW9yaXR5NjUgTWVkaXVtIExpc3QgMSBBY2NlbnQgNTtcclxuXFxsc2Rwcmlvcml0eTY2IE1lZGl1bSBMaXN0IDIgQWNjZW50IDU7XFxsc2Rwcmlvcml0eTY3IE1lZGl1bSBHcmlkIDEgQWNjZW50IDU7XFxsc2Rwcmlvcml0eTY4IE1lZGl1bSBHcmlkIDIgQWNjZW50IDU7XFxsc2Rwcmlvcml0eTY5IE1lZGl1bSBHcmlkIDMgQWNjZW50IDU7XFxsc2Rwcmlvcml0eTcwIERhcmsgTGlzdCBBY2NlbnQgNTtcXGxzZHByaW9yaXR5NzEgQ29sb3JmdWwgU2hhZGluZyBBY2NlbnQgNTtcXGxzZHByaW9yaXR5NzIgQ29sb3JmdWwgTGlzdCBBY2NlbnQgNTtcclxuXFxsc2Rwcmlvcml0eTczIENvbG9yZnVsIEdyaWQgQWNjZW50IDU7XFxsc2Rwcmlvcml0eTYwIExpZ2h0IFNoYWRpbmcgQWNjZW50IDY7XFxsc2Rwcmlvcml0eTYxIExpZ2h0IExpc3QgQWNjZW50IDY7XFxsc2Rwcmlvcml0eTYyIExpZ2h0IEdyaWQgQWNjZW50IDY7XFxsc2Rwcmlvcml0eTYzIE1lZGl1bSBTaGFkaW5nIDEgQWNjZW50IDY7XFxsc2Rwcmlvcml0eTY0IE1lZGl1bSBTaGFkaW5nIDIgQWNjZW50IDY7XFxsc2Rwcmlvcml0eTY1IE1lZGl1bSBMaXN0IDEgQWNjZW50IDY7XHJcblxcbHNkcHJpb3JpdHk2NiBNZWRpdW0gTGlzdCAyIEFjY2VudCA2O1xcbHNkcHJpb3JpdHk2NyBNZWRpdW0gR3JpZCAxIEFjY2VudCA2O1xcbHNkcHJpb3JpdHk2OCBNZWRpdW0gR3JpZCAyIEFjY2VudCA2O1xcbHNkcHJpb3JpdHk2OSBNZWRpdW0gR3JpZCAzIEFjY2VudCA2O1xcbHNkcHJpb3JpdHk3MCBEYXJrIExpc3QgQWNjZW50IDY7XFxsc2Rwcmlvcml0eTcxIENvbG9yZnVsIFNoYWRpbmcgQWNjZW50IDY7XFxsc2Rwcmlvcml0eTcyIENvbG9yZnVsIExpc3QgQWNjZW50IDY7XHJcblxcbHNkcHJpb3JpdHk3MyBDb2xvcmZ1bCBHcmlkIEFjY2VudCA2O1xcbHNkcWZvcm1hdDFcXGxzZHByaW9yaXR5MTkgU3VidGxlIEVtcGhhc2lzO1xcbHNkcWZvcm1hdDFcXGxzZHByaW9yaXR5MjEgSW50ZW5zZSBFbXBoYXNpcztcXGxzZHFmb3JtYXQxXFxsc2Rwcmlvcml0eTMxIFN1YnRsZSBSZWZlcmVuY2U7XFxsc2RxZm9ybWF0MVxcbHNkcHJpb3JpdHkzMiBJbnRlbnNlIFJlZmVyZW5jZTtcXGxzZHFmb3JtYXQxXFxsc2Rwcmlvcml0eTMzIEJvb2sgVGl0bGU7XFxsc2RzZW1paGlkZGVuMVxcbHNkdW5oaWRldXNlZDFcXGxzZHByaW9yaXR5MzcgQmlibGlvZ3JhcGh5O1xyXG5cXGxzZHNlbWloaWRkZW4xXFxsc2R1bmhpZGV1c2VkMVxcbHNkcWZvcm1hdDFcXGxzZHByaW9yaXR5MzkgVE9DIEhlYWRpbmc7fX19IiwiQWJzdHJhY3RTb3VyY2VUZXh0Rm9ybWF0IjowLCJBY2Nlc3NEYXRlIjoiMjcvMDIvMjAyMSIsIkF1dGhvcnMiOlt7IiRpZCI6IjExIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiTGFzdE5hbWUiOiJHb2JpZXJubyBkZSBNw6l4aWNvIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjowLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMS0wMi0yOFQwMTowMjoyOSIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJkMjQ4YWEyMS0yN2E4LTQxMmYtOTdiOC05NDg1NjU3YzgyMTQiLCJNb2RpZmllZE9uIjoiMjAyMS0wMi0yOFQwMTowMjoyOSIsIlByb2plY3QiOnsiJHJlZiI6IjUifX1dLCJDaXRhdGlvbktleVVwZGF0ZVR5cGUiOjAsIkNvbGxhYm9yYXRvcnMiOltdLCJEYXRlIjoiMjcvMDIvMjAyMSIsIkVkaXRvcnMiOltdLCJFZGl0aW9uIjoiUHJpbWVyYSIsIkV2YWx1YXRpb25Db21wbGV4aXR5IjowLCJFdmFsdWF0aW9uU291cmNlVGV4dEZvcm1hdCI6MCwiR3JvdXBzIjpbXSwiSGFzTGFiZWwxIjpmYWxzZSwiSGFzTGFiZWwyIjpmYWxzZSwiS2V5d29yZHMiOltdLCJMb2NhdGlvbnMiOlt7IiRpZCI6IjEyIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5Mb2NhdGlvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBZGRyZXNzIjp7IiRpZCI6IjEzIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5MaW5rZWRSZXNvdXJjZSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJMaW5rZWRSZXNvdXJjZVR5cGUiOjUsIk9yaWdpbmFsU3RyaW5nIjoiaHR0cHM6Ly9jb3JvbmF2aXJ1cy5nb2IubXgvIiwiVXJpU3RyaW5nIjoiaHR0cHM6Ly9jb3JvbmF2aXJ1cy5nb2IubXgvIiwiTGlua2VkUmVzb3VyY2VTdGF0dXMiOjgsIlByb3BlcnRpZXMiOnsiJGlkIjoiMTQiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkxpbmtlZFJlc291cmNlUHJvcGVydGllcywgU3dpc3NBY2FkZW1pYy5DaXRhdmkifSwiU3luY0ZvbGRlclR5cGUiOjAsIklzTG9jYWxDbG91ZFByb2plY3RGaWxlTGluayI6ZmFsc2UsIklzQ2xvdWRSZXN0b3JlIjpmYWxzZSwiSXNDbG91ZENvcHkiOmZhbHNlLCJBdHRhY2htZW50Rm9sZGVyV2FzSW5GYWxsYmFja01vZGUiOmZhbHNlfSwiQW5ub3RhdGlvbnMiOltdLCJMb2NhdGlvblR5cGUiOjAsIk1pcnJvcnNSZWZlcmVuY2VQcm9wZXJ0eUlkIjoxNTEsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIxLTAyLTI4VDAxOjAxOjQ4IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6IjFmODVjYzQwLWY0N2QtNDM2Yi05YzU4LTkwMWI5MzQ0MjIyMSIsIk1vZGlmaWVkT24iOiIyMDIxLTAyLTI4VDAxOjAxOjQ4IiwiUHJvamVjdCI6eyIkcmVmIjoiNSJ9fV0sIk9ubGluZUFkZHJlc3MiOiJodHRwczovL2Nvcm9uYXZpcnVzLmdvYi5teC8iLCJPcmdhbml6YXRpb25zIjpbeyIkcmVmIjoiMTEifV0sIk90aGVyc0ludm9sdmVkIjpbXSwiUGxhY2VPZlB1YmxpY2F0aW9uIjoiTcOpeGljbyIsIlB1Ymxpc2hlcnMiOltdLCJRdW90YXRpb25zIjpbXSwiUmVmZXJlbmNlVHlwZSI6IkludGVybmV0RG9jdW1lbnQiLCJTaG9ydFRpdGxlIjoiR29iaWVybm8gZGUgTcOpeGljbyAyMDIwIOKAkyBDb3JvbmF2aXJ1cyIsIlNob3J0VGl0bGVVcGRhdGVUeXBlIjowLCJTb3VyY2VPZkJpYmxpb2dyYXBoaWNJbmZvcm1hdGlvbiI6ImNvcm9uYXZpcnVzLmdvYi5teCIsIlN0YXRpY0lkcyI6WyJlYTM3OWZiZi02YWJkLTQxNWMtYmM4ZC0yYjQ5MjNhODAxZDQiXSwiVGFibGVPZkNvbnRlbnRzQ29tcGxleGl0eSI6MCwiVGFibGVPZkNvbnRlbnRzU291cmNlVGV4dEZvcm1hdCI6MCwiVGFza3MiOltdLCJUaXRsZSI6IkNvcm9uYXZpcnVzIOKAkyBnb2IubXgiLCJUcmFuc2xhdG9ycyI6W10sIlllYXIiOiIyMDIwIiwiWWVhclJlc29sdmVkIjoiMjAyMCIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIxLTAyLTI4VDAxOjAxOjQ4IiwiTW9kaWZpZWRCeSI6Il9Sb2NpbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZjZkNmFkMjAtMTAzYS00MzRkLTk4OTctOTZiMjJlNTVlZDg2IiwiTW9kaWZpZWRPbiI6IjIwMjEtMDItMjhUMjA6MzQ6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiI1In19LCJVc2VOdW1iZXJpbmdUeXBlT2ZQYXJlbnREb2N1bWVudCI6ZmFsc2V9XSwiRm9ybWF0dGVkVGV4dCI6eyIkaWQiOiIxNSIsIkNvdW50IjoxLCJUZXh0VW5pdHMiOlt7IiRpZCI6IjE2IiwiRm9udFN0eWxlIjp7IiRpZCI6IjE3IiwiTmV1dHJhbCI6dHJ1ZX0sIlJlYWRpbmdPcmRlciI6MSwiVGV4dCI6IihHb2JpZXJubyBkZSBNw6l4aWNvLCAyMDIwOyBPcmdhbml6YWNpw7NuIFBhbmFtZXJpY2FuYSBkZSBsYSBTYWx1ZCAvIE9yZ2FuaXphY2nDs24gTXVuZGlhbCBkZSBsYSBTYWx1ZCwgMjAyMCkifV19LCJUYWciOiJDaXRhdmlQbGFjZWhvbGRlciM1MTlmZDgyZi02NTBmLTRhMTUtYWY2NC03YWQxNWE3OTUxOWYiLCJUZXh0IjoiKEdvYmllcm5vIGRlIE3DqXhpY28sIDIwMjA7IE9yZ2FuaXphY2nDs24gUGFuYW1lcmljYW5hIGRlIGxhIFNhbHVkIC8gT3JnYW5pemFjacOzbiBNdW5kaWFsIGRlIGxhIFNhbHVkLCAyMDIwKSIsIldBSVZlcnNpb24iOiI2LjcuMC4wIn0=}</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
@@ -9234,103 +9219,102 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>lo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F03CCB" w:rsidRPr="00A047E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> jóvenes aprecian en un 85% su mayor afectación en el ámbito económico</w:t>
       </w:r>
       <w:r w:rsidRPr="00A047E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> lo cual se interrelaciona con la teoría del riesgo </w:t>
       </w:r>
-      <w:bookmarkStart w:id="28" w:name="_CTVK002cc4608b752434fe685a9d52a57b1715b"/>
+      <w:bookmarkStart w:id="27" w:name="_CTVK002cc4608b752434fe685a9d52a57b1715b"/>
       <w:r w:rsidRPr="00A047E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">como lo ha indicado </w:t>
       </w:r>
       <w:r w:rsidRPr="00A047E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">la Organización Mundial de la Salud (OMS) refiriéndose a las pandemias “como un </w:t>
       </w:r>
       <w:r w:rsidRPr="00A047E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>riesgo globa</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidRPr="00A047E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">l” </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:i/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#586f1286-c9f9-4ec3-aef6-1f8c9ea38a7a"/>
           <w:id w:val="-1158375917"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00A047E6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="004C6FA4">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBc3NvY2lhdGVXaXRoS25vd2xlZGdlSXRlbUlkIjoiY2M0NjA4YjctNTI0My00ZmU2LTg1YTktZDUyYTU3YjE3MTViIiwiSWQiOiIyODk5MDM4My1lOGFhLTQ2NjMtYTljMC1iM2YzMWUxZTI5YzkiLCJSYW5nZUxlbmd0aCI6MzAsIlJlZmVyZW5jZUlkIjoiODUxMjZmNDYtYzdjYS00NzFlLTgwYTUtODlkMzllZWM5NDBmIiwiUGFnZVJhbmdlIjp7IiRpZCI6IjMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZVJhbmdlLCBTd2lzc0FjYWRlbWljIiwiRW5kUGFnZSI6eyIkaWQiOiI0IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLlBhZ2VOdW1iZXIsIFN3aXNzQWNhZGVtaWMiLCJJc0Z1bGx5TnVtZXJpYyI6ZmFsc2UsIk51bWJlcmluZ1R5cGUiOjAsIk51bWVyYWxTeXN0ZW0iOjB9LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6IjciLCJTdGFydFBhZ2UiOnsiJGlkIjoiNSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5QYWdlTnVtYmVyLCBTd2lzc0FjYWRlbWljIiwiSXNGdWxseU51bWVyaWMiOnRydWUsIk51bWJlciI6NywiTnVtYmVyaW5nVHlwZSI6MCwiTnVtZXJhbFN5c3RlbSI6MCwiT3JpZ2luYWxTdHJpbmciOiI3IiwiUHJldHR5U3RyaW5nIjoiNyJ9fSwiUXVvdGF0aW9uVHlwZSI6MSwiUmVmZXJlbmNlIjp7IiRpZCI6IjYiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlJlZmVyZW5jZSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBYnN0cmFjdENvbXBsZXhpdHkiOjAsIkFic3RyYWN0U291cmNlVGV4dEZvcm1hdCI6MCwiQXV0aG9ycyI6W10sIkNpdGF0aW9uS2V5VXBkYXRlVHlwZSI6MCwiQ29sbGFib3JhdG9ycyI6W10sIkNvdmVyUGF0aCI6eyIkaWQiOiI3IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5MaW5rZWRSZXNvdXJjZSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJMaW5rZWRSZXNvdXJjZVR5cGUiOjIsIk9yaWdpbmFsU3RyaW5nIjoiQzpcXFVzZXJzXFxSb2Npb1xcQXBwRGF0YVxcTG9jYWxcXFRlbXBcXHRocjBoMnA0LmpwZyIsIlVyaVN0cmluZyI6Ijg1MTI2ZjQ2LWM3Y2EtNDcxZS04MGE1LTg5ZDM5ZWVjOTQwZiIsIkxpbmtlZFJlc291cmNlU3RhdHVzIjo4LCJQcm9wZXJ0aWVzIjp7IiRpZCI6IjgiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkxpbmtlZFJlc291cmNlUHJvcGVydGllcywgU3dpc3NBY2FkZW1pYy5DaXRhdmkifSwiU3luY0ZvbGRlclR5cGUiOjAsIklzTG9jYWxDbG91ZFByb2plY3RGaWxlTGluayI6ZmFsc2UsIklzQ2xvdWRSZXN0b3JlIjpmYWxzZSwiSXNDbG91ZENvcHkiOmZhbHNlLCJBdHRhY2htZW50Rm9sZGVyV2FzSW5GYWxsYmFja01vZGUiOmZhbHNlfSwiRWRpdG9ycyI6W3siJGlkIjoiOSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkZpcnN0TmFtZSI6Ikpvc8OpIiwiTGFzdE5hbWUiOiJEb21pbmd1ZXMiLCJNaWRkbGVOYW1lIjoiTWF1cmljaW8iLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE3OjQ3OjI4IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6ImNmMjdkMGQ2LTAyZjctNGE1MC04YmM4LWQ1M2JmOTZlNjYyNSIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE3OjQ3OjI4IiwiUHJvamVjdCI6eyIkaWQiOiIxMCIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUHJvamVjdCwgU3dpc3NBY2FkZW1pYy5DaXRhdmkifX0seyIkaWQiOiIxMSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkZpcnN0TmFtZSI6IkFsZG8iLCJMYXN0TmFtZSI6Ik1hc2NhcmXDsW8iLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE3OjQ3OjI4IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6ImZmMzMwOTdlLTc1NDctNDk4Ni05YzdhLTRhYTkyNWVlZWJjZiIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE3OjQ3OjI4IiwiUHJvamVjdCI6eyIkcmVmIjoiMTAifX0seyIkaWQiOiIxMiIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkZpcnN0TmFtZSI6IkthdGh5YSIsIkxhc3ROYW1lIjoiQXJhdWpvIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjowLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJlY2ViZGUzZS02ZjVkLTQ3YzItYWViMy1iZTUwNDBhNjNhNmEiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19LHsiJGlkIjoiMTMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJTZXJnaW8iLCJMYXN0TmFtZSI6IlBpZ251b2xpIE9jYW1wbyIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MiwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZDBmY2YyOWYtMjY0OS00MzQ5LWFiOTgtZDBlOWI4MzRkZWE2IiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fSx7IiRpZCI6IjE0IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiQ2FybWVuIiwiTGFzdE5hbWUiOiJJbGl6YXJiZSBQaXphcnJvIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoxLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJiY2U2ODBkNS0wN2JkLTQ5MzktOGRjZS0xZjdlZjU0YmY4MDAiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19LHsiJGlkIjoiMTUiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJCcmVubyIsIkxhc3ROYW1lIjoiQnJpbmdlbCIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MCwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZjFmNTNhMTAtYWM3Yy00NzdkLWJhODMtYjJhNmY4ZmFkN2YwIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fSx7IiRpZCI6IjE2IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiQWxmcmVkbyIsIkxhc3ROYW1lIjoiRmFsZXJvIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoyLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJkNjEwMGRjMC05MTE4LTQ0NDItODU1Ni1mMTY5YzAwNzVlMjAiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19LHsiJGlkIjoiMTciLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJTYW50aWFnbyIsIkxhc3ROYW1lIjoiUm9nZ2Vyb25lIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoyLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiI2ZTEwZjUwOC1hMzYwLTQ5YzYtOGQ2YS00YmU3OWVjNDM1NjMiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19LHsiJGlkIjoiMTgiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJTZXJnaW8iLCJMYXN0TmFtZSI6IkNvc3RhIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoyLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJmZmQxNDFlZS1mYjE0LTQ5OTAtODRiZi05YzA0ZjIxMzMxOTUiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxNzo0NzoyOCIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19XSwiRWRpdGlvbiI6IjEiLCJFdmFsdWF0aW9uQ29tcGxleGl0eSI6MCwiRXZhbHVhdGlvblNvdXJjZVRleHRGb3JtYXQiOjAsIkdyb3VwcyI6W10sIkhhc0xhYmVsMSI6ZmFsc2UsIkhhc0xhYmVsMiI6ZmFsc2UsIklzYm4iOiI5NzgtOTg3LTcyMi02MDItNyIsIktleXdvcmRzIjpbXSwiTG9jYXRpb25zIjpbXSwiTnVtYmVyT2ZWb2x1bWVzIjoiMiIsIk9yZ2FuaXphdGlvbnMiOlt7IiRpZCI6IjE5IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiTGFzdE5hbWUiOiJDb25zZWpvIExhdGluYW9tZXJpY2FubyBkZSBDaWVuY2lhcyBTb2NpYWxlcyIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MCwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6NTEiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZDQzZmM1MTMtNWViNS00NzlhLWI1MWMtMDg5NDc3ZTJlZmQ4IiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTc6NDc6NTEiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fV0sIk90aGVyc0ludm9sdmVkIjpbXSwiUGFnZUNvdW50IjoiNDciLCJQdWJsaXNoZXJzIjpbXSwiUXVvdGF0aW9ucyI6W10sIlJlZmVyZW5jZVR5cGUiOiJCb29rRWRpdGVkIiwiU2VyaWVzVGl0bGUiOnsiJGlkIjoiMjAiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlNlcmllc1RpdGxlLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVkaXRvcnMiOltdLCJOYW1lIjoiVGVvcsOtYSB5IENhbWJpbyBTb2NpYWwiLCJQcm90ZWN0ZWQiOmZhbHNlLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQxNzo0OToxNCIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiI5NWI5YTg3ZC1jOTg0LTQyMDItODIwZC0wNDlhYTlhNWVkYjgiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxNzo0OToxNCIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19LCJTaG9ydFRpdGxlIjoiRG9taW5ndWVzLCBNYXNjYXJlw7FvIGV0IGFsLiAoRWQuKSAyMDIwIOKAkyBUZW9yw61hIHkgY2FtYmlvIHNvY2lhbCBDT1ZJRCIsIlNob3J0VGl0bGVVcGRhdGVUeXBlIjowLCJTdGF0aWNJZHMiOlsiOTA0NjBiNzMtMTUyZS00Y2JmLWI2ZjktNTkwZGU2Zjk5Zjg2Il0sIlRhYmxlT2ZDb250ZW50cyI6IkludHJvZHVjY2nDs25cclxuICAgICAgICAgICAgXHJcbihJRVNQLVVFUkopXHJcbklubXVuaWRhZCB5IGF1dG9pbm11bmlkYWRcclxuICAgICAgICAgIEFsZG8gTWFzY2FyZcOxb1xyXG5DYXJtZW4gSWxpemFyYmUgUGl6YXJybypcclxuTXVjaG8gbcOhcyBxdWUgdW4gY2FjZXJvbGF6b1xyXG5JbnZpdGFkbyBlc3BlY2lhbCIsIlRhYmxlT2ZDb250ZW50c0NvbXBsZXhpdHkiOjAsIlRhYmxlT2ZDb250ZW50c1NvdXJjZVRleHRGb3JtYXQiOjAsIlRhc2tzIjpbXSwiVGl0bGUiOiJUZW9yw61hIHkgY2FtYmlvIHNvY2lhbCBDT1ZJRCAyMDE5IiwiVHJhbnNsYXRvcnMiOltdLCJZZWFyIjoiMjAyMCIsIlllYXJSZXNvbHZlZCI6IjIwMjAiLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQwMDowMjoyMSIsIk1vZGlmaWVkQnkiOiJfUm9jaW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6Ijg1MTI2ZjQ2LWM3Y2EtNDcxZS04MGE1LTg5ZDM5ZWVjOTQwZiIsIk1vZGlmaWVkT24iOiIyMDIxLTAyLTI4VDIwOjM0OjI4IiwiUHJvamVjdCI6eyIkcmVmIjoiMTAifX0sIlVzZU51bWJlcmluZ1R5cGVPZlBhcmVudERvY3VtZW50IjpmYWxzZX1dLCJGb3JtYXR0ZWRUZXh0Ijp7IiRpZCI6IjIxIiwiQ291bnQiOjEsIlRleHRVbml0cyI6W3siJGlkIjoiMjIiLCJGb250U3R5bGUiOnsiJGlkIjoiMjMiLCJOZXV0cmFsIjp0cnVlfSwiUmVhZGluZ09yZGVyIjoxLCJUZXh0IjoiKERvbWluZ3VlcyBldCBhbC4sIDIwMjAsIHAuwqA3KSJ9XX0sIlRhZyI6IkNpdGF2aVBsYWNlaG9sZGVyIzU4NmYxMjg2LWM5ZjktNGVjMy1hZWY2LTFmOGM5ZWEzOGE3YSIsIlRleHQiOiIoRG9taW5ndWVzIGV0IGFsLiwgMjAyMCwgcC7CoDcpIiwiV0FJVmVyc2lvbiI6IjYuNy4wLjAifQ==}</w:instrText>
           </w:r>
           <w:r w:rsidRPr="00A047E6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
@@ -9537,472 +9521,460 @@
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5260"/>
         <w:gridCol w:w="1562"/>
         <w:gridCol w:w="1158"/>
         <w:gridCol w:w="1360"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A047E6" w:rsidRPr="001F2A62" w14:paraId="474E374A" w14:textId="77777777" w:rsidTr="00765171">
         <w:trPr>
           <w:trHeight w:val="308"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5260" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F7842C4" w14:textId="77777777" w:rsidR="00A047E6" w:rsidRPr="001F2A62" w:rsidRDefault="00A047E6" w:rsidP="00A047E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>Dimensiones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2720" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43A64A7F" w14:textId="77777777" w:rsidR="00A047E6" w:rsidRPr="001F2A62" w:rsidRDefault="00A047E6" w:rsidP="00A047E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>Muy de acuerdo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D84B630" w14:textId="77777777" w:rsidR="00A047E6" w:rsidRPr="001F2A62" w:rsidRDefault="00A047E6" w:rsidP="00A047E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A047E6" w:rsidRPr="001F2A62" w14:paraId="3EFD2F3D" w14:textId="77777777" w:rsidTr="00765171">
         <w:trPr>
           <w:trHeight w:val="308"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5260" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1EABE249" w14:textId="77777777" w:rsidR="00A047E6" w:rsidRPr="001F2A62" w:rsidRDefault="00A047E6" w:rsidP="00A047E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4314BA2D" w14:textId="77777777" w:rsidR="00A047E6" w:rsidRPr="001F2A62" w:rsidRDefault="00A047E6" w:rsidP="00A047E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D3717E8" w14:textId="77777777" w:rsidR="00A047E6" w:rsidRPr="001F2A62" w:rsidRDefault="00A047E6" w:rsidP="00A047E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>Casos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="159CE4AB" w14:textId="77777777" w:rsidR="00A047E6" w:rsidRPr="001F2A62" w:rsidRDefault="00A047E6" w:rsidP="00A047E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A047E6" w:rsidRPr="001F2A62" w14:paraId="328AA22F" w14:textId="77777777" w:rsidTr="00765171">
         <w:trPr>
           <w:trHeight w:val="1230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="120A1D11" w14:textId="77777777" w:rsidR="00A047E6" w:rsidRPr="001F2A62" w:rsidRDefault="00A047E6" w:rsidP="00A047E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>Desarrollando conocimiento de punta que permitan generar desarrollos tecnológicos tales como robots, monitores de la calidad del aires y presencia de virus entre otros.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2909C9DA" w14:textId="77777777" w:rsidR="00A047E6" w:rsidRPr="001F2A62" w:rsidRDefault="00A047E6" w:rsidP="00A047E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>51.58%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77917E44" w14:textId="77777777" w:rsidR="00A047E6" w:rsidRPr="001F2A62" w:rsidRDefault="00A047E6" w:rsidP="00A047E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>409</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23A6013F" w14:textId="77777777" w:rsidR="00A047E6" w:rsidRPr="001F2A62" w:rsidRDefault="00A047E6" w:rsidP="00A047E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>793</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A047E6" w:rsidRPr="001F2A62" w14:paraId="47C27D20" w14:textId="77777777" w:rsidTr="00765171">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B7CA5D1" w14:textId="77777777" w:rsidR="00A047E6" w:rsidRPr="001F2A62" w:rsidRDefault="00A047E6" w:rsidP="00A047E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">Impulsando el </w:t>
             </w:r>
@@ -10039,785 +10011,744 @@
               </w:rPr>
               <w:t>big</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve"> data, la inteligencia artificial y la ciberseguridad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47F1F401" w14:textId="77777777" w:rsidR="00A047E6" w:rsidRPr="001F2A62" w:rsidRDefault="00A047E6" w:rsidP="00A047E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>34.30%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="282AA33B" w14:textId="77777777" w:rsidR="00A047E6" w:rsidRPr="001F2A62" w:rsidRDefault="00A047E6" w:rsidP="00A047E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>271</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06C4D23F" w14:textId="77777777" w:rsidR="00A047E6" w:rsidRPr="001F2A62" w:rsidRDefault="00A047E6" w:rsidP="00A047E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>790</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A047E6" w:rsidRPr="001F2A62" w14:paraId="6C4FE9AB" w14:textId="77777777" w:rsidTr="00765171">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B46FDFC" w14:textId="77777777" w:rsidR="00A047E6" w:rsidRPr="001F2A62" w:rsidRDefault="00A047E6" w:rsidP="00A047E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>Desarrollando proyectos de investigación y desarrollo tecnológico, con metas a corto, mediano y largo plazo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D8A595B" w14:textId="77777777" w:rsidR="00A047E6" w:rsidRPr="001F2A62" w:rsidRDefault="00A047E6" w:rsidP="00A047E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>56.76%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F92C35C" w14:textId="77777777" w:rsidR="00A047E6" w:rsidRPr="001F2A62" w:rsidRDefault="00A047E6" w:rsidP="00A047E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>449</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C5D8F51" w14:textId="77777777" w:rsidR="00A047E6" w:rsidRPr="001F2A62" w:rsidRDefault="00A047E6" w:rsidP="00A047E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>791</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A047E6" w:rsidRPr="001F2A62" w14:paraId="0D78F4AD" w14:textId="77777777" w:rsidTr="00765171">
         <w:trPr>
           <w:trHeight w:val="308"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50C43DC1" w14:textId="77777777" w:rsidR="00A047E6" w:rsidRPr="001F2A62" w:rsidRDefault="00A047E6" w:rsidP="00A047E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>Impulsando el uso de la telemedicina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1382000A" w14:textId="77777777" w:rsidR="00A047E6" w:rsidRPr="001F2A62" w:rsidRDefault="00A047E6" w:rsidP="00A047E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>41.44%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D483AD3" w14:textId="77777777" w:rsidR="00A047E6" w:rsidRPr="001F2A62" w:rsidRDefault="00A047E6" w:rsidP="00A047E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>327</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57059D86" w14:textId="77777777" w:rsidR="00A047E6" w:rsidRPr="001F2A62" w:rsidRDefault="00A047E6" w:rsidP="00A047E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>789</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A047E6" w:rsidRPr="001F2A62" w14:paraId="5C9D4294" w14:textId="77777777" w:rsidTr="00765171">
         <w:trPr>
           <w:trHeight w:val="923"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="744F3FE6" w14:textId="77777777" w:rsidR="00A047E6" w:rsidRPr="001F2A62" w:rsidRDefault="00A047E6" w:rsidP="00A047E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>Tests</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
-              <w:t xml:space="preserve"> para el diagnóstico, respiradores, mascarillas para el personal de salud, </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> y relevamiento socioeconómico.</w:t>
+              <w:t xml:space="preserve"> para el diagnóstico, respiradores, mascarillas para el personal de salud, apps y relevamiento socioeconómico.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F535D75" w14:textId="77777777" w:rsidR="00A047E6" w:rsidRPr="001F2A62" w:rsidRDefault="00A047E6" w:rsidP="00A047E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>63.51%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C351191" w14:textId="77777777" w:rsidR="00A047E6" w:rsidRPr="001F2A62" w:rsidRDefault="00A047E6" w:rsidP="00A047E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>503</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7AEFCD20" w14:textId="77777777" w:rsidR="00A047E6" w:rsidRPr="001F2A62" w:rsidRDefault="00A047E6" w:rsidP="00A047E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>792</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A047E6" w:rsidRPr="001F2A62" w14:paraId="403D5D72" w14:textId="77777777" w:rsidTr="00765171">
         <w:trPr>
           <w:trHeight w:val="923"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18100EA5" w14:textId="77777777" w:rsidR="00A047E6" w:rsidRPr="001F2A62" w:rsidRDefault="00A047E6" w:rsidP="00A047E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>Identificar los patógenos emergentes, controlar su propagación y desarrollar vacunas y cursos de tratamiento eficaces.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B0E927A" w14:textId="77777777" w:rsidR="00A047E6" w:rsidRPr="001F2A62" w:rsidRDefault="00A047E6" w:rsidP="00A047E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>70.49%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3916378D" w14:textId="77777777" w:rsidR="00A047E6" w:rsidRPr="001F2A62" w:rsidRDefault="00A047E6" w:rsidP="00A047E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>559</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="245DDEE9" w14:textId="77777777" w:rsidR="00A047E6" w:rsidRPr="001F2A62" w:rsidRDefault="00A047E6" w:rsidP="00A047E6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2A62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>793</w:t>
@@ -10898,75 +10829,74 @@
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">con </w:t>
       </w:r>
       <w:r w:rsidRPr="00293994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>más de 185,000 muertes y 2,000,000 contagiados</w:t>
       </w:r>
       <w:r w:rsidR="00F9041E" w:rsidRPr="00293994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED38A8D" w14:textId="1F2F7396" w:rsidR="00F9041E" w:rsidRPr="00293994" w:rsidRDefault="00A71676" w:rsidP="00293994">
+    <w:p w14:paraId="1ED38A8D" w14:textId="1F2F7396" w:rsidR="00F9041E" w:rsidRPr="00293994" w:rsidRDefault="00000000" w:rsidP="00293994">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#c5a362b2-1f3d-40ab-9109-a67a1ba77bd8"/>
           <w:id w:val="-1257890869"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F9041E" w:rsidRPr="00293994">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="004C6FA4" w:rsidRPr="00293994">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJJZCI6IjJhOWI0N2MyLWViYjMtNDk2MS1hYTRkLTJmM2RiYWQ4MzAxNiIsIlJhbmdlTGVuZ3RoIjoxNSwiUmVmZXJlbmNlSWQiOiJjODgxZDM3ZC03NzJkLTRjNDgtOTc5Mi1jZTNmODllNjBhZmQiLCJSZWZlcmVuY2UiOnsiJGlkIjoiMyIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUmVmZXJlbmNlLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkFic3RyYWN0IjoiRW4gbGFzIMO6bHRpbWFzIDI0IGhvcmFzIHNlIHJlZ2lzdHJhcm9uIDc4MyBudWV2b3MgZGVjZXNvcyB5IDcsMjQ2IGNvbnRhZ2lvcyBkZSBDT1ZJRC0xOSIsIkFic3RyYWN0Q29tcGxleGl0eSI6MCwiQWJzdHJhY3RSdGYiOiJ7XFxydGYxXFxhbnNpXFxhbnNpY3BnMTI1MlxcdWMwXFxzdHNoZmRiY2gwXFxzdHNoZmxvY2gwXFxzdHNoZmhpY2gwXFxzdHNoZmJpMFxcZGVmZjBcXGFkZWZmMHtcXGZvbnR0Ymx7XFxmMFxcZnJvbWFuXFxmY2hhcnNldDBcXGZwcnEye1xcKlxccGFub3NlIDAyMDIwNjAzMDUwNDA1MDIwMzA0fVRpbWVzIE5ldyBSb21hbjt9e1xcZjFcXGZyb21hblxcZmNoYXJzZXQyXFxmcHJxMntcXCpcXHBhbm9zZSAwNTA1MDEwMjAxMDcwNjAyMDUwN31TeW1ib2w7fXtcXGYyXFxmc3dpc3NcXGZjaGFyc2V0MFxcZnBycTJ7XFwqXFxwYW5vc2UgMDIwYjA2MDQwMjAyMDIwMjAyMDR9QXJpYWw7fX17XFxjb2xvcnRibDt9e1xcc3R5bGVzaGVldHtcXHMwXFxzbmV4dDBcXHNxZm9ybWF0XFxzcHJpb3JpdHkwXFxzYTEyMFxcYXNwYWxwaGFcXGFzcG51bVxcYWRqdXN0cmlnaHRcXGx0cnBhclxcbGkwXFxsaW4wXFxyaTBcXHJpbjBcXHFsXFxmYWF1dG9cXHJ0bGNoXFxhZjBcXGFsYW5nMTAyNVxcYWZzMjRcXGx0cmNoXFxmczI0XFxsYW5nMzA4MlxcbGFuZ25wMzA4MlxcbGFuZ2ZlMzA4MlxcbGFuZ2ZlbnAzMDgyXFxmMCBOb3JtYWw7fXtcXCpcXGNzMTBcXGFkZGl0aXZlXFxzc2VtaWhpZGRlblxcc3ByaW9yaXR5MCBEZWZhdWx0IFBhcmFncmFwaCBGb250O1xyXG59e1xcKlxcdHMxMVxcdHNyb3dkXFxzbmV4dDExXFxzc2VtaWhpZGRlblxcc3ByaW9yaXR5MFxcYXNwYWxwaGFcXGFzcG51bVxcYWRqdXN0cmlnaHRcXGx0cnBhclxcbGkwXFxsaW4wXFxyaTBcXHJpbjBcXHFsXFxmYWF1dG9cXHRzdmVydGFsdFxcdHNicmRybFxcdHNicmRyclxcdHNicmRydFxcdHNicmRyYlxcdHNicmRyZGdyXFx0c2JyZHJkZ2xcXHRzYnJkcmhcXHRzYnJkcnZcXHRycGFkZGwxMDhcXHRycGFkZGZsM1xcdHJ3V2lkdGhCMFxcdHJmdHNXaWR0aEIzXFx0cnBhZGR0MFxcdHJwYWRkZnQzXFx0cnBhZGRiMFxyXG5cXHRycGFkZGZiM1xcdHJwYWRkcjEwOFxcdHJwYWRkZnIzIE5vcm1hbCBUYWJsZTt9fXtcXCpcXHJzaWR0YmxcXHJzaWQxMDk3NjA2MlxccnNpZDEzMjQ5MTA5fVxyXG57XFwqXFxnZW5lcmF0b3IgQXNwb3NlLldvcmRzIGZvciAuTkVUIDIwLjU7fXtcXGluZm9cXHZlcnNpb24xXFxlZG1pbnMwXFxub2ZwYWdlczFcXG5vZndvcmRzMFxcbm9mY2hhcnMwXFxub2ZjaGFyc3dzMH17XFxtbWF0aFByXFxtYnJrQmluMFxcbWJya0JpblN1YjBcXG1kZWZKYzFcXG1kaXNwRGVmMVxcbWludGVyU3AwXFxtaW50TGltMFxcbWludHJhU3AwXFxtbE1hcmdpbjBcXG1tYXRoRm9udDBcXG1uYXJ5TGltMVxcbXBvc3RTcDBcXG1wcmVTcDBcXG1yTWFyZ2luMFxcbXNtYWxsRnJhYzBcXG13cmFwSW5kZW50MTQ0MFxcbXdyYXBSaWdodDB9XHJcblxcZGVmbGFuZzMwODJcXGRlZmxhbmdmZTIwNTJcXGFkZWZsYW5nMTAyNVxcamV4cGFuZFxcc2hvd3htbGVycm9yczFcXHZhbGlkYXRleG1sMXtcXCpcXHdncmZmbXRmaWx0ZXIgMDEzZn1cXHZpZXdraW5kMVxcdmlld3NjYWxlMTAwXFxmZXQwXFxmdG5ialxcYWVuZGRvY1xcZnRucnN0Y29udFxcYWZ0bnJzdGNvbnRcXGZ0bm5hclxcYWZ0bm5ybGNcXHdpZG93Y3RybFxcbm9zcGFjZWZvcnVsXFxub2xuaHRhZGp0YmxcXGFsbnRibGluZFxcbHl0dGJscnRnclxcZG50Ymxuc2JkYlxcbm94bGF0dG95ZW5cclxuXFx3cnBwdW5jdFxcbm9icmt3cnB0YmxcXGV4cHNocnRuXFxzbmFwdG9ncmlkaW5jZWxsXFxhc2lhbmJya3J1bGVcXGh0bWF1dHNwXFxub3VsdHJsc3BjXFx1c2VsdGJhbG5cXHNwbHl0d25pbmVcXGZ0bmx5dHduaW5lXFxseXRjYWxjdGJsd2RcXGFsbG93ZmllbGRlbmRzZWxcXGxuYnJrcnVsZVxcbm91aWNvbXBhdFxcbm9mZWF0dXJldGhyb3R0bGUxXFx1dGlubFxcZm9ybXNoYWRlXFxub2prZXJucHVuY3RcXGRnaHNwYWNlMTgwXFxkZ3ZzcGFjZTE4MFxcZGdob3JpZ2luMTgwMFxcZGd2b3JpZ2luMTQ0MFxcZGdoc2hvdzFcXGRndnNob3cxXHJcblxcZGdtYXJnaW5cXHBnYnJkcmhlYWRcXHBnYnJkcmZvb3RcXHJzaWRyb290MTA5NzYwNjJcXHNlY3RkXFxzZWN0bGluZWdyaWQzNjBcXHBnd3N4bjExOTA2XFxwZ2hzeG4xNjgzOFxcbWFyZ2xzeG4xMTM0XFxtYXJncnN4bjU2N1xcbWFyZ3RzeG41NjdcXG1hcmdic3huNTY3XFxndXR0ZXJzeG4wXFxoZWFkZXJ5ODUwXFxmb290ZXJ5ODUwXFxjb2xzeDcwOFxcbHRyc2VjdFxccGFyZFxccGxhaW5cXGl0YXAwXFxzMFxcc2ExMjBcXGFzcGFscGhhXFxhc3BudW1cXGFkanVzdHJpZ2h0XFxsdHJwYXJcXGxpMFxcbGluMFxccmkwXFxyaW4wXFxxbFxcZmFhdXRvXFxydGxjaFxcYWYwXFxhbGFuZzEwMjVcXGFmczI0XHJcblxcbHRyY2hcXGZzMjRcXGxhbmczMDgyXFxsYW5nbnAzMDgyXFxsYW5nZmUzMDgyXFxsYW5nZmVucDMwODJcXGYwe1xccnRsY2hcXGFmMFxcYWxhbmcxMDI1XFxhZnMyNFxcbHRyY2hcXGZzMjRcXGxhbmczMDgyXFxsYW5nbnAzMDgyXFxsYW5nZmUzMDgyXFxsYW5nZmVucDMwODJcXGYwXFxpbnNyc2lkMTA5NzYwNjIgRW4gbGFzIFxcJ2ZhbHRpbWFzIDI0IGhvcmFzIHNlIHJlZ2lzdHJhcm9uIDc4MyBudWV2b3MgZGVjZXNvcyB5IDcsMjQ2IGNvbnRhZ2lvcyBkZSBDT1ZJRC0xOX17XFxydGxjaFxcYWYwXFxhZnMyNFxyXG5cXGx0cmNoXFxmczI0XFxsYW5nMzA4MlxcbGFuZ25wMzA4MlxcbGFuZ2ZlMzA4MlxcbGFuZ2ZlbnAzMDgyXFxmMFxcaW5zcnNpZDEwOTc2MDYyXFxwYXJ9e1xcKlxcbGF0ZW50c3R5bGVzXFxsc2RzdGltYXgyNjdcXGxzZGxvY2tlZGRlZjBcXGxzZHNlbWloaWRkZW5kZWYwXFxsc2R1bmhpZGV1c2VkZGVmMFxcbHNkcWZvcm1hdGRlZjBcXGxzZHByaW9yaXR5ZGVmMHtcXGxzZGxvY2tlZGV4Y2VwdFxcbHNkcWZvcm1hdDEgTm9ybWFsO1xcbHNkcWZvcm1hdDEgaGVhZGluZyAxO1xcbHNkc2VtaWhpZGRlbjFcXGxzZHVuaGlkZXVzZWQxXFxsc2RxZm9ybWF0MSBoZWFkaW5nIDI7XHJcblxcbHNkc2VtaWhpZGRlbjFcXGxzZHVuaGlkZXVzZWQxXFxsc2RxZm9ybWF0MSBoZWFkaW5nIDM7XFxsc2RzZW1paGlkZGVuMVxcbHNkdW5oaWRldXNlZDFcXGxzZHFmb3JtYXQxIGhlYWRpbmcgNDtcXGxzZHNlbWloaWRkZW4xXFxsc2R1bmhpZGV1c2VkMVxcbHNkcWZvcm1hdDEgaGVhZGluZyA1O1xcbHNkc2VtaWhpZGRlbjFcXGxzZHVuaGlkZXVzZWQxXFxsc2RxZm9ybWF0MSBoZWFkaW5nIDY7XFxsc2RzZW1paGlkZGVuMVxcbHNkdW5oaWRldXNlZDFcXGxzZHFmb3JtYXQxIGhlYWRpbmcgNztcclxuXFxsc2RzZW1paGlkZGVuMVxcbHNkdW5oaWRldXNlZDFcXGxzZHFmb3JtYXQxIGhlYWRpbmcgODtcXGxzZHNlbWloaWRkZW4xXFxsc2R1bmhpZGV1c2VkMVxcbHNkcWZvcm1hdDEgaGVhZGluZyA5O1xcbHNkc2VtaWhpZGRlbjFcXGxzZHVuaGlkZXVzZWQxXFxsc2RxZm9ybWF0MSBjYXB0aW9uO1xcbHNkcWZvcm1hdDEgVGl0bGU7XFxsc2RxZm9ybWF0MSBTdWJ0aXRsZTtcXGxzZHFmb3JtYXQxIFN0cm9uZztcXGxzZHFmb3JtYXQxIEVtcGhhc2lzO1xcbHNkc2VtaWhpZGRlbjFcXGxzZHByaW9yaXR5OTkgUGxhY2Vob2xkZXIgVGV4dDtcclxuXFxsc2RxZm9ybWF0MVxcbHNkcHJpb3JpdHkxIE5vIFNwYWNpbmc7XFxsc2Rwcmlvcml0eTYwIExpZ2h0IFNoYWRpbmc7XFxsc2Rwcmlvcml0eTYxIExpZ2h0IExpc3Q7XFxsc2Rwcmlvcml0eTYyIExpZ2h0IEdyaWQ7XFxsc2Rwcmlvcml0eTYzIE1lZGl1bSBTaGFkaW5nIDE7XFxsc2Rwcmlvcml0eTY0IE1lZGl1bSBTaGFkaW5nIDI7XFxsc2Rwcmlvcml0eTY1IE1lZGl1bSBMaXN0IDE7XFxsc2Rwcmlvcml0eTY2IE1lZGl1bSBMaXN0IDI7XFxsc2Rwcmlvcml0eTY3IE1lZGl1bSBHcmlkIDE7XHJcblxcbHNkcHJpb3JpdHk2OCBNZWRpdW0gR3JpZCAyO1xcbHNkcHJpb3JpdHk2OSBNZWRpdW0gR3JpZCAzO1xcbHNkcHJpb3JpdHk3MCBEYXJrIExpc3Q7XFxsc2Rwcmlvcml0eTcxIENvbG9yZnVsIFNoYWRpbmc7XFxsc2Rwcmlvcml0eTcyIENvbG9yZnVsIExpc3Q7XFxsc2Rwcmlvcml0eTczIENvbG9yZnVsIEdyaWQ7XFxsc2Rwcmlvcml0eTYwIExpZ2h0IFNoYWRpbmcgQWNjZW50IDE7XFxsc2Rwcmlvcml0eTYxIExpZ2h0IExpc3QgQWNjZW50IDE7XFxsc2Rwcmlvcml0eTYyIExpZ2h0IEdyaWQgQWNjZW50IDE7XHJcblxcbHNkcHJpb3JpdHk2MyBNZWRpdW0gU2hhZGluZyAxIEFjY2VudCAxO1xcbHNkcHJpb3JpdHk2NCBNZWRpdW0gU2hhZGluZyAyIEFjY2VudCAxO1xcbHNkcHJpb3JpdHk2NSBNZWRpdW0gTGlzdCAxIEFjY2VudCAxO1xcbHNkc2VtaWhpZGRlbjFcXGxzZHByaW9yaXR5OTkgUmV2aXNpb247XFxsc2RxZm9ybWF0MVxcbHNkcHJpb3JpdHkzNCBMaXN0IFBhcmFncmFwaDtcXGxzZHFmb3JtYXQxXFxsc2Rwcmlvcml0eTI5IFF1b3RlO1xcbHNkcWZvcm1hdDFcXGxzZHByaW9yaXR5MzAgSW50ZW5zZSBRdW90ZTtcclxuXFxsc2Rwcmlvcml0eTY2IE1lZGl1bSBMaXN0IDIgQWNjZW50IDE7XFxsc2Rwcmlvcml0eTY3IE1lZGl1bSBHcmlkIDEgQWNjZW50IDE7XFxsc2Rwcmlvcml0eTY4IE1lZGl1bSBHcmlkIDIgQWNjZW50IDE7XFxsc2Rwcmlvcml0eTY5IE1lZGl1bSBHcmlkIDMgQWNjZW50IDE7XFxsc2Rwcmlvcml0eTcwIERhcmsgTGlzdCBBY2NlbnQgMTtcXGxzZHByaW9yaXR5NzEgQ29sb3JmdWwgU2hhZGluZyBBY2NlbnQgMTtcXGxzZHByaW9yaXR5NzIgQ29sb3JmdWwgTGlzdCBBY2NlbnQgMTtcclxuXFxsc2Rwcmlvcml0eTczIENvbG9yZnVsIEdyaWQgQWNjZW50IDE7XFxsc2Rwcmlvcml0eTYwIExpZ2h0IFNoYWRpbmcgQWNjZW50IDI7XFxsc2Rwcmlvcml0eTYxIExpZ2h0IExpc3QgQWNjZW50IDI7XFxsc2Rwcmlvcml0eTYyIExpZ2h0IEdyaWQgQWNjZW50IDI7XFxsc2Rwcmlvcml0eTYzIE1lZGl1bSBTaGFkaW5nIDEgQWNjZW50IDI7XFxsc2Rwcmlvcml0eTY0IE1lZGl1bSBTaGFkaW5nIDIgQWNjZW50IDI7XFxsc2Rwcmlvcml0eTY1IE1lZGl1bSBMaXN0IDEgQWNjZW50IDI7XHJcblxcbHNkcHJpb3JpdHk2NiBNZWRpdW0gTGlzdCAyIEFjY2VudCAyO1xcbHNkcHJpb3JpdHk2NyBNZWRpdW0gR3JpZCAxIEFjY2VudCAyO1xcbHNkcHJpb3JpdHk2OCBNZWRpdW0gR3JpZCAyIEFjY2VudCAyO1xcbHNkcHJpb3JpdHk2OSBNZWRpdW0gR3JpZCAzIEFjY2VudCAyO1xcbHNkcHJpb3JpdHk3MCBEYXJrIExpc3QgQWNjZW50IDI7XFxsc2Rwcmlvcml0eTcxIENvbG9yZnVsIFNoYWRpbmcgQWNjZW50IDI7XFxsc2Rwcmlvcml0eTcyIENvbG9yZnVsIExpc3QgQWNjZW50IDI7XHJcblxcbHNkcHJpb3JpdHk3MyBDb2xvcmZ1bCBHcmlkIEFjY2VudCAyO1xcbHNkcHJpb3JpdHk2MCBMaWdodCBTaGFkaW5nIEFjY2VudCAzO1xcbHNkcHJpb3JpdHk2MSBMaWdodCBMaXN0IEFjY2VudCAzO1xcbHNkcHJpb3JpdHk2MiBMaWdodCBHcmlkIEFjY2VudCAzO1xcbHNkcHJpb3JpdHk2MyBNZWRpdW0gU2hhZGluZyAxIEFjY2VudCAzO1xcbHNkcHJpb3JpdHk2NCBNZWRpdW0gU2hhZGluZyAyIEFjY2VudCAzO1xcbHNkcHJpb3JpdHk2NSBNZWRpdW0gTGlzdCAxIEFjY2VudCAzO1xyXG5cXGxzZHByaW9yaXR5NjYgTWVkaXVtIExpc3QgMiBBY2NlbnQgMztcXGxzZHByaW9yaXR5NjcgTWVkaXVtIEdyaWQgMSBBY2NlbnQgMztcXGxzZHByaW9yaXR5NjggTWVkaXVtIEdyaWQgMiBBY2NlbnQgMztcXGxzZHByaW9yaXR5NjkgTWVkaXVtIEdyaWQgMyBBY2NlbnQgMztcXGxzZHByaW9yaXR5NzAgRGFyayBMaXN0IEFjY2VudCAzO1xcbHNkcHJpb3JpdHk3MSBDb2xvcmZ1bCBTaGFkaW5nIEFjY2VudCAzO1xcbHNkcHJpb3JpdHk3MiBDb2xvcmZ1bCBMaXN0IEFjY2VudCAzO1xyXG5cXGxzZHByaW9yaXR5NzMgQ29sb3JmdWwgR3JpZCBBY2NlbnQgMztcXGxzZHByaW9yaXR5NjAgTGlnaHQgU2hhZGluZyBBY2NlbnQgNDtcXGxzZHByaW9yaXR5NjEgTGlnaHQgTGlzdCBBY2NlbnQgNDtcXGxzZHByaW9yaXR5NjIgTGlnaHQgR3JpZCBBY2NlbnQgNDtcXGxzZHByaW9yaXR5NjMgTWVkaXVtIFNoYWRpbmcgMSBBY2NlbnQgNDtcXGxzZHByaW9yaXR5NjQgTWVkaXVtIFNoYWRpbmcgMiBBY2NlbnQgNDtcXGxzZHByaW9yaXR5NjUgTWVkaXVtIExpc3QgMSBBY2NlbnQgNDtcclxuXFxsc2Rwcmlvcml0eTY2IE1lZGl1bSBMaXN0IDIgQWNjZW50IDQ7XFxsc2Rwcmlvcml0eTY3IE1lZGl1bSBHcmlkIDEgQWNjZW50IDQ7XFxsc2Rwcmlvcml0eTY4IE1lZGl1bSBHcmlkIDIgQWNjZW50IDQ7XFxsc2Rwcmlvcml0eTY5IE1lZGl1bSBHcmlkIDMgQWNjZW50IDQ7XFxsc2Rwcmlvcml0eTcwIERhcmsgTGlzdCBBY2NlbnQgNDtcXGxzZHByaW9yaXR5NzEgQ29sb3JmdWwgU2hhZGluZyBBY2NlbnQgNDtcXGxzZHByaW9yaXR5NzIgQ29sb3JmdWwgTGlzdCBBY2NlbnQgNDtcclxuXFxsc2Rwcmlvcml0eTczIENvbG9yZnVsIEdyaWQgQWNjZW50IDQ7XFxsc2Rwcmlvcml0eTYwIExpZ2h0IFNoYWRpbmcgQWNjZW50IDU7XFxsc2Rwcmlvcml0eTYxIExpZ2h0IExpc3QgQWNjZW50IDU7XFxsc2Rwcmlvcml0eTYyIExpZ2h0IEdyaWQgQWNjZW50IDU7XFxsc2Rwcmlvcml0eTYzIE1lZGl1bSBTaGFkaW5nIDEgQWNjZW50IDU7XFxsc2Rwcmlvcml0eTY0IE1lZGl1bSBTaGFkaW5nIDIgQWNjZW50IDU7XFxsc2Rwcmlvcml0eTY1IE1lZGl1bSBMaXN0IDEgQWNjZW50IDU7XHJcblxcbHNkcHJpb3JpdHk2NiBNZWRpdW0gTGlzdCAyIEFjY2VudCA1O1xcbHNkcHJpb3JpdHk2NyBNZWRpdW0gR3JpZCAxIEFjY2VudCA1O1xcbHNkcHJpb3JpdHk2OCBNZWRpdW0gR3JpZCAyIEFjY2VudCA1O1xcbHNkcHJpb3JpdHk2OSBNZWRpdW0gR3JpZCAzIEFjY2VudCA1O1xcbHNkcHJpb3JpdHk3MCBEYXJrIExpc3QgQWNjZW50IDU7XFxsc2Rwcmlvcml0eTcxIENvbG9yZnVsIFNoYWRpbmcgQWNjZW50IDU7XFxsc2Rwcmlvcml0eTcyIENvbG9yZnVsIExpc3QgQWNjZW50IDU7XHJcblxcbHNkcHJpb3JpdHk3MyBDb2xvcmZ1bCBHcmlkIEFjY2VudCA1O1xcbHNkcHJpb3JpdHk2MCBMaWdodCBTaGFkaW5nIEFjY2VudCA2O1xcbHNkcHJpb3JpdHk2MSBMaWdodCBMaXN0IEFjY2VudCA2O1xcbHNkcHJpb3JpdHk2MiBMaWdodCBHcmlkIEFjY2VudCA2O1xcbHNkcHJpb3JpdHk2MyBNZWRpdW0gU2hhZGluZyAxIEFjY2VudCA2O1xcbHNkcHJpb3JpdHk2NCBNZWRpdW0gU2hhZGluZyAyIEFjY2VudCA2O1xcbHNkcHJpb3JpdHk2NSBNZWRpdW0gTGlzdCAxIEFjY2VudCA2O1xyXG5cXGxzZHByaW9yaXR5NjYgTWVkaXVtIExpc3QgMiBBY2NlbnQgNjtcXGxzZHByaW9yaXR5NjcgTWVkaXVtIEdyaWQgMSBBY2NlbnQgNjtcXGxzZHByaW9yaXR5NjggTWVkaXVtIEdyaWQgMiBBY2NlbnQgNjtcXGxzZHByaW9yaXR5NjkgTWVkaXVtIEdyaWQgMyBBY2NlbnQgNjtcXGxzZHByaW9yaXR5NzAgRGFyayBMaXN0IEFjY2VudCA2O1xcbHNkcHJpb3JpdHk3MSBDb2xvcmZ1bCBTaGFkaW5nIEFjY2VudCA2O1xcbHNkcHJpb3JpdHk3MiBDb2xvcmZ1bCBMaXN0IEFjY2VudCA2O1xyXG5cXGxzZHByaW9yaXR5NzMgQ29sb3JmdWwgR3JpZCBBY2NlbnQgNjtcXGxzZHFmb3JtYXQxXFxsc2Rwcmlvcml0eTE5IFN1YnRsZSBFbXBoYXNpcztcXGxzZHFmb3JtYXQxXFxsc2Rwcmlvcml0eTIxIEludGVuc2UgRW1waGFzaXM7XFxsc2RxZm9ybWF0MVxcbHNkcHJpb3JpdHkzMSBTdWJ0bGUgUmVmZXJlbmNlO1xcbHNkcWZvcm1hdDFcXGxzZHByaW9yaXR5MzIgSW50ZW5zZSBSZWZlcmVuY2U7XFxsc2RxZm9ybWF0MVxcbHNkcHJpb3JpdHkzMyBCb29rIFRpdGxlO1xcbHNkc2VtaWhpZGRlbjFcXGxzZHVuaGlkZXVzZWQxXFxsc2Rwcmlvcml0eTM3IEJpYmxpb2dyYXBoeTtcclxuXFxsc2RzZW1paGlkZGVuMVxcbHNkdW5oaWRldXNlZDFcXGxzZHFmb3JtYXQxXFxsc2Rwcmlvcml0eTM5IFRPQyBIZWFkaW5nO319fSIsIkFic3RyYWN0U291cmNlVGV4dEZvcm1hdCI6MCwiQWNjZXNzRGF0ZSI6IjI4LzAyLzIwMjEiLCJBdXRob3JzIjpbeyIkaWQiOiI0IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiTGFzdE5hbWUiOiJpbmZvYmFlIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjowLCJDcmVhdGVkQnkiOiJxcW8ycDg1c2gyaTJ1bWYxdHEyYzdyZWJ4dXdtbDhnbm04ZTBxIiwiQ3JlYXRlZE9uIjoiMjAyMS0wMy0wMVQwMTo0MDowOFoiLCJNb2RpZmllZEJ5IjoicXFvMnA4NXNoMmkydW1mMXRxMmM3cmVieHV3bWw4Z25tOGUwcSIsIklkIjoiYmE0NmRlOTMtMjNjNi00NDViLTg3MDAtN2I0ZTVmOGI2YTllIiwiTW9kaWZpZWRPbiI6IjIwMjEtMDMtMDFUMDE6NDA6MDhaIiwiUHJvamVjdCI6eyIkaWQiOiI1IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5Qcm9qZWN0LCBTd2lzc0FjYWRlbWljLkNpdGF2aSJ9fV0sIkNpdGF0aW9uS2V5VXBkYXRlVHlwZSI6MCwiQ29sbGFib3JhdG9ycyI6W10sIkRhdGUiOiIyOC8wMi8yMDIxIiwiRWRpdG9ycyI6W10sIkV2YWx1YXRpb25Db21wbGV4aXR5IjowLCJFdmFsdWF0aW9uUnRmIjoie1xccnRmMVxcYW5zaVxcYW5zaWNwZzEyNTJcXHVjMFxcc3RzaGZkYmNoMFxcc3RzaGZsb2NoMFxcc3RzaGZoaWNoMFxcc3RzaGZiaTBcXGRlZmYwXFxhZGVmZjB7XFxmb250dGJse1xcZjBcXGZyb21hblxcZmNoYXJzZXQwXFxmcHJxMntcXCpcXHBhbm9zZSAwMjAyMDYwMzA1MDQwNTAyMDMwNH1UaW1lcyBOZXcgUm9tYW47fXtcXGYxXFxmcm9tYW5cXGZjaGFyc2V0MlxcZnBycTJ7XFwqXFxwYW5vc2UgMDUwNTAxMDIwMTA3MDYwMjA1MDd9U3ltYm9sO317XFxmMlxcZnN3aXNzXFxmY2hhcnNldDBcXGZwcnEye1xcKlxccGFub3NlIDAyMGIwNjA0MDIwMjAyMDIwMjA0fUFyaWFsO319e1xcY29sb3J0Ymw7fXtcXHN0eWxlc2hlZXR7XFxzMFxcc25leHQwXFxzcWZvcm1hdFxcc3ByaW9yaXR5MFxcc2ExMjBcXGFzcGFscGhhXFxhc3BudW1cXGFkanVzdHJpZ2h0XFxsdHJwYXJcXGxpMFxcbGluMFxccmkwXFxyaW4wXFxxbFxcZmFhdXRvXFxydGxjaFxcYWYwXFxhbGFuZzEwMjVcXGFmczI0XFxsdHJjaFxcZnMyNFxcbGFuZzEwMzFcXGxhbmducDEwMzFcXGxhbmdmZTEwMzFcXGxhbmdmZW5wMTAzMVxcZjAgTm9ybWFsO317XFwqXFxjczEwXFxhZGRpdGl2ZVxcc3NlbWloaWRkZW5cXHNwcmlvcml0eTAgRGVmYXVsdCBQYXJhZ3JhcGggRm9udDtcclxufXtcXCpcXHRzMTFcXHRzcm93ZFxcc25leHQxMVxcc3NlbWloaWRkZW5cXHNwcmlvcml0eTBcXGFzcGFscGhhXFxhc3BudW1cXGFkanVzdHJpZ2h0XFxsdHJwYXJcXGxpMFxcbGluMFxccmkwXFxyaW4wXFxxbFxcZmFhdXRvXFx0c3ZlcnRhbHRcXHRzYnJkcmxcXHRzYnJkcnJcXHRzYnJkcnRcXHRzYnJkcmJcXHRzYnJkcmRnclxcdHNicmRyZGdsXFx0c2JyZHJoXFx0c2JyZHJ2XFx0cnBhZGRsMTA4XFx0cnBhZGRmbDNcXHRyd1dpZHRoQjBcXHRyZnRzV2lkdGhCM1xcdHJwYWRkdDBcXHRycGFkZGZ0M1xcdHJwYWRkYjBcclxuXFx0cnBhZGRmYjNcXHRycGFkZHIxMDhcXHRycGFkZGZyMyBOb3JtYWwgVGFibGU7fX17XFwqXFxyc2lkdGJsXFxyc2lkMTA5NzYwNjJcXHJzaWQxMzI0OTEwOX1cclxue1xcKlxcZ2VuZXJhdG9yIEFzcG9zZS5Xb3JkcyBmb3IgLk5FVCAyMC41O317XFxpbmZvXFx2ZXJzaW9uMVxcZWRtaW5zMFxcbm9mcGFnZXMxXFxub2Z3b3JkczBcXG5vZmNoYXJzMFxcbm9mY2hhcnN3czB9e1xcbW1hdGhQclxcbWJya0JpbjBcXG1icmtCaW5TdWIwXFxtZGVmSmMxXFxtZGlzcERlZjFcXG1pbnRlclNwMFxcbWludExpbTBcXG1pbnRyYVNwMFxcbWxNYXJnaW4wXFxtbWF0aEZvbnQwXFxtbmFyeUxpbTFcXG1wb3N0U3AwXFxtcHJlU3AwXFxtck1hcmdpbjBcXG1zbWFsbEZyYWMwXFxtd3JhcEluZGVudDE0NDBcXG13cmFwUmlnaHQwfVxyXG5cXGRlZmxhbmcxMDMxXFxkZWZsYW5nZmUyMDUyXFxhZGVmbGFuZzEwMjVcXGpleHBhbmRcXHNob3d4bWxlcnJvcnMxXFx2YWxpZGF0ZXhtbDF7XFwqXFx3Z3JmZm10ZmlsdGVyIDAxM2Z9XFx2aWV3a2luZDFcXHZpZXdzY2FsZTEwMFxcZmV0MFxcZnRuYmpcXGFlbmRkb2NcXGZ0bnJzdGNvbnRcXGFmdG5yc3Rjb250XFxmdG5uYXJcXGFmdG5ucmxjXFx3aWRvd2N0cmxcXG5vc3BhY2Vmb3J1bFxcbm9sbmh0YWRqdGJsXFxhbG50YmxpbmRcXGx5dHRibHJ0Z3JcXGRudGJsbnNiZGJcXG5veGxhdHRveWVuXHJcblxcd3JwcHVuY3RcXG5vYnJrd3JwdGJsXFxleHBzaHJ0blxcc25hcHRvZ3JpZGluY2VsbFxcYXNpYW5icmtydWxlXFxodG1hdXRzcFxcbm91bHRybHNwY1xcdXNlbHRiYWxuXFxzcGx5dHduaW5lXFxmdG5seXR3bmluZVxcbHl0Y2FsY3RibHdkXFxhbGxvd2ZpZWxkZW5kc2VsXFxsbmJya3J1bGVcXG5vdWljb21wYXRcXG5vZmVhdHVyZXRocm90dGxlMVxcdXRpbmxcXGZvcm1zaGFkZVxcbm9qa2VybnB1bmN0XFxkZ2hzcGFjZTE4MFxcZGd2c3BhY2UxODBcXGRnaG9yaWdpbjE4MDBcXGRndm9yaWdpbjE0NDBcXGRnaHNob3cxXFxkZ3ZzaG93MVxyXG5cXGRnbWFyZ2luXFxwZ2JyZHJoZWFkXFxwZ2JyZHJmb290XFxyc2lkcm9vdDEwOTc2MDYyXFxzZWN0ZFxcc2VjdGxpbmVncmlkMzYwXFxwZ3dzeG4xMTkwNlxccGdoc3huMTY4MzhcXG1hcmdsc3huMTEzNFxcbWFyZ3JzeG41NjdcXG1hcmd0c3huNTY3XFxtYXJnYnN4bjU2N1xcZ3V0dGVyc3huMFxcaGVhZGVyeTg1MFxcZm9vdGVyeTg1MFxcY29sc3g3MDhcXGx0cnNlY3RcXHBhcmRcXHBsYWluXFxpdGFwMFxcczBcXHNhMTIwXFxhc3BhbHBoYVxcYXNwbnVtXFxhZGp1c3RyaWdodFxcbHRycGFyXFxsaTBcXGxpbjBcXHJpMFxccmluMFxccWxcXGZhYXV0b1xccnRsY2hcXGFmMFxcYWxhbmcxMDI1XFxhZnMyNFxyXG5cXGx0cmNoXFxmczI0XFxsYW5nMTAzMVxcbGFuZ25wMTAzMVxcbGFuZ2ZlMTAzMVxcbGFuZ2ZlbnAxMDMxXFxmMHtcXHJ0bGNoXFxhZjBcXGFmczI0XFxsdHJjaFxcZnMyNFxcbGFuZzEwMzFcXGxhbmducDEwMzFcXGxhbmdmZTEwMzFcXGxhbmdmZW5wMTAzMVxcZjBcXGluc3JzaWQxMDk3NjA2MlxccGFyfXtcXCpcXGxhdGVudHN0eWxlc1xcbHNkc3RpbWF4MjY3XFxsc2Rsb2NrZWRkZWYwXFxsc2RzZW1paGlkZGVuZGVmMFxcbHNkdW5oaWRldXNlZGRlZjBcXGxzZHFmb3JtYXRkZWYwXFxsc2Rwcmlvcml0eWRlZjB7XFxsc2Rsb2NrZWRleGNlcHRcXGxzZHFmb3JtYXQxIE5vcm1hbDtcXGxzZHFmb3JtYXQxIGhlYWRpbmcgMTtcXGxzZHNlbWloaWRkZW4xXFxsc2R1bmhpZGV1c2VkMVxcbHNkcWZvcm1hdDEgaGVhZGluZyAyO1xyXG5cXGxzZHNlbWloaWRkZW4xXFxsc2R1bmhpZGV1c2VkMVxcbHNkcWZvcm1hdDEgaGVhZGluZyAzO1xcbHNkc2VtaWhpZGRlbjFcXGxzZHVuaGlkZXVzZWQxXFxsc2RxZm9ybWF0MSBoZWFkaW5nIDQ7XFxsc2RzZW1paGlkZGVuMVxcbHNkdW5oaWRldXNlZDFcXGxzZHFmb3JtYXQxIGhlYWRpbmcgNTtcXGxzZHNlbWloaWRkZW4xXFxsc2R1bmhpZGV1c2VkMVxcbHNkcWZvcm1hdDEgaGVhZGluZyA2O1xcbHNkc2VtaWhpZGRlbjFcXGxzZHVuaGlkZXVzZWQxXFxsc2RxZm9ybWF0MSBoZWFkaW5nIDc7XHJcblxcbHNkc2VtaWhpZGRlbjFcXGxzZHVuaGlkZXVzZWQxXFxsc2RxZm9ybWF0MSBoZWFkaW5nIDg7XFxsc2RzZW1paGlkZGVuMVxcbHNkdW5oaWRldXNlZDFcXGxzZHFmb3JtYXQxIGhlYWRpbmcgOTtcXGxzZHNlbWloaWRkZW4xXFxsc2R1bmhpZGV1c2VkMVxcbHNkcWZvcm1hdDEgY2FwdGlvbjtcXGxzZHFmb3JtYXQxIFRpdGxlO1xcbHNkcWZvcm1hdDEgU3VidGl0bGU7XFxsc2RxZm9ybWF0MSBTdHJvbmc7XFxsc2RxZm9ybWF0MSBFbXBoYXNpcztcXGxzZHNlbWloaWRkZW4xXFxsc2Rwcmlvcml0eTk5IFBsYWNlaG9sZGVyIFRleHQ7XHJcblxcbHNkcWZvcm1hdDFcXGxzZHByaW9yaXR5MSBObyBTcGFjaW5nO1xcbHNkcHJpb3JpdHk2MCBMaWdodCBTaGFkaW5nO1xcbHNkcHJpb3JpdHk2MSBMaWdodCBMaXN0O1xcbHNkcHJpb3JpdHk2MiBMaWdodCBHcmlkO1xcbHNkcHJpb3JpdHk2MyBNZWRpdW0gU2hhZGluZyAxO1xcbHNkcHJpb3JpdHk2NCBNZWRpdW0gU2hhZGluZyAyO1xcbHNkcHJpb3JpdHk2NSBNZWRpdW0gTGlzdCAxO1xcbHNkcHJpb3JpdHk2NiBNZWRpdW0gTGlzdCAyO1xcbHNkcHJpb3JpdHk2NyBNZWRpdW0gR3JpZCAxO1xyXG5cXGxzZHByaW9yaXR5NjggTWVkaXVtIEdyaWQgMjtcXGxzZHByaW9yaXR5NjkgTWVkaXVtIEdyaWQgMztcXGxzZHByaW9yaXR5NzAgRGFyayBMaXN0O1xcbHNkcHJpb3JpdHk3MSBDb2xvcmZ1bCBTaGFkaW5nO1xcbHNkcHJpb3JpdHk3MiBDb2xvcmZ1bCBMaXN0O1xcbHNkcHJpb3JpdHk3MyBDb2xvcmZ1bCBHcmlkO1xcbHNkcHJpb3JpdHk2MCBMaWdodCBTaGFkaW5nIEFjY2VudCAxO1xcbHNkcHJpb3JpdHk2MSBMaWdodCBMaXN0IEFjY2VudCAxO1xcbHNkcHJpb3JpdHk2MiBMaWdodCBHcmlkIEFjY2VudCAxO1xyXG5cXGxzZHByaW9yaXR5NjMgTWVkaXVtIFNoYWRpbmcgMSBBY2NlbnQgMTtcXGxzZHByaW9yaXR5NjQgTWVkaXVtIFNoYWRpbmcgMiBBY2NlbnQgMTtcXGxzZHByaW9yaXR5NjUgTWVkaXVtIExpc3QgMSBBY2NlbnQgMTtcXGxzZHNlbWloaWRkZW4xXFxsc2Rwcmlvcml0eTk5IFJldmlzaW9uO1xcbHNkcWZvcm1hdDFcXGxzZHByaW9yaXR5MzQgTGlzdCBQYXJhZ3JhcGg7XFxsc2RxZm9ybWF0MVxcbHNkcHJpb3JpdHkyOSBRdW90ZTtcXGxzZHFmb3JtYXQxXFxsc2Rwcmlvcml0eTMwIEludGVuc2UgUXVvdGU7XHJcblxcbHNkcHJpb3JpdHk2NiBNZWRpdW0gTGlzdCAyIEFjY2VudCAxO1xcbHNkcHJpb3JpdHk2NyBNZWRpdW0gR3JpZCAxIEFjY2VudCAxO1xcbHNkcHJpb3JpdHk2OCBNZWRpdW0gR3JpZCAyIEFjY2VudCAxO1xcbHNkcHJpb3JpdHk2OSBNZWRpdW0gR3JpZCAzIEFjY2VudCAxO1xcbHNkcHJpb3JpdHk3MCBEYXJrIExpc3QgQWNjZW50IDE7XFxsc2Rwcmlvcml0eTcxIENvbG9yZnVsIFNoYWRpbmcgQWNjZW50IDE7XFxsc2Rwcmlvcml0eTcyIENvbG9yZnVsIExpc3QgQWNjZW50IDE7XHJcblxcbHNkcHJpb3JpdHk3MyBDb2xvcmZ1bCBHcmlkIEFjY2VudCAxO1xcbHNkcHJpb3JpdHk2MCBMaWdodCBTaGFkaW5nIEFjY2VudCAyO1xcbHNkcHJpb3JpdHk2MSBMaWdodCBMaXN0IEFjY2VudCAyO1xcbHNkcHJpb3JpdHk2MiBMaWdodCBHcmlkIEFjY2VudCAyO1xcbHNkcHJpb3JpdHk2MyBNZWRpdW0gU2hhZGluZyAxIEFjY2VudCAyO1xcbHNkcHJpb3JpdHk2NCBNZWRpdW0gU2hhZGluZyAyIEFjY2VudCAyO1xcbHNkcHJpb3JpdHk2NSBNZWRpdW0gTGlzdCAxIEFjY2VudCAyO1xyXG5cXGxzZHByaW9yaXR5NjYgTWVkaXVtIExpc3QgMiBBY2NlbnQgMjtcXGxzZHByaW9yaXR5NjcgTWVkaXVtIEdyaWQgMSBBY2NlbnQgMjtcXGxzZHByaW9yaXR5NjggTWVkaXVtIEdyaWQgMiBBY2NlbnQgMjtcXGxzZHByaW9yaXR5NjkgTWVkaXVtIEdyaWQgMyBBY2NlbnQgMjtcXGxzZHByaW9yaXR5NzAgRGFyayBMaXN0IEFjY2VudCAyO1xcbHNkcHJpb3JpdHk3MSBDb2xvcmZ1bCBTaGFkaW5nIEFjY2VudCAyO1xcbHNkcHJpb3JpdHk3MiBDb2xvcmZ1bCBMaXN0IEFjY2VudCAyO1xyXG5cXGxzZHByaW9yaXR5NzMgQ29sb3JmdWwgR3JpZCBBY2NlbnQgMjtcXGxzZHByaW9yaXR5NjAgTGlnaHQgU2hhZGluZyBBY2NlbnQgMztcXGxzZHByaW9yaXR5NjEgTGlnaHQgTGlzdCBBY2NlbnQgMztcXGxzZHByaW9yaXR5NjIgTGlnaHQgR3JpZCBBY2NlbnQgMztcXGxzZHByaW9yaXR5NjMgTWVkaXVtIFNoYWRpbmcgMSBBY2NlbnQgMztcXGxzZHByaW9yaXR5NjQgTWVkaXVtIFNoYWRpbmcgMiBBY2NlbnQgMztcXGxzZHByaW9yaXR5NjUgTWVkaXVtIExpc3QgMSBBY2NlbnQgMztcclxuXFxsc2Rwcmlvcml0eTY2IE1lZGl1bSBMaXN0IDIgQWNjZW50IDM7XFxsc2Rwcmlvcml0eTY3IE1lZGl1bSBHcmlkIDEgQWNjZW50IDM7XFxsc2Rwcmlvcml0eTY4IE1lZGl1bSBHcmlkIDIgQWNjZW50IDM7XFxsc2Rwcmlvcml0eTY5IE1lZGl1bSBHcmlkIDMgQWNjZW50IDM7XFxsc2Rwcmlvcml0eTcwIERhcmsgTGlzdCBBY2NlbnQgMztcXGxzZHByaW9yaXR5NzEgQ29sb3JmdWwgU2hhZGluZyBBY2NlbnQgMztcXGxzZHByaW9yaXR5NzIgQ29sb3JmdWwgTGlzdCBBY2NlbnQgMztcclxuXFxsc2Rwcmlvcml0eTczIENvbG9yZnVsIEdyaWQgQWNjZW50IDM7XFxsc2Rwcmlvcml0eTYwIExpZ2h0IFNoYWRpbmcgQWNjZW50IDQ7XFxsc2Rwcmlvcml0eTYxIExpZ2h0IExpc3QgQWNjZW50IDQ7XFxsc2Rwcmlvcml0eTYyIExpZ2h0IEdyaWQgQWNjZW50IDQ7XFxsc2Rwcmlvcml0eTYzIE1lZGl1bSBTaGFkaW5nIDEgQWNjZW50IDQ7XFxsc2Rwcmlvcml0eTY0IE1lZGl1bSBTaGFkaW5nIDIgQWNjZW50IDQ7XFxsc2Rwcmlvcml0eTY1IE1lZGl1bSBMaXN0IDEgQWNjZW50IDQ7XHJcblxcbHNkcHJpb3JpdHk2NiBNZWRpdW0gTGlzdCAyIEFjY2VudCA0O1xcbHNkcHJpb3JpdHk2NyBNZWRpdW0gR3JpZCAxIEFjY2VudCA0O1xcbHNkcHJpb3JpdHk2OCBNZWRpdW0gR3JpZCAyIEFjY2VudCA0O1xcbHNkcHJpb3JpdHk2OSBNZWRpdW0gR3JpZCAzIEFjY2VudCA0O1xcbHNkcHJpb3JpdHk3MCBEYXJrIExpc3QgQWNjZW50IDQ7XFxsc2Rwcmlvcml0eTcxIENvbG9yZnVsIFNoYWRpbmcgQWNjZW50IDQ7XFxsc2Rwcmlvcml0eTcyIENvbG9yZnVsIExpc3QgQWNjZW50IDQ7XHJcblxcbHNkcHJpb3JpdHk3MyBDb2xvcmZ1bCBHcmlkIEFjY2VudCA0O1xcbHNkcHJpb3JpdHk2MCBMaWdodCBTaGFkaW5nIEFjY2VudCA1O1xcbHNkcHJpb3JpdHk2MSBMaWdodCBMaXN0IEFjY2VudCA1O1xcbHNkcHJpb3JpdHk2MiBMaWdodCBHcmlkIEFjY2VudCA1O1xcbHNkcHJpb3JpdHk2MyBNZWRpdW0gU2hhZGluZyAxIEFjY2VudCA1O1xcbHNkcHJpb3JpdHk2NCBNZWRpdW0gU2hhZGluZyAyIEFjY2VudCA1O1xcbHNkcHJpb3JpdHk2NSBNZWRpdW0gTGlzdCAxIEFjY2VudCA1O1xyXG5cXGxzZHByaW9yaXR5NjYgTWVkaXVtIExpc3QgMiBBY2NlbnQgNTtcXGxzZHByaW9yaXR5NjcgTWVkaXVtIEdyaWQgMSBBY2NlbnQgNTtcXGxzZHByaW9yaXR5NjggTWVkaXVtIEdyaWQgMiBBY2NlbnQgNTtcXGxzZHByaW9yaXR5NjkgTWVkaXVtIEdyaWQgMyBBY2NlbnQgNTtcXGxzZHByaW9yaXR5NzAgRGFyayBMaXN0IEFjY2VudCA1O1xcbHNkcHJpb3JpdHk3MSBDb2xvcmZ1bCBTaGFkaW5nIEFjY2VudCA1O1xcbHNkcHJpb3JpdHk3MiBDb2xvcmZ1bCBMaXN0IEFjY2VudCA1O1xyXG5cXGxzZHByaW9yaXR5NzMgQ29sb3JmdWwgR3JpZCBBY2NlbnQgNTtcXGxzZHByaW9yaXR5NjAgTGlnaHQgU2hhZGluZyBBY2NlbnQgNjtcXGxzZHByaW9yaXR5NjEgTGlnaHQgTGlzdCBBY2NlbnQgNjtcXGxzZHByaW9yaXR5NjIgTGlnaHQgR3JpZCBBY2NlbnQgNjtcXGxzZHByaW9yaXR5NjMgTWVkaXVtIFNoYWRpbmcgMSBBY2NlbnQgNjtcXGxzZHByaW9yaXR5NjQgTWVkaXVtIFNoYWRpbmcgMiBBY2NlbnQgNjtcXGxzZHByaW9yaXR5NjUgTWVkaXVtIExpc3QgMSBBY2NlbnQgNjtcclxuXFxsc2Rwcmlvcml0eTY2IE1lZGl1bSBMaXN0IDIgQWNjZW50IDY7XFxsc2Rwcmlvcml0eTY3IE1lZGl1bSBHcmlkIDEgQWNjZW50IDY7XFxsc2Rwcmlvcml0eTY4IE1lZGl1bSBHcmlkIDIgQWNjZW50IDY7XFxsc2Rwcmlvcml0eTY5IE1lZGl1bSBHcmlkIDMgQWNjZW50IDY7XFxsc2Rwcmlvcml0eTcwIERhcmsgTGlzdCBBY2NlbnQgNjtcXGxzZHByaW9yaXR5NzEgQ29sb3JmdWwgU2hhZGluZyBBY2NlbnQgNjtcXGxzZHByaW9yaXR5NzIgQ29sb3JmdWwgTGlzdCBBY2NlbnQgNjtcclxuXFxsc2Rwcmlvcml0eTczIENvbG9yZnVsIEdyaWQgQWNjZW50IDY7XFxsc2RxZm9ybWF0MVxcbHNkcHJpb3JpdHkxOSBTdWJ0bGUgRW1waGFzaXM7XFxsc2RxZm9ybWF0MVxcbHNkcHJpb3JpdHkyMSBJbnRlbnNlIEVtcGhhc2lzO1xcbHNkcWZvcm1hdDFcXGxzZHByaW9yaXR5MzEgU3VidGxlIFJlZmVyZW5jZTtcXGxzZHFmb3JtYXQxXFxsc2Rwcmlvcml0eTMyIEludGVuc2UgUmVmZXJlbmNlO1xcbHNkcWZvcm1hdDFcXGxzZHByaW9yaXR5MzMgQm9vayBUaXRsZTtcXGxzZHNlbWloaWRkZW4xXFxsc2R1bmhpZGV1c2VkMVxcbHNkcHJpb3JpdHkzNyBCaWJsaW9ncmFwaHk7XHJcblxcbHNkc2VtaWhpZGRlbjFcXGxzZHVuaGlkZXVzZWQxXFxsc2RxZm9ybWF0MVxcbHNkcHJpb3JpdHkzOSBUT0MgSGVhZGluZzt9fX0iLCJFdmFsdWF0aW9uU291cmNlVGV4dEZvcm1hdCI6MCwiR3JvdXBzIjpbXSwiSGFzTGFiZWwxIjpmYWxzZSwiSGFzTGFiZWwyIjpmYWxzZSwiS2V5d29yZHMiOltdLCJMYW5ndWFnZSI6ImVzX0VTIiwiTG9jYXRpb25zIjpbeyIkaWQiOiI2IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5Mb2NhdGlvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBZGRyZXNzIjp7IiRpZCI6IjciLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkxpbmtlZFJlc291cmNlLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkxpbmtlZFJlc291cmNlVHlwZSI6NSwiT3JpZ2luYWxTdHJpbmciOiJodHRwczovL3d3dy5pbmZvYmFlLmNvbS9hbWVyaWNhL21leGljby8yMDIxLzAyLzI4L21hcGEtZGVsLWNvcm9uYXZpcnVzLWVuLW1leGljby0yOC1kZS1mZWJyZXJvLWEtdW4tYW5vLWRlbC1wcmltZXItY2Fzby1oYXktbWFzLWRlLTE4NTAwMC1tdWVydGVzLXktMjAwMDAwMC1kZS1jb250YWdpb3MvIiwiVXJpU3RyaW5nIjoiaHR0cHM6Ly93d3cuaW5mb2JhZS5jb20vYW1lcmljYS9tZXhpY28vMjAyMS8wMi8yOC9tYXBhLWRlbC1jb3JvbmF2aXJ1cy1lbi1tZXhpY28tMjgtZGUtZmVicmVyby1hLXVuLWFuby1kZWwtcHJpbWVyLWNhc28taGF5LW1hcy1kZS0xODUwMDAtbXVlcnRlcy15LTIwMDAwMDAtZGUtY29udGFnaW9zLyIsIkxpbmtlZFJlc291cmNlU3RhdHVzIjo4LCJQcm9wZXJ0aWVzIjp7IiRpZCI6IjgiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkxpbmtlZFJlc291cmNlUHJvcGVydGllcywgU3dpc3NBY2FkZW1pYy5DaXRhdmkifSwiU3luY0ZvbGRlclR5cGUiOjAsIklzTG9jYWxDbG91ZFByb2plY3RGaWxlTGluayI6ZmFsc2UsIklzQ2xvdWRSZXN0b3JlIjpmYWxzZSwiSXNDbG91ZENvcHkiOmZhbHNlLCJBdHRhY2htZW50Rm9sZGVyV2FzSW5GYWxsYmFja01vZGUiOmZhbHNlfSwiQW5ub3RhdGlvbnMiOltdLCJMb2NhdGlvblR5cGUiOjAsIk1pcnJvcnNSZWZlcmVuY2VQcm9wZXJ0eUlkIjoxNTEsIkNyZWF0ZWRCeSI6InFxbzJwODVzaDJpMnVtZjF0cTJjN3JlYnh1d21sOGdubThlMHEiLCJDcmVhdGVkT24iOiIyMDIxLTAzLTAxVDAxOjQwOjA4WiIsIk1vZGlmaWVkQnkiOiJxcW8ycDg1c2gyaTJ1bWYxdHEyYzdyZWJ4dXdtbDhnbm04ZTBxIiwiSWQiOiI3N2RjNjBhMi00NjNiLTRjOTAtYjY3Ni1hY2NkODNlNTc5ZjIiLCJNb2RpZmllZE9uIjoiMjAyMS0wMy0wMVQwMTo0MDowOFoiLCJQcm9qZWN0Ijp7IiRyZWYiOiI1In19XSwiT25saW5lQWRkcmVzcyI6Imh0dHBzOi8vd3d3LmluZm9iYWUuY29tL2FtZXJpY2EvbWV4aWNvLzIwMjEvMDIvMjgvbWFwYS1kZWwtY29yb25hdmlydXMtZW4tbWV4aWNvLTI4LWRlLWZlYnJlcm8tYS11bi1hbm8tZGVsLXByaW1lci1jYXNvLWhheS1tYXMtZGUtMTg1MDAwLW11ZXJ0ZXMteS0yMDAwMDAwLWRlLWNvbnRhZ2lvcy8iLCJPcmdhbml6YXRpb25zIjpbeyIkaWQiOiI5IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiTGFzdE5hbWUiOiJJbmZvYmFlQW3DqXJpY2FSU1PDmmx0aW1hcyBOb3RpY2lhcyIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MCwiQ3JlYXRlZEJ5IjoicXFvMnA4NXNoMmkydW1mMXRxMmM3cmVieHV3bWw4Z25tOGUwcSIsIkNyZWF0ZWRPbiI6IjIwMjEtMDMtMDFUMDE6NDM6NTJaIiwiTW9kaWZpZWRCeSI6InFxbzJwODVzaDJpMnVtZjF0cTJjN3JlYnh1d21sOGdubThlMHEiLCJJZCI6IjBiNzRiNjY2LTQzODYtNGQ2ZS04NjkwLTNjNDJhODE2YjZiYyIsIk1vZGlmaWVkT24iOiIyMDIxLTAzLTAxVDAxOjQzOjUyWiIsIlByb2plY3QiOnsiJHJlZiI6IjUifX1dLCJPdGhlcnNJbnZvbHZlZCI6W10sIlB1Ymxpc2hlcnMiOltdLCJRdW90YXRpb25zIjpbXSwiUmVmZXJlbmNlVHlwZSI6IkludGVybmV0RG9jdW1lbnQiLCJTaG9ydFRpdGxlIjoiaW5mb2JhZSAyMDIxIOKAkyBNYXBhIGRlbCBjb3JvbmF2aXJ1cyBlbiBNw6l4aWNvIiwiU2hvcnRUaXRsZVVwZGF0ZVR5cGUiOjAsIlNvdXJjZU9mQmlibGlvZ3JhcGhpY0luZm9ybWF0aW9uIjoid3d3LmluZm9iYWUuY29tIiwiU3RhdGljSWRzIjpbIjkyNDUxOTc4LTk3MGQtNGQ5OC1iNzM4LTdhNjA2M2Q5MGYzZSJdLCJUYWJsZU9mQ29udGVudHNDb21wbGV4aXR5IjowLCJUYWJsZU9mQ29udGVudHNSdGYiOiJ7XFxydGYxXFxhbnNpXFxhbnNpY3BnMTI1MlxcdWMwXFxzdHNoZmRiY2gwXFxzdHNoZmxvY2gwXFxzdHNoZmhpY2gwXFxzdHNoZmJpMFxcZGVmZjBcXGFkZWZmMHtcXGZvbnR0Ymx7XFxmMFxcZnJvbWFuXFxmY2hhcnNldDBcXGZwcnEye1xcKlxccGFub3NlIDAyMDIwNjAzMDUwNDA1MDIwMzA0fVRpbWVzIE5ldyBSb21hbjt9e1xcZjFcXGZyb21hblxcZmNoYXJzZXQyXFxmcHJxMntcXCpcXHBhbm9zZSAwNTA1MDEwMjAxMDcwNjAyMDUwN31TeW1ib2w7fXtcXGYyXFxmc3dpc3NcXGZjaGFyc2V0MFxcZnBycTJ7XFwqXFxwYW5vc2UgMDIwYjA2MDQwMjAyMDIwMjAyMDR9QXJpYWw7fX17XFxjb2xvcnRibDt9e1xcc3R5bGVzaGVldHtcXHMwXFxzbmV4dDBcXHNxZm9ybWF0XFxzcHJpb3JpdHkwXFxzYTEyMFxcYXNwYWxwaGFcXGFzcG51bVxcYWRqdXN0cmlnaHRcXGx0cnBhclxcbGkwXFxsaW4wXFxyaTBcXHJpbjBcXHFsXFxmYWF1dG9cXHJ0bGNoXFxhZjBcXGFsYW5nMTAyNVxcYWZzMjRcXGx0cmNoXFxmczI0XFxsYW5nMTAzMVxcbGFuZ25wMTAzMVxcbGFuZ2ZlMTAzMVxcbGFuZ2ZlbnAxMDMxXFxmMCBOb3JtYWw7fXtcXCpcXGNzMTBcXGFkZGl0aXZlXFxzc2VtaWhpZGRlblxcc3ByaW9yaXR5MCBEZWZhdWx0IFBhcmFncmFwaCBGb250O1xyXG59e1xcKlxcdHMxMVxcdHNyb3dkXFxzbmV4dDExXFxzc2VtaWhpZGRlblxcc3ByaW9yaXR5MFxcYXNwYWxwaGFcXGFzcG51bVxcYWRqdXN0cmlnaHRcXGx0cnBhclxcbGkwXFxsaW4wXFxyaTBcXHJpbjBcXHFsXFxmYWF1dG9cXHRzdmVydGFsdFxcdHNicmRybFxcdHNicmRyclxcdHNicmRydFxcdHNicmRyYlxcdHNicmRyZGdyXFx0c2JyZHJkZ2xcXHRzYnJkcmhcXHRzYnJkcnZcXHRycGFkZGwxMDhcXHRycGFkZGZsM1xcdHJ3V2lkdGhCMFxcdHJmdHNXaWR0aEIzXFx0cnBhZGR0MFxcdHJwYWRkZnQzXFx0cnBhZGRiMFxyXG5cXHRycGFkZGZiM1xcdHJwYWRkcjEwOFxcdHJwYWRkZnIzIE5vcm1hbCBUYWJsZTt9fXtcXCpcXHJzaWR0YmxcXHJzaWQxMDk3NjA2MlxccnNpZDEzMjQ5MTA5fVxyXG57XFwqXFxnZW5lcmF0b3IgQXNwb3NlLldvcmRzIGZvciAuTkVUIDIwLjU7fXtcXGluZm9cXHZlcnNpb24xXFxlZG1pbnMwXFxub2ZwYWdlczFcXG5vZndvcmRzMFxcbm9mY2hhcnMwXFxub2ZjaGFyc3dzMH17XFxtbWF0aFByXFxtYnJrQmluMFxcbWJya0JpblN1YjBcXG1kZWZKYzFcXG1kaXNwRGVmMVxcbWludGVyU3AwXFxtaW50TGltMFxcbWludHJhU3AwXFxtbE1hcmdpbjBcXG1tYXRoRm9udDBcXG1uYXJ5TGltMVxcbXBvc3RTcDBcXG1wcmVTcDBcXG1yTWFyZ2luMFxcbXNtYWxsRnJhYzBcXG13cmFwSW5kZW50MTQ0MFxcbXdyYXBSaWdodDB9XHJcblxcZGVmbGFuZzEwMzFcXGRlZmxhbmdmZTIwNTJcXGFkZWZsYW5nMTAyNVxcamV4cGFuZFxcc2hvd3htbGVycm9yczFcXHZhbGlkYXRleG1sMXtcXCpcXHdncmZmbXRmaWx0ZXIgMDEzZn1cXHZpZXdraW5kMVxcdmlld3NjYWxlMTAwXFxmZXQwXFxmdG5ialxcYWVuZGRvY1xcZnRucnN0Y29udFxcYWZ0bnJzdGNvbnRcXGZ0bm5hclxcYWZ0bm5ybGNcXHdpZG93Y3RybFxcbm9zcGFjZWZvcnVsXFxub2xuaHRhZGp0YmxcXGFsbnRibGluZFxcbHl0dGJscnRnclxcZG50Ymxuc2JkYlxcbm94bGF0dG95ZW5cclxuXFx3cnBwdW5jdFxcbm9icmt3cnB0YmxcXGV4cHNocnRuXFxzbmFwdG9ncmlkaW5jZWxsXFxhc2lhbmJya3J1bGVcXGh0bWF1dHNwXFxub3VsdHJsc3BjXFx1c2VsdGJhbG5cXHNwbHl0d25pbmVcXGZ0bmx5dHduaW5lXFxseXRjYWxjdGJsd2RcXGFsbG93ZmllbGRlbmRzZWxcXGxuYnJrcnVsZVxcbm91aWNvbXBhdFxcbm9mZWF0dXJldGhyb3R0bGUxXFx1dGlubFxcZm9ybXNoYWRlXFxub2prZXJucHVuY3RcXGRnaHNwYWNlMTgwXFxkZ3ZzcGFjZTE4MFxcZGdob3JpZ2luMTgwMFxcZGd2b3JpZ2luMTQ0MFxcZGdoc2hvdzFcXGRndnNob3cxXHJcblxcZGdtYXJnaW5cXHBnYnJkcmhlYWRcXHBnYnJkcmZvb3RcXHJzaWRyb290MTA5NzYwNjJcXHNlY3RkXFxzZWN0bGluZWdyaWQzNjBcXHBnd3N4bjExOTA2XFxwZ2hzeG4xNjgzOFxcbWFyZ2xzeG4xMTM0XFxtYXJncnN4bjU2N1xcbWFyZ3RzeG41NjdcXG1hcmdic3huNTY3XFxndXR0ZXJzeG4wXFxoZWFkZXJ5ODUwXFxmb290ZXJ5ODUwXFxjb2xzeDcwOFxcbHRyc2VjdFxccGFyZFxccGxhaW5cXGl0YXAwXFxzMFxcc2ExMjBcXGFzcGFscGhhXFxhc3BudW1cXGFkanVzdHJpZ2h0XFxsdHJwYXJcXGxpMFxcbGluMFxccmkwXFxyaW4wXFxxbFxcZmFhdXRvXFxydGxjaFxcYWYwXFxhbGFuZzEwMjVcXGFmczI0XHJcblxcbHRyY2hcXGZzMjRcXGxhbmcxMDMxXFxsYW5nbnAxMDMxXFxsYW5nZmUxMDMxXFxsYW5nZmVucDEwMzFcXGYwe1xccnRsY2hcXGFmMFxcYWZzMjRcXGx0cmNoXFxmczI0XFxsYW5nMTAzMVxcbGFuZ25wMTAzMVxcbGFuZ2ZlMTAzMVxcbGFuZ2ZlbnAxMDMxXFxmMFxcaW5zcnNpZDEwOTc2MDYyXFxwYXJ9e1xcKlxcbGF0ZW50c3R5bGVzXFxsc2RzdGltYXgyNjdcXGxzZGxvY2tlZGRlZjBcXGxzZHNlbWloaWRkZW5kZWYwXFxsc2R1bmhpZGV1c2VkZGVmMFxcbHNkcWZvcm1hdGRlZjBcXGxzZHByaW9yaXR5ZGVmMHtcXGxzZGxvY2tlZGV4Y2VwdFxcbHNkcWZvcm1hdDEgTm9ybWFsO1xcbHNkcWZvcm1hdDEgaGVhZGluZyAxO1xcbHNkc2VtaWhpZGRlbjFcXGxzZHVuaGlkZXVzZWQxXFxsc2RxZm9ybWF0MSBoZWFkaW5nIDI7XHJcblxcbHNkc2VtaWhpZGRlbjFcXGxzZHVuaGlkZXVzZWQxXFxsc2RxZm9ybWF0MSBoZWFkaW5nIDM7XFxsc2RzZW1paGlkZGVuMVxcbHNkdW5oaWRldXNlZDFcXGxzZHFmb3JtYXQxIGhlYWRpbmcgNDtcXGxzZHNlbWloaWRkZW4xXFxsc2R1bmhpZGV1c2VkMVxcbHNkcWZvcm1hdDEgaGVhZGluZyA1O1xcbHNkc2VtaWhpZGRlbjFcXGxzZHVuaGlkZXVzZWQxXFxsc2RxZm9ybWF0MSBoZWFkaW5nIDY7XFxsc2RzZW1paGlkZGVuMVxcbHNkdW5oaWRldXNlZDFcXGxzZHFmb3JtYXQxIGhlYWRpbmcgNztcclxuXFxsc2RzZW1paGlkZGVuMVxcbHNkdW5oaWRldXNlZDFcXGxzZHFmb3JtYXQxIGhlYWRpbmcgODtcXGxzZHNlbWloaWRkZW4xXFxsc2R1bmhpZGV1c2VkMVxcbHNkcWZvcm1hdDEgaGVhZGluZyA5O1xcbHNkc2VtaWhpZGRlbjFcXGxzZHVuaGlkZXVzZWQxXFxsc2RxZm9ybWF0MSBjYXB0aW9uO1xcbHNkcWZvcm1hdDEgVGl0bGU7XFxsc2RxZm9ybWF0MSBTdWJ0aXRsZTtcXGxzZHFmb3JtYXQxIFN0cm9uZztcXGxzZHFmb3JtYXQxIEVtcGhhc2lzO1xcbHNkc2VtaWhpZGRlbjFcXGxzZHByaW9yaXR5OTkgUGxhY2Vob2xkZXIgVGV4dDtcclxuXFxsc2RxZm9ybWF0MVxcbHNkcHJpb3JpdHkxIE5vIFNwYWNpbmc7XFxsc2Rwcmlvcml0eTYwIExpZ2h0IFNoYWRpbmc7XFxsc2Rwcmlvcml0eTYxIExpZ2h0IExpc3Q7XFxsc2Rwcmlvcml0eTYyIExpZ2h0IEdyaWQ7XFxsc2Rwcmlvcml0eTYzIE1lZGl1bSBTaGFkaW5nIDE7XFxsc2Rwcmlvcml0eTY0IE1lZGl1bSBTaGFkaW5nIDI7XFxsc2Rwcmlvcml0eTY1IE1lZGl1bSBMaXN0IDE7XFxsc2Rwcmlvcml0eTY2IE1lZGl1bSBMaXN0IDI7XFxsc2Rwcmlvcml0eTY3IE1lZGl1bSBHcmlkIDE7XHJcblxcbHNkcHJpb3JpdHk2OCBNZWRpdW0gR3JpZCAyO1xcbHNkcHJpb3JpdHk2OSBNZWRpdW0gR3JpZCAzO1xcbHNkcHJpb3JpdHk3MCBEYXJrIExpc3Q7XFxsc2Rwcmlvcml0eTcxIENvbG9yZnVsIFNoYWRpbmc7XFxsc2Rwcmlvcml0eTcyIENvbG9yZnVsIExpc3Q7XFxsc2Rwcmlvcml0eTczIENvbG9yZnVsIEdyaWQ7XFxsc2Rwcmlvcml0eTYwIExpZ2h0IFNoYWRpbmcgQWNjZW50IDE7XFxsc2Rwcmlvcml0eTYxIExpZ2h0IExpc3QgQWNjZW50IDE7XFxsc2Rwcmlvcml0eTYyIExpZ2h0IEdyaWQgQWNjZW50IDE7XHJcblxcbHNkcHJpb3JpdHk2MyBNZWRpdW0gU2hhZGluZyAxIEFjY2VudCAxO1xcbHNkcHJpb3JpdHk2NCBNZWRpdW0gU2hhZGluZyAyIEFjY2VudCAxO1xcbHNkcHJpb3JpdHk2NSBNZWRpdW0gTGlzdCAxIEFjY2VudCAxO1xcbHNkc2VtaWhpZGRlbjFcXGxzZHByaW9yaXR5OTkgUmV2aXNpb247XFxsc2RxZm9ybWF0MVxcbHNkcHJpb3JpdHkzNCBMaXN0IFBhcmFncmFwaDtcXGxzZHFmb3JtYXQxXFxsc2Rwcmlvcml0eTI5IFF1b3RlO1xcbHNkcWZvcm1hdDFcXGxzZHByaW9yaXR5MzAgSW50ZW5zZSBRdW90ZTtcclxuXFxsc2Rwcmlvcml0eTY2IE1lZGl1bSBMaXN0IDIgQWNjZW50IDE7XFxsc2Rwcmlvcml0eTY3IE1lZGl1bSBHcmlkIDEgQWNjZW50IDE7XFxsc2Rwcmlvcml0eTY4IE1lZGl1bSBHcmlkIDIgQWNjZW50IDE7XFxsc2Rwcmlvcml0eTY5IE1lZGl1bSBHcmlkIDMgQWNjZW50IDE7XFxsc2Rwcmlvcml0eTcwIERhcmsgTGlzdCBBY2NlbnQgMTtcXGxzZHByaW9yaXR5NzEgQ29sb3JmdWwgU2hhZGluZyBBY2NlbnQgMTtcXGxzZHByaW9yaXR5NzIgQ29sb3JmdWwgTGlzdCBBY2NlbnQgMTtcclxuXFxsc2Rwcmlvcml0eTczIENvbG9yZnVsIEdyaWQgQWNjZW50IDE7XFxsc2Rwcmlvcml0eTYwIExpZ2h0IFNoYWRpbmcgQWNjZW50IDI7XFxsc2Rwcmlvcml0eTYxIExpZ2h0IExpc3QgQWNjZW50IDI7XFxsc2Rwcmlvcml0eTYyIExpZ2h0IEdyaWQgQWNjZW50IDI7XFxsc2Rwcmlvcml0eTYzIE1lZGl1bSBTaGFkaW5nIDEgQWNjZW50IDI7XFxsc2Rwcmlvcml0eTY0IE1lZGl1bSBTaGFkaW5nIDIgQWNjZW50IDI7XFxsc2Rwcmlvcml0eTY1IE1lZGl1bSBMaXN0IDEgQWNjZW50IDI7XHJcblxcbHNkcHJpb3JpdHk2NiBNZWRpdW0gTGlzdCAyIEFjY2VudCAyO1xcbHNkcHJpb3JpdHk2NyBNZWRpdW0gR3JpZCAxIEFjY2VudCAyO1xcbHNkcHJpb3JpdHk2OCBNZWRpdW0gR3JpZCAyIEFjY2VudCAyO1xcbHNkcHJpb3JpdHk2OSBNZWRpdW0gR3JpZCAzIEFjY2VudCAyO1xcbHNkcHJpb3JpdHk3MCBEYXJrIExpc3QgQWNjZW50IDI7XFxsc2Rwcmlvcml0eTcxIENvbG9yZnVsIFNoYWRpbmcgQWNjZW50IDI7XFxsc2Rwcmlvcml0eTcyIENvbG9yZnVsIExpc3QgQWNjZW50IDI7XHJcblxcbHNkcHJpb3JpdHk3MyBDb2xvcmZ1bCBHcmlkIEFjY2VudCAyO1xcbHNkcHJpb3JpdHk2MCBMaWdodCBTaGFkaW5nIEFjY2VudCAzO1xcbHNkcHJpb3JpdHk2MSBMaWdodCBMaXN0IEFjY2VudCAzO1xcbHNkcHJpb3JpdHk2MiBMaWdodCBHcmlkIEFjY2VudCAzO1xcbHNkcHJpb3JpdHk2MyBNZWRpdW0gU2hhZGluZyAxIEFjY2VudCAzO1xcbHNkcHJpb3JpdHk2NCBNZWRpdW0gU2hhZGluZyAyIEFjY2VudCAzO1xcbHNkcHJpb3JpdHk2NSBNZWRpdW0gTGlzdCAxIEFjY2VudCAzO1xyXG5cXGxzZHByaW9yaXR5NjYgTWVkaXVtIExpc3QgMiBBY2NlbnQgMztcXGxzZHByaW9yaXR5NjcgTWVkaXVtIEdyaWQgMSBBY2NlbnQgMztcXGxzZHByaW9yaXR5NjggTWVkaXVtIEdyaWQgMiBBY2NlbnQgMztcXGxzZHByaW9yaXR5NjkgTWVkaXVtIEdyaWQgMyBBY2NlbnQgMztcXGxzZHByaW9yaXR5NzAgRGFyayBMaXN0IEFjY2VudCAzO1xcbHNkcHJpb3JpdHk3MSBDb2xvcmZ1bCBTaGFkaW5nIEFjY2VudCAzO1xcbHNkcHJpb3JpdHk3MiBDb2xvcmZ1bCBMaXN0IEFjY2VudCAzO1xyXG5cXGxzZHByaW9yaXR5NzMgQ29sb3JmdWwgR3JpZCBBY2NlbnQgMztcXGxzZHByaW9yaXR5NjAgTGlnaHQgU2hhZGluZyBBY2NlbnQgNDtcXGxzZHByaW9yaXR5NjEgTGlnaHQgTGlzdCBBY2NlbnQgNDtcXGxzZHByaW9yaXR5NjIgTGlnaHQgR3JpZCBBY2NlbnQgNDtcXGxzZHByaW9yaXR5NjMgTWVkaXVtIFNoYWRpbmcgMSBBY2NlbnQgNDtcXGxzZHByaW9yaXR5NjQgTWVkaXVtIFNoYWRpbmcgMiBBY2NlbnQgNDtcXGxzZHByaW9yaXR5NjUgTWVkaXVtIExpc3QgMSBBY2NlbnQgNDtcclxuXFxsc2Rwcmlvcml0eTY2IE1lZGl1bSBMaXN0IDIgQWNjZW50IDQ7XFxsc2Rwcmlvcml0eTY3IE1lZGl1bSBHcmlkIDEgQWNjZW50IDQ7XFxsc2Rwcmlvcml0eTY4IE1lZGl1bSBHcmlkIDIgQWNjZW50IDQ7XFxsc2Rwcmlvcml0eTY5IE1lZGl1bSBHcmlkIDMgQWNjZW50IDQ7XFxsc2Rwcmlvcml0eTcwIERhcmsgTGlzdCBBY2NlbnQgNDtcXGxzZHByaW9yaXR5NzEgQ29sb3JmdWwgU2hhZGluZyBBY2NlbnQgNDtcXGxzZHByaW9yaXR5NzIgQ29sb3JmdWwgTGlzdCBBY2NlbnQgNDtcclxuXFxsc2Rwcmlvcml0eTczIENvbG9yZnVsIEdyaWQgQWNjZW50IDQ7XFxsc2Rwcmlvcml0eTYwIExpZ2h0IFNoYWRpbmcgQWNjZW50IDU7XFxsc2Rwcmlvcml0eTYxIExpZ2h0IExpc3QgQWNjZW50IDU7XFxsc2Rwcmlvcml0eTYyIExpZ2h0IEdyaWQgQWNjZW50IDU7XFxsc2Rwcmlvcml0eTYzIE1lZGl1bSBTaGFkaW5nIDEgQWNjZW50IDU7XFxsc2Rwcmlvcml0eTY0IE1lZGl1bSBTaGFkaW5nIDIgQWNjZW50IDU7XFxsc2Rwcmlvcml0eTY1IE1lZGl1bSBMaXN0IDEgQWNjZW50IDU7XHJcblxcbHNkcHJpb3JpdHk2NiBNZWRpdW0gTGlzdCAyIEFjY2VudCA1O1xcbHNkcHJpb3JpdHk2NyBNZWRpdW0gR3JpZCAxIEFjY2VudCA1O1xcbHNkcHJpb3JpdHk2OCBNZWRpdW0gR3JpZCAyIEFjY2VudCA1O1xcbHNkcHJpb3JpdHk2OSBNZWRpdW0gR3JpZCAzIEFjY2VudCA1O1xcbHNkcHJpb3JpdHk3MCBEYXJrIExpc3QgQWNjZW50IDU7XFxsc2Rwcmlvcml0eTcxIENvbG9yZnVsIFNoYWRpbmcgQWNjZW50IDU7XFxsc2Rwcmlvcml0eTcyIENvbG9yZnVsIExpc3QgQWNjZW50IDU7XHJcblxcbHNkcHJpb3JpdHk3MyBDb2xvcmZ1bCBHcmlkIEFjY2VudCA1O1xcbHNkcHJpb3JpdHk2MCBMaWdodCBTaGFkaW5nIEFjY2VudCA2O1xcbHNkcHJpb3JpdHk2MSBMaWdodCBMaXN0IEFjY2VudCA2O1xcbHNkcHJpb3JpdHk2MiBMaWdodCBHcmlkIEFjY2VudCA2O1xcbHNkcHJpb3JpdHk2MyBNZWRpdW0gU2hhZGluZyAxIEFjY2VudCA2O1xcbHNkcHJpb3JpdHk2NCBNZWRpdW0gU2hhZGluZyAyIEFjY2VudCA2O1xcbHNkcHJpb3JpdHk2NSBNZWRpdW0gTGlzdCAxIEFjY2VudCA2O1xyXG5cXGxzZHByaW9yaXR5NjYgTWVkaXVtIExpc3QgMiBBY2NlbnQgNjtcXGxzZHByaW9yaXR5NjcgTWVkaXVtIEdyaWQgMSBBY2NlbnQgNjtcXGxzZHByaW9yaXR5NjggTWVkaXVtIEdyaWQgMiBBY2NlbnQgNjtcXGxzZHByaW9yaXR5NjkgTWVkaXVtIEdyaWQgMyBBY2NlbnQgNjtcXGxzZHByaW9yaXR5NzAgRGFyayBMaXN0IEFjY2VudCA2O1xcbHNkcHJpb3JpdHk3MSBDb2xvcmZ1bCBTaGFkaW5nIEFjY2VudCA2O1xcbHNkcHJpb3JpdHk3MiBDb2xvcmZ1bCBMaXN0IEFjY2VudCA2O1xyXG5cXGxzZHByaW9yaXR5NzMgQ29sb3JmdWwgR3JpZCBBY2NlbnQgNjtcXGxzZHFmb3JtYXQxXFxsc2Rwcmlvcml0eTE5IFN1YnRsZSBFbXBoYXNpcztcXGxzZHFmb3JtYXQxXFxsc2Rwcmlvcml0eTIxIEludGVuc2UgRW1waGFzaXM7XFxsc2RxZm9ybWF0MVxcbHNkcHJpb3JpdHkzMSBTdWJ0bGUgUmVmZXJlbmNlO1xcbHNkcWZvcm1hdDFcXGxzZHByaW9yaXR5MzIgSW50ZW5zZSBSZWZlcmVuY2U7XFxsc2RxZm9ybWF0MVxcbHNkcHJpb3JpdHkzMyBCb29rIFRpdGxlO1xcbHNkc2VtaWhpZGRlbjFcXGxzZHVuaGlkZXVzZWQxXFxsc2Rwcmlvcml0eTM3IEJpYmxpb2dyYXBoeTtcclxuXFxsc2RzZW1paGlkZGVuMVxcbHNkdW5oaWRldXNlZDFcXGxzZHFmb3JtYXQxXFxsc2Rwcmlvcml0eTM5IFRPQyBIZWFkaW5nO319fSIsIlRhYmxlT2ZDb250ZW50c1NvdXJjZVRleHRGb3JtYXQiOjAsIlRhc2tzIjpbXSwiVGl0bGUiOiJNYXBhIGRlbCBjb3JvbmF2aXJ1cyBlbiBNw6l4aWNvIDI4IGRlIGZlYnJlcm86IGEgdW4gYcOxbyBkZWwgcHJpbWVyIGNhc28sIGhheSBtw6FzIGRlIDE4NSwwMDAgbXVlcnRlcyB5IDIsMDAwLDAwMCBkZSBjb250YWdpb3MiLCJUcmFuc2xhdG9ycyI6W10sIlllYXIiOiIyMDIxIiwiWWVhclJlc29sdmVkIjoiMjAyMSIsIkNyZWF0ZWRCeSI6InFxbzJwODVzaDJpMnVtZjF0cTJjN3JlYnh1d21sOGdubThlMHEiLCJDcmVhdGVkT24iOiIyMDIxLTAzLTAxVDAxOjQwOjA4WiIsIk1vZGlmaWVkQnkiOiJfUm9jaW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6ImM4ODFkMzdkLTc3MmQtNGM0OC05NzkyLWNlM2Y4OWU2MGFmZCIsIk1vZGlmaWVkT24iOiIyMDIxLTAyLTI4VDIwOjM0OjI4IiwiUHJvamVjdCI6eyIkcmVmIjoiNSJ9fSwiVXNlTnVtYmVyaW5nVHlwZU9mUGFyZW50RG9jdW1lbnQiOmZhbHNlfV0sIkZvcm1hdHRlZFRleHQiOnsiJGlkIjoiMTAiLCJDb3VudCI6MSwiVGV4dFVuaXRzIjpbeyIkaWQiOiIxMSIsIkZvbnRTdHlsZSI6eyIkaWQiOiIxMiIsIk5ldXRyYWwiOnRydWV9LCJSZWFkaW5nT3JkZXIiOjEsIlRleHQiOiIoaW5mb2JhZSwgMjAyMSkifV19LCJUYWciOiJDaXRhdmlQbGFjZWhvbGRlciNjNWEzNjJiMi0xZjNkLTQwYWItOTEwOS1hNjdhMWJhNzdiZDgiLCJUZXh0IjoiKGluZm9iYWUsIDIwMjEpIiwiV0FJVmVyc2lvbiI6IjYuNy4wLjAifQ==}</w:instrText>
           </w:r>
           <w:r w:rsidR="00F9041E" w:rsidRPr="00293994">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
@@ -10994,107 +10924,106 @@
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="2E9C8DA9" w14:textId="34D5C1D4" w:rsidR="005D28A8" w:rsidRPr="001F2A62" w:rsidRDefault="00F9041E" w:rsidP="00293994">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00293994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">México es un país con profundas desigualdades, que enfrenta una crisis </w:t>
       </w:r>
-      <w:bookmarkStart w:id="29" w:name="_CTVK001d0ac0a41c30f4b0384ff65afbdc3bdb7"/>
+      <w:bookmarkStart w:id="28" w:name="_CTVK001d0ac0a41c30f4b0384ff65afbdc3bdb7"/>
       <w:r w:rsidRPr="00293994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">socioeconómica </w:t>
       </w:r>
       <w:r w:rsidR="00990738" w:rsidRPr="00293994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">sin precedentes que ha sido agravada por la actual pandemia global, debemos tomar en cuenta que </w:t>
       </w:r>
       <w:r w:rsidRPr="00293994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>México ocupa el decimotercer lugar mundial en número de contagios y el tercer puesto con más decesos por la pandemia, detrás de Estados Unidos y Brasil, según la Universidad estadounidense Johns Hopkins”</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidR="00990738" w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#4eaf06dc-acf3-41bd-ac83-159868dd1401"/>
           <w:id w:val="1383296451"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="004C6FA4" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBc3NvY2lhdGVXaXRoS25vd2xlZGdlSXRlbUlkIjoiZDBhYzBhNDEtYzMwZi00YjAzLTg0ZmYtNjVhZmJkYzNiZGI3IiwiSWQiOiI3MTFlMGZlNC0xMTg3LTRmYmUtOWRkZi05YWM3NTJiNmE1YWQiLCJSYW5nZUxlbmd0aCI6MjEsIlJlZmVyZW5jZUlkIjoiYzg4MWQzN2QtNzcyZC00YzQ4LTk3OTItY2UzZjg5ZTYwYWZkIiwiUGFnZVJhbmdlIjp7IiRpZCI6IjMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZVJhbmdlLCBTd2lzc0FjYWRlbWljIiwiRW5kUGFnZSI6eyIkaWQiOiI0IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLlBhZ2VOdW1iZXIsIFN3aXNzQWNhZGVtaWMiLCJJc0Z1bGx5TnVtZXJpYyI6ZmFsc2UsIk51bWJlcmluZ1R5cGUiOjAsIk51bWVyYWxTeXN0ZW0iOjB9LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6IjEiLCJTdGFydFBhZ2UiOnsiJGlkIjoiNSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5QYWdlTnVtYmVyLCBTd2lzc0FjYWRlbWljIiwiSXNGdWxseU51bWVyaWMiOnRydWUsIk51bWJlciI6MSwiTnVtYmVyaW5nVHlwZSI6MCwiTnVtZXJhbFN5c3RlbSI6MCwiT3JpZ2luYWxTdHJpbmciOiIxIiwiUHJldHR5U3RyaW5nIjoiMSJ9fSwiUXVvdGF0aW9uVHlwZSI6MSwiUmVmZXJlbmNlIjp7IiRpZCI6IjYiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlJlZmVyZW5jZSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBYnN0cmFjdCI6IkVuIGxhcyDDumx0aW1hcyAyNCBob3JhcyBzZSByZWdpc3RyYXJvbiA3ODMgbnVldm9zIGRlY2Vzb3MgeSA3LDI0NiBjb250YWdpb3MgZGUgQ09WSUQtMTkiLCJBYnN0cmFjdENvbXBsZXhpdHkiOjAsIkFic3RyYWN0UnRmIjoie1xccnRmMVxcYW5zaVxcYW5zaWNwZzEyNTJcXHVjMFxcc3RzaGZkYmNoMFxcc3RzaGZsb2NoMFxcc3RzaGZoaWNoMFxcc3RzaGZiaTBcXGRlZmYwXFxhZGVmZjB7XFxmb250dGJse1xcZjBcXGZyb21hblxcZmNoYXJzZXQwXFxmcHJxMntcXCpcXHBhbm9zZSAwMjAyMDYwMzA1MDQwNTAyMDMwNH1UaW1lcyBOZXcgUm9tYW47fXtcXGYxXFxmcm9tYW5cXGZjaGFyc2V0MlxcZnBycTJ7XFwqXFxwYW5vc2UgMDUwNTAxMDIwMTA3MDYwMjA1MDd9U3ltYm9sO317XFxmMlxcZnN3aXNzXFxmY2hhcnNldDBcXGZwcnEye1xcKlxccGFub3NlIDAyMGIwNjA0MDIwMjAyMDIwMjA0fUFyaWFsO319e1xcY29sb3J0Ymw7fXtcXHN0eWxlc2hlZXR7XFxzMFxcc25leHQwXFxzcWZvcm1hdFxcc3ByaW9yaXR5MFxcc2ExMjBcXGFzcGFscGhhXFxhc3BudW1cXGFkanVzdHJpZ2h0XFxsdHJwYXJcXGxpMFxcbGluMFxccmkwXFxyaW4wXFxxbFxcZmFhdXRvXFxydGxjaFxcYWYwXFxhbGFuZzEwMjVcXGFmczI0XFxsdHJjaFxcZnMyNFxcbGFuZzMwODJcXGxhbmducDMwODJcXGxhbmdmZTMwODJcXGxhbmdmZW5wMzA4MlxcZjAgTm9ybWFsO317XFwqXFxjczEwXFxhZGRpdGl2ZVxcc3NlbWloaWRkZW5cXHNwcmlvcml0eTAgRGVmYXVsdCBQYXJhZ3JhcGggRm9udDtcclxufXtcXCpcXHRzMTFcXHRzcm93ZFxcc25leHQxMVxcc3NlbWloaWRkZW5cXHNwcmlvcml0eTBcXGFzcGFscGhhXFxhc3BudW1cXGFkanVzdHJpZ2h0XFxsdHJwYXJcXGxpMFxcbGluMFxccmkwXFxyaW4wXFxxbFxcZmFhdXRvXFx0c3ZlcnRhbHRcXHRzYnJkcmxcXHRzYnJkcnJcXHRzYnJkcnRcXHRzYnJkcmJcXHRzYnJkcmRnclxcdHNicmRyZGdsXFx0c2JyZHJoXFx0c2JyZHJ2XFx0cnBhZGRsMTA4XFx0cnBhZGRmbDNcXHRyd1dpZHRoQjBcXHRyZnRzV2lkdGhCM1xcdHJwYWRkdDBcXHRycGFkZGZ0M1xcdHJwYWRkYjBcclxuXFx0cnBhZGRmYjNcXHRycGFkZHIxMDhcXHRycGFkZGZyMyBOb3JtYWwgVGFibGU7fX17XFwqXFxyc2lkdGJsXFxyc2lkMTA5NzYwNjJcXHJzaWQxMzI0OTEwOX1cclxue1xcKlxcZ2VuZXJhdG9yIEFzcG9zZS5Xb3JkcyBmb3IgLk5FVCAyMC41O317XFxpbmZvXFx2ZXJzaW9uMVxcZWRtaW5zMFxcbm9mcGFnZXMxXFxub2Z3b3JkczBcXG5vZmNoYXJzMFxcbm9mY2hhcnN3czB9e1xcbW1hdGhQclxcbWJya0JpbjBcXG1icmtCaW5TdWIwXFxtZGVmSmMxXFxtZGlzcERlZjFcXG1pbnRlclNwMFxcbWludExpbTBcXG1pbnRyYVNwMFxcbWxNYXJnaW4wXFxtbWF0aEZvbnQwXFxtbmFyeUxpbTFcXG1wb3N0U3AwXFxtcHJlU3AwXFxtck1hcmdpbjBcXG1zbWFsbEZyYWMwXFxtd3JhcEluZGVudDE0NDBcXG13cmFwUmlnaHQwfVxyXG5cXGRlZmxhbmczMDgyXFxkZWZsYW5nZmUyMDUyXFxhZGVmbGFuZzEwMjVcXGpleHBhbmRcXHNob3d4bWxlcnJvcnMxXFx2YWxpZGF0ZXhtbDF7XFwqXFx3Z3JmZm10ZmlsdGVyIDAxM2Z9XFx2aWV3a2luZDFcXHZpZXdzY2FsZTEwMFxcZmV0MFxcZnRuYmpcXGFlbmRkb2NcXGZ0bnJzdGNvbnRcXGFmdG5yc3Rjb250XFxmdG5uYXJcXGFmdG5ucmxjXFx3aWRvd2N0cmxcXG5vc3BhY2Vmb3J1bFxcbm9sbmh0YWRqdGJsXFxhbG50YmxpbmRcXGx5dHRibHJ0Z3JcXGRudGJsbnNiZGJcXG5veGxhdHRveWVuXHJcblxcd3JwcHVuY3RcXG5vYnJrd3JwdGJsXFxleHBzaHJ0blxcc25hcHRvZ3JpZGluY2VsbFxcYXNpYW5icmtydWxlXFxodG1hdXRzcFxcbm91bHRybHNwY1xcdXNlbHRiYWxuXFxzcGx5dHduaW5lXFxmdG5seXR3bmluZVxcbHl0Y2FsY3RibHdkXFxhbGxvd2ZpZWxkZW5kc2VsXFxsbmJya3J1bGVcXG5vdWljb21wYXRcXG5vZmVhdHVyZXRocm90dGxlMVxcdXRpbmxcXGZvcm1zaGFkZVxcbm9qa2VybnB1bmN0XFxkZ2hzcGFjZTE4MFxcZGd2c3BhY2UxODBcXGRnaG9yaWdpbjE4MDBcXGRndm9yaWdpbjE0NDBcXGRnaHNob3cxXFxkZ3ZzaG93MVxyXG5cXGRnbWFyZ2luXFxwZ2JyZHJoZWFkXFxwZ2JyZHJmb290XFxyc2lkcm9vdDEwOTc2MDYyXFxzZWN0ZFxcc2VjdGxpbmVncmlkMzYwXFxwZ3dzeG4xMTkwNlxccGdoc3huMTY4MzhcXG1hcmdsc3huMTEzNFxcbWFyZ3JzeG41NjdcXG1hcmd0c3huNTY3XFxtYXJnYnN4bjU2N1xcZ3V0dGVyc3huMFxcaGVhZGVyeTg1MFxcZm9vdGVyeTg1MFxcY29sc3g3MDhcXGx0cnNlY3RcXHBhcmRcXHBsYWluXFxpdGFwMFxcczBcXHNhMTIwXFxhc3BhbHBoYVxcYXNwbnVtXFxhZGp1c3RyaWdodFxcbHRycGFyXFxsaTBcXGxpbjBcXHJpMFxccmluMFxccWxcXGZhYXV0b1xccnRsY2hcXGFmMFxcYWxhbmcxMDI1XFxhZnMyNFxyXG5cXGx0cmNoXFxmczI0XFxsYW5nMzA4MlxcbGFuZ25wMzA4MlxcbGFuZ2ZlMzA4MlxcbGFuZ2ZlbnAzMDgyXFxmMHtcXHJ0bGNoXFxhZjBcXGFsYW5nMTAyNVxcYWZzMjRcXGx0cmNoXFxmczI0XFxsYW5nMzA4MlxcbGFuZ25wMzA4MlxcbGFuZ2ZlMzA4MlxcbGFuZ2ZlbnAzMDgyXFxmMFxcaW5zcnNpZDEwOTc2MDYyIEVuIGxhcyBcXCdmYWx0aW1hcyAyNCBob3JhcyBzZSByZWdpc3RyYXJvbiA3ODMgbnVldm9zIGRlY2Vzb3MgeSA3LDI0NiBjb250YWdpb3MgZGUgQ09WSUQtMTl9e1xccnRsY2hcXGFmMFxcYWZzMjRcclxuXFxsdHJjaFxcZnMyNFxcbGFuZzMwODJcXGxhbmducDMwODJcXGxhbmdmZTMwODJcXGxhbmdmZW5wMzA4MlxcZjBcXGluc3JzaWQxMDk3NjA2MlxccGFyfXtcXCpcXGxhdGVudHN0eWxlc1xcbHNkc3RpbWF4MjY3XFxsc2Rsb2NrZWRkZWYwXFxsc2RzZW1paGlkZGVuZGVmMFxcbHNkdW5oaWRldXNlZGRlZjBcXGxzZHFmb3JtYXRkZWYwXFxsc2Rwcmlvcml0eWRlZjB7XFxsc2Rsb2NrZWRleGNlcHRcXGxzZHFmb3JtYXQxIE5vcm1hbDtcXGxzZHFmb3JtYXQxIGhlYWRpbmcgMTtcXGxzZHNlbWloaWRkZW4xXFxsc2R1bmhpZGV1c2VkMVxcbHNkcWZvcm1hdDEgaGVhZGluZyAyO1xyXG5cXGxzZHNlbWloaWRkZW4xXFxsc2R1bmhpZGV1c2VkMVxcbHNkcWZvcm1hdDEgaGVhZGluZyAzO1xcbHNkc2VtaWhpZGRlbjFcXGxzZHVuaGlkZXVzZWQxXFxsc2RxZm9ybWF0MSBoZWFkaW5nIDQ7XFxsc2RzZW1paGlkZGVuMVxcbHNkdW5oaWRldXNlZDFcXGxzZHFmb3JtYXQxIGhlYWRpbmcgNTtcXGxzZHNlbWloaWRkZW4xXFxsc2R1bmhpZGV1c2VkMVxcbHNkcWZvcm1hdDEgaGVhZGluZyA2O1xcbHNkc2VtaWhpZGRlbjFcXGxzZHVuaGlkZXVzZWQxXFxsc2RxZm9ybWF0MSBoZWFkaW5nIDc7XHJcblxcbHNkc2VtaWhpZGRlbjFcXGxzZHVuaGlkZXVzZWQxXFxsc2RxZm9ybWF0MSBoZWFkaW5nIDg7XFxsc2RzZW1paGlkZGVuMVxcbHNkdW5oaWRldXNlZDFcXGxzZHFmb3JtYXQxIGhlYWRpbmcgOTtcXGxzZHNlbWloaWRkZW4xXFxsc2R1bmhpZGV1c2VkMVxcbHNkcWZvcm1hdDEgY2FwdGlvbjtcXGxzZHFmb3JtYXQxIFRpdGxlO1xcbHNkcWZvcm1hdDEgU3VidGl0bGU7XFxsc2RxZm9ybWF0MSBTdHJvbmc7XFxsc2RxZm9ybWF0MSBFbXBoYXNpcztcXGxzZHNlbWloaWRkZW4xXFxsc2Rwcmlvcml0eTk5IFBsYWNlaG9sZGVyIFRleHQ7XHJcblxcbHNkcWZvcm1hdDFcXGxzZHByaW9yaXR5MSBObyBTcGFjaW5nO1xcbHNkcHJpb3JpdHk2MCBMaWdodCBTaGFkaW5nO1xcbHNkcHJpb3JpdHk2MSBMaWdodCBMaXN0O1xcbHNkcHJpb3JpdHk2MiBMaWdodCBHcmlkO1xcbHNkcHJpb3JpdHk2MyBNZWRpdW0gU2hhZGluZyAxO1xcbHNkcHJpb3JpdHk2NCBNZWRpdW0gU2hhZGluZyAyO1xcbHNkcHJpb3JpdHk2NSBNZWRpdW0gTGlzdCAxO1xcbHNkcHJpb3JpdHk2NiBNZWRpdW0gTGlzdCAyO1xcbHNkcHJpb3JpdHk2NyBNZWRpdW0gR3JpZCAxO1xyXG5cXGxzZHByaW9yaXR5NjggTWVkaXVtIEdyaWQgMjtcXGxzZHByaW9yaXR5NjkgTWVkaXVtIEdyaWQgMztcXGxzZHByaW9yaXR5NzAgRGFyayBMaXN0O1xcbHNkcHJpb3JpdHk3MSBDb2xvcmZ1bCBTaGFkaW5nO1xcbHNkcHJpb3JpdHk3MiBDb2xvcmZ1bCBMaXN0O1xcbHNkcHJpb3JpdHk3MyBDb2xvcmZ1bCBHcmlkO1xcbHNkcHJpb3JpdHk2MCBMaWdodCBTaGFkaW5nIEFjY2VudCAxO1xcbHNkcHJpb3JpdHk2MSBMaWdodCBMaXN0IEFjY2VudCAxO1xcbHNkcHJpb3JpdHk2MiBMaWdodCBHcmlkIEFjY2VudCAxO1xyXG5cXGxzZHByaW9yaXR5NjMgTWVkaXVtIFNoYWRpbmcgMSBBY2NlbnQgMTtcXGxzZHByaW9yaXR5NjQgTWVkaXVtIFNoYWRpbmcgMiBBY2NlbnQgMTtcXGxzZHByaW9yaXR5NjUgTWVkaXVtIExpc3QgMSBBY2NlbnQgMTtcXGxzZHNlbWloaWRkZW4xXFxsc2Rwcmlvcml0eTk5IFJldmlzaW9uO1xcbHNkcWZvcm1hdDFcXGxzZHByaW9yaXR5MzQgTGlzdCBQYXJhZ3JhcGg7XFxsc2RxZm9ybWF0MVxcbHNkcHJpb3JpdHkyOSBRdW90ZTtcXGxzZHFmb3JtYXQxXFxsc2Rwcmlvcml0eTMwIEludGVuc2UgUXVvdGU7XHJcblxcbHNkcHJpb3JpdHk2NiBNZWRpdW0gTGlzdCAyIEFjY2VudCAxO1xcbHNkcHJpb3JpdHk2NyBNZWRpdW0gR3JpZCAxIEFjY2VudCAxO1xcbHNkcHJpb3JpdHk2OCBNZWRpdW0gR3JpZCAyIEFjY2VudCAxO1xcbHNkcHJpb3JpdHk2OSBNZWRpdW0gR3JpZCAzIEFjY2VudCAxO1xcbHNkcHJpb3JpdHk3MCBEYXJrIExpc3QgQWNjZW50IDE7XFxsc2Rwcmlvcml0eTcxIENvbG9yZnVsIFNoYWRpbmcgQWNjZW50IDE7XFxsc2Rwcmlvcml0eTcyIENvbG9yZnVsIExpc3QgQWNjZW50IDE7XHJcblxcbHNkcHJpb3JpdHk3MyBDb2xvcmZ1bCBHcmlkIEFjY2VudCAxO1xcbHNkcHJpb3JpdHk2MCBMaWdodCBTaGFkaW5nIEFjY2VudCAyO1xcbHNkcHJpb3JpdHk2MSBMaWdodCBMaXN0IEFjY2VudCAyO1xcbHNkcHJpb3JpdHk2MiBMaWdodCBHcmlkIEFjY2VudCAyO1xcbHNkcHJpb3JpdHk2MyBNZWRpdW0gU2hhZGluZyAxIEFjY2VudCAyO1xcbHNkcHJpb3JpdHk2NCBNZWRpdW0gU2hhZGluZyAyIEFjY2VudCAyO1xcbHNkcHJpb3JpdHk2NSBNZWRpdW0gTGlzdCAxIEFjY2VudCAyO1xyXG5cXGxzZHByaW9yaXR5NjYgTWVkaXVtIExpc3QgMiBBY2NlbnQgMjtcXGxzZHByaW9yaXR5NjcgTWVkaXVtIEdyaWQgMSBBY2NlbnQgMjtcXGxzZHByaW9yaXR5NjggTWVkaXVtIEdyaWQgMiBBY2NlbnQgMjtcXGxzZHByaW9yaXR5NjkgTWVkaXVtIEdyaWQgMyBBY2NlbnQgMjtcXGxzZHByaW9yaXR5NzAgRGFyayBMaXN0IEFjY2VudCAyO1xcbHNkcHJpb3JpdHk3MSBDb2xvcmZ1bCBTaGFkaW5nIEFjY2VudCAyO1xcbHNkcHJpb3JpdHk3MiBDb2xvcmZ1bCBMaXN0IEFjY2VudCAyO1xyXG5cXGxzZHByaW9yaXR5NzMgQ29sb3JmdWwgR3JpZCBBY2NlbnQgMjtcXGxzZHByaW9yaXR5NjAgTGlnaHQgU2hhZGluZyBBY2NlbnQgMztcXGxzZHByaW9yaXR5NjEgTGlnaHQgTGlzdCBBY2NlbnQgMztcXGxzZHByaW9yaXR5NjIgTGlnaHQgR3JpZCBBY2NlbnQgMztcXGxzZHByaW9yaXR5NjMgTWVkaXVtIFNoYWRpbmcgMSBBY2NlbnQgMztcXGxzZHByaW9yaXR5NjQgTWVkaXVtIFNoYWRpbmcgMiBBY2NlbnQgMztcXGxzZHByaW9yaXR5NjUgTWVkaXVtIExpc3QgMSBBY2NlbnQgMztcclxuXFxsc2Rwcmlvcml0eTY2IE1lZGl1bSBMaXN0IDIgQWNjZW50IDM7XFxsc2Rwcmlvcml0eTY3IE1lZGl1bSBHcmlkIDEgQWNjZW50IDM7XFxsc2Rwcmlvcml0eTY4IE1lZGl1bSBHcmlkIDIgQWNjZW50IDM7XFxsc2Rwcmlvcml0eTY5IE1lZGl1bSBHcmlkIDMgQWNjZW50IDM7XFxsc2Rwcmlvcml0eTcwIERhcmsgTGlzdCBBY2NlbnQgMztcXGxzZHByaW9yaXR5NzEgQ29sb3JmdWwgU2hhZGluZyBBY2NlbnQgMztcXGxzZHByaW9yaXR5NzIgQ29sb3JmdWwgTGlzdCBBY2NlbnQgMztcclxuXFxsc2Rwcmlvcml0eTczIENvbG9yZnVsIEdyaWQgQWNjZW50IDM7XFxsc2Rwcmlvcml0eTYwIExpZ2h0IFNoYWRpbmcgQWNjZW50IDQ7XFxsc2Rwcmlvcml0eTYxIExpZ2h0IExpc3QgQWNjZW50IDQ7XFxsc2Rwcmlvcml0eTYyIExpZ2h0IEdyaWQgQWNjZW50IDQ7XFxsc2Rwcmlvcml0eTYzIE1lZGl1bSBTaGFkaW5nIDEgQWNjZW50IDQ7XFxsc2Rwcmlvcml0eTY0IE1lZGl1bSBTaGFkaW5nIDIgQWNjZW50IDQ7XFxsc2Rwcmlvcml0eTY1IE1lZGl1bSBMaXN0IDEgQWNjZW50IDQ7XHJcblxcbHNkcHJpb3JpdHk2NiBNZWRpdW0gTGlzdCAyIEFjY2VudCA0O1xcbHNkcHJpb3JpdHk2NyBNZWRpdW0gR3JpZCAxIEFjY2VudCA0O1xcbHNkcHJpb3JpdHk2OCBNZWRpdW0gR3JpZCAyIEFjY2VudCA0O1xcbHNkcHJpb3JpdHk2OSBNZWRpdW0gR3JpZCAzIEFjY2VudCA0O1xcbHNkcHJpb3JpdHk3MCBEYXJrIExpc3QgQWNjZW50IDQ7XFxsc2Rwcmlvcml0eTcxIENvbG9yZnVsIFNoYWRpbmcgQWNjZW50IDQ7XFxsc2Rwcmlvcml0eTcyIENvbG9yZnVsIExpc3QgQWNjZW50IDQ7XHJcblxcbHNkcHJpb3JpdHk3MyBDb2xvcmZ1bCBHcmlkIEFjY2VudCA0O1xcbHNkcHJpb3JpdHk2MCBMaWdodCBTaGFkaW5nIEFjY2VudCA1O1xcbHNkcHJpb3JpdHk2MSBMaWdodCBMaXN0IEFjY2VudCA1O1xcbHNkcHJpb3JpdHk2MiBMaWdodCBHcmlkIEFjY2VudCA1O1xcbHNkcHJpb3JpdHk2MyBNZWRpdW0gU2hhZGluZyAxIEFjY2VudCA1O1xcbHNkcHJpb3JpdHk2NCBNZWRpdW0gU2hhZGluZyAyIEFjY2VudCA1O1xcbHNkcHJpb3JpdHk2NSBNZWRpdW0gTGlzdCAxIEFjY2VudCA1O1xyXG5cXGxzZHByaW9yaXR5NjYgTWVkaXVtIExpc3QgMiBBY2NlbnQgNTtcXGxzZHByaW9yaXR5NjcgTWVkaXVtIEdyaWQgMSBBY2NlbnQgNTtcXGxzZHByaW9yaXR5NjggTWVkaXVtIEdyaWQgMiBBY2NlbnQgNTtcXGxzZHByaW9yaXR5NjkgTWVkaXVtIEdyaWQgMyBBY2NlbnQgNTtcXGxzZHByaW9yaXR5NzAgRGFyayBMaXN0IEFjY2VudCA1O1xcbHNkcHJpb3JpdHk3MSBDb2xvcmZ1bCBTaGFkaW5nIEFjY2VudCA1O1xcbHNkcHJpb3JpdHk3MiBDb2xvcmZ1bCBMaXN0IEFjY2VudCA1O1xyXG5cXGxzZHByaW9yaXR5NzMgQ29sb3JmdWwgR3JpZCBBY2NlbnQgNTtcXGxzZHByaW9yaXR5NjAgTGlnaHQgU2hhZGluZyBBY2NlbnQgNjtcXGxzZHByaW9yaXR5NjEgTGlnaHQgTGlzdCBBY2NlbnQgNjtcXGxzZHByaW9yaXR5NjIgTGlnaHQgR3JpZCBBY2NlbnQgNjtcXGxzZHByaW9yaXR5NjMgTWVkaXVtIFNoYWRpbmcgMSBBY2NlbnQgNjtcXGxzZHByaW9yaXR5NjQgTWVkaXVtIFNoYWRpbmcgMiBBY2NlbnQgNjtcXGxzZHByaW9yaXR5NjUgTWVkaXVtIExpc3QgMSBBY2NlbnQgNjtcclxuXFxsc2Rwcmlvcml0eTY2IE1lZGl1bSBMaXN0IDIgQWNjZW50IDY7XFxsc2Rwcmlvcml0eTY3IE1lZGl1bSBHcmlkIDEgQWNjZW50IDY7XFxsc2Rwcmlvcml0eTY4IE1lZGl1bSBHcmlkIDIgQWNjZW50IDY7XFxsc2Rwcmlvcml0eTY5IE1lZGl1bSBHcmlkIDMgQWNjZW50IDY7XFxsc2Rwcmlvcml0eTcwIERhcmsgTGlzdCBBY2NlbnQgNjtcXGxzZHByaW9yaXR5NzEgQ29sb3JmdWwgU2hhZGluZyBBY2NlbnQgNjtcXGxzZHByaW9yaXR5NzIgQ29sb3JmdWwgTGlzdCBBY2NlbnQgNjtcclxuXFxsc2Rwcmlvcml0eTczIENvbG9yZnVsIEdyaWQgQWNjZW50IDY7XFxsc2RxZm9ybWF0MVxcbHNkcHJpb3JpdHkxOSBTdWJ0bGUgRW1waGFzaXM7XFxsc2RxZm9ybWF0MVxcbHNkcHJpb3JpdHkyMSBJbnRlbnNlIEVtcGhhc2lzO1xcbHNkcWZvcm1hdDFcXGxzZHByaW9yaXR5MzEgU3VidGxlIFJlZmVyZW5jZTtcXGxzZHFmb3JtYXQxXFxsc2Rwcmlvcml0eTMyIEludGVuc2UgUmVmZXJlbmNlO1xcbHNkcWZvcm1hdDFcXGxzZHByaW9yaXR5MzMgQm9vayBUaXRsZTtcXGxzZHNlbWloaWRkZW4xXFxsc2R1bmhpZGV1c2VkMVxcbHNkcHJpb3JpdHkzNyBCaWJsaW9ncmFwaHk7XHJcblxcbHNkc2VtaWhpZGRlbjFcXGxzZHVuaGlkZXVzZWQxXFxsc2RxZm9ybWF0MVxcbHNkcHJpb3JpdHkzOSBUT0MgSGVhZGluZzt9fX0iLCJBYnN0cmFjdFNvdXJjZVRleHRGb3JtYXQiOjAsIkFjY2Vzc0RhdGUiOiIyOC8wMi8yMDIxIiwiQXV0aG9ycyI6W3siJGlkIjoiNyIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkxhc3ROYW1lIjoiaW5mb2JhZSIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MCwiQ3JlYXRlZEJ5IjoicXFvMnA4NXNoMmkydW1mMXRxMmM3cmVieHV3bWw4Z25tOGUwcSIsIkNyZWF0ZWRPbiI6IjIwMjEtMDMtMDFUMDE6NDA6MDhaIiwiTW9kaWZpZWRCeSI6InFxbzJwODVzaDJpMnVtZjF0cTJjN3JlYnh1d21sOGdubThlMHEiLCJJZCI6ImJhNDZkZTkzLTIzYzYtNDQ1Yi04NzAwLTdiNGU1ZjhiNmE5ZSIsIk1vZGlmaWVkT24iOiIyMDIxLTAzLTAxVDAxOjQwOjA4WiIsIlByb2plY3QiOnsiJGlkIjoiOCIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUHJvamVjdCwgU3dpc3NBY2FkZW1pYy5DaXRhdmkifX1dLCJDaXRhdGlvbktleVVwZGF0ZVR5cGUiOjAsIkNvbGxhYm9yYXRvcnMiOltdLCJEYXRlIjoiMjgvMDIvMjAyMSIsIkVkaXRvcnMiOltdLCJFdmFsdWF0aW9uQ29tcGxleGl0eSI6MCwiRXZhbHVhdGlvblJ0ZiI6IntcXHJ0ZjFcXGFuc2lcXGFuc2ljcGcxMjUyXFx1YzBcXHN0c2hmZGJjaDBcXHN0c2hmbG9jaDBcXHN0c2hmaGljaDBcXHN0c2hmYmkwXFxkZWZmMFxcYWRlZmYwe1xcZm9udHRibHtcXGYwXFxmcm9tYW5cXGZjaGFyc2V0MFxcZnBycTJ7XFwqXFxwYW5vc2UgMDIwMjA2MDMwNTA0MDUwMjAzMDR9VGltZXMgTmV3IFJvbWFuO317XFxmMVxcZnJvbWFuXFxmY2hhcnNldDJcXGZwcnEye1xcKlxccGFub3NlIDA1MDUwMTAyMDEwNzA2MDIwNTA3fVN5bWJvbDt9e1xcZjJcXGZzd2lzc1xcZmNoYXJzZXQwXFxmcHJxMntcXCpcXHBhbm9zZSAwMjBiMDYwNDAyMDIwMjAyMDIwNH1BcmlhbDt9fXtcXGNvbG9ydGJsO317XFxzdHlsZXNoZWV0e1xcczBcXHNuZXh0MFxcc3Fmb3JtYXRcXHNwcmlvcml0eTBcXHNhMTIwXFxhc3BhbHBoYVxcYXNwbnVtXFxhZGp1c3RyaWdodFxcbHRycGFyXFxsaTBcXGxpbjBcXHJpMFxccmluMFxccWxcXGZhYXV0b1xccnRsY2hcXGFmMFxcYWxhbmcxMDI1XFxhZnMyNFxcbHRyY2hcXGZzMjRcXGxhbmcxMDMxXFxsYW5nbnAxMDMxXFxsYW5nZmUxMDMxXFxsYW5nZmVucDEwMzFcXGYwIE5vcm1hbDt9e1xcKlxcY3MxMFxcYWRkaXRpdmVcXHNzZW1paGlkZGVuXFxzcHJpb3JpdHkwIERlZmF1bHQgUGFyYWdyYXBoIEZvbnQ7XHJcbn17XFwqXFx0czExXFx0c3Jvd2RcXHNuZXh0MTFcXHNzZW1paGlkZGVuXFxzcHJpb3JpdHkwXFxhc3BhbHBoYVxcYXNwbnVtXFxhZGp1c3RyaWdodFxcbHRycGFyXFxsaTBcXGxpbjBcXHJpMFxccmluMFxccWxcXGZhYXV0b1xcdHN2ZXJ0YWx0XFx0c2JyZHJsXFx0c2JyZHJyXFx0c2JyZHJ0XFx0c2JyZHJiXFx0c2JyZHJkZ3JcXHRzYnJkcmRnbFxcdHNicmRyaFxcdHNicmRydlxcdHJwYWRkbDEwOFxcdHJwYWRkZmwzXFx0cndXaWR0aEIwXFx0cmZ0c1dpZHRoQjNcXHRycGFkZHQwXFx0cnBhZGRmdDNcXHRycGFkZGIwXHJcblxcdHJwYWRkZmIzXFx0cnBhZGRyMTA4XFx0cnBhZGRmcjMgTm9ybWFsIFRhYmxlO319e1xcKlxccnNpZHRibFxccnNpZDEwOTc2MDYyXFxyc2lkMTMyNDkxMDl9XHJcbntcXCpcXGdlbmVyYXRvciBBc3Bvc2UuV29yZHMgZm9yIC5ORVQgMjAuNTt9e1xcaW5mb1xcdmVyc2lvbjFcXGVkbWluczBcXG5vZnBhZ2VzMVxcbm9md29yZHMwXFxub2ZjaGFyczBcXG5vZmNoYXJzd3MwfXtcXG1tYXRoUHJcXG1icmtCaW4wXFxtYnJrQmluU3ViMFxcbWRlZkpjMVxcbWRpc3BEZWYxXFxtaW50ZXJTcDBcXG1pbnRMaW0wXFxtaW50cmFTcDBcXG1sTWFyZ2luMFxcbW1hdGhGb250MFxcbW5hcnlMaW0xXFxtcG9zdFNwMFxcbXByZVNwMFxcbXJNYXJnaW4wXFxtc21hbGxGcmFjMFxcbXdyYXBJbmRlbnQxNDQwXFxtd3JhcFJpZ2h0MH1cclxuXFxkZWZsYW5nMTAzMVxcZGVmbGFuZ2ZlMjA1MlxcYWRlZmxhbmcxMDI1XFxqZXhwYW5kXFxzaG93eG1sZXJyb3JzMVxcdmFsaWRhdGV4bWwxe1xcKlxcd2dyZmZtdGZpbHRlciAwMTNmfVxcdmlld2tpbmQxXFx2aWV3c2NhbGUxMDBcXGZldDBcXGZ0bmJqXFxhZW5kZG9jXFxmdG5yc3Rjb250XFxhZnRucnN0Y29udFxcZnRubmFyXFxhZnRubnJsY1xcd2lkb3djdHJsXFxub3NwYWNlZm9ydWxcXG5vbG5odGFkanRibFxcYWxudGJsaW5kXFxseXR0YmxydGdyXFxkbnRibG5zYmRiXFxub3hsYXR0b3llblxyXG5cXHdycHB1bmN0XFxub2Jya3dycHRibFxcZXhwc2hydG5cXHNuYXB0b2dyaWRpbmNlbGxcXGFzaWFuYnJrcnVsZVxcaHRtYXV0c3BcXG5vdWx0cmxzcGNcXHVzZWx0YmFsblxcc3BseXR3bmluZVxcZnRubHl0d25pbmVcXGx5dGNhbGN0Ymx3ZFxcYWxsb3dmaWVsZGVuZHNlbFxcbG5icmtydWxlXFxub3VpY29tcGF0XFxub2ZlYXR1cmV0aHJvdHRsZTFcXHV0aW5sXFxmb3Jtc2hhZGVcXG5vamtlcm5wdW5jdFxcZGdoc3BhY2UxODBcXGRndnNwYWNlMTgwXFxkZ2hvcmlnaW4xODAwXFxkZ3ZvcmlnaW4xNDQwXFxkZ2hzaG93MVxcZGd2c2hvdzFcclxuXFxkZ21hcmdpblxccGdicmRyaGVhZFxccGdicmRyZm9vdFxccnNpZHJvb3QxMDk3NjA2Mlxcc2VjdGRcXHNlY3RsaW5lZ3JpZDM2MFxccGd3c3huMTE5MDZcXHBnaHN4bjE2ODM4XFxtYXJnbHN4bjExMzRcXG1hcmdyc3huNTY3XFxtYXJndHN4bjU2N1xcbWFyZ2JzeG41NjdcXGd1dHRlcnN4bjBcXGhlYWRlcnk4NTBcXGZvb3Rlcnk4NTBcXGNvbHN4NzA4XFxsdHJzZWN0XFxwYXJkXFxwbGFpblxcaXRhcDBcXHMwXFxzYTEyMFxcYXNwYWxwaGFcXGFzcG51bVxcYWRqdXN0cmlnaHRcXGx0cnBhclxcbGkwXFxsaW4wXFxyaTBcXHJpbjBcXHFsXFxmYWF1dG9cXHJ0bGNoXFxhZjBcXGFsYW5nMTAyNVxcYWZzMjRcclxuXFxsdHJjaFxcZnMyNFxcbGFuZzEwMzFcXGxhbmducDEwMzFcXGxhbmdmZTEwMzFcXGxhbmdmZW5wMTAzMVxcZjB7XFxydGxjaFxcYWYwXFxhZnMyNFxcbHRyY2hcXGZzMjRcXGxhbmcxMDMxXFxsYW5nbnAxMDMxXFxsYW5nZmUxMDMxXFxsYW5nZmVucDEwMzFcXGYwXFxpbnNyc2lkMTA5NzYwNjJcXHBhcn17XFwqXFxsYXRlbnRzdHlsZXNcXGxzZHN0aW1heDI2N1xcbHNkbG9ja2VkZGVmMFxcbHNkc2VtaWhpZGRlbmRlZjBcXGxzZHVuaGlkZXVzZWRkZWYwXFxsc2RxZm9ybWF0ZGVmMFxcbHNkcHJpb3JpdHlkZWYwe1xcbHNkbG9ja2VkZXhjZXB0XFxsc2RxZm9ybWF0MSBOb3JtYWw7XFxsc2RxZm9ybWF0MSBoZWFkaW5nIDE7XFxsc2RzZW1paGlkZGVuMVxcbHNkdW5oaWRldXNlZDFcXGxzZHFmb3JtYXQxIGhlYWRpbmcgMjtcclxuXFxsc2RzZW1paGlkZGVuMVxcbHNkdW5oaWRldXNlZDFcXGxzZHFmb3JtYXQxIGhlYWRpbmcgMztcXGxzZHNlbWloaWRkZW4xXFxsc2R1bmhpZGV1c2VkMVxcbHNkcWZvcm1hdDEgaGVhZGluZyA0O1xcbHNkc2VtaWhpZGRlbjFcXGxzZHVuaGlkZXVzZWQxXFxsc2RxZm9ybWF0MSBoZWFkaW5nIDU7XFxsc2RzZW1paGlkZGVuMVxcbHNkdW5oaWRldXNlZDFcXGxzZHFmb3JtYXQxIGhlYWRpbmcgNjtcXGxzZHNlbWloaWRkZW4xXFxsc2R1bmhpZGV1c2VkMVxcbHNkcWZvcm1hdDEgaGVhZGluZyA3O1xyXG5cXGxzZHNlbWloaWRkZW4xXFxsc2R1bmhpZGV1c2VkMVxcbHNkcWZvcm1hdDEgaGVhZGluZyA4O1xcbHNkc2VtaWhpZGRlbjFcXGxzZHVuaGlkZXVzZWQxXFxsc2RxZm9ybWF0MSBoZWFkaW5nIDk7XFxsc2RzZW1paGlkZGVuMVxcbHNkdW5oaWRldXNlZDFcXGxzZHFmb3JtYXQxIGNhcHRpb247XFxsc2RxZm9ybWF0MSBUaXRsZTtcXGxzZHFmb3JtYXQxIFN1YnRpdGxlO1xcbHNkcWZvcm1hdDEgU3Ryb25nO1xcbHNkcWZvcm1hdDEgRW1waGFzaXM7XFxsc2RzZW1paGlkZGVuMVxcbHNkcHJpb3JpdHk5OSBQbGFjZWhvbGRlciBUZXh0O1xyXG5cXGxzZHFmb3JtYXQxXFxsc2Rwcmlvcml0eTEgTm8gU3BhY2luZztcXGxzZHByaW9yaXR5NjAgTGlnaHQgU2hhZGluZztcXGxzZHByaW9yaXR5NjEgTGlnaHQgTGlzdDtcXGxzZHByaW9yaXR5NjIgTGlnaHQgR3JpZDtcXGxzZHByaW9yaXR5NjMgTWVkaXVtIFNoYWRpbmcgMTtcXGxzZHByaW9yaXR5NjQgTWVkaXVtIFNoYWRpbmcgMjtcXGxzZHByaW9yaXR5NjUgTWVkaXVtIExpc3QgMTtcXGxzZHByaW9yaXR5NjYgTWVkaXVtIExpc3QgMjtcXGxzZHByaW9yaXR5NjcgTWVkaXVtIEdyaWQgMTtcclxuXFxsc2Rwcmlvcml0eTY4IE1lZGl1bSBHcmlkIDI7XFxsc2Rwcmlvcml0eTY5IE1lZGl1bSBHcmlkIDM7XFxsc2Rwcmlvcml0eTcwIERhcmsgTGlzdDtcXGxzZHByaW9yaXR5NzEgQ29sb3JmdWwgU2hhZGluZztcXGxzZHByaW9yaXR5NzIgQ29sb3JmdWwgTGlzdDtcXGxzZHByaW9yaXR5NzMgQ29sb3JmdWwgR3JpZDtcXGxzZHByaW9yaXR5NjAgTGlnaHQgU2hhZGluZyBBY2NlbnQgMTtcXGxzZHByaW9yaXR5NjEgTGlnaHQgTGlzdCBBY2NlbnQgMTtcXGxzZHByaW9yaXR5NjIgTGlnaHQgR3JpZCBBY2NlbnQgMTtcclxuXFxsc2Rwcmlvcml0eTYzIE1lZGl1bSBTaGFkaW5nIDEgQWNjZW50IDE7XFxsc2Rwcmlvcml0eTY0IE1lZGl1bSBTaGFkaW5nIDIgQWNjZW50IDE7XFxsc2Rwcmlvcml0eTY1IE1lZGl1bSBMaXN0IDEgQWNjZW50IDE7XFxsc2RzZW1paGlkZGVuMVxcbHNkcHJpb3JpdHk5OSBSZXZpc2lvbjtcXGxzZHFmb3JtYXQxXFxsc2Rwcmlvcml0eTM0IExpc3QgUGFyYWdyYXBoO1xcbHNkcWZvcm1hdDFcXGxzZHByaW9yaXR5MjkgUXVvdGU7XFxsc2RxZm9ybWF0MVxcbHNkcHJpb3JpdHkzMCBJbnRlbnNlIFF1b3RlO1xyXG5cXGxzZHByaW9yaXR5NjYgTWVkaXVtIExpc3QgMiBBY2NlbnQgMTtcXGxzZHByaW9yaXR5NjcgTWVkaXVtIEdyaWQgMSBBY2NlbnQgMTtcXGxzZHByaW9yaXR5NjggTWVkaXVtIEdyaWQgMiBBY2NlbnQgMTtcXGxzZHByaW9yaXR5NjkgTWVkaXVtIEdyaWQgMyBBY2NlbnQgMTtcXGxzZHByaW9yaXR5NzAgRGFyayBMaXN0IEFjY2VudCAxO1xcbHNkcHJpb3JpdHk3MSBDb2xvcmZ1bCBTaGFkaW5nIEFjY2VudCAxO1xcbHNkcHJpb3JpdHk3MiBDb2xvcmZ1bCBMaXN0IEFjY2VudCAxO1xyXG5cXGxzZHByaW9yaXR5NzMgQ29sb3JmdWwgR3JpZCBBY2NlbnQgMTtcXGxzZHByaW9yaXR5NjAgTGlnaHQgU2hhZGluZyBBY2NlbnQgMjtcXGxzZHByaW9yaXR5NjEgTGlnaHQgTGlzdCBBY2NlbnQgMjtcXGxzZHByaW9yaXR5NjIgTGlnaHQgR3JpZCBBY2NlbnQgMjtcXGxzZHByaW9yaXR5NjMgTWVkaXVtIFNoYWRpbmcgMSBBY2NlbnQgMjtcXGxzZHByaW9yaXR5NjQgTWVkaXVtIFNoYWRpbmcgMiBBY2NlbnQgMjtcXGxzZHByaW9yaXR5NjUgTWVkaXVtIExpc3QgMSBBY2NlbnQgMjtcclxuXFxsc2Rwcmlvcml0eTY2IE1lZGl1bSBMaXN0IDIgQWNjZW50IDI7XFxsc2Rwcmlvcml0eTY3IE1lZGl1bSBHcmlkIDEgQWNjZW50IDI7XFxsc2Rwcmlvcml0eTY4IE1lZGl1bSBHcmlkIDIgQWNjZW50IDI7XFxsc2Rwcmlvcml0eTY5IE1lZGl1bSBHcmlkIDMgQWNjZW50IDI7XFxsc2Rwcmlvcml0eTcwIERhcmsgTGlzdCBBY2NlbnQgMjtcXGxzZHByaW9yaXR5NzEgQ29sb3JmdWwgU2hhZGluZyBBY2NlbnQgMjtcXGxzZHByaW9yaXR5NzIgQ29sb3JmdWwgTGlzdCBBY2NlbnQgMjtcclxuXFxsc2Rwcmlvcml0eTczIENvbG9yZnVsIEdyaWQgQWNjZW50IDI7XFxsc2Rwcmlvcml0eTYwIExpZ2h0IFNoYWRpbmcgQWNjZW50IDM7XFxsc2Rwcmlvcml0eTYxIExpZ2h0IExpc3QgQWNjZW50IDM7XFxsc2Rwcmlvcml0eTYyIExpZ2h0IEdyaWQgQWNjZW50IDM7XFxsc2Rwcmlvcml0eTYzIE1lZGl1bSBTaGFkaW5nIDEgQWNjZW50IDM7XFxsc2Rwcmlvcml0eTY0IE1lZGl1bSBTaGFkaW5nIDIgQWNjZW50IDM7XFxsc2Rwcmlvcml0eTY1IE1lZGl1bSBMaXN0IDEgQWNjZW50IDM7XHJcblxcbHNkcHJpb3JpdHk2NiBNZWRpdW0gTGlzdCAyIEFjY2VudCAzO1xcbHNkcHJpb3JpdHk2NyBNZWRpdW0gR3JpZCAxIEFjY2VudCAzO1xcbHNkcHJpb3JpdHk2OCBNZWRpdW0gR3JpZCAyIEFjY2VudCAzO1xcbHNkcHJpb3JpdHk2OSBNZWRpdW0gR3JpZCAzIEFjY2VudCAzO1xcbHNkcHJpb3JpdHk3MCBEYXJrIExpc3QgQWNjZW50IDM7XFxsc2Rwcmlvcml0eTcxIENvbG9yZnVsIFNoYWRpbmcgQWNjZW50IDM7XFxsc2Rwcmlvcml0eTcyIENvbG9yZnVsIExpc3QgQWNjZW50IDM7XHJcblxcbHNkcHJpb3JpdHk3MyBDb2xvcmZ1bCBHcmlkIEFjY2VudCAzO1xcbHNkcHJpb3JpdHk2MCBMaWdodCBTaGFkaW5nIEFjY2VudCA0O1xcbHNkcHJpb3JpdHk2MSBMaWdodCBMaXN0IEFjY2VudCA0O1xcbHNkcHJpb3JpdHk2MiBMaWdodCBHcmlkIEFjY2VudCA0O1xcbHNkcHJpb3JpdHk2MyBNZWRpdW0gU2hhZGluZyAxIEFjY2VudCA0O1xcbHNkcHJpb3JpdHk2NCBNZWRpdW0gU2hhZGluZyAyIEFjY2VudCA0O1xcbHNkcHJpb3JpdHk2NSBNZWRpdW0gTGlzdCAxIEFjY2VudCA0O1xyXG5cXGxzZHByaW9yaXR5NjYgTWVkaXVtIExpc3QgMiBBY2NlbnQgNDtcXGxzZHByaW9yaXR5NjcgTWVkaXVtIEdyaWQgMSBBY2NlbnQgNDtcXGxzZHByaW9yaXR5NjggTWVkaXVtIEdyaWQgMiBBY2NlbnQgNDtcXGxzZHByaW9yaXR5NjkgTWVkaXVtIEdyaWQgMyBBY2NlbnQgNDtcXGxzZHByaW9yaXR5NzAgRGFyayBMaXN0IEFjY2VudCA0O1xcbHNkcHJpb3JpdHk3MSBDb2xvcmZ1bCBTaGFkaW5nIEFjY2VudCA0O1xcbHNkcHJpb3JpdHk3MiBDb2xvcmZ1bCBMaXN0IEFjY2VudCA0O1xyXG5cXGxzZHByaW9yaXR5NzMgQ29sb3JmdWwgR3JpZCBBY2NlbnQgNDtcXGxzZHByaW9yaXR5NjAgTGlnaHQgU2hhZGluZyBBY2NlbnQgNTtcXGxzZHByaW9yaXR5NjEgTGlnaHQgTGlzdCBBY2NlbnQgNTtcXGxzZHByaW9yaXR5NjIgTGlnaHQgR3JpZCBBY2NlbnQgNTtcXGxzZHByaW9yaXR5NjMgTWVkaXVtIFNoYWRpbmcgMSBBY2NlbnQgNTtcXGxzZHByaW9yaXR5NjQgTWVkaXVtIFNoYWRpbmcgMiBBY2NlbnQgNTtcXGxzZHByaW9yaXR5NjUgTWVkaXVtIExpc3QgMSBBY2NlbnQgNTtcclxuXFxsc2Rwcmlvcml0eTY2IE1lZGl1bSBMaXN0IDIgQWNjZW50IDU7XFxsc2Rwcmlvcml0eTY3IE1lZGl1bSBHcmlkIDEgQWNjZW50IDU7XFxsc2Rwcmlvcml0eTY4IE1lZGl1bSBHcmlkIDIgQWNjZW50IDU7XFxsc2Rwcmlvcml0eTY5IE1lZGl1bSBHcmlkIDMgQWNjZW50IDU7XFxsc2Rwcmlvcml0eTcwIERhcmsgTGlzdCBBY2NlbnQgNTtcXGxzZHByaW9yaXR5NzEgQ29sb3JmdWwgU2hhZGluZyBBY2NlbnQgNTtcXGxzZHByaW9yaXR5NzIgQ29sb3JmdWwgTGlzdCBBY2NlbnQgNTtcclxuXFxsc2Rwcmlvcml0eTczIENvbG9yZnVsIEdyaWQgQWNjZW50IDU7XFxsc2Rwcmlvcml0eTYwIExpZ2h0IFNoYWRpbmcgQWNjZW50IDY7XFxsc2Rwcmlvcml0eTYxIExpZ2h0IExpc3QgQWNjZW50IDY7XFxsc2Rwcmlvcml0eTYyIExpZ2h0IEdyaWQgQWNjZW50IDY7XFxsc2Rwcmlvcml0eTYzIE1lZGl1bSBTaGFkaW5nIDEgQWNjZW50IDY7XFxsc2Rwcmlvcml0eTY0IE1lZGl1bSBTaGFkaW5nIDIgQWNjZW50IDY7XFxsc2Rwcmlvcml0eTY1IE1lZGl1bSBMaXN0IDEgQWNjZW50IDY7XHJcblxcbHNkcHJpb3JpdHk2NiBNZWRpdW0gTGlzdCAyIEFjY2VudCA2O1xcbHNkcHJpb3JpdHk2NyBNZWRpdW0gR3JpZCAxIEFjY2VudCA2O1xcbHNkcHJpb3JpdHk2OCBNZWRpdW0gR3JpZCAyIEFjY2VudCA2O1xcbHNkcHJpb3JpdHk2OSBNZWRpdW0gR3JpZCAzIEFjY2VudCA2O1xcbHNkcHJpb3JpdHk3MCBEYXJrIExpc3QgQWNjZW50IDY7XFxsc2Rwcmlvcml0eTcxIENvbG9yZnVsIFNoYWRpbmcgQWNjZW50IDY7XFxsc2Rwcmlvcml0eTcyIENvbG9yZnVsIExpc3QgQWNjZW50IDY7XHJcblxcbHNkcHJpb3JpdHk3MyBDb2xvcmZ1bCBHcmlkIEFjY2VudCA2O1xcbHNkcWZvcm1hdDFcXGxzZHByaW9yaXR5MTkgU3VidGxlIEVtcGhhc2lzO1xcbHNkcWZvcm1hdDFcXGxzZHByaW9yaXR5MjEgSW50ZW5zZSBFbXBoYXNpcztcXGxzZHFmb3JtYXQxXFxsc2Rwcmlvcml0eTMxIFN1YnRsZSBSZWZlcmVuY2U7XFxsc2RxZm9ybWF0MVxcbHNkcHJpb3JpdHkzMiBJbnRlbnNlIFJlZmVyZW5jZTtcXGxzZHFmb3JtYXQxXFxsc2Rwcmlvcml0eTMzIEJvb2sgVGl0bGU7XFxsc2RzZW1paGlkZGVuMVxcbHNkdW5oaWRldXNlZDFcXGxzZHByaW9yaXR5MzcgQmlibGlvZ3JhcGh5O1xyXG5cXGxzZHNlbWloaWRkZW4xXFxsc2R1bmhpZGV1c2VkMVxcbHNkcWZvcm1hdDFcXGxzZHByaW9yaXR5MzkgVE9DIEhlYWRpbmc7fX19IiwiRXZhbHVhdGlvblNvdXJjZVRleHRGb3JtYXQiOjAsIkdyb3VwcyI6W10sIkhhc0xhYmVsMSI6ZmFsc2UsIkhhc0xhYmVsMiI6ZmFsc2UsIktleXdvcmRzIjpbXSwiTGFuZ3VhZ2UiOiJlc19FUyIsIkxvY2F0aW9ucyI6W3siJGlkIjoiOSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuTG9jYXRpb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiQWRkcmVzcyI6eyIkaWQiOiIxMCIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuTGlua2VkUmVzb3VyY2UsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiTGlua2VkUmVzb3VyY2VUeXBlIjo1LCJPcmlnaW5hbFN0cmluZyI6Imh0dHBzOi8vd3d3LmluZm9iYWUuY29tL2FtZXJpY2EvbWV4aWNvLzIwMjEvMDIvMjgvbWFwYS1kZWwtY29yb25hdmlydXMtZW4tbWV4aWNvLTI4LWRlLWZlYnJlcm8tYS11bi1hbm8tZGVsLXByaW1lci1jYXNvLWhheS1tYXMtZGUtMTg1MDAwLW11ZXJ0ZXMteS0yMDAwMDAwLWRlLWNvbnRhZ2lvcy8iLCJVcmlTdHJpbmciOiJodHRwczovL3d3dy5pbmZvYmFlLmNvbS9hbWVyaWNhL21leGljby8yMDIxLzAyLzI4L21hcGEtZGVsLWNvcm9uYXZpcnVzLWVuLW1leGljby0yOC1kZS1mZWJyZXJvLWEtdW4tYW5vLWRlbC1wcmltZXItY2Fzby1oYXktbWFzLWRlLTE4NTAwMC1tdWVydGVzLXktMjAwMDAwMC1kZS1jb250YWdpb3MvIiwiTGlua2VkUmVzb3VyY2VTdGF0dXMiOjgsIlByb3BlcnRpZXMiOnsiJGlkIjoiMTEiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkxpbmtlZFJlc291cmNlUHJvcGVydGllcywgU3dpc3NBY2FkZW1pYy5DaXRhdmkifSwiU3luY0ZvbGRlclR5cGUiOjAsIklzTG9jYWxDbG91ZFByb2plY3RGaWxlTGluayI6ZmFsc2UsIklzQ2xvdWRSZXN0b3JlIjpmYWxzZSwiSXNDbG91ZENvcHkiOmZhbHNlLCJBdHRhY2htZW50Rm9sZGVyV2FzSW5GYWxsYmFja01vZGUiOmZhbHNlfSwiQW5ub3RhdGlvbnMiOltdLCJMb2NhdGlvblR5cGUiOjAsIk1pcnJvcnNSZWZlcmVuY2VQcm9wZXJ0eUlkIjoxNTEsIkNyZWF0ZWRCeSI6InFxbzJwODVzaDJpMnVtZjF0cTJjN3JlYnh1d21sOGdubThlMHEiLCJDcmVhdGVkT24iOiIyMDIxLTAzLTAxVDAxOjQwOjA4WiIsIk1vZGlmaWVkQnkiOiJxcW8ycDg1c2gyaTJ1bWYxdHEyYzdyZWJ4dXdtbDhnbm04ZTBxIiwiSWQiOiI3N2RjNjBhMi00NjNiLTRjOTAtYjY3Ni1hY2NkODNlNTc5ZjIiLCJNb2RpZmllZE9uIjoiMjAyMS0wMy0wMVQwMTo0MDowOFoiLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19XSwiT25saW5lQWRkcmVzcyI6Imh0dHBzOi8vd3d3LmluZm9iYWUuY29tL2FtZXJpY2EvbWV4aWNvLzIwMjEvMDIvMjgvbWFwYS1kZWwtY29yb25hdmlydXMtZW4tbWV4aWNvLTI4LWRlLWZlYnJlcm8tYS11bi1hbm8tZGVsLXByaW1lci1jYXNvLWhheS1tYXMtZGUtMTg1MDAwLW11ZXJ0ZXMteS0yMDAwMDAwLWRlLWNvbnRhZ2lvcy8iLCJPcmdhbml6YXRpb25zIjpbeyIkaWQiOiIxMiIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkxhc3ROYW1lIjoiSW5mb2JhZUFtw6lyaWNhUlNTw5psdGltYXMgTm90aWNpYXMiLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjAsIkNyZWF0ZWRCeSI6InFxbzJwODVzaDJpMnVtZjF0cTJjN3JlYnh1d21sOGdubThlMHEiLCJDcmVhdGVkT24iOiIyMDIxLTAzLTAxVDAxOjQzOjUyWiIsIk1vZGlmaWVkQnkiOiJxcW8ycDg1c2gyaTJ1bWYxdHEyYzdyZWJ4dXdtbDhnbm04ZTBxIiwiSWQiOiIwYjc0YjY2Ni00Mzg2LTRkNmUtODY5MC0zYzQyYTgxNmI2YmMiLCJNb2RpZmllZE9uIjoiMjAyMS0wMy0wMVQwMTo0Mzo1MloiLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19XSwiT3RoZXJzSW52b2x2ZWQiOltdLCJQdWJsaXNoZXJzIjpbXSwiUXVvdGF0aW9ucyI6W10sIlJlZmVyZW5jZVR5cGUiOiJJbnRlcm5ldERvY3VtZW50IiwiU2hvcnRUaXRsZSI6ImluZm9iYWUgMjAyMSDigJMgTWFwYSBkZWwgY29yb25hdmlydXMgZW4gTcOpeGljbyIsIlNob3J0VGl0bGVVcGRhdGVUeXBlIjowLCJTb3VyY2VPZkJpYmxpb2dyYXBoaWNJbmZvcm1hdGlvbiI6Ind3dy5pbmZvYmFlLmNvbSIsIlN0YXRpY0lkcyI6WyI5MjQ1MTk3OC05NzBkLTRkOTgtYjczOC03YTYwNjNkOTBmM2UiXSwiVGFibGVPZkNvbnRlbnRzQ29tcGxleGl0eSI6MCwiVGFibGVPZkNvbnRlbnRzUnRmIjoie1xccnRmMVxcYW5zaVxcYW5zaWNwZzEyNTJcXHVjMFxcc3RzaGZkYmNoMFxcc3RzaGZsb2NoMFxcc3RzaGZoaWNoMFxcc3RzaGZiaTBcXGRlZmYwXFxhZGVmZjB7XFxmb250dGJse1xcZjBcXGZyb21hblxcZmNoYXJzZXQwXFxmcHJxMntcXCpcXHBhbm9zZSAwMjAyMDYwMzA1MDQwNTAyMDMwNH1UaW1lcyBOZXcgUm9tYW47fXtcXGYxXFxmcm9tYW5cXGZjaGFyc2V0MlxcZnBycTJ7XFwqXFxwYW5vc2UgMDUwNTAxMDIwMTA3MDYwMjA1MDd9U3ltYm9sO317XFxmMlxcZnN3aXNzXFxmY2hhcnNldDBcXGZwcnEye1xcKlxccGFub3NlIDAyMGIwNjA0MDIwMjAyMDIwMjA0fUFyaWFsO319e1xcY29sb3J0Ymw7fXtcXHN0eWxlc2hlZXR7XFxzMFxcc25leHQwXFxzcWZvcm1hdFxcc3ByaW9yaXR5MFxcc2ExMjBcXGFzcGFscGhhXFxhc3BudW1cXGFkanVzdHJpZ2h0XFxsdHJwYXJcXGxpMFxcbGluMFxccmkwXFxyaW4wXFxxbFxcZmFhdXRvXFxydGxjaFxcYWYwXFxhbGFuZzEwMjVcXGFmczI0XFxsdHJjaFxcZnMyNFxcbGFuZzEwMzFcXGxhbmducDEwMzFcXGxhbmdmZTEwMzFcXGxhbmdmZW5wMTAzMVxcZjAgTm9ybWFsO317XFwqXFxjczEwXFxhZGRpdGl2ZVxcc3NlbWloaWRkZW5cXHNwcmlvcml0eTAgRGVmYXVsdCBQYXJhZ3JhcGggRm9udDtcclxufXtcXCpcXHRzMTFcXHRzcm93ZFxcc25leHQxMVxcc3NlbWloaWRkZW5cXHNwcmlvcml0eTBcXGFzcGFscGhhXFxhc3BudW1cXGFkanVzdHJpZ2h0XFxsdHJwYXJcXGxpMFxcbGluMFxccmkwXFxyaW4wXFxxbFxcZmFhdXRvXFx0c3ZlcnRhbHRcXHRzYnJkcmxcXHRzYnJkcnJcXHRzYnJkcnRcXHRzYnJkcmJcXHRzYnJkcmRnclxcdHNicmRyZGdsXFx0c2JyZHJoXFx0c2JyZHJ2XFx0cnBhZGRsMTA4XFx0cnBhZGRmbDNcXHRyd1dpZHRoQjBcXHRyZnRzV2lkdGhCM1xcdHJwYWRkdDBcXHRycGFkZGZ0M1xcdHJwYWRkYjBcclxuXFx0cnBhZGRmYjNcXHRycGFkZHIxMDhcXHRycGFkZGZyMyBOb3JtYWwgVGFibGU7fX17XFwqXFxyc2lkdGJsXFxyc2lkMTA5NzYwNjJcXHJzaWQxMzI0OTEwOX1cclxue1xcKlxcZ2VuZXJhdG9yIEFzcG9zZS5Xb3JkcyBmb3IgLk5FVCAyMC41O317XFxpbmZvXFx2ZXJzaW9uMVxcZWRtaW5zMFxcbm9mcGFnZXMxXFxub2Z3b3JkczBcXG5vZmNoYXJzMFxcbm9mY2hhcnN3czB9e1xcbW1hdGhQclxcbWJya0JpbjBcXG1icmtCaW5TdWIwXFxtZGVmSmMxXFxtZGlzcERlZjFcXG1pbnRlclNwMFxcbWludExpbTBcXG1pbnRyYVNwMFxcbWxNYXJnaW4wXFxtbWF0aEZvbnQwXFxtbmFyeUxpbTFcXG1wb3N0U3AwXFxtcHJlU3AwXFxtck1hcmdpbjBcXG1zbWFsbEZyYWMwXFxtd3JhcEluZGVudDE0NDBcXG13cmFwUmlnaHQwfVxyXG5cXGRlZmxhbmcxMDMxXFxkZWZsYW5nZmUyMDUyXFxhZGVmbGFuZzEwMjVcXGpleHBhbmRcXHNob3d4bWxlcnJvcnMxXFx2YWxpZGF0ZXhtbDF7XFwqXFx3Z3JmZm10ZmlsdGVyIDAxM2Z9XFx2aWV3a2luZDFcXHZpZXdzY2FsZTEwMFxcZmV0MFxcZnRuYmpcXGFlbmRkb2NcXGZ0bnJzdGNvbnRcXGFmdG5yc3Rjb250XFxmdG5uYXJcXGFmdG5ucmxjXFx3aWRvd2N0cmxcXG5vc3BhY2Vmb3J1bFxcbm9sbmh0YWRqdGJsXFxhbG50YmxpbmRcXGx5dHRibHJ0Z3JcXGRudGJsbnNiZGJcXG5veGxhdHRveWVuXHJcblxcd3JwcHVuY3RcXG5vYnJrd3JwdGJsXFxleHBzaHJ0blxcc25hcHRvZ3JpZGluY2VsbFxcYXNpYW5icmtydWxlXFxodG1hdXRzcFxcbm91bHRybHNwY1xcdXNlbHRiYWxuXFxzcGx5dHduaW5lXFxmdG5seXR3bmluZVxcbHl0Y2FsY3RibHdkXFxhbGxvd2ZpZWxkZW5kc2VsXFxsbmJya3J1bGVcXG5vdWljb21wYXRcXG5vZmVhdHVyZXRocm90dGxlMVxcdXRpbmxcXGZvcm1zaGFkZVxcbm9qa2VybnB1bmN0XFxkZ2hzcGFjZTE4MFxcZGd2c3BhY2UxODBcXGRnaG9yaWdpbjE4MDBcXGRndm9yaWdpbjE0NDBcXGRnaHNob3cxXFxkZ3ZzaG93MVxyXG5cXGRnbWFyZ2luXFxwZ2JyZHJoZWFkXFxwZ2JyZHJmb290XFxyc2lkcm9vdDEwOTc2MDYyXFxzZWN0ZFxcc2VjdGxpbmVncmlkMzYwXFxwZ3dzeG4xMTkwNlxccGdoc3huMTY4MzhcXG1hcmdsc3huMTEzNFxcbWFyZ3JzeG41NjdcXG1hcmd0c3huNTY3XFxtYXJnYnN4bjU2N1xcZ3V0dGVyc3huMFxcaGVhZGVyeTg1MFxcZm9vdGVyeTg1MFxcY29sc3g3MDhcXGx0cnNlY3RcXHBhcmRcXHBsYWluXFxpdGFwMFxcczBcXHNhMTIwXFxhc3BhbHBoYVxcYXNwbnVtXFxhZGp1c3RyaWdodFxcbHRycGFyXFxsaTBcXGxpbjBcXHJpMFxccmluMFxccWxcXGZhYXV0b1xccnRsY2hcXGFmMFxcYWxhbmcxMDI1XFxhZnMyNFxyXG5cXGx0cmNoXFxmczI0XFxsYW5nMTAzMVxcbGFuZ25wMTAzMVxcbGFuZ2ZlMTAzMVxcbGFuZ2ZlbnAxMDMxXFxmMHtcXHJ0bGNoXFxhZjBcXGFmczI0XFxsdHJjaFxcZnMyNFxcbGFuZzEwMzFcXGxhbmducDEwMzFcXGxhbmdmZTEwMzFcXGxhbmdmZW5wMTAzMVxcZjBcXGluc3JzaWQxMDk3NjA2MlxccGFyfXtcXCpcXGxhdGVudHN0eWxlc1xcbHNkc3RpbWF4MjY3XFxsc2Rsb2NrZWRkZWYwXFxsc2RzZW1paGlkZGVuZGVmMFxcbHNkdW5oaWRldXNlZGRlZjBcXGxzZHFmb3JtYXRkZWYwXFxsc2Rwcmlvcml0eWRlZjB7XFxsc2Rsb2NrZWRleGNlcHRcXGxzZHFmb3JtYXQxIE5vcm1hbDtcXGxzZHFmb3JtYXQxIGhlYWRpbmcgMTtcXGxzZHNlbWloaWRkZW4xXFxsc2R1bmhpZGV1c2VkMVxcbHNkcWZvcm1hdDEgaGVhZGluZyAyO1xyXG5cXGxzZHNlbWloaWRkZW4xXFxsc2R1bmhpZGV1c2VkMVxcbHNkcWZvcm1hdDEgaGVhZGluZyAzO1xcbHNkc2VtaWhpZGRlbjFcXGxzZHVuaGlkZXVzZWQxXFxsc2RxZm9ybWF0MSBoZWFkaW5nIDQ7XFxsc2RzZW1paGlkZGVuMVxcbHNkdW5oaWRldXNlZDFcXGxzZHFmb3JtYXQxIGhlYWRpbmcgNTtcXGxzZHNlbWloaWRkZW4xXFxsc2R1bmhpZGV1c2VkMVxcbHNkcWZvcm1hdDEgaGVhZGluZyA2O1xcbHNkc2VtaWhpZGRlbjFcXGxzZHVuaGlkZXVzZWQxXFxsc2RxZm9ybWF0MSBoZWFkaW5nIDc7XHJcblxcbHNkc2VtaWhpZGRlbjFcXGxzZHVuaGlkZXVzZWQxXFxsc2RxZm9ybWF0MSBoZWFkaW5nIDg7XFxsc2RzZW1paGlkZGVuMVxcbHNkdW5oaWRldXNlZDFcXGxzZHFmb3JtYXQxIGhlYWRpbmcgOTtcXGxzZHNlbWloaWRkZW4xXFxsc2R1bmhpZGV1c2VkMVxcbHNkcWZvcm1hdDEgY2FwdGlvbjtcXGxzZHFmb3JtYXQxIFRpdGxlO1xcbHNkcWZvcm1hdDEgU3VidGl0bGU7XFxsc2RxZm9ybWF0MSBTdHJvbmc7XFxsc2RxZm9ybWF0MSBFbXBoYXNpcztcXGxzZHNlbWloaWRkZW4xXFxsc2Rwcmlvcml0eTk5IFBsYWNlaG9sZGVyIFRleHQ7XHJcblxcbHNkcWZvcm1hdDFcXGxzZHByaW9yaXR5MSBObyBTcGFjaW5nO1xcbHNkcHJpb3JpdHk2MCBMaWdodCBTaGFkaW5nO1xcbHNkcHJpb3JpdHk2MSBMaWdodCBMaXN0O1xcbHNkcHJpb3JpdHk2MiBMaWdodCBHcmlkO1xcbHNkcHJpb3JpdHk2MyBNZWRpdW0gU2hhZGluZyAxO1xcbHNkcHJpb3JpdHk2NCBNZWRpdW0gU2hhZGluZyAyO1xcbHNkcHJpb3JpdHk2NSBNZWRpdW0gTGlzdCAxO1xcbHNkcHJpb3JpdHk2NiBNZWRpdW0gTGlzdCAyO1xcbHNkcHJpb3JpdHk2NyBNZWRpdW0gR3JpZCAxO1xyXG5cXGxzZHByaW9yaXR5NjggTWVkaXVtIEdyaWQgMjtcXGxzZHByaW9yaXR5NjkgTWVkaXVtIEdyaWQgMztcXGxzZHByaW9yaXR5NzAgRGFyayBMaXN0O1xcbHNkcHJpb3JpdHk3MSBDb2xvcmZ1bCBTaGFkaW5nO1xcbHNkcHJpb3JpdHk3MiBDb2xvcmZ1bCBMaXN0O1xcbHNkcHJpb3JpdHk3MyBDb2xvcmZ1bCBHcmlkO1xcbHNkcHJpb3JpdHk2MCBMaWdodCBTaGFkaW5nIEFjY2VudCAxO1xcbHNkcHJpb3JpdHk2MSBMaWdodCBMaXN0IEFjY2VudCAxO1xcbHNkcHJpb3JpdHk2MiBMaWdodCBHcmlkIEFjY2VudCAxO1xyXG5cXGxzZHByaW9yaXR5NjMgTWVkaXVtIFNoYWRpbmcgMSBBY2NlbnQgMTtcXGxzZHByaW9yaXR5NjQgTWVkaXVtIFNoYWRpbmcgMiBBY2NlbnQgMTtcXGxzZHByaW9yaXR5NjUgTWVkaXVtIExpc3QgMSBBY2NlbnQgMTtcXGxzZHNlbWloaWRkZW4xXFxsc2Rwcmlvcml0eTk5IFJldmlzaW9uO1xcbHNkcWZvcm1hdDFcXGxzZHByaW9yaXR5MzQgTGlzdCBQYXJhZ3JhcGg7XFxsc2RxZm9ybWF0MVxcbHNkcHJpb3JpdHkyOSBRdW90ZTtcXGxzZHFmb3JtYXQxXFxsc2Rwcmlvcml0eTMwIEludGVuc2UgUXVvdGU7XHJcblxcbHNkcHJpb3JpdHk2NiBNZWRpdW0gTGlzdCAyIEFjY2VudCAxO1xcbHNkcHJpb3JpdHk2NyBNZWRpdW0gR3JpZCAxIEFjY2VudCAxO1xcbHNkcHJpb3JpdHk2OCBNZWRpdW0gR3JpZCAyIEFjY2VudCAxO1xcbHNkcHJpb3JpdHk2OSBNZWRpdW0gR3JpZCAzIEFjY2VudCAxO1xcbHNkcHJpb3JpdHk3MCBEYXJrIExpc3QgQWNjZW50IDE7XFxsc2Rwcmlvcml0eTcxIENvbG9yZnVsIFNoYWRpbmcgQWNjZW50IDE7XFxsc2Rwcmlvcml0eTcyIENvbG9yZnVsIExpc3QgQWNjZW50IDE7XHJcblxcbHNkcHJpb3JpdHk3MyBDb2xvcmZ1bCBHcmlkIEFjY2VudCAxO1xcbHNkcHJpb3JpdHk2MCBMaWdodCBTaGFkaW5nIEFjY2VudCAyO1xcbHNkcHJpb3JpdHk2MSBMaWdodCBMaXN0IEFjY2VudCAyO1xcbHNkcHJpb3JpdHk2MiBMaWdodCBHcmlkIEFjY2VudCAyO1xcbHNkcHJpb3JpdHk2MyBNZWRpdW0gU2hhZGluZyAxIEFjY2VudCAyO1xcbHNkcHJpb3JpdHk2NCBNZWRpdW0gU2hhZGluZyAyIEFjY2VudCAyO1xcbHNkcHJpb3JpdHk2NSBNZWRpdW0gTGlzdCAxIEFjY2VudCAyO1xyXG5cXGxzZHByaW9yaXR5NjYgTWVkaXVtIExpc3QgMiBBY2NlbnQgMjtcXGxzZHByaW9yaXR5NjcgTWVkaXVtIEdyaWQgMSBBY2NlbnQgMjtcXGxzZHByaW9yaXR5NjggTWVkaXVtIEdyaWQgMiBBY2NlbnQgMjtcXGxzZHByaW9yaXR5NjkgTWVkaXVtIEdyaWQgMyBBY2NlbnQgMjtcXGxzZHByaW9yaXR5NzAgRGFyayBMaXN0IEFjY2VudCAyO1xcbHNkcHJpb3JpdHk3MSBDb2xvcmZ1bCBTaGFkaW5nIEFjY2VudCAyO1xcbHNkcHJpb3JpdHk3MiBDb2xvcmZ1bCBMaXN0IEFjY2VudCAyO1xyXG5cXGxzZHByaW9yaXR5NzMgQ29sb3JmdWwgR3JpZCBBY2NlbnQgMjtcXGxzZHByaW9yaXR5NjAgTGlnaHQgU2hhZGluZyBBY2NlbnQgMztcXGxzZHByaW9yaXR5NjEgTGlnaHQgTGlzdCBBY2NlbnQgMztcXGxzZHByaW9yaXR5NjIgTGlnaHQgR3JpZCBBY2NlbnQgMztcXGxzZHByaW9yaXR5NjMgTWVkaXVtIFNoYWRpbmcgMSBBY2NlbnQgMztcXGxzZHByaW9yaXR5NjQgTWVkaXVtIFNoYWRpbmcgMiBBY2NlbnQgMztcXGxzZHByaW9yaXR5NjUgTWVkaXVtIExpc3QgMSBBY2NlbnQgMztcclxuXFxsc2Rwcmlvcml0eTY2IE1lZGl1bSBMaXN0IDIgQWNjZW50IDM7XFxsc2Rwcmlvcml0eTY3IE1lZGl1bSBHcmlkIDEgQWNjZW50IDM7XFxsc2Rwcmlvcml0eTY4IE1lZGl1bSBHcmlkIDIgQWNjZW50IDM7XFxsc2Rwcmlvcml0eTY5IE1lZGl1bSBHcmlkIDMgQWNjZW50IDM7XFxsc2Rwcmlvcml0eTcwIERhcmsgTGlzdCBBY2NlbnQgMztcXGxzZHByaW9yaXR5NzEgQ29sb3JmdWwgU2hhZGluZyBBY2NlbnQgMztcXGxzZHByaW9yaXR5NzIgQ29sb3JmdWwgTGlzdCBBY2NlbnQgMztcclxuXFxsc2Rwcmlvcml0eTczIENvbG9yZnVsIEdyaWQgQWNjZW50IDM7XFxsc2Rwcmlvcml0eTYwIExpZ2h0IFNoYWRpbmcgQWNjZW50IDQ7XFxsc2Rwcmlvcml0eTYxIExpZ2h0IExpc3QgQWNjZW50IDQ7XFxsc2Rwcmlvcml0eTYyIExpZ2h0IEdyaWQgQWNjZW50IDQ7XFxsc2Rwcmlvcml0eTYzIE1lZGl1bSBTaGFkaW5nIDEgQWNjZW50IDQ7XFxsc2Rwcmlvcml0eTY0IE1lZGl1bSBTaGFkaW5nIDIgQWNjZW50IDQ7XFxsc2Rwcmlvcml0eTY1IE1lZGl1bSBMaXN0IDEgQWNjZW50IDQ7XHJcblxcbHNkcHJpb3JpdHk2NiBNZWRpdW0gTGlzdCAyIEFjY2VudCA0O1xcbHNkcHJpb3JpdHk2NyBNZWRpdW0gR3JpZCAxIEFjY2VudCA0O1xcbHNkcHJpb3JpdHk2OCBNZWRpdW0gR3JpZCAyIEFjY2VudCA0O1xcbHNkcHJpb3JpdHk2OSBNZWRpdW0gR3JpZCAzIEFjY2VudCA0O1xcbHNkcHJpb3JpdHk3MCBEYXJrIExpc3QgQWNjZW50IDQ7XFxsc2Rwcmlvcml0eTcxIENvbG9yZnVsIFNoYWRpbmcgQWNjZW50IDQ7XFxsc2Rwcmlvcml0eTcyIENvbG9yZnVsIExpc3QgQWNjZW50IDQ7XHJcblxcbHNkcHJpb3JpdHk3MyBDb2xvcmZ1bCBHcmlkIEFjY2VudCA0O1xcbHNkcHJpb3JpdHk2MCBMaWdodCBTaGFkaW5nIEFjY2VudCA1O1xcbHNkcHJpb3JpdHk2MSBMaWdodCBMaXN0IEFjY2VudCA1O1xcbHNkcHJpb3JpdHk2MiBMaWdodCBHcmlkIEFjY2VudCA1O1xcbHNkcHJpb3JpdHk2MyBNZWRpdW0gU2hhZGluZyAxIEFjY2VudCA1O1xcbHNkcHJpb3JpdHk2NCBNZWRpdW0gU2hhZGluZyAyIEFjY2VudCA1O1xcbHNkcHJpb3JpdHk2NSBNZWRpdW0gTGlzdCAxIEFjY2VudCA1O1xyXG5cXGxzZHByaW9yaXR5NjYgTWVkaXVtIExpc3QgMiBBY2NlbnQgNTtcXGxzZHByaW9yaXR5NjcgTWVkaXVtIEdyaWQgMSBBY2NlbnQgNTtcXGxzZHByaW9yaXR5NjggTWVkaXVtIEdyaWQgMiBBY2NlbnQgNTtcXGxzZHByaW9yaXR5NjkgTWVkaXVtIEdyaWQgMyBBY2NlbnQgNTtcXGxzZHByaW9yaXR5NzAgRGFyayBMaXN0IEFjY2VudCA1O1xcbHNkcHJpb3JpdHk3MSBDb2xvcmZ1bCBTaGFkaW5nIEFjY2VudCA1O1xcbHNkcHJpb3JpdHk3MiBDb2xvcmZ1bCBMaXN0IEFjY2VudCA1O1xyXG5cXGxzZHByaW9yaXR5NzMgQ29sb3JmdWwgR3JpZCBBY2NlbnQgNTtcXGxzZHByaW9yaXR5NjAgTGlnaHQgU2hhZGluZyBBY2NlbnQgNjtcXGxzZHByaW9yaXR5NjEgTGlnaHQgTGlzdCBBY2NlbnQgNjtcXGxzZHByaW9yaXR5NjIgTGlnaHQgR3JpZCBBY2NlbnQgNjtcXGxzZHByaW9yaXR5NjMgTWVkaXVtIFNoYWRpbmcgMSBBY2NlbnQgNjtcXGxzZHByaW9yaXR5NjQgTWVkaXVtIFNoYWRpbmcgMiBBY2NlbnQgNjtcXGxzZHByaW9yaXR5NjUgTWVkaXVtIExpc3QgMSBBY2NlbnQgNjtcclxuXFxsc2Rwcmlvcml0eTY2IE1lZGl1bSBMaXN0IDIgQWNjZW50IDY7XFxsc2Rwcmlvcml0eTY3IE1lZGl1bSBHcmlkIDEgQWNjZW50IDY7XFxsc2Rwcmlvcml0eTY4IE1lZGl1bSBHcmlkIDIgQWNjZW50IDY7XFxsc2Rwcmlvcml0eTY5IE1lZGl1bSBHcmlkIDMgQWNjZW50IDY7XFxsc2Rwcmlvcml0eTcwIERhcmsgTGlzdCBBY2NlbnQgNjtcXGxzZHByaW9yaXR5NzEgQ29sb3JmdWwgU2hhZGluZyBBY2NlbnQgNjtcXGxzZHByaW9yaXR5NzIgQ29sb3JmdWwgTGlzdCBBY2NlbnQgNjtcclxuXFxsc2Rwcmlvcml0eTczIENvbG9yZnVsIEdyaWQgQWNjZW50IDY7XFxsc2RxZm9ybWF0MVxcbHNkcHJpb3JpdHkxOSBTdWJ0bGUgRW1waGFzaXM7XFxsc2RxZm9ybWF0MVxcbHNkcHJpb3JpdHkyMSBJbnRlbnNlIEVtcGhhc2lzO1xcbHNkcWZvcm1hdDFcXGxzZHByaW9yaXR5MzEgU3VidGxlIFJlZmVyZW5jZTtcXGxzZHFmb3JtYXQxXFxsc2Rwcmlvcml0eTMyIEludGVuc2UgUmVmZXJlbmNlO1xcbHNkcWZvcm1hdDFcXGxzZHByaW9yaXR5MzMgQm9vayBUaXRsZTtcXGxzZHNlbWloaWRkZW4xXFxsc2R1bmhpZGV1c2VkMVxcbHNkcHJpb3JpdHkzNyBCaWJsaW9ncmFwaHk7XHJcblxcbHNkc2VtaWhpZGRlbjFcXGxzZHVuaGlkZXVzZWQxXFxsc2RxZm9ybWF0MVxcbHNkcHJpb3JpdHkzOSBUT0MgSGVhZGluZzt9fX0iLCJUYWJsZU9mQ29udGVudHNTb3VyY2VUZXh0Rm9ybWF0IjowLCJUYXNrcyI6W10sIlRpdGxlIjoiTWFwYSBkZWwgY29yb25hdmlydXMgZW4gTcOpeGljbyAyOCBkZSBmZWJyZXJvOiBhIHVuIGHDsW8gZGVsIHByaW1lciBjYXNvLCBoYXkgbcOhcyBkZSAxODUsMDAwIG11ZXJ0ZXMgeSAyLDAwMCwwMDAgZGUgY29udGFnaW9zIiwiVHJhbnNsYXRvcnMiOltdLCJZZWFyIjoiMjAyMSIsIlllYXJSZXNvbHZlZCI6IjIwMjEiLCJDcmVhdGVkQnkiOiJxcW8ycDg1c2gyaTJ1bWYxdHEyYzdyZWJ4dXdtbDhnbm04ZTBxIiwiQ3JlYXRlZE9uIjoiMjAyMS0wMy0wMVQwMTo0MDowOFoiLCJNb2RpZmllZEJ5IjoiX1JvY2lvIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJjODgxZDM3ZC03NzJkLTRjNDgtOTc5Mi1jZTNmODllNjBhZmQiLCJNb2RpZmllZE9uIjoiMjAyMS0wMi0yOFQyMDozNDoyOCIsIlByb2plY3QiOnsiJHJlZiI6IjgifX0sIlVzZU51bWJlcmluZ1R5cGVPZlBhcmVudERvY3VtZW50IjpmYWxzZX1dLCJGb3JtYXR0ZWRUZXh0Ijp7IiRpZCI6IjEzIiwiQ291bnQiOjEsIlRleHRVbml0cyI6W3siJGlkIjoiMTQiLCJGb250U3R5bGUiOnsiJGlkIjoiMTUiLCJOZXV0cmFsIjp0cnVlfSwiUmVhZGluZ09yZGVyIjoxLCJUZXh0IjoiKEluZm9iYWUsIDIwMjEsIHAuwqAxKSJ9XX0sIlRhZyI6IkNpdGF2aVBsYWNlaG9sZGVyIzRlYWYwNmRjLWFjZjMtNDFiZC1hYzgzLTE1OTg2OGRkMTQwMSIsIlRleHQiOiIoSW5mb2JhZSwgMjAyMSwgcC7CoDEpIiwiV0FJVmVyc2lvbiI6IjYuNy4wLjAifQ==}</w:instrText>
           </w:r>
           <w:r w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
@@ -11102,51 +11031,51 @@
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>(Infobae, 2021, p. 1)</w:t>
           </w:r>
           <w:r w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidR="00990738" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkStart w:id="30" w:name="_CTVK002d2e7aff5119f40ec9c45b6353875f546"/>
+      <w:bookmarkStart w:id="29" w:name="_CTVK002d2e7aff5119f40ec9c45b6353875f546"/>
     </w:p>
     <w:p w14:paraId="42C38174" w14:textId="358D0EAF" w:rsidR="005D28A8" w:rsidRPr="001F2A62" w:rsidRDefault="005D28A8" w:rsidP="00293994">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>El trabajo de investigación que se presenta en estas páginas permite constatar como lo han señalado las personas que participaron en el presente estudio la necesidad de fortalecer el desarrollo humano con la intención de no dejar a nadie atrás.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E150FE7" w14:textId="774BAC2F" w:rsidR="004C6FA4" w:rsidRPr="001F2A62" w:rsidRDefault="005D28A8" w:rsidP="00293994">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -11164,51 +11093,50 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004C6FA4" w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Destacando la necesidad urgente de fortalecer el sistema de salud tomando en cuenta que “las implicaciones éticas en esta materia son complejas, especialmente en casos de epidemias, dado el carácter urgente y la exposición al riesgo masivo”. </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#6f54ca8c-f2db-4455-91e6-d337f76c5faa"/>
           <w:id w:val="-1564025349"/>
           <w:placeholder>
             <w:docPart w:val="A2275D8558CD4C639449B92337480027"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004C6FA4" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="004C6FA4" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBc3NvY2lhdGVXaXRoS25vd2xlZGdlSXRlbUlkIjoiNWRjOWY0MTctNDgwMy00ZWQ2LWFjYmUtNDE0OGNkMjcxMzMzIiwiSWQiOiI5NjM5NGM1Zi05ZjQxLTRmZjgtYTVhYi0yZThkOTgxMDc1ZDQiLCJSYW5nZUxlbmd0aCI6MzYsIlJlZmVyZW5jZUlkIjoiYTUzYTQwYmQtZGI0MC00ZmJmLWIzYzQtYjZjOTQyODcyMmUzIiwiUGFnZVJhbmdlIjp7IiRpZCI6IjMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZVJhbmdlLCBTd2lzc0FjYWRlbWljIiwiRW5kUGFnZSI6eyIkaWQiOiI0IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLlBhZ2VOdW1iZXIsIFN3aXNzQWNhZGVtaWMiLCJJc0Z1bGx5TnVtZXJpYyI6ZmFsc2UsIk51bWJlcmluZ1R5cGUiOjAsIk51bWVyYWxTeXN0ZW0iOjB9LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6IjExNiIsIlN0YXJ0UGFnZSI6eyIkaWQiOiI1IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLlBhZ2VOdW1iZXIsIFN3aXNzQWNhZGVtaWMiLCJJc0Z1bGx5TnVtZXJpYyI6dHJ1ZSwiTnVtYmVyIjoxMTYsIk51bWJlcmluZ1R5cGUiOjAsIk51bWVyYWxTeXN0ZW0iOjAsIk9yaWdpbmFsU3RyaW5nIjoiMTE2IiwiUHJldHR5U3RyaW5nIjoiMTE2In19LCJRdW90YXRpb25UeXBlIjoxLCJSZWZlcmVuY2UiOnsiJGlkIjoiNiIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUmVmZXJlbmNlLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkFic3RyYWN0IjoiTGFzIGVwaWRlbWlhcyBzb24gdW4gcHJvYmxlbWEgZGUgc2FsdWQgcMO6YmxpY2EgeSBkZSBjb211bmljYWNpw7NuIGVuIGxhIHNvY2llZGFkLCBzaWVuZG8gZnVuZGFtZW50YWwsIGxhcyBlc3RyYXRlZ2lhcyBkZSBjb211bmljYWNpw7NuIGRpc2XDsWFkYXMgY29uIGFudGljaXBhY2nDs24gcGFyYSB0cmF0YXIgbGFzIHBvc2libGVzIHNpdHVhY2lvbmVzLCBvYmpldGl2b3MgZGV0YWxsYWRvcywgcMO6YmxpY29zIGRlc3RpbmF0YXJpb3MsIG1lbnNhamVzIGNsYXZlLCBoZXJyYW1pZW50YXMgbyBjYW5hbGVzIHkgcGxhbmVzIGRlIGFjY2nDs24uIExhIENvbXVuaWNhY2nDs24gZW4gc2l0dWFjaW9uZXMgZGUgZXBpZGVtaWFzIGNvbnN0aXR1eWUgdW4gcHJvY2VzbyBpbnRlcmFjdGl2byBkZSBpbnRlcmNhbWJpbyBkZSBpbmZvcm1hY2nDs24geSBvcGluacOzbiBlbnRyZSBwZXJzb25hcywgZ3J1cG9zIGUgaW5zdGl0dWNpb25lczsgc3VlbGUgaW5jbHVpciBtw7psdGlwbGVzIG1lbnNhamVzIGFjZXJjYSBkZSBsYSBuYXR1cmFsZXphIGRlbCByaWVzZ28gbyBleHByZXNhciBwcmVvY3VwYWNpb25lcywgb3BpbmlvbmVzIG8gcmVhY2Npb25lcyBhY2VyY2EgZGUgbG9zIG1lbnNhamVzIHNvYnJlIGVsIGJyb3RlIGVwaWTDqW1pY28sIGRlIGxvcyBhcnJlZ2xvcyBsZWdhbGVzIGUgaW5zdGl0dWNpb25hbGVzIHBhcmEgbGEgZ2VzdGnDs24gZGVsIHJpZXNnbywgaW5jbHV5ZW5kbyBlbCBjb250ZXh0byBkZSBsYSBkaWZ1c2nDs24gZGlnaXRhbDsgZW4gZXNlIHNlbnRpZG8gZXMgaW1wb3J0YW50ZSBjb25zaWRlcmFyIGxvcyBwcmluY2lwaW9zIHBhcmEgbGEgcGxhbmlmaWNhY2nDs24gZGUgbGEgY29tdW5pY2FjacOzbiBlbiBicm90ZXMgZXBpZMOpbWljb3MgcHJvcHVlc3RvcyBwb3IgbGEgT3JnYW5pemFjacOzbiBNdW5kaWFsIGRlIGxhIFNhbHVkLlxyXG5Db24gcmVsYWNpw7NuIGEgbGFzIGNvbnNpZGVyYWNpb25lcyDDqXRpY2FzIGVuIGVwaWRlbWlhcywgbGEgcHJvdGVjY2nDs24gZGUgbGEgc2FsdWQgZGUgbGEgcG9ibGFjacOzbiwgdmFsb3IgaW50csOtbnNlY28gZGVsIG3DoXMgYWx0byBncmFkbywgcmVsYWNpb25hZG8gZGlyZWN0YW1lbnRlIGNvbiBlbCBwcmluY2lwaW8gZGUgYmVuZWZpY2VuY2lhLCBlcyBwYXJhIGxhcyBhZG1pbmlzdHJhY2lvbmVzIHNhbml0YXJpYXMgbm8gc29sbyB1biBpbXBlcmF0aXZvIMOpdGljbywgc2lubyB0YW1iacOpbiB1bmEgb2JsaWdhY2nDs24sIHJlc3BhbGRhZGEgcG9yIGxhIERlY2xhcmFjacOzbiBkZSBCaW/DqXRpY2EgeSBEZXJlY2hvcyBIdW1hbm9zIHkgZW4gZWwgbWFyY28gbGVnYWwgZGUgbG9zIGVzdGFkb3MgY29uc3RpdHVpZG9zLiBDb25zaWRlcmFyIGxvcyBhc3BlY3RvcyDDqXRpY29zIHF1ZSBzdXJnZW4gZW4gbGFzIGVwaWRlbWlhcywgY29udHJpYnV5ZSBhIG1lam9yYXIgbGFzIHJlc3B1ZXN0YXMgcGVyc29uYWxlcywgc29jaWFsZXMgeSBwcm9mZXNpb25hbGVzIGVuIHJpZXNnbywgZGVzZGUgbGEgZGltZW5zacOzbiBzb2NpYWwgZGUgbGEgQmlvw6l0aWNhLiIsIkFic3RyYWN0Q29tcGxleGl0eSI6MCwiQWJzdHJhY3RTb3VyY2VUZXh0Rm9ybWF0IjowLCJBY2Nlc3NEYXRlIjoiMjQvMTEvMjAyMCIsIkF1dGhvcnMiOlt7IiRpZCI6IjciLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJIdW7DrWFkZXMiLCJMYXN0TmFtZSI6IlVyYmluYS1NZWRpbmEiLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjAsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE5OjUxOjA1IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6ImViZjNiMWI1LTFkZDgtNGY1NS1hYzBmLWNkNGNjMWNiZjA2NyIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE5OjUxOjA1IiwiUHJvamVjdCI6eyIkaWQiOiI4IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5Qcm9qZWN0LCBTd2lzc0FjYWRlbWljLkNpdGF2aSJ9fSx7IiRpZCI6IjkiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJEYWxtYWNpYSIsIkxhc3ROYW1lIjoiTm9ndWVyYSBCcml6dWVsYSIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MCwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMjI6MzA6MTEiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiYzA4YzA5NjUtYWI0YS00NTdjLTgxNjktYjRkMzk5ODBiNmEwIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMjI6MzA6MTEiLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19LHsiJGlkIjoiMTAiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJKb3PDqSIsIkxhc3ROYW1lIjoiTGV2eSBNaXpoYXJ5IiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoyLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQyMjozMDoyOSIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJlYWYyYzRlNC02ZjA4LTQ1MDMtYjkwYi02Njg3MzcxMGRlNTQiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQyMjozMDoyOSIsIlByb2plY3QiOnsiJHJlZiI6IjgifX0seyIkaWQiOiIxMSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkZpcnN0TmFtZSI6Ikp1YW4iLCJMYXN0TmFtZSI6IkNhcnJpem8iLCJQcm90ZWN0ZWQiOmZhbHNlLCJTdWZmaXgiOiJJSUkiLCJTZXgiOjIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDIyOjMwOjQ1IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6IjBkOWI0NDg0LTBjZjYtNDVmOS1hODg2LThkNGNkZWIzOTc3MSIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDIyOjMwOjQ1IiwiUHJvamVjdCI6eyIkcmVmIjoiOCJ9fSx7IiRpZCI6IjEyIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiQWRlbGZhIiwiTGFzdE5hbWUiOiJCZXRhbmNvdXJ0IiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjowLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQyMjozMTowNiIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiIzN2I4NWZhMS00MmI3LTRmMTItOTAyNy0wOTQyMmEwNmRlZTUiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQyMjozMTowNiIsIlByb2plY3QiOnsiJHJlZiI6IjgifX1dLCJDaXRhdGlvbktleVVwZGF0ZVR5cGUiOjAsIkNvbGxhYm9yYXRvcnMiOltdLCJDb3ZlclBhdGgiOnsiJGlkIjoiMTMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkxpbmtlZFJlc291cmNlLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkxpbmtlZFJlc291cmNlVHlwZSI6MiwiT3JpZ2luYWxTdHJpbmciOiJDOlxcVXNlcnNcXFJvY2lvXFxBcHBEYXRhXFxMb2NhbFxcVGVtcFxcMG81bWV1dGguanBnIiwiVXJpU3RyaW5nIjoiYTUzYTQwYmQtZGI0MC00ZmJmLWIzYzQtYjZjOTQyODcyMmUzIiwiTGlua2VkUmVzb3VyY2VTdGF0dXMiOjgsIlByb3BlcnRpZXMiOnsiJGlkIjoiMTQiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkxpbmtlZFJlc291cmNlUHJvcGVydGllcywgU3dpc3NBY2FkZW1pYy5DaXRhdmkifSwiU3luY0ZvbGRlclR5cGUiOjAsIklzTG9jYWxDbG91ZFByb2plY3RGaWxlTGluayI6ZmFsc2UsIklzQ2xvdWRSZXN0b3JlIjpmYWxzZSwiSXNDbG91ZENvcHkiOmZhbHNlLCJBdHRhY2htZW50Rm9sZGVyV2FzSW5GYWxsYmFja01vZGUiOmZhbHNlfSwiRWRpdG9ycyI6W10sIkV2YWx1YXRpb25Db21wbGV4aXR5IjowLCJFdmFsdWF0aW9uU291cmNlVGV4dEZvcm1hdCI6MCwiR3JvdXBzIjpbXSwiSGFzTGFiZWwxIjpmYWxzZSwiSGFzTGFiZWwyIjpmYWxzZSwiS2V5d29yZHMiOltdLCJMb2NhdGlvbnMiOlt7IiRpZCI6IjE1IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5Mb2NhdGlvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBZGRyZXNzIjp7IiRpZCI6IjE2IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5MaW5rZWRSZXNvdXJjZSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJMaW5rZWRSZXNvdXJjZVR5cGUiOjUsIk9yaWdpbmFsU3RyaW5nIjoiaHR0cDovL3ZlLnNjaWVsby5vcmcvcGRmL2F2cHAvdjc5bjQvYXJ0MDIucGRmIiwiVXJpU3RyaW5nIjoiaHR0cDovL3ZlLnNjaWVsby5vcmcvcGRmL2F2cHAvdjc5bjQvYXJ0MDIucGRmIiwiTGlua2VkUmVzb3VyY2VTdGF0dXMiOjgsIlByb3BlcnRpZXMiOnsiJGlkIjoiMTciLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkxpbmtlZFJlc291cmNlUHJvcGVydGllcywgU3dpc3NBY2FkZW1pYy5DaXRhdmkifSwiU3luY0ZvbGRlclR5cGUiOjAsIklzTG9jYWxDbG91ZFByb2plY3RGaWxlTGluayI6ZmFsc2UsIklzQ2xvdWRSZXN0b3JlIjpmYWxzZSwiSXNDbG91ZENvcHkiOmZhbHNlLCJBdHRhY2htZW50Rm9sZGVyV2FzSW5GYWxsYmFja01vZGUiOmZhbHNlfSwiQW5ub3RhdGlvbnMiOltdLCJMb2NhdGlvblR5cGUiOjAsIk1pcnJvcnNSZWZlcmVuY2VQcm9wZXJ0eUlkIjoxNTEsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE5OjIzOjA5IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6IjAwOWFlMzE5LTY5MjEtNDhiMi1hYmI3LTY5YzdlNmM0MTU4ZSIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE5OjIzOjA5IiwiUHJvamVjdCI6eyIkcmVmIjoiOCJ9fV0sIk51bWJlciI6IjQiLCJPbmxpbmVBZGRyZXNzIjoiaHR0cDovL3ZlLnNjaWVsby5vcmcvcGRmL2F2cHAvdjc5bjQvYXJ0MDIucGRmIiwiT3JnYW5pemF0aW9ucyI6W10sIk90aGVyc0ludm9sdmVkIjpbXSwiUGFnZUNvdW50IjoiNSIsIlBhZ2VSYW5nZSI6IjxzcD5cclxuICA8bj4xMTM8L24+XHJcbiAgPGluPnRydWU8L2luPlxyXG4gIDxvcz4xMTM8L29zPlxyXG4gIDxwcz4xMTM8L3BzPlxyXG48L3NwPlxyXG48ZXA+XHJcbiAgPG4+MTE3PC9uPlxyXG4gIDxpbj50cnVlPC9pbj5cclxuICA8b3M+MTE3PC9vcz5cclxuICA8cHM+MTE3PC9wcz5cclxuPC9lcD5cclxuPG9zPjExMy0xMTc8L29zPiIsIlBlcmlvZGljYWwiOnsiJGlkIjoiMTgiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcmlvZGljYWwsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiSXNzbiI6IjAwMDQtMDY0OSIsIk5hbWUiOiJBcmNoaXZvcyBWZW5lem9sYW5vcyBkZSBQdWVyaWN1bHR1cmEgeSBQZWRpYXRyw61hIiwiUGFnaW5hdGlvbiI6MCwiUHJvdGVjdGVkIjpmYWxzZSwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMDI6MzM6NDYiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiODUyMmRmZmYtMmJmNC00MjMzLWIwZmYtYTQ5NWQ3NTAyOGJlIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMDI6MzM6NDYiLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19LCJQdWJsaXNoZXJzIjpbXSwiUXVvdGF0aW9ucyI6W10sIlJlZmVyZW5jZVR5cGUiOiJKb3VybmFsQXJ0aWNsZSIsIlNob3J0VGl0bGUiOiJVcmJpbmEtTWVkaW5hLCBOb2d1ZXJhIEJyaXp1ZWxhIGV0IGFsLiAyMDE2IOKAkyBDb211bmljYWNpw7NuIGVmZWN0aXZhIHkgw6l0aWNhIGVuIiwiU2hvcnRUaXRsZVVwZGF0ZVR5cGUiOjAsIlN0YXRpY0lkcyI6WyJiZWRhZTlkMC0wMjFiLTQzYWQtYjA1Yi1jOTI2ZmVmNmFiNzEiXSwiVGFibGVPZkNvbnRlbnRzQ29tcGxleGl0eSI6MCwiVGFibGVPZkNvbnRlbnRzU291cmNlVGV4dEZvcm1hdCI6MCwiVGFza3MiOltdLCJUaXRsZSI6IkNvbXVuaWNhY2nDs24gZWZlY3RpdmEgeSDDqXRpY2EgZW4gY2Fzb3MgZGUgZXBpZGVtaWFzIHkgcGFuZGVtaWFzIiwiVHJhbnNsYXRvcnMiOltdLCJWb2x1bWUiOiI3OSIsIlllYXIiOiIyMDE2IiwiWWVhclJlc29sdmVkIjoiMjAxNiIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE5OjIzOjA3IiwiTW9kaWZpZWRCeSI6Il9Sb2NpbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiYTUzYTQwYmQtZGI0MC00ZmJmLWIzYzQtYjZjOTQyODcyMmUzIiwiTW9kaWZpZWRPbiI6IjIwMjEtMDItMjhUMjA6MzQ6MjgiLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19LCJVc2VOdW1iZXJpbmdUeXBlT2ZQYXJlbnREb2N1bWVudCI6ZmFsc2V9XSwiRm9ybWF0dGVkVGV4dCI6eyIkaWQiOiIxOSIsIkNvdW50IjoxLCJUZXh0VW5pdHMiOlt7IiRpZCI6IjIwIiwiRm9udFN0eWxlIjp7IiRpZCI6IjIxIiwiTmV1dHJhbCI6dHJ1ZX0sIlJlYWRpbmdPcmRlciI6MSwiVGV4dCI6IihVcmJpbmEtTWVkaW5hIGV0IGFsLiwgMjAxNiwgcC7CoDExNikifV19LCJUYWciOiJDaXRhdmlQbGFjZWhvbGRlciM2ZjU0Y2E4Yy1mMmRiLTQ0NTUtOTFlNi1kMzM3Zjc2YzVmYWEiLCJUZXh0IjoiKFVyYmluYS1NZWRpbmEgZXQgYWwuLCAyMDE2LCBwLsKgMTE2KSIsIldBSVZlcnNpb24iOiI2LjcuMC4wIn0=}</w:instrText>
           </w:r>
           <w:r w:rsidR="004C6FA4" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
@@ -11258,51 +11186,50 @@
         <w:tab/>
         <w:t xml:space="preserve">En este </w:t>
       </w:r>
       <w:r w:rsidR="00205BFF" w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mismo sentido el Programa de Naciones Unidas para el Desarrollo de México nos hace reflexionar sobre las profundas desigualdades que afectan decididamente el bienestar de las personas tanto en el presente como hacia el futuro, por lo cual deberemos realizar acciones efectivas en apoyo a la población sobre todo aquella que se encuentra en situaciones de gran vulnerabilidad </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#c6d46297-883b-4a1f-b126-2a69052f5844"/>
           <w:id w:val="-200855358"/>
           <w:placeholder>
             <w:docPart w:val="BAAF1E44B418479A8BD038EF336A872E"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBc3NvY2lhdGVXaXRoS25vd2xlZGdlSXRlbUlkIjoiNjEwNWJlNWYtZjg5Ny00MzcwLWFiZTUtNjE4ZmY2MWZmMjg1IiwiSWQiOiJlMjNlOGM5Ny03Y2Q0LTRiNWQtYjdhNC1mMDA1MTdhMDIzZDUiLCJSYW5nZUxlbmd0aCI6NjUsIlJlZmVyZW5jZUlkIjoiYTc1YTRmZTAtZWM3Yi00NmE5LTk4MzUtMDcxNzcxYjNkMmFhIiwiUGFnZVJhbmdlIjp7IiRpZCI6IjMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZVJhbmdlLCBTd2lzc0FjYWRlbWljIiwiRW5kUGFnZSI6eyIkaWQiOiI0IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLlBhZ2VOdW1iZXIsIFN3aXNzQWNhZGVtaWMiLCJJc0Z1bGx5TnVtZXJpYyI6ZmFsc2UsIk51bWJlcmluZ1R5cGUiOjAsIk51bWVyYWxTeXN0ZW0iOjB9LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6IjciLCJTdGFydFBhZ2UiOnsiJGlkIjoiNSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5QYWdlTnVtYmVyLCBTd2lzc0FjYWRlbWljIiwiSXNGdWxseU51bWVyaWMiOnRydWUsIk51bWJlciI6NywiTnVtYmVyaW5nVHlwZSI6MCwiTnVtZXJhbFN5c3RlbSI6MCwiT3JpZ2luYWxTdHJpbmciOiI3IiwiUHJldHR5U3RyaW5nIjoiNyJ9fSwiUXVvdGF0aW9uVHlwZSI6MSwiUmVmZXJlbmNlIjp7IiRpZCI6IjYiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlJlZmVyZW5jZSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBYnN0cmFjdENvbXBsZXhpdHkiOjAsIkFic3RyYWN0U291cmNlVGV4dEZvcm1hdCI6MCwiQWNjZXNzRGF0ZSI6IjI4LzAyLzIwMjEiLCJBdXRob3JzIjpbXSwiQ2l0YXRpb25LZXlVcGRhdGVUeXBlIjowLCJDb2xsYWJvcmF0b3JzIjpbXSwiQ292ZXJQYXRoIjp7IiRpZCI6IjciLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkxpbmtlZFJlc291cmNlLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkxpbmtlZFJlc291cmNlVHlwZSI6MiwiT3JpZ2luYWxTdHJpbmciOiJDOlxcVXNlcnNcXFJvY2lvXFxBcHBEYXRhXFxMb2NhbFxcVGVtcFxcMDRmYnkzbWouanBnIiwiVXJpU3RyaW5nIjoiYTc1YTRmZTAtZWM3Yi00NmE5LTk4MzUtMDcxNzcxYjNkMmFhIiwiTGlua2VkUmVzb3VyY2VTdGF0dXMiOjgsIlByb3BlcnRpZXMiOnsiJGlkIjoiOCIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuTGlua2VkUmVzb3VyY2VQcm9wZXJ0aWVzLCBTd2lzc0FjYWRlbWljLkNpdGF2aSJ9LCJTeW5jRm9sZGVyVHlwZSI6MCwiSXNMb2NhbENsb3VkUHJvamVjdEZpbGVMaW5rIjpmYWxzZSwiSXNDbG91ZFJlc3RvcmUiOmZhbHNlLCJJc0Nsb3VkQ29weSI6ZmFsc2UsIkF0dGFjaG1lbnRGb2xkZXJXYXNJbkZhbGxiYWNrTW9kZSI6ZmFsc2V9LCJFZGl0b3JzIjpbeyIkaWQiOiI5IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiTGFzdE5hbWUiOiJMb3JlbnpvIEppbcOpbmV6IGRlIEx1aXMiLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjAsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIxLTAzLTAxVDAyOjEyOjU3IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6IjRjYmFmOTdlLTU4OTMtNDE1My04NTQxLWIxZmY4NjMzMjM5MiIsIk1vZGlmaWVkT24iOiIyMDIxLTAzLTAxVDAyOjEyOjU3IiwiUHJvamVjdCI6eyIkaWQiOiIxMCIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUHJvamVjdCwgU3dpc3NBY2FkZW1pYy5DaXRhdmkifX0seyIkaWQiOiIxMSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkZpcnN0TmFtZSI6IlNhbmRyYSIsIkxhc3ROYW1lIjoiU29zYSIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MSwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjEtMDMtMDFUMDI6MTI6NTciLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiMWUyNjQzZjYtYjNkNC00NjhiLTg2ZTktMzE3ODhkNTEyMTUyIiwiTW9kaWZpZWRPbiI6IjIwMjEtMDMtMDFUMDI6MTI6NTciLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fSx7IiRpZCI6IjEyIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiRGFuaWVsYSIsIkxhc3ROYW1lIjoiVmFsbGFyaW5vIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoxLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMS0wMy0wMVQwMjoxMjo1NyIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJlYzRiZjE4YS04ZGQ1LTRiMWEtOTAxMi1mMDkwOWEwZjgwYzciLCJNb2RpZmllZE9uIjoiMjAyMS0wMy0wMVQwMjoxMjo1NyIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19LHsiJGlkIjoiMTMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJBbmEiLCJMYXN0TmFtZSI6IkRlbCBUb3JvIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoxLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMS0wMy0wMVQwMjoxMjo1NyIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiI5NDIwOTI2Zi02MDM2LTRkNTMtODRhZS05MDQxODkxNzJhZjkiLCJNb2RpZmllZE9uIjoiMjAyMS0wMy0wMVQwMjoxMjo1NyIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19XSwiRWRpdGlvbiI6IlByaW1lcmEiLCJFdmFsdWF0aW9uQ29tcGxleGl0eSI6MCwiRXZhbHVhdGlvblNvdXJjZVRleHRGb3JtYXQiOjAsIkdyb3VwcyI6W10sIkhhc0xhYmVsMSI6ZmFsc2UsIkhhc0xhYmVsMiI6ZmFsc2UsIktleXdvcmRzIjpbXSwiTG9jYXRpb25zIjpbXSwiT3JnYW5pemF0aW9ucyI6W3siJGlkIjoiMTQiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJMYXN0TmFtZSI6IlBOVUQgTcOpeGljbyIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MCwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjEtMDMtMDFUMDI6MTA6MzIiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiNTQ5NDJlNmQtYjAyYi00YmM0LWE1MWQtOGVlMmZlY2IyNzJjIiwiTW9kaWZpZWRPbiI6IjIwMjEtMDMtMDFUMDI6MTA6MzIiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fV0sIk90aGVyc0ludm9sdmVkIjpbXSwiUGFnZUNvdW50IjoiNzciLCJQbGFjZU9mUHVibGljYXRpb24iOiJNw6l4aWNvIiwiUHVibGlzaGVycyI6W3siJGlkIjoiMTUiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlB1Ymxpc2hlciwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJOYW1lIjoiUHJvZ3JhbWEgZGUgbGFzIE5hY2lvbmVzIFVuaWRhcyBwYXJhIGVsIERlc2Fycm9sbG8gKFBOVUQpIiwiUHJvdGVjdGVkIjpmYWxzZSwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjEtMDMtMDFUMDI6MTA6NTUiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZjA3ZDc1YTgtMjgzNy00M2M0LTlkMGEtYzY0YWFlMjBlZGZmIiwiTW9kaWZpZWRPbiI6IjIwMjEtMDMtMDFUMDI6MTA6NTUiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fV0sIlF1b3RhdGlvbnMiOltdLCJSZWZlcmVuY2VUeXBlIjoiQm9va0VkaXRlZCIsIlNob3J0VGl0bGUiOiJMb3JlbnpvIEppbcOpbmV6IGRlIEx1aXMsIFNvc2EgZXQgYWwuIChFZC4pIDIwMjAg4oCTIERlc2Fycm9sbG8gSHVtYW5vIHkgQ09WSUQtMTAgZW4iLCJTaG9ydFRpdGxlVXBkYXRlVHlwZSI6MCwiU3RhdGljSWRzIjpbIjJjM2RjMmM4LTFhZjEtNGM5YS1iMzdlLTg0OTIwMTNiZjIyYiJdLCJUYWJsZU9mQ29udGVudHNDb21wbGV4aXR5IjowLCJUYWJsZU9mQ29udGVudHNTb3VyY2VUZXh0Rm9ybWF0IjowLCJUYXNrcyI6W10sIlRpdGxlIjoiRGVzYXJyb2xsbyBIdW1hbm8geSBDT1ZJRC0xMCBlbiBNw6l4aWNvLiBEZXNhZsOtb3MgcGFyYSB1bmEgcmVjdXBlcmFjacOzbiBzb3N0ZW5pYmxlIiwiVHJhbnNsYXRvcnMiOltdLCJZZWFyIjoiMjAyMCIsIlllYXJSZXNvbHZlZCI6IjIwMjAiLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMS0wMy0wMVQwMjowNjo0MyIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJhNzVhNGZlMC1lYzdiLTQ2YTktOTgzNS0wNzE3NzFiM2QyYWEiLCJNb2RpZmllZE9uIjoiMjAyMS0wMy0wMVQwMjoxMjo1NyIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19LCJVc2VOdW1iZXJpbmdUeXBlT2ZQYXJlbnREb2N1bWVudCI6ZmFsc2V9XSwiRm9ybWF0dGVkVGV4dCI6eyIkaWQiOiIxNiIsIkNvdW50IjoxLCJUZXh0VW5pdHMiOlt7IiRpZCI6IjE3IiwiRm9udFN0eWxlIjp7IiRpZCI6IjE4IiwiTmV1dHJhbCI6dHJ1ZX0sIlJlYWRpbmdPcmRlciI6MSwiVGV4dCI6IihMb3JlbnpvIEppbcOpbmV6IGRlIEx1aXMsIFNvc2EsIFZhbGxhcmlubyB5IERlbCBUb3JvLCAyMDIwLCBwLsKgNykifV19LCJUYWciOiJDaXRhdmlQbGFjZWhvbGRlciNjNmQ0NjI5Ny04ODNiLTRhMWYtYjEyNi0yYTY5MDUyZjU4NDQiLCJUZXh0IjoiKExvcmVuem8gSmltw6luZXogZGUgTHVpcywgU29zYSwgVmFsbGFyaW5vIHkgRGVsIFRvcm8sIDIwMjAsIHAuwqA3KSIsIldBSVZlcnNpb24iOiI2LjcuMC4wIn0=}</w:instrText>
           </w:r>
           <w:r w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
@@ -11321,176 +11248,174 @@
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00205BFF" w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A744776" w14:textId="77777777" w:rsidR="00205BFF" w:rsidRPr="001F2A62" w:rsidRDefault="00205BFF" w:rsidP="00293994">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_CTVK0015c7d2e29e35243ac99ab76174ad21527"/>
+      <w:bookmarkStart w:id="30" w:name="_CTVK0015c7d2e29e35243ac99ab76174ad21527"/>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Debemos tomar en cuenta que: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4845DEFB" w14:textId="2C4161D8" w:rsidR="009424CD" w:rsidRPr="001F2A62" w:rsidRDefault="00205BFF" w:rsidP="00293994">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="001F2A62">
         <w:t xml:space="preserve">El </w:t>
       </w:r>
       <w:r w:rsidR="009424CD" w:rsidRPr="001F2A62">
         <w:t>COVID-19 obedece al avanzado proceso de globalización e interconexión de la población mundial, al tiempo que el grado de impacto es consecuencia de la persistencia de las desigualdades y divergencia en las capacidades de resiliencia en la población de prácticamente todos los países del orb</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidR="009424CD" w:rsidRPr="001F2A62">
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#d351b771-88f2-49ee-9aa6-b9a731c54aaf"/>
           <w:id w:val="-2136241554"/>
           <w:placeholder>
             <w:docPart w:val="BAAF1E44B418479A8BD038EF336A872E"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009424CD" w:rsidRPr="001F2A62">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="009424CD" w:rsidRPr="001F2A62">
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBc3NvY2lhdGVXaXRoS25vd2xlZGdlSXRlbUlkIjoiNWM3ZDJlMjktZTM1Mi00M2FjLTk5YWItNzYxNzRhZDIxNTI3IiwiSWQiOiIyN2U2OWEyNi03MjJmLTRhMzEtODlmYi1iNTQ4MmYyMzExNTUiLCJSYW5nZUxlbmd0aCI6NDQsIlJlZmVyZW5jZUlkIjoiYTc1YTRmZTAtZWM3Yi00NmE5LTk4MzUtMDcxNzcxYjNkMmFhIiwiUGFnZVJhbmdlIjp7IiRpZCI6IjMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZVJhbmdlLCBTd2lzc0FjYWRlbWljIiwiRW5kUGFnZSI6eyIkaWQiOiI0IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLlBhZ2VOdW1iZXIsIFN3aXNzQWNhZGVtaWMiLCJJc0Z1bGx5TnVtZXJpYyI6ZmFsc2UsIk51bWJlcmluZ1R5cGUiOjAsIk51bWVyYWxTeXN0ZW0iOjB9LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6IjciLCJTdGFydFBhZ2UiOnsiJGlkIjoiNSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5QYWdlTnVtYmVyLCBTd2lzc0FjYWRlbWljIiwiSXNGdWxseU51bWVyaWMiOnRydWUsIk51bWJlciI6NywiTnVtYmVyaW5nVHlwZSI6MCwiTnVtZXJhbFN5c3RlbSI6MCwiT3JpZ2luYWxTdHJpbmciOiI3IiwiUHJldHR5U3RyaW5nIjoiNyJ9fSwiUXVvdGF0aW9uVHlwZSI6MSwiUmVmZXJlbmNlIjp7IiRpZCI6IjYiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlJlZmVyZW5jZSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBYnN0cmFjdENvbXBsZXhpdHkiOjAsIkFic3RyYWN0U291cmNlVGV4dEZvcm1hdCI6MCwiQWNjZXNzRGF0ZSI6IjI4LzAyLzIwMjEiLCJBdXRob3JzIjpbXSwiQ2l0YXRpb25LZXlVcGRhdGVUeXBlIjowLCJDb2xsYWJvcmF0b3JzIjpbXSwiQ292ZXJQYXRoIjp7IiRpZCI6IjciLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkxpbmtlZFJlc291cmNlLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkxpbmtlZFJlc291cmNlVHlwZSI6MiwiT3JpZ2luYWxTdHJpbmciOiJDOlxcVXNlcnNcXFJvY2lvXFxBcHBEYXRhXFxMb2NhbFxcVGVtcFxcMDRmYnkzbWouanBnIiwiVXJpU3RyaW5nIjoiYTc1YTRmZTAtZWM3Yi00NmE5LTk4MzUtMDcxNzcxYjNkMmFhIiwiTGlua2VkUmVzb3VyY2VTdGF0dXMiOjgsIlByb3BlcnRpZXMiOnsiJGlkIjoiOCIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuTGlua2VkUmVzb3VyY2VQcm9wZXJ0aWVzLCBTd2lzc0FjYWRlbWljLkNpdGF2aSJ9LCJTeW5jRm9sZGVyVHlwZSI6MCwiSXNMb2NhbENsb3VkUHJvamVjdEZpbGVMaW5rIjpmYWxzZSwiSXNDbG91ZFJlc3RvcmUiOmZhbHNlLCJJc0Nsb3VkQ29weSI6ZmFsc2UsIkF0dGFjaG1lbnRGb2xkZXJXYXNJbkZhbGxiYWNrTW9kZSI6ZmFsc2V9LCJFZGl0b3JzIjpbeyIkaWQiOiI5IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiTGFzdE5hbWUiOiJMb3JlbnpvIEppbcOpbmV6IGRlIEx1aXMiLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjAsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIxLTAzLTAxVDAyOjEyOjU3IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6IjRjYmFmOTdlLTU4OTMtNDE1My04NTQxLWIxZmY4NjMzMjM5MiIsIk1vZGlmaWVkT24iOiIyMDIxLTAzLTAxVDAyOjEyOjU3IiwiUHJvamVjdCI6eyIkaWQiOiIxMCIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUHJvamVjdCwgU3dpc3NBY2FkZW1pYy5DaXRhdmkifX0seyIkaWQiOiIxMSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkZpcnN0TmFtZSI6IlNhbmRyYSIsIkxhc3ROYW1lIjoiU29zYSIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MSwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjEtMDMtMDFUMDI6MTI6NTciLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiMWUyNjQzZjYtYjNkNC00NjhiLTg2ZTktMzE3ODhkNTEyMTUyIiwiTW9kaWZpZWRPbiI6IjIwMjEtMDMtMDFUMDI6MTI6NTciLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fSx7IiRpZCI6IjEyIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiRGFuaWVsYSIsIkxhc3ROYW1lIjoiVmFsbGFyaW5vIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoxLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMS0wMy0wMVQwMjoxMjo1NyIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJlYzRiZjE4YS04ZGQ1LTRiMWEtOTAxMi1mMDkwOWEwZjgwYzciLCJNb2RpZmllZE9uIjoiMjAyMS0wMy0wMVQwMjoxMjo1NyIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19LHsiJGlkIjoiMTMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJBbmEiLCJMYXN0TmFtZSI6IkRlbCBUb3JvIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoxLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMS0wMy0wMVQwMjoxMjo1NyIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiI5NDIwOTI2Zi02MDM2LTRkNTMtODRhZS05MDQxODkxNzJhZjkiLCJNb2RpZmllZE9uIjoiMjAyMS0wMy0wMVQwMjoxMjo1NyIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19XSwiRWRpdGlvbiI6IlByaW1lcmEiLCJFdmFsdWF0aW9uQ29tcGxleGl0eSI6MCwiRXZhbHVhdGlvblNvdXJjZVRleHRGb3JtYXQiOjAsIkdyb3VwcyI6W10sIkhhc0xhYmVsMSI6ZmFsc2UsIkhhc0xhYmVsMiI6ZmFsc2UsIktleXdvcmRzIjpbXSwiTG9jYXRpb25zIjpbXSwiT3JnYW5pemF0aW9ucyI6W3siJGlkIjoiMTQiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJMYXN0TmFtZSI6IlBOVUQgTcOpeGljbyIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MCwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjEtMDMtMDFUMDI6MTA6MzIiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiNTQ5NDJlNmQtYjAyYi00YmM0LWE1MWQtOGVlMmZlY2IyNzJjIiwiTW9kaWZpZWRPbiI6IjIwMjEtMDMtMDFUMDI6MTA6MzIiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fV0sIk90aGVyc0ludm9sdmVkIjpbXSwiUGFnZUNvdW50IjoiNzciLCJQbGFjZU9mUHVibGljYXRpb24iOiJNw6l4aWNvIiwiUHVibGlzaGVycyI6W3siJGlkIjoiMTUiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlB1Ymxpc2hlciwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJOYW1lIjoiUHJvZ3JhbWEgZGUgbGFzIE5hY2lvbmVzIFVuaWRhcyBwYXJhIGVsIERlc2Fycm9sbG8gKFBOVUQpIiwiUHJvdGVjdGVkIjpmYWxzZSwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjEtMDMtMDFUMDI6MTA6NTUiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZjA3ZDc1YTgtMjgzNy00M2M0LTlkMGEtYzY0YWFlMjBlZGZmIiwiTW9kaWZpZWRPbiI6IjIwMjEtMDMtMDFUMDI6MTA6NTUiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fV0sIlF1b3RhdGlvbnMiOltdLCJSZWZlcmVuY2VUeXBlIjoiQm9va0VkaXRlZCIsIlNob3J0VGl0bGUiOiJMb3JlbnpvIEppbcOpbmV6IGRlIEx1aXMsIFNvc2EgZXQgYWwuIChFZC4pIDIwMjAg4oCTIERlc2Fycm9sbG8gSHVtYW5vIHkgQ09WSUQtMTAgZW4iLCJTaG9ydFRpdGxlVXBkYXRlVHlwZSI6MCwiU3RhdGljSWRzIjpbIjJjM2RjMmM4LTFhZjEtNGM5YS1iMzdlLTg0OTIwMTNiZjIyYiJdLCJUYWJsZU9mQ29udGVudHNDb21wbGV4aXR5IjowLCJUYWJsZU9mQ29udGVudHNTb3VyY2VUZXh0Rm9ybWF0IjowLCJUYXNrcyI6W10sIlRpdGxlIjoiRGVzYXJyb2xsbyBIdW1hbm8geSBDT1ZJRC0xMCBlbiBNw6l4aWNvLiBEZXNhZsOtb3MgcGFyYSB1bmEgcmVjdXBlcmFjacOzbiBzb3N0ZW5pYmxlIiwiVHJhbnNsYXRvcnMiOltdLCJZZWFyIjoiMjAyMCIsIlllYXJSZXNvbHZlZCI6IjIwMjAiLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMS0wMy0wMVQwMjowNjo0MyIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJhNzVhNGZlMC1lYzdiLTQ2YTktOTgzNS0wNzE3NzFiM2QyYWEiLCJNb2RpZmllZE9uIjoiMjAyMS0wMy0wMVQwMjoxMjo1NyIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19LCJVc2VOdW1iZXJpbmdUeXBlT2ZQYXJlbnREb2N1bWVudCI6ZmFsc2V9XSwiRm9ybWF0dGVkVGV4dCI6eyIkaWQiOiIxNiIsIkNvdW50IjoxLCJUZXh0VW5pdHMiOlt7IiRpZCI6IjE3IiwiRm9udFN0eWxlIjp7IiRpZCI6IjE4IiwiTmV1dHJhbCI6dHJ1ZX0sIlJlYWRpbmdPcmRlciI6MSwiVGV4dCI6IihMb3JlbnpvIEppbcOpbmV6IGRlIEx1aXMgZXQgYWwuLCAyMDIwLCBwLsKgNykifV19LCJUYWciOiJDaXRhdmlQbGFjZWhvbGRlciNkMzUxYjc3MS04OGYyLTQ5ZWUtOWFhNi1iOWE3MzFjNTRhYWYiLCJUZXh0IjoiKExvcmVuem8gSmltw6luZXogZGUgTHVpcyBldCBhbC4sIDIwMjAsIHAuwqA3KSIsIldBSVZlcnNpb24iOiI2LjcuMC4wIn0=}</w:instrText>
           </w:r>
           <w:r w:rsidR="009424CD" w:rsidRPr="001F2A62">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="007F6CEE" w:rsidRPr="001F2A62">
             <w:t>(Lorenzo Jiménez de Luis et al., 2020, p. 7)</w:t>
           </w:r>
           <w:r w:rsidR="009424CD" w:rsidRPr="001F2A62">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="001F2A62">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38DC448F" w14:textId="43FB2FD3" w:rsidR="009424CD" w:rsidRPr="001F2A62" w:rsidRDefault="00205BFF" w:rsidP="00293994">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Por lo que como lo ha expresado el Programa de Naciones Unidas para el Desarrollo</w:t>
       </w:r>
-      <w:bookmarkStart w:id="32" w:name="_CTVK0018ad8f6b8382a4b159b187de2e4980410"/>
+      <w:bookmarkStart w:id="31" w:name="_CTVK0018ad8f6b8382a4b159b187de2e4980410"/>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> “</w:t>
       </w:r>
       <w:r w:rsidR="009424CD" w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>los mexicanos en las últimas décadas, debe fijarse como meta implementar soluciones aceleradoras para la recuperación que aprovechen el potencial tecnológico y prioricen la sostenibilidad social, ambiental y económica del desarrollo</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="009424CD" w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#eaeb4ce4-c5fb-47d5-913a-9e72928b3976"/>
           <w:id w:val="161368585"/>
           <w:placeholder>
             <w:docPart w:val="BAAF1E44B418479A8BD038EF336A872E"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009424CD" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00DE0E36" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBc3NvY2lhdGVXaXRoS25vd2xlZGdlSXRlbUlkIjoiOGFkOGY2YjgtMzgyYS00YjE1LTliMTgtN2RlMmU0OTgwNDEwIiwiSWQiOiJmOTBhNDY2Yi1mMmQxLTQxYTUtYTgyZC0yODY1YTQ1NGUxNzEiLCJSYW5nZUxlbmd0aCI6NDMsIlJlZmVyZW5jZUlkIjoiYTc1YTRmZTAtZWM3Yi00NmE5LTk4MzUtMDcxNzcxYjNkMmFhIiwiUGFnZVJhbmdlIjp7IiRpZCI6IjMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuUGFnZVJhbmdlLCBTd2lzc0FjYWRlbWljIiwiRW5kUGFnZSI6eyIkaWQiOiI0IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLlBhZ2VOdW1iZXIsIFN3aXNzQWNhZGVtaWMiLCJJc0Z1bGx5TnVtZXJpYyI6ZmFsc2UsIk51bWJlcmluZ1R5cGUiOjAsIk51bWVyYWxTeXN0ZW0iOjB9LCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowLCJPcmlnaW5hbFN0cmluZyI6IjgiLCJTdGFydFBhZ2UiOnsiJGlkIjoiNSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5QYWdlTnVtYmVyLCBTd2lzc0FjYWRlbWljIiwiSXNGdWxseU51bWVyaWMiOnRydWUsIk51bWJlciI6OCwiTnVtYmVyaW5nVHlwZSI6MCwiTnVtZXJhbFN5c3RlbSI6MCwiT3JpZ2luYWxTdHJpbmciOiI4IiwiUHJldHR5U3RyaW5nIjoiOCJ9fSwiUXVvdGF0aW9uVHlwZSI6MSwiUmVmZXJlbmNlIjp7IiRpZCI6IjYiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlJlZmVyZW5jZSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBYnN0cmFjdENvbXBsZXhpdHkiOjAsIkFic3RyYWN0U291cmNlVGV4dEZvcm1hdCI6MCwiQWNjZXNzRGF0ZSI6IjI4LzAyLzIwMjEiLCJBdXRob3JzIjpbXSwiQ2l0YXRpb25LZXlVcGRhdGVUeXBlIjowLCJDb2xsYWJvcmF0b3JzIjpbXSwiQ292ZXJQYXRoIjp7IiRpZCI6IjciLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkxpbmtlZFJlc291cmNlLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkxpbmtlZFJlc291cmNlVHlwZSI6MiwiT3JpZ2luYWxTdHJpbmciOiJDOlxcVXNlcnNcXFJvY2lvXFxBcHBEYXRhXFxMb2NhbFxcVGVtcFxcMDRmYnkzbWouanBnIiwiVXJpU3RyaW5nIjoiYTc1YTRmZTAtZWM3Yi00NmE5LTk4MzUtMDcxNzcxYjNkMmFhIiwiTGlua2VkUmVzb3VyY2VTdGF0dXMiOjgsIlByb3BlcnRpZXMiOnsiJGlkIjoiOCIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuTGlua2VkUmVzb3VyY2VQcm9wZXJ0aWVzLCBTd2lzc0FjYWRlbWljLkNpdGF2aSJ9LCJTeW5jRm9sZGVyVHlwZSI6MCwiSXNMb2NhbENsb3VkUHJvamVjdEZpbGVMaW5rIjpmYWxzZSwiSXNDbG91ZFJlc3RvcmUiOmZhbHNlLCJJc0Nsb3VkQ29weSI6ZmFsc2UsIkF0dGFjaG1lbnRGb2xkZXJXYXNJbkZhbGxiYWNrTW9kZSI6ZmFsc2V9LCJFZGl0b3JzIjpbeyIkaWQiOiI5IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiTGFzdE5hbWUiOiJMb3JlbnpvIEppbcOpbmV6IGRlIEx1aXMiLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjAsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIxLTAzLTAxVDAyOjEyOjU3IiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6IjRjYmFmOTdlLTU4OTMtNDE1My04NTQxLWIxZmY4NjMzMjM5MiIsIk1vZGlmaWVkT24iOiIyMDIxLTAzLTAxVDAyOjEyOjU3IiwiUHJvamVjdCI6eyIkaWQiOiIxMCIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUHJvamVjdCwgU3dpc3NBY2FkZW1pYy5DaXRhdmkifX0seyIkaWQiOiIxMSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkZpcnN0TmFtZSI6IlNhbmRyYSIsIkxhc3ROYW1lIjoiU29zYSIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MSwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjEtMDMtMDFUMDI6MTI6NTciLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiMWUyNjQzZjYtYjNkNC00NjhiLTg2ZTktMzE3ODhkNTEyMTUyIiwiTW9kaWZpZWRPbiI6IjIwMjEtMDMtMDFUMDI6MTI6NTciLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fSx7IiRpZCI6IjEyIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiRGFuaWVsYSIsIkxhc3ROYW1lIjoiVmFsbGFyaW5vIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoxLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMS0wMy0wMVQwMjoxMjo1NyIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJlYzRiZjE4YS04ZGQ1LTRiMWEtOTAxMi1mMDkwOWEwZjgwYzciLCJNb2RpZmllZE9uIjoiMjAyMS0wMy0wMVQwMjoxMjo1NyIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19LHsiJGlkIjoiMTMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJBbmEiLCJMYXN0TmFtZSI6IkRlbCBUb3JvIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoxLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMS0wMy0wMVQwMjoxMjo1NyIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiI5NDIwOTI2Zi02MDM2LTRkNTMtODRhZS05MDQxODkxNzJhZjkiLCJNb2RpZmllZE9uIjoiMjAyMS0wMy0wMVQwMjoxMjo1NyIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19XSwiRWRpdGlvbiI6IlByaW1lcmEiLCJFdmFsdWF0aW9uQ29tcGxleGl0eSI6MCwiRXZhbHVhdGlvblNvdXJjZVRleHRGb3JtYXQiOjAsIkdyb3VwcyI6W10sIkhhc0xhYmVsMSI6ZmFsc2UsIkhhc0xhYmVsMiI6ZmFsc2UsIktleXdvcmRzIjpbXSwiTG9jYXRpb25zIjpbXSwiT3JnYW5pemF0aW9ucyI6W3siJGlkIjoiMTQiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJMYXN0TmFtZSI6IlBOVUQgTcOpeGljbyIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MCwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjEtMDMtMDFUMDI6MTA6MzIiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiNTQ5NDJlNmQtYjAyYi00YmM0LWE1MWQtOGVlMmZlY2IyNzJjIiwiTW9kaWZpZWRPbiI6IjIwMjEtMDMtMDFUMDI6MTA6MzIiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fV0sIk90aGVyc0ludm9sdmVkIjpbXSwiUGFnZUNvdW50IjoiNzciLCJQbGFjZU9mUHVibGljYXRpb24iOiJNw6l4aWNvIiwiUHVibGlzaGVycyI6W3siJGlkIjoiMTUiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlB1Ymxpc2hlciwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJOYW1lIjoiUHJvZ3JhbWEgZGUgbGFzIE5hY2lvbmVzIFVuaWRhcyBwYXJhIGVsIERlc2Fycm9sbG8gKFBOVUQpIiwiUHJvdGVjdGVkIjpmYWxzZSwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjEtMDMtMDFUMDI6MTA6NTUiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZjA3ZDc1YTgtMjgzNy00M2M0LTlkMGEtYzY0YWFlMjBlZGZmIiwiTW9kaWZpZWRPbiI6IjIwMjEtMDMtMDFUMDI6MTA6NTUiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fV0sIlF1b3RhdGlvbnMiOltdLCJSZWZlcmVuY2VUeXBlIjoiQm9va0VkaXRlZCIsIlNob3J0VGl0bGUiOiJMb3JlbnpvIEppbcOpbmV6IGRlIEx1aXMsIFNvc2EgZXQgYWwuIChFZC4pIDIwMjAg4oCTIERlc2Fycm9sbG8gSHVtYW5vIHkgQ09WSUQtMTAgZW4iLCJTaG9ydFRpdGxlVXBkYXRlVHlwZSI6MCwiU3RhdGljSWRzIjpbIjJjM2RjMmM4LTFhZjEtNGM5YS1iMzdlLTg0OTIwMTNiZjIyYiJdLCJUYWJsZU9mQ29udGVudHNDb21wbGV4aXR5IjowLCJUYWJsZU9mQ29udGVudHNTb3VyY2VUZXh0Rm9ybWF0IjowLCJUYXNrcyI6W10sIlRpdGxlIjoiRGVzYXJyb2xsbyBIdW1hbm8geSBDT1ZJRC0xMCBlbiBNw6l4aWNvLiBEZXNhZsOtb3MgcGFyYSB1bmEgcmVjdXBlcmFjacOzbiBzb3N0ZW5pYmxlIiwiVHJhbnNsYXRvcnMiOltdLCJZZWFyIjoiMjAyMCIsIlllYXJSZXNvbHZlZCI6IjIwMjAiLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMS0wMy0wMVQwMjowNjo0MyIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJhNzVhNGZlMC1lYzdiLTQ2YTktOTgzNS0wNzE3NzFiM2QyYWEiLCJNb2RpZmllZE9uIjoiMjAyMS0wMy0wMVQwMjoxMjo1NyIsIlByb2plY3QiOnsiJHJlZiI6IjEwIn19LCJVc2VOdW1iZXJpbmdUeXBlT2ZQYXJlbnREb2N1bWVudCI6ZmFsc2V9LHsiJGlkIjoiMTYiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJJZCI6IjVmZWZhNGUzLWRmOTAtNDNhNS1iMjI2LTI0YmI3YWMwOGYzZSIsIlJhbmdlU3RhcnQiOjQzLCJSYW5nZUxlbmd0aCI6MTUsIlJlZmVyZW5jZUlkIjoiNWMzZTExZTEtY2E0YS00MmZiLTk0YTQtOTdjZmU0YjBlZWJkIiwiUmVmZXJlbmNlIjp7IiRpZCI6IjE3IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5SZWZlcmVuY2UsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiQWJzdHJhY3RDb21wbGV4aXR5IjowLCJBYnN0cmFjdFNvdXJjZVRleHRGb3JtYXQiOjAsIkFjY2Vzc0RhdGUiOiIyMy8xMS8yMDIwIiwiQXV0aG9ycyI6W3siJGlkIjoiMTgiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJBcmdlbnRpbmEiLCJMYXN0TmFtZSI6IlVOSUNFRiIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MSwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMjI6MzI6MjQiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZWU1NTk3OTgtOWEzMC00ZDJmLThkMzctYTdkNmE5ZDBmOTNiIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMjI6MzI6MjQiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fV0sIkNpdGF0aW9uS2V5VXBkYXRlVHlwZSI6MCwiQ29sbGFib3JhdG9ycyI6W10sIkNvdmVyUGF0aCI6eyIkaWQiOiIxOSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuTGlua2VkUmVzb3VyY2UsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiTGlua2VkUmVzb3VyY2VUeXBlIjoyLCJPcmlnaW5hbFN0cmluZyI6IkM6XFxVc2Vyc1xcUm9jaW9cXEFwcERhdGFcXExvY2FsXFxUZW1wXFw1aDByZ2dveC5qcGciLCJVcmlTdHJpbmciOiI1YzNlMTFlMS1jYTRhLTQyZmItOTRhNC05N2NmZTRiMGVlYmQiLCJMaW5rZWRSZXNvdXJjZVN0YXR1cyI6OCwiUHJvcGVydGllcyI6eyIkaWQiOiIyMCIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuTGlua2VkUmVzb3VyY2VQcm9wZXJ0aWVzLCBTd2lzc0FjYWRlbWljLkNpdGF2aSJ9LCJTeW5jRm9sZGVyVHlwZSI6MCwiSXNMb2NhbENsb3VkUHJvamVjdEZpbGVMaW5rIjpmYWxzZSwiSXNDbG91ZFJlc3RvcmUiOmZhbHNlLCJJc0Nsb3VkQ29weSI6ZmFsc2UsIkF0dGFjaG1lbnRGb2xkZXJXYXNJbkZhbGxiYWNrTW9kZSI6ZmFsc2V9LCJFZGl0b3JzIjpbXSwiRXZhbHVhdGlvbkNvbXBsZXhpdHkiOjAsIkV2YWx1YXRpb25Tb3VyY2VUZXh0Rm9ybWF0IjowLCJHcm91cHMiOltdLCJIYXNMYWJlbDEiOmZhbHNlLCJIYXNMYWJlbDIiOmZhbHNlLCJLZXl3b3JkcyI6W10sIkxvY2F0aW9ucyI6W3siJGlkIjoiMjEiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkxvY2F0aW9uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkFkZHJlc3MiOnsiJGlkIjoiMjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkxpbmtlZFJlc291cmNlLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkxpbmtlZFJlc291cmNlVHlwZSI6NSwiT3JpZ2luYWxTdHJpbmciOiJodHRwczovL3d3dy51bmljZWYub3JnL2FyZ2VudGluYS9tZWRpYS84MDU2L2ZpbGUvQ292aWQxOS1FbmN1ZXN0YVJhcGlkYS1JbmZvcm1lRWR1Y2FjaW9uLnBkZiIsIlVyaVN0cmluZyI6Imh0dHBzOi8vd3d3LnVuaWNlZi5vcmcvYXJnZW50aW5hL21lZGlhLzgwNTYvZmlsZS9Db3ZpZDE5LUVuY3Vlc3RhUmFwaWRhLUluZm9ybWVFZHVjYWNpb24ucGRmIiwiTGlua2VkUmVzb3VyY2VTdGF0dXMiOjgsIlByb3BlcnRpZXMiOnsiJGlkIjoiMjMiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkxpbmtlZFJlc291cmNlUHJvcGVydGllcywgU3dpc3NBY2FkZW1pYy5DaXRhdmkifSwiU3luY0ZvbGRlclR5cGUiOjAsIklzTG9jYWxDbG91ZFByb2plY3RGaWxlTGluayI6ZmFsc2UsIklzQ2xvdWRSZXN0b3JlIjpmYWxzZSwiSXNDbG91ZENvcHkiOmZhbHNlLCJBdHRhY2htZW50Rm9sZGVyV2FzSW5GYWxsYmFja01vZGUiOmZhbHNlfSwiQW5ub3RhdGlvbnMiOltdLCJMb2NhdGlvblR5cGUiOjAsIk1pcnJvcnNSZWZlcmVuY2VQcm9wZXJ0eUlkIjoxNTEsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDAyOjA0OjEyIiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6ImM3NmJlMjNhLWZlZDQtNGNmNy1iY2Y3LThlY2MzZTFiMjljOSIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDIyOjMyOjA1IiwiUHJvamVjdCI6eyIkcmVmIjoiMTAifX1dLCJPbmxpbmVBZGRyZXNzIjoiaHR0cHM6Ly93d3cudW5pY2VmLm9yZy9hcmdlbnRpbmEvbWVkaWEvODA1Ni9maWxlL0NvdmlkMTktRW5jdWVzdGFSYXBpZGEtSW5mb3JtZUVkdWNhY2lvbi5wZGYiLCJPcmdhbml6YXRpb25zIjpbeyIkcmVmIjoiMTgifV0sIk90aGVyc0ludm9sdmVkIjpbXSwiUGFnZUNvdW50IjoiMjIiLCJQbGFjZU9mUHVibGljYXRpb24iOiJBcmdlbnRpbmEiLCJQdWJsaXNoZXJzIjpbXSwiUXVvdGF0aW9ucyI6W10sIlJlZmVyZW5jZVR5cGUiOiJJbnRlcm5ldERvY3VtZW50IiwiU2hvcnRUaXRsZSI6IlVOSUNFRiAyMDIwIOKAkyBFbmN1ZXN0YSBkZSBQZXJjZXBjacOzbiB5IEFjdGl0dWRlcyIsIlNob3J0VGl0bGVVcGRhdGVUeXBlIjowLCJTdGF0aWNJZHMiOlsiODAzNjViMjktMDQzNi00MGExLTgyMTEtODEyYTQ0MWVkODlmIl0sIlRhYmxlT2ZDb250ZW50c0NvbXBsZXhpdHkiOjAsIlRhYmxlT2ZDb250ZW50c1NvdXJjZVRleHRGb3JtYXQiOjAsIlRhc2tzIjpbXSwiVGl0bGUiOiJFbmN1ZXN0YSBkZSBQZXJjZXBjacOzbiB5IEFjdGl0dWRlcyBkZSBsYSBQb2JsYWNpw7NuLiBJbXBhY3RvIGRlIGxhIHBhbmRlbWlhIENPVklELTE5IHkgbGFzIG1lZGlkYXMgYWRvcHRhZGFzIHBvciBlbCBnb2JpZXJubyBzb2JyZSBsYSB2aWRhIGNvdGlkaWFuYSIsIlRyYW5zbGF0b3JzIjpbXSwiWWVhciI6IjIwMjAiLCJZZWFyUmVzb2x2ZWQiOiIyMDIwIiwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMDI6MDQ6MTEiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiNWMzZTExZTEtY2E0YS00MmZiLTk0YTQtOTdjZmU0YjBlZWJkIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMjI6MzM6MzEiLCJQcm9qZWN0Ijp7IiRyZWYiOiIxMCJ9fSwiVXNlTnVtYmVyaW5nVHlwZU9mUGFyZW50RG9jdW1lbnQiOmZhbHNlfV0sIkZvcm1hdHRlZFRleHQiOnsiJGlkIjoiMjQiLCJDb3VudCI6MSwiVGV4dFVuaXRzIjpbeyIkaWQiOiIyNSIsIkZvbnRTdHlsZSI6eyIkaWQiOiIyNiIsIk5ldXRyYWwiOnRydWV9LCJSZWFkaW5nT3JkZXIiOjEsIlRleHQiOiIoTG9yZW56byBKaW3DqW5leiBkZSBMdWlzIGV0IGFsLiwgMjAyMCwgcC7CoDg7IFVOSUNFRiwgMjAyMCkifV19LCJUYWciOiJDaXRhdmlQbGFjZWhvbGRlciNlYWViNGNlNC1jNWZiLTQ3ZDUtOTEzYS05ZTcyOTI4YjM5NzYiLCJUZXh0IjoiKExvcmVuem8gSmltw6luZXogZGUgTHVpcyBldCBhbC4sIDIwMjAsIHAuwqA4OyBVTklDRUYsIDIwMjApIiwiV0FJVmVyc2lvbiI6IjYuNy4wLjAifQ==}</w:instrText>
           </w:r>
           <w:r w:rsidR="009424CD" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
@@ -11507,87 +11432,87 @@
             </w:rPr>
             <w:t>(Lorenzo Jiménez de Luis et al., 2020, p. 8) y (UNICEF, 2020)</w:t>
           </w:r>
           <w:r w:rsidR="009424CD" w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="001F2A62">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p w14:paraId="5320E91E" w14:textId="47BFDFF1" w:rsidR="00316623" w:rsidRPr="00765171" w:rsidRDefault="00316623" w:rsidP="00293994">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00765171">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>C</w:t>
       </w:r>
-      <w:bookmarkStart w:id="33" w:name="_CTVC001f791fcf252bf480492b653896a8ad0a4"/>
+      <w:bookmarkStart w:id="32" w:name="_CTVC001f791fcf252bf480492b653896a8ad0a4"/>
       <w:r w:rsidRPr="00765171">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>onclusiones</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="7CB8B885" w14:textId="11BEA3AB" w:rsidR="007F6CEE" w:rsidRPr="00293994" w:rsidRDefault="007F6CEE" w:rsidP="00293994">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00293994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Podemos concluir tomando en cuenta las presentes aportaciones que la pandemia del COVID 19 nos ha dejado importantes enseñanzas tomando en cuenta que cada vez nos encontramos en un mundo más interconectado lo que nos hace más vulnerables para que las epidemias locales se conviertan en pandemias, lo que nos amerita el generar alianzas internacionales que nos permitan generar una cooperación internacional apegada a la solidaridad y la atención ante estas emergencias sanitaria, apuntando al fortalecimiento de los sistemas de gobernanza a nivel de salud </w:t>
       </w:r>
       <w:r w:rsidR="00293994" w:rsidRPr="00293994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -11895,51 +11820,50 @@
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:tag w:val="CitaviBibliography"/>
         <w:id w:val="1456828363"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="76EEC48F" w14:textId="4BB48E6B" w:rsidR="00DE0E36" w:rsidRPr="00765171" w:rsidRDefault="00795FD2" w:rsidP="00765171">
           <w:pPr>
             <w:pStyle w:val="CitaviBibliographyHeading"/>
             <w:spacing w:line="360" w:lineRule="auto"/>
             <w:ind w:left="709" w:hanging="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
@@ -11966,61 +11890,61 @@
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Referencias</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="7D238D2A" w14:textId="77777777" w:rsidR="00DE0E36" w:rsidRPr="00765171" w:rsidRDefault="00DE0E36" w:rsidP="00765171">
           <w:pPr>
             <w:pStyle w:val="CitaviBibliographyEntry"/>
             <w:spacing w:line="360" w:lineRule="auto"/>
             <w:ind w:left="709" w:hanging="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="34" w:name="_CTVL0016aca614f2eec4c18ac6c63288016bfe9"/>
+          <w:bookmarkStart w:id="33" w:name="_CTVL0016aca614f2eec4c18ac6c63288016bfe9"/>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Baeza, M. A. (2020). Apuntes sobre el proyecto de investigación colectivo: Estudio sobre las percepciones del impacto social del COVID-19 en el contexto iberoamericano.</w:t>
           </w:r>
-          <w:bookmarkEnd w:id="34"/>
+          <w:bookmarkEnd w:id="33"/>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Boletín de Opinión de la Red Iberoamericana de Investigación en Imaginarios y Representaciones (RIIR)</w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
@@ -12038,61 +11962,61 @@
             <w:t>21</w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>(21), 13–19.</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="56F71787" w14:textId="77777777" w:rsidR="00DE0E36" w:rsidRPr="00765171" w:rsidRDefault="00DE0E36" w:rsidP="00765171">
           <w:pPr>
             <w:pStyle w:val="CitaviBibliographyEntry"/>
             <w:spacing w:line="360" w:lineRule="auto"/>
             <w:ind w:left="709" w:hanging="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="35" w:name="_CTVL0017d6d07f1051a428b889beb5852c58d3b"/>
+          <w:bookmarkStart w:id="34" w:name="_CTVL0017d6d07f1051a428b889beb5852c58d3b"/>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Baptista Lucio, P., Loeza Altamirano, C. A., Almazán Zimerman, A., López Alcaraz, V. A. y Cárdenas Domínguez, J. L. (2020). Encues ta nacional a docentes ante el Covid-19. Retos para la educación a distancia.</w:t>
           </w:r>
-          <w:bookmarkEnd w:id="35"/>
+          <w:bookmarkEnd w:id="34"/>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>RLEE Nueva Epoca, México</w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
@@ -12110,61 +12034,61 @@
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve">(Número Especial), 41–88. Recuperado de https://rlee.ibero.mx/index.php/rlee/article/view/96/369 </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="69659A42" w14:textId="77777777" w:rsidR="00DE0E36" w:rsidRPr="00765171" w:rsidRDefault="00DE0E36" w:rsidP="00765171">
           <w:pPr>
             <w:pStyle w:val="CitaviBibliographyEntry"/>
             <w:spacing w:line="360" w:lineRule="auto"/>
             <w:ind w:left="709" w:hanging="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="36" w:name="_CTVL0011e2e7702e91d4c26bb508bb109b391c5"/>
+          <w:bookmarkStart w:id="35" w:name="_CTVL0011e2e7702e91d4c26bb508bb109b391c5"/>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Browne, R. y Del Valle Carlos (Eds.). (2020).</w:t>
           </w:r>
-          <w:bookmarkEnd w:id="36"/>
+          <w:bookmarkEnd w:id="35"/>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>COVID-19. La comunicación en tiempos de pandemia</w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
@@ -12182,123 +12106,123 @@
             <w:t>a</w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve"> ed.). Argentina.</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="374018EE" w14:textId="77777777" w:rsidR="00DE0E36" w:rsidRPr="00765171" w:rsidRDefault="00DE0E36" w:rsidP="00765171">
           <w:pPr>
             <w:pStyle w:val="CitaviBibliographyEntry"/>
             <w:spacing w:line="360" w:lineRule="auto"/>
             <w:ind w:left="709" w:hanging="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="37" w:name="_CTVL0011a87b6122b4b403eb21d0d2b203c67ef"/>
+          <w:bookmarkStart w:id="36" w:name="_CTVL0011a87b6122b4b403eb21d0d2b203c67ef"/>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Carbonetti, A. (2020). La sociedad de esa época tenia precedentes.</w:t>
           </w:r>
-          <w:bookmarkEnd w:id="37"/>
+          <w:bookmarkEnd w:id="36"/>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Acción REvista Informativa de Ciencia y Tecnología del Gobierno de Córdiba</w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>, (37), 36.</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="26210EAE" w14:textId="77777777" w:rsidR="00DE0E36" w:rsidRPr="00765171" w:rsidRDefault="00DE0E36" w:rsidP="00765171">
           <w:pPr>
             <w:pStyle w:val="CitaviBibliographyEntry"/>
             <w:spacing w:line="360" w:lineRule="auto"/>
             <w:ind w:left="709" w:hanging="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="38" w:name="_CTVL00185126f46c7ca471e80a589d39eec940f"/>
+          <w:bookmarkStart w:id="37" w:name="_CTVL00185126f46c7ca471e80a589d39eec940f"/>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t xml:space="preserve">Domingues, J. M., Mascareño, A., Araujo, K., Pignuoli Ocampo, S., Ilizarbe Pizarro, C., Bringel, B., … </w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Costa, S. (Eds.). (2020).</w:t>
           </w:r>
-          <w:bookmarkEnd w:id="38"/>
+          <w:bookmarkEnd w:id="37"/>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Teoría y Cambio Social</w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
@@ -12335,221 +12259,221 @@
             <w:t>a</w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve"> ed.).</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="2433FED7" w14:textId="77777777" w:rsidR="00DE0E36" w:rsidRPr="00765171" w:rsidRDefault="00DE0E36" w:rsidP="00765171">
           <w:pPr>
             <w:pStyle w:val="CitaviBibliographyEntry"/>
             <w:spacing w:line="360" w:lineRule="auto"/>
             <w:ind w:left="709" w:hanging="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="39" w:name="_CTVL001f6d6ad20103a434d989796b22e55ed86"/>
+          <w:bookmarkStart w:id="38" w:name="_CTVL001f6d6ad20103a434d989796b22e55ed86"/>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Gobierno de México. (2020).</w:t>
           </w:r>
-          <w:bookmarkEnd w:id="39"/>
+          <w:bookmarkEnd w:id="38"/>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Coronavirus – gob.mx</w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve">. Recuperado de https://coronavirus.gob.mx/ </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="59C289F3" w14:textId="77777777" w:rsidR="00DE0E36" w:rsidRPr="00765171" w:rsidRDefault="00DE0E36" w:rsidP="00765171">
           <w:pPr>
             <w:pStyle w:val="CitaviBibliographyEntry"/>
             <w:spacing w:line="360" w:lineRule="auto"/>
             <w:ind w:left="709" w:hanging="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="40" w:name="_CTVL001c881d37d772d4c489792ce3f89e60afd"/>
+          <w:bookmarkStart w:id="39" w:name="_CTVL001c881d37d772d4c489792ce3f89e60afd"/>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Infobae. (2021).</w:t>
           </w:r>
-          <w:bookmarkEnd w:id="40"/>
+          <w:bookmarkEnd w:id="39"/>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Mapa del coronavirus en México 28 de febrero: a un año del primer caso, hay más de 185,000 muertes y 2,000,000 de contagios</w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve">. Recuperado de https://www.infobae.com/america/mexico/2021/02/28/mapa-del-coronavirus-en-mexico-28-de-febrero-a-un-ano-del-primer-caso-hay-mas-de-185000-muertes-y-2000000-de-contagios/ </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="3F2D3F9F" w14:textId="77777777" w:rsidR="00DE0E36" w:rsidRPr="00765171" w:rsidRDefault="00DE0E36" w:rsidP="00765171">
           <w:pPr>
             <w:pStyle w:val="CitaviBibliographyEntry"/>
             <w:spacing w:line="360" w:lineRule="auto"/>
             <w:ind w:left="709" w:hanging="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="41" w:name="_CTVL001f3882bcee6be473ba299530b179ae887"/>
+          <w:bookmarkStart w:id="40" w:name="_CTVL001f3882bcee6be473ba299530b179ae887"/>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Jiménez, L. C. V. (2013). Epidemias y pandemias: Una realidad para el siglo XXI. Un mundo y una salud.</w:t>
           </w:r>
-          <w:bookmarkEnd w:id="41"/>
+          <w:bookmarkEnd w:id="40"/>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Revista LASALLISTA de Investigación</w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>, (10), 7–8.</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="1F819FD8" w14:textId="77777777" w:rsidR="00DE0E36" w:rsidRPr="00765171" w:rsidRDefault="00DE0E36" w:rsidP="00765171">
           <w:pPr>
             <w:pStyle w:val="CitaviBibliographyEntry"/>
             <w:spacing w:line="360" w:lineRule="auto"/>
             <w:ind w:left="709" w:hanging="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="42" w:name="_CTVL001c6e226e7f7964b36abb3817cb2d087fb"/>
+          <w:bookmarkStart w:id="41" w:name="_CTVL001c6e226e7f7964b36abb3817cb2d087fb"/>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:lastRenderedPageBreak/>
             <w:t>Juárez-Nájera, M., Bustos-Aguayo, J. M., Carreón Guillén, J. y García-Lirios, C. (2020). La percepción de riesgo en estudiantes universitarios ante la propagación del coronavirus SARS-COV-2 y la enfermedad COVID 2019.</w:t>
           </w:r>
-          <w:bookmarkEnd w:id="42"/>
+          <w:bookmarkEnd w:id="41"/>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Revista de Psicología de la Universidad Autponoma del Estado de México</w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
@@ -12567,210 +12491,190 @@
             <w:t>9</w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>(17), 94–107.</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="0705BE6E" w14:textId="2D7DF2BB" w:rsidR="00F51519" w:rsidRDefault="00F51519" w:rsidP="00765171">
           <w:pPr>
             <w:pStyle w:val="CitaviBibliographyEntry"/>
             <w:spacing w:line="360" w:lineRule="auto"/>
             <w:ind w:left="709" w:hanging="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="43" w:name="_CTVL001a75a4fe0ec7b46a99835071771b3d2aa"/>
+          <w:bookmarkStart w:id="42" w:name="_CTVL001a75a4fe0ec7b46a99835071771b3d2aa"/>
           <w:r w:rsidRPr="00F51519">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
-            <w:t xml:space="preserve">Lepe-Carrión, Patricio (2020). "Biopolítica: </w:t>
-[...19 lines deleted...]
-            <w:t xml:space="preserve"> y medicina social". En Browne, R. y Del Valle Carlos (Eds.). (2020). COVID-19. La comunicación en tiempos de pandemia(1aed.). Ediciones UFRO.</w:t>
+            <w:t>Lepe-Carrión, Patricio (2020). "Biopolítica: somatocracia y medicina social". En Browne, R. y Del Valle Carlos (Eds.). (2020). COVID-19. La comunicación en tiempos de pandemia(1aed.). Ediciones UFRO.</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="7B58C90D" w14:textId="29ED132F" w:rsidR="00DE0E36" w:rsidRPr="00765171" w:rsidRDefault="00DE0E36" w:rsidP="00765171">
           <w:pPr>
             <w:pStyle w:val="CitaviBibliographyEntry"/>
             <w:spacing w:line="360" w:lineRule="auto"/>
             <w:ind w:left="709" w:hanging="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Lorenzo Jiménez de Luis, Sosa, S., Vallarino, D. y Del Toro, A. (Eds.). (2020).</w:t>
           </w:r>
-          <w:bookmarkEnd w:id="43"/>
+          <w:bookmarkEnd w:id="42"/>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Desarrollo Humano y COVID-10 en México. Desafíos para una recuperación sostenible</w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve"> (Primera). México: Programa de las Naciones Unidas para el Desarrollo (PNUD).</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="0772BD23" w14:textId="77777777" w:rsidR="00DE0E36" w:rsidRPr="00765171" w:rsidRDefault="00DE0E36" w:rsidP="00765171">
           <w:pPr>
             <w:pStyle w:val="CitaviBibliographyEntry"/>
             <w:spacing w:line="360" w:lineRule="auto"/>
             <w:ind w:left="709" w:hanging="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="44" w:name="_CTVL0010f3e833defc647308efb7284485dd449"/>
+          <w:bookmarkStart w:id="43" w:name="_CTVL0010f3e833defc647308efb7284485dd449"/>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Organización Panamericana de la Salud / Organización Mundial de la Salud. (2020).</w:t>
           </w:r>
-          <w:bookmarkEnd w:id="44"/>
+          <w:bookmarkEnd w:id="43"/>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Actualización Epidemiológica Nuevo Coronavirus (COVID-19)</w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve">. Recuperado de www.paho.org </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="0A24561F" w14:textId="77777777" w:rsidR="00DE0E36" w:rsidRPr="00765171" w:rsidRDefault="00DE0E36" w:rsidP="00765171">
           <w:pPr>
             <w:pStyle w:val="CitaviBibliographyEntry"/>
             <w:spacing w:line="360" w:lineRule="auto"/>
             <w:ind w:left="709" w:hanging="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="45" w:name="_CTVL001313b3080419b4953a137e2ac201f5631"/>
+          <w:bookmarkStart w:id="44" w:name="_CTVL001313b3080419b4953a137e2ac201f5631"/>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Rodicio-García, M. L., Ríos-de-Deus, M. P., Mosquera-González, M. J. y Penado Abilleira, M. (2020). La Brecha Digital en Estudiantes Españoles ante la Crisis de la Covid-19.</w:t>
           </w:r>
-          <w:bookmarkEnd w:id="45"/>
+          <w:bookmarkEnd w:id="44"/>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Revista Internacional de Educación para la Justicia Social</w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
@@ -12788,114 +12692,114 @@
             <w:t>9</w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve">(3), 103–125. https://doi.org/10.15366/riejs2020.9.3.006 </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="6A01E0AC" w14:textId="77777777" w:rsidR="00DE0E36" w:rsidRPr="00765171" w:rsidRDefault="00DE0E36" w:rsidP="00765171">
           <w:pPr>
             <w:pStyle w:val="CitaviBibliographyEntry"/>
             <w:spacing w:line="360" w:lineRule="auto"/>
             <w:ind w:left="709" w:hanging="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="46" w:name="_CTVL0015c3e11e1ca4a42fb94a497cfe4b0eebd"/>
+          <w:bookmarkStart w:id="45" w:name="_CTVL0015c3e11e1ca4a42fb94a497cfe4b0eebd"/>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>UNICEF, A. (2020).</w:t>
           </w:r>
-          <w:bookmarkEnd w:id="46"/>
+          <w:bookmarkEnd w:id="45"/>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Encuesta de Percepción y Actitudes de la Población. Impacto de la pandemia COVID-19 y las medidas adoptadas por el gobierno sobre la vida cotidiana</w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve">. Recuperado de https://www.unicef.org/argentina/media/8056/file/Covid19-EncuestaRapida-InformeEducacion.pdf </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="32F5E279" w14:textId="77777777" w:rsidR="00DE0E36" w:rsidRPr="00765171" w:rsidRDefault="00DE0E36" w:rsidP="00765171">
           <w:pPr>
             <w:pStyle w:val="CitaviBibliographyEntry"/>
             <w:spacing w:line="360" w:lineRule="auto"/>
             <w:ind w:left="709" w:hanging="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="47" w:name="_CTVL001a53a40bddb404fbfb3c4b6c9428722e3"/>
+          <w:bookmarkStart w:id="46" w:name="_CTVL001a53a40bddb404fbfb3c4b6c9428722e3"/>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Urbina-Medina, H., Noguera Brizuela, D., Levy Mizhary, J., Carrizo, J., III y Betancourt, A. (2016). Comunicación efectiva y ética en casos de epidemias y pandemias.</w:t>
           </w:r>
-          <w:bookmarkEnd w:id="47"/>
+          <w:bookmarkEnd w:id="46"/>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Archivos Venezolanos de Puericultura y Pediatría</w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
@@ -12913,61 +12817,61 @@
             <w:t>79</w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve">(4), 113–117. Recuperado de http://ve.scielo.org/pdf/avpp/v79n4/art02.pdf </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="1000A753" w14:textId="790F2C81" w:rsidR="00795FD2" w:rsidRPr="00765171" w:rsidRDefault="00DE0E36" w:rsidP="00765171">
           <w:pPr>
             <w:pStyle w:val="CitaviBibliographyEntry"/>
             <w:spacing w:line="360" w:lineRule="auto"/>
             <w:ind w:left="709" w:hanging="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="48" w:name="_CTVL0010945139f38364d3f841b73a94b340f37"/>
+          <w:bookmarkStart w:id="47" w:name="_CTVL0010945139f38364d3f841b73a94b340f37"/>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Villamil Jiménez, L. C. (2013). Epidemias y pandemias: una realidad para el siglo XXI. Un mundo y una salud.</w:t>
           </w:r>
-          <w:bookmarkEnd w:id="48"/>
+          <w:bookmarkEnd w:id="47"/>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>Revista LASALLISTA de Investigación</w:t>
           </w:r>
           <w:r w:rsidRPr="00765171">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-MX"/>
@@ -12989,135 +12893,134 @@
     <w:p w14:paraId="00842D3E" w14:textId="77777777" w:rsidR="00795FD2" w:rsidRPr="001F2A62" w:rsidRDefault="00795FD2" w:rsidP="001F2A62">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00795FD2" w:rsidRPr="001F2A62" w:rsidSect="00BE54A5">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="851" w:right="1701" w:bottom="851" w:left="1701" w:header="426" w:footer="258" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3729A57F" w14:textId="77777777" w:rsidR="00A71676" w:rsidRDefault="00A71676" w:rsidP="00F22DE5">
+    <w:p w14:paraId="453CDCC0" w14:textId="77777777" w:rsidR="008D0648" w:rsidRDefault="008D0648" w:rsidP="00F22DE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57077CA7" w14:textId="77777777" w:rsidR="00A71676" w:rsidRDefault="00A71676" w:rsidP="00F22DE5">
+    <w:p w14:paraId="17082668" w14:textId="77777777" w:rsidR="008D0648" w:rsidRDefault="008D0648" w:rsidP="00F22DE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:id w:val="1374042646"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="7152EC28" w14:textId="5A2B89BA" w:rsidR="00BE54A5" w:rsidRPr="00BE54A5" w:rsidRDefault="00BE54A5" w:rsidP="00BE54A5">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00D851CA">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
           </w:rPr>
           <w:t xml:space="preserve">Vol. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r w:rsidRPr="00D851CA">
           <w:rPr>
@@ -13132,130 +13035,145 @@
             <w:b/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidRPr="00D851CA">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
           </w:rPr>
           <w:t xml:space="preserve">                  </w:t>
         </w:r>
         <w:proofErr w:type="gramStart"/>
         <w:r>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
           </w:rPr>
           <w:t>Enero</w:t>
         </w:r>
         <w:proofErr w:type="gramEnd"/>
         <w:r>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
           </w:rPr>
-          <w:t xml:space="preserve"> – Junio 2021</w:t>
+          <w:t xml:space="preserve"> – </w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:b/>
+          </w:rPr>
+          <w:t>Junio</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:b/>
+          </w:rPr>
+          <w:t xml:space="preserve"> 2021</w:t>
         </w:r>
         <w:r w:rsidRPr="00D851CA">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
           </w:rPr>
           <w:t xml:space="preserve">                           CDHIS</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4ECD4201" w14:textId="77777777" w:rsidR="00A71676" w:rsidRDefault="00A71676" w:rsidP="00F22DE5">
+    <w:p w14:paraId="38A58EF6" w14:textId="77777777" w:rsidR="008D0648" w:rsidRDefault="008D0648" w:rsidP="00F22DE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="032F1463" w14:textId="77777777" w:rsidR="00A71676" w:rsidRDefault="00A71676" w:rsidP="00F22DE5">
+    <w:p w14:paraId="04686D30" w14:textId="77777777" w:rsidR="008D0648" w:rsidRDefault="008D0648" w:rsidP="00F22DE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="5257A899" w14:textId="22F69C05" w:rsidR="008742EC" w:rsidRPr="00281B45" w:rsidRDefault="008742EC" w:rsidP="00511894">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00281B45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">e la familia de los coronavirus apareció en China en diciembre pasado, y provocó una enfermedad llamada Covid-19, que se ha extendido por el mundo, declarándose pandemia por la Organización Mundial de la Salud (OMS, 2020, Secretaría de Salud, 2020) y </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:alias w:val="To edit, see citavi.com/edit"/>
           <w:tag w:val="CitaviPlaceholder#2cd3086c-9620-4d8d-b51f-3906af8a7ae5"/>
           <w:id w:val="389148040"/>
           <w:placeholder>
             <w:docPart w:val="391290004019474EB34EE86EEC3CB5DF"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00281B45">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
             <w:instrText>ADDIN CitaviPlaceholder{eyIkaWQiOiIxIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5DaXRhdGlvbnMuV29yZFBsYWNlaG9sZGVyLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkVudHJpZXMiOlt7IiRpZCI6IjIiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLkNpdGF0aW9ucy5Xb3JkUGxhY2Vob2xkZXJFbnRyeSwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJBc3NvY2lhdGVXaXRoS25vd2xlZGdlSXRlbUlkIjoiYmJlMGQ5OWUtY2MwZi00NmIwLWJhZGQtOGE4NmI0MGE3ODVkIiwiSWQiOiI5ZGYyMjE3ZS01MDA1LTQwNDktOWVlZS0zNzlmMmY4NzBkNjEiLCJSYW5nZUxlbmd0aCI6MTAxLCJSZWZlcmVuY2VJZCI6IjdkNmQwN2YxLTA1MWEtNDI4Yi04ODliLWViNTg1MmM1OGQzYiIsIlBhZ2VSYW5nZSI6eyIkaWQiOiIzIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLlBhZ2VSYW5nZSwgU3dpc3NBY2FkZW1pYyIsIkVuZFBhZ2UiOnsiJGlkIjoiNCIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5QYWdlTnVtYmVyLCBTd2lzc0FjYWRlbWljIiwiSXNGdWxseU51bWVyaWMiOmZhbHNlLCJOdW1iZXJpbmdUeXBlIjowLCJOdW1lcmFsU3lzdGVtIjowfSwiTnVtYmVyaW5nVHlwZSI6MCwiTnVtZXJhbFN5c3RlbSI6MCwiT3JpZ2luYWxTdHJpbmciOiI0MiIsIlN0YXJ0UGFnZSI6eyIkaWQiOiI1IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLlBhZ2VOdW1iZXIsIFN3aXNzQWNhZGVtaWMiLCJJc0Z1bGx5TnVtZXJpYyI6dHJ1ZSwiTnVtYmVyIjo0MiwiTnVtYmVyaW5nVHlwZSI6MCwiTnVtZXJhbFN5c3RlbSI6MCwiT3JpZ2luYWxTdHJpbmciOiI0MiIsIlByZXR0eVN0cmluZyI6IjQyIn19LCJRdW90YXRpb25UeXBlIjoxLCJSZWZlcmVuY2UiOnsiJGlkIjoiNiIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUmVmZXJlbmNlLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkFic3RyYWN0IjoiRWwgY29yb25hdmlydXMgU0FSUyBDT1YtMiB5IHN1IHByb3BhZ2FjacOzbiBsbGV2w7MgXHJcbmEgbG9zIGdvYmllcm5vcyBkZWwgbXVuZG8gYSB0b21hciBsYXMgcmVjb21lbi0gXHJcbmRhY2lvbmVzIGRlIGxhIE9NUywgcHVibGljYWRhcyBlbCAxMSBkZSBtYXJ6byBkZSBcclxuMjAyMCwgbG8gcXVlIHJlc3VsdMOzIGVuIGxhIHN1c3BlbnNpw7NuIGRlIGFjdGl2aWRhLSBcclxuZGVzIGVzY29sYXJlcyBwcmVzZW5jaWFsZXMuIEVuIE3DqXhpY28sIG3DoXMgZGUgMzAgXHJcbm1pbGxvbmVzIGRlIGVzdHVkaWFudGVzIHkgZG9zIG1pbGxvbmVzIGRlIGRvY2VuLSBcclxudGVzIGVuZnJlbnRhbiBlc3RhIHNpdHVhY2nDs24uIEVuIGVzdGUgY29udGV4dG8sIGxhIFxyXG5wcmVzZW50ZSBpbnZlc3RpZ2FjacOzbiB0aWVuZSBwb3Igb2JqZXRvIGRlc2NyaWJpciBcclxubGFzIGFjdGl2aWRhZGVzIHF1ZSBkb2NlbnRlcyBtZXhpY2Fub3MgbGxldmFuIGEgXHJcbmNhYm8gcGFyYSBkYXIgY29udGludWlkYWQgYWwgYcOxbyBhY2Fkw6ltaWNvLCBhIFxyXG50cmF2w6lzIGRlbCBjdWVzdGlvbmFyaW8gRU5ELUNvdmlkLTE5LCBxdWUgcmVzLSBcclxucG9uZGllcm9uIGVuIGzDrW5lYSAyIFxyXG4yNTMgcHJvZmVzb3JlcyBkZSBlc2N1ZWxhcyBcclxucMO6YmxpY2FzLiBEZSBsb3MgcmVzdWx0YWRvcyBzdXJnZSB1bmEgY2xhcmEgZGVzLSBcclxuY3JpcGNpw7NuIGRlIGxhcyBoZXJyYW1pZW50YXMgZGlnaXRhbGVzIHV0aWxpemFkYXMgXHJcbnBvciBsb3MgZG9jZW50ZXMgbWV4aWNhbm9zIHRhbnRvIHBhcmEgbGEgZ2VzdGnDs24gXHJcbmRlbCBjdXJzbywgY29tbyBwYXJhIGxhIGVuc2XDsWFuemEgeSBlbCBhcHJlbmRpemEtIFxyXG5qZSBkZSBsb3MgYWx1bW5vcywgb3JpZW50YWRhcyBhIGRhciBjb250aW51aWRhZCBhIFxyXG5sYSBlZHVjYWNpw7NuIGludGVycnVtcGlkYS4gQ29tYmluYW4gcGFyYSBlbGxvIFxyXG5oZXJyYW1pZW50YXMgZGlnaXRhbGVzIGNvbiByZWN1cnNvcyB0cmFkaWNpb25hbGVzLiBcclxuU2UgZW5jb250cmFyb24gZGlmZXJlbmNpYXMgc2lnbmlmaWNhdGl2YXMgZGFkYXMgXHJcbnBvciByZWdpw7NuIGdlb2dyw6FmaWNhIHkgbml2ZWwgZWR1Y2F0aXZvOyBubyBhc8OtIGVuIFxyXG5jdWFudG8gYSBlZGFkIG8gc2V4byBkZWwgZG9jZW50ZS4gT3Ryb3MgaGFsbGF6Z29zIFxyXG5pbXBvcnRhbnRlcyBzdXJnZW4gYSBwYXJ0aXIgZGUgdW4gYW7DoWxpc2lzIGRlIHNlbi0gXHJcbnRpbWllbnRvcyBkb2NlbnRlcyBhbnRlIGxhIHNpdHVhY2nDs24gcXVlIHZpdmVuIHksIFxyXG5zb2JyZSB0b2RvLCBhY2VyY2EgZGUgbGEgY2FwYWNpdGFjacOzbiB5IGVsIGFjb21wYS0gXHJcbsOxYW1pZW50byBxdWUgbGVzIGd1c3RhcsOtYSBlbiBlbCBmdXR1cm8gcmVjaWJpci4iLCJBYnN0cmFjdENvbXBsZXhpdHkiOjAsIkFic3RyYWN0U291cmNlVGV4dEZvcm1hdCI6MCwiQWNjZXNzRGF0ZSI6IjIzLzExLzIwMjAiLCJBdXRob3JzIjpbeyIkaWQiOiI3IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiUGlsYXIiLCJMYXN0TmFtZSI6IkJhcHRpc3RhIEx1Y2lvIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoxLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQxOTowMDowNiIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJjOTcxODI0OS1mZjc3LTQxNmUtOGYwZS00YjFiOWFmMzA0MmUiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxOTowMDowNiIsIlByb2plY3QiOnsiJGlkIjoiOCIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUHJvamVjdCwgU3dpc3NBY2FkZW1pYy5DaXRhdmkifX0seyIkaWQiOiI5IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiQ8Opc2FyIiwiTGFzdE5hbWUiOiJMb2V6YSBBbHRhbWlyYW5vIiwiTWlkZGxlTmFtZSI6IkFsYmVydG8iLCJQcm90ZWN0ZWQiOmZhbHNlLCJTZXgiOjIsIkNyZWF0ZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJDcmVhdGVkT24iOiIyMDIwLTExLTI0VDE5OjAxOjMwIiwiTW9kaWZpZWRCeSI6Il9Sb2PDrW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6ImE1MGQzYjYyLTIwMGEtNDIxMy1hN2U1LWY2NTM4YjVhNDEwNyIsIk1vZGlmaWVkT24iOiIyMDIwLTExLTI0VDE5OjAxOjMwIiwiUHJvamVjdCI6eyIkcmVmIjoiOCJ9fSx7IiRpZCI6IjEwIiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QZXJzb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiRmlyc3ROYW1lIjoiQWxlamFuZHJvIiwiTGFzdE5hbWUiOiJBbG1hesOhbiBaaW1lcm1hbiIsIlByb3RlY3RlZCI6ZmFsc2UsIlNleCI6MiwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMTk6MDI6MDMiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZjY1OTRlY2UtNjk4MS00YThkLWI3N2YtMmI0YjA5OTg4NzFjIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMTk6MDI6MDMiLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19LHsiJGlkIjoiMTEiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcnNvbiwgU3dpc3NBY2FkZW1pYy5DaXRhdmkiLCJGaXJzdE5hbWUiOiJWw61jdG9yIiwiTGFzdE5hbWUiOiJMw7NwZXogQWxjYXJheiIsIk1pZGRsZU5hbWUiOiJBbGZvbnNvIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoyLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQxOTowMjoyNiIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiI4ZDVkYjUxOS1hY2JiLTQ5ZjQtYjU3Zi03M2JjZjJhMThmYzYiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxOTowMjoyNiIsIlByb2plY3QiOnsiJHJlZiI6IjgifX0seyIkaWQiOiIxMiIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuUGVyc29uLCBTd2lzc0FjYWRlbWljLkNpdGF2aSIsIkZpcnN0TmFtZSI6Ikpvc8OpIiwiTGFzdE5hbWUiOiJDw6FyZGVuYXMgRG9tw61uZ3VleiIsIk1pZGRsZU5hbWUiOiJMdWlzIiwiUHJvdGVjdGVkIjpmYWxzZSwiU2V4IjoyLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQxOTowMjo0OSIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiJkMDY5YjM1OC0xMjkzLTQ4NjMtYWUzMS0xZjA1ZTJmNTBhM2EiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxOTowMjo0OSIsIlByb2plY3QiOnsiJHJlZiI6IjgifX1dLCJDaXRhdGlvbktleVVwZGF0ZVR5cGUiOjAsIkNvbGxhYm9yYXRvcnMiOltdLCJEYXRlIjoiMjMvMTEvMjAyMCIsIkVkaXRvcnMiOltdLCJFdmFsdWF0aW9uQ29tcGxleGl0eSI6MCwiRXZhbHVhdGlvblNvdXJjZVRleHRGb3JtYXQiOjAsIkdyb3VwcyI6W10sIkhhc0xhYmVsMSI6ZmFsc2UsIkhhc0xhYmVsMiI6ZmFsc2UsIktleXdvcmRzIjpbXSwiTG9jYXRpb25zIjpbeyIkaWQiOiIxMyIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuTG9jYXRpb24sIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiQWRkcmVzcyI6eyIkaWQiOiIxNCIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuTGlua2VkUmVzb3VyY2UsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiTGlua2VkUmVzb3VyY2VUeXBlIjo1LCJPcmlnaW5hbFN0cmluZyI6Imh0dHBzOi8vcmxlZS5pYmVyby5teC9pbmRleC5waHAvcmxlZS9hcnRpY2xlL3ZpZXcvOTYvMzY5IiwiVXJpU3RyaW5nIjoiaHR0cHM6Ly9ybGVlLmliZXJvLm14L2luZGV4LnBocC9ybGVlL2FydGljbGUvdmlldy85Ni8zNjkiLCJMaW5rZWRSZXNvdXJjZVN0YXR1cyI6OCwiUHJvcGVydGllcyI6eyIkaWQiOiIxNSIsIiR0eXBlIjoiU3dpc3NBY2FkZW1pYy5DaXRhdmkuTGlua2VkUmVzb3VyY2VQcm9wZXJ0aWVzLCBTd2lzc0FjYWRlbWljLkNpdGF2aSJ9LCJTeW5jRm9sZGVyVHlwZSI6MCwiSXNMb2NhbENsb3VkUHJvamVjdEZpbGVMaW5rIjpmYWxzZSwiSXNDbG91ZFJlc3RvcmUiOmZhbHNlLCJJc0Nsb3VkQ29weSI6ZmFsc2UsIkF0dGFjaG1lbnRGb2xkZXJXYXNJbkZhbGxiYWNrTW9kZSI6ZmFsc2V9LCJBbm5vdGF0aW9ucyI6W10sIkxvY2F0aW9uVHlwZSI6MCwiTWlycm9yc1JlZmVyZW5jZVByb3BlcnR5SWQiOjE1MSwiQ3JlYXRlZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIkNyZWF0ZWRPbiI6IjIwMjAtMTEtMjRUMDE6NTY6MzUiLCJNb2RpZmllZEJ5IjoiX1JvY8OtbyBDYWxkZXLDs24gR2FyY8OtYSIsIklkIjoiZmE4ZGU1NGYtNzA1NS00ZmZmLWFiZDktYjIzMDg5OGFkNzZhIiwiTW9kaWZpZWRPbiI6IjIwMjAtMTEtMjRUMDE6NTY6MzUiLCJQcm9qZWN0Ijp7IiRyZWYiOiI4In19XSwiTnVtYmVyIjoiTsO6bWVybyBFc3BlY2lhbCIsIk9ubGluZUFkZHJlc3MiOiJodHRwczovL3JsZWUuaWJlcm8ubXgvaW5kZXgucGhwL3JsZWUvYXJ0aWNsZS92aWV3Lzk2LzM2OSIsIk9yZ2FuaXphdGlvbnMiOltdLCJPdGhlcnNJbnZvbHZlZCI6W10sIlBhZ2VDb3VudCI6IjQ4IiwiUGFnZVJhbmdlIjoiPHNwPlxyXG4gIDxuPjQxPC9uPlxyXG4gIDxpbj50cnVlPC9pbj5cclxuICA8b3M+NDE8L29zPlxyXG4gIDxwcz40MTwvcHM+XHJcbjwvc3A+XHJcbjxlcD5cclxuICA8bj44ODwvbj5cclxuICA8aW4+dHJ1ZTwvaW4+XHJcbiAgPG9zPjg4PC9vcz5cclxuICA8cHM+ODg8L3BzPlxyXG48L2VwPlxyXG48b3M+NDEtODg8L29zPiIsIlBlcmlvZGljYWwiOnsiJGlkIjoiMTYiLCIkdHlwZSI6IlN3aXNzQWNhZGVtaWMuQ2l0YXZpLlBlcmlvZGljYWwsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiTmFtZSI6IlJMRUUgTnVldmEgRXBvY2EsIE3DqXhpY28iLCJQYWdpbmF0aW9uIjowLCJQcm90ZWN0ZWQiOmZhbHNlLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQxOTowNDozNiIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiI5OTdkZmQ5MC05OTdmLTQ2YTYtYWI1OC0wNWYyZmMxZDk1ODUiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxOTowNDozNiIsIlByb2plY3QiOnsiJHJlZiI6IjgifX0sIlB1Ymxpc2hlcnMiOlt7IiRpZCI6IjE3IiwiJHR5cGUiOiJTd2lzc0FjYWRlbWljLkNpdGF2aS5QdWJsaXNoZXIsIFN3aXNzQWNhZGVtaWMuQ2l0YXZpIiwiTmFtZSI6IlJMRUUgTnVldmEgRXBvY2EsIE3DqXhpY28iLCJQcm90ZWN0ZWQiOmZhbHNlLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQxOTowNDo1NiIsIk1vZGlmaWVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiSWQiOiI5NDU3N2ZmNC05M2U1LTRmOWItYTdkMS0wM2I2MDcwYjI3MTkiLCJNb2RpZmllZE9uIjoiMjAyMC0xMS0yNFQxOTowNDo1NiIsIlByb2plY3QiOnsiJHJlZiI6IjgifX1dLCJRdW90YXRpb25zIjpbXSwiUmF0aW5nIjozLCJSZWZlcmVuY2VUeXBlIjoiSm91cm5hbEFydGljbGUiLCJTaG9ydFRpdGxlIjoiQmFwdGlzdGEgTHVjaW8sIExvZXphIEFsdGFtaXJhbm8gZXQgYWwuIDIwMjAg4oCTIEVuY3VlcyB0YSBuYWNpb25hbCBhIGRvY2VudGVzIiwiU2hvcnRUaXRsZVVwZGF0ZVR5cGUiOjAsIlNvdXJjZU9mQmlibGlvZ3JhcGhpY0luZm9ybWF0aW9uIjoicmxlZS5pYmVyby5teCIsIlN0YXRpY0lkcyI6WyJjNzUzZmI4Mi01MDMyLTRjNzQtODM4NC04NWFlNWQyYmFhZjciXSwiVGFibGVPZkNvbnRlbnRzQ29tcGxleGl0eSI6MCwiVGFibGVPZkNvbnRlbnRzU291cmNlVGV4dEZvcm1hdCI6MCwiVGFza3MiOltdLCJUaXRsZSI6IkVuY3VlcyB0YSBuYWNpb25hbCBhIGRvY2VudGVzIGFudGUgZWwgQ292aWQtMTkgLiBSZXRvcyBwYXJhIGxhIGVkdWNhY2nDs24gYSBkaXN0YW5jaWEiLCJUcmFuc2xhdG9ycyI6W10sIlZvbHVtZSI6IjEiLCJZZWFyIjoiMjAyMCIsIlllYXJSZXNvbHZlZCI6IjIwMjAiLCJDcmVhdGVkQnkiOiJfUm9jw61vIENhbGRlcsOzbiBHYXJjw61hIiwiQ3JlYXRlZE9uIjoiMjAyMC0xMS0yNFQwMTo1NjozNSIsIk1vZGlmaWVkQnkiOiJfUm9jaW8gQ2FsZGVyw7NuIEdhcmPDrWEiLCJJZCI6IjdkNmQwN2YxLTA1MWEtNDI4Yi04ODliLWViNTg1MmM1OGQzYiIsIk1vZGlmaWVkT24iOiIyMDIxLTAyLTI4VDIwOjM0OjI4IiwiUHJvamVjdCI6eyIkcmVmIjoiOCJ9fSwiVXNlTnVtYmVyaW5nVHlwZU9mUGFyZW50RG9jdW1lbnQiOmZhbHNlfV0sIkZvcm1hdHRlZFRleHQiOnsiJGlkIjoiMTgiLCJDb3VudCI6MSwiVGV4dFVuaXRzIjpbeyIkaWQiOiIxOSIsIkZvbnRTdHlsZSI6eyIkaWQiOiIyMCIsIk5ldXRyYWwiOnRydWV9LCJSZWFkaW5nT3JkZXIiOjEsIlRleHQiOiJCYXB0aXN0YSBMdWNpbywgTG9lemEgQWx0YW1pcmFubywgQWxtYXrDoW4gWmltZXJtYW4sIEzDs3BleiBBbGNhcmF6IHkgQ8OhcmRlbmFzIERvbcOtbmd1ZXogKDIwMjAsIHAuwqA0MikuIn1dfSwiVGFnIjoiQ2l0YXZpUGxhY2Vob2xkZXIjMmNkMzA4NmMtOTYyMC00ZDhkLWI1MWYtMzkwNmFmOGE3YWU1IiwiVGV4dCI6IkJhcHRpc3RhIEx1Y2lvLCBMb2V6YSBBbHRhbWlyYW5vLCBBbG1hesOhbiBaaW1lcm1hbiwgTMOzcGV6IEFsY2FyYXogeSBDw6FyZGVuYXMgRG9tw61uZ3VleiAoMjAyMCwgcC7CoDQyKS4iLCJXQUlWZXJzaW9uIjoiNi43LjAuMCJ9}</w:instrText>
           </w:r>
           <w:r w:rsidRPr="00281B45">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -13480,70 +13398,70 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001F2A62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Debido a la rápida evolución de los contagios a escala nacional e internacional, la OMS elaboró un documento guía para la sanidad pública y desarrolló un plan estratégico de preparación y respuesta a la pandemia, que ofrece las orientaciones necesarias para la transición del estado generalizado de alarma a un estado normalizado (World Health Organization, 2020) y (Rodicio-García et al., 2020, p. 104).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7322D5FC" w14:textId="39EA565C" w:rsidR="00BE54A5" w:rsidRDefault="00BE54A5" w:rsidP="00BE54A5">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00D851CA">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:i/>
       </w:rPr>
       <w:t>Revista Electrónica del Desarrollo Humano para la Innovación Social         ISSN: 2448 - 7422</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FC8AEA60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Listaconnmeros5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C07A7AA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -13784,95 +13702,95 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="440106223">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1964311635">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1283615325">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1925725103">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1307053161">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1373385964">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="695930115">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1635911610">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="768309277">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1545216175">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1323123133">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B2667"/>
     <w:rsid w:val="00014536"/>
     <w:rsid w:val="00016A55"/>
     <w:rsid w:val="0003397A"/>
     <w:rsid w:val="000447C0"/>
     <w:rsid w:val="00046162"/>
     <w:rsid w:val="000512C7"/>
@@ -14014,50 +13932,51 @@
     <w:rsid w:val="007656E2"/>
     <w:rsid w:val="00780B59"/>
     <w:rsid w:val="00784C49"/>
     <w:rsid w:val="00794A8E"/>
     <w:rsid w:val="00795FD2"/>
     <w:rsid w:val="007A450A"/>
     <w:rsid w:val="007B3454"/>
     <w:rsid w:val="007B7574"/>
     <w:rsid w:val="007C4F54"/>
     <w:rsid w:val="007D0FAE"/>
     <w:rsid w:val="007E18C5"/>
     <w:rsid w:val="007F6CEE"/>
     <w:rsid w:val="00807B33"/>
     <w:rsid w:val="00814594"/>
     <w:rsid w:val="008175CF"/>
     <w:rsid w:val="00821124"/>
     <w:rsid w:val="008276D2"/>
     <w:rsid w:val="008326A4"/>
     <w:rsid w:val="00834ECB"/>
     <w:rsid w:val="00844BA7"/>
     <w:rsid w:val="00846D00"/>
     <w:rsid w:val="008543BC"/>
     <w:rsid w:val="008742EC"/>
     <w:rsid w:val="00876290"/>
     <w:rsid w:val="00895CD0"/>
+    <w:rsid w:val="008D0648"/>
     <w:rsid w:val="008E3948"/>
     <w:rsid w:val="008E48A5"/>
     <w:rsid w:val="008F277C"/>
     <w:rsid w:val="008F4C96"/>
     <w:rsid w:val="00911236"/>
     <w:rsid w:val="00920FDE"/>
     <w:rsid w:val="00920FEB"/>
     <w:rsid w:val="0092596E"/>
     <w:rsid w:val="00934335"/>
     <w:rsid w:val="00941ADC"/>
     <w:rsid w:val="009424CD"/>
     <w:rsid w:val="009517B4"/>
     <w:rsid w:val="009572B0"/>
     <w:rsid w:val="009740F7"/>
     <w:rsid w:val="00985AAF"/>
     <w:rsid w:val="00990738"/>
     <w:rsid w:val="00993D17"/>
     <w:rsid w:val="009D5316"/>
     <w:rsid w:val="009E08A9"/>
     <w:rsid w:val="009F3CC0"/>
     <w:rsid w:val="009F7CCF"/>
     <w:rsid w:val="00A047E6"/>
     <w:rsid w:val="00A166D1"/>
     <w:rsid w:val="00A232B3"/>
     <w:rsid w:val="00A453ED"/>
@@ -14091,126 +14010,128 @@
     <w:rsid w:val="00BB3369"/>
     <w:rsid w:val="00BC1132"/>
     <w:rsid w:val="00BC16AB"/>
     <w:rsid w:val="00BC341A"/>
     <w:rsid w:val="00BE54A5"/>
     <w:rsid w:val="00C02D32"/>
     <w:rsid w:val="00C168A0"/>
     <w:rsid w:val="00C36E2A"/>
     <w:rsid w:val="00C43F95"/>
     <w:rsid w:val="00C4577F"/>
     <w:rsid w:val="00C47392"/>
     <w:rsid w:val="00C47E53"/>
     <w:rsid w:val="00C501B2"/>
     <w:rsid w:val="00C63B7A"/>
     <w:rsid w:val="00C70F4E"/>
     <w:rsid w:val="00C71C66"/>
     <w:rsid w:val="00C74283"/>
     <w:rsid w:val="00C8134B"/>
     <w:rsid w:val="00C832A7"/>
     <w:rsid w:val="00CA384B"/>
     <w:rsid w:val="00CB042F"/>
     <w:rsid w:val="00CC4678"/>
     <w:rsid w:val="00CD0219"/>
     <w:rsid w:val="00CF2035"/>
     <w:rsid w:val="00CF7A76"/>
+    <w:rsid w:val="00D028CE"/>
     <w:rsid w:val="00D06B1E"/>
     <w:rsid w:val="00D12FAA"/>
     <w:rsid w:val="00D21CD5"/>
     <w:rsid w:val="00D31079"/>
     <w:rsid w:val="00D5488E"/>
     <w:rsid w:val="00D557AC"/>
     <w:rsid w:val="00D62C46"/>
     <w:rsid w:val="00D74D95"/>
     <w:rsid w:val="00D768D4"/>
     <w:rsid w:val="00D90F9D"/>
     <w:rsid w:val="00D9406E"/>
     <w:rsid w:val="00D94939"/>
     <w:rsid w:val="00DB34B6"/>
     <w:rsid w:val="00DE0E36"/>
     <w:rsid w:val="00DE409A"/>
     <w:rsid w:val="00E13B58"/>
     <w:rsid w:val="00E16DAF"/>
     <w:rsid w:val="00E244AD"/>
     <w:rsid w:val="00E27F00"/>
     <w:rsid w:val="00E5358C"/>
     <w:rsid w:val="00E54D03"/>
     <w:rsid w:val="00E75A08"/>
     <w:rsid w:val="00E8421E"/>
     <w:rsid w:val="00E963AF"/>
     <w:rsid w:val="00EA6C65"/>
     <w:rsid w:val="00EB3C52"/>
     <w:rsid w:val="00EB4DE3"/>
+    <w:rsid w:val="00EC2B07"/>
     <w:rsid w:val="00EF269D"/>
     <w:rsid w:val="00EF357B"/>
     <w:rsid w:val="00F0071F"/>
     <w:rsid w:val="00F03CCB"/>
     <w:rsid w:val="00F22DE5"/>
     <w:rsid w:val="00F27CB0"/>
     <w:rsid w:val="00F45ED3"/>
     <w:rsid w:val="00F51519"/>
     <w:rsid w:val="00F57157"/>
     <w:rsid w:val="00F86112"/>
     <w:rsid w:val="00F9041E"/>
     <w:rsid w:val="00FA7F40"/>
     <w:rsid w:val="00FC1182"/>
     <w:rsid w:val="00FC1FDA"/>
     <w:rsid w:val="00FC2161"/>
     <w:rsid w:val="00FF0B95"/>
     <w:rsid w:val="00FF4CD5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="58004402"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A3D380E6-0D17-4A62-A832-690831FB5893}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14774,51 +14695,50 @@
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00795FD2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
@@ -17343,51 +17263,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="MapadeldocumentoCar">
     <w:name w:val="Mapa del documento Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Mapadeldocumento"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00795FD2"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="nfasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00795FD2"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00795FD2"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculovisitado">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00795FD2"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodebloque">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
@@ -19083,51 +19003,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00652B48"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="368993975">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="419329596">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -19295,51 +19215,51 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{851D90BE-A1A7-4ADC-9828-8D1F72766ECB}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CE69A6" w:rsidRDefault="00CE69A6">
           <w:r w:rsidRPr="00205433">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
           </w:r>
         </w:p>
@@ -19618,147 +19538,150 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{19A7FAC8-D977-4AC4-B134-C29770904052}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E63BF9" w:rsidRDefault="00534F4F" w:rsidP="00534F4F">
           <w:pPr>
             <w:pStyle w:val="BAAF1E44B418479A8BD038EF336A872E"/>
           </w:pPr>
           <w:r w:rsidRPr="00205433">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
+  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CE69A6"/>
     <w:rsid w:val="0023470C"/>
     <w:rsid w:val="00534F4F"/>
     <w:rsid w:val="00824E7A"/>
     <w:rsid w:val="008612BD"/>
     <w:rsid w:val="00972C1B"/>
     <w:rsid w:val="0099216E"/>
     <w:rsid w:val="00B020D9"/>
     <w:rsid w:val="00CE69A6"/>
+    <w:rsid w:val="00D028CE"/>
     <w:rsid w:val="00E63BF9"/>
+    <w:rsid w:val="00EA2A90"/>
     <w:rsid w:val="00FB2904"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-MX" w:eastAsia="es-MX" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -20153,95 +20076,91 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00534F4F"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="391290004019474EB34EE86EEC3CB5DF">
     <w:name w:val="391290004019474EB34EE86EEC3CB5DF"/>
     <w:rsid w:val="00FB2904"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DBD4A1F65D14491B8EB0D97029872EC4">
-[...2 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="76E73CCB242E43E392566221775F1860">
     <w:name w:val="76E73CCB242E43E392566221775F1860"/>
     <w:rsid w:val="00FB2904"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B64394FED7D743F69C825A172B7813BA">
     <w:name w:val="B64394FED7D743F69C825A172B7813BA"/>
     <w:rsid w:val="00FB2904"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DC72133B825A4296AB2E5214335D912A">
     <w:name w:val="DC72133B825A4296AB2E5214335D912A"/>
     <w:rsid w:val="00FB2904"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5CF975A5AF1D41D296AFA13475E4DFA7">
     <w:name w:val="5CF975A5AF1D41D296AFA13475E4DFA7"/>
     <w:rsid w:val="00FB2904"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A59B32FF30594787B9F929BDCDD1CEE0">
     <w:name w:val="A59B32FF30594787B9F929BDCDD1CEE0"/>
     <w:rsid w:val="00FB2904"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8CCD20FA2EB44EBE9B3E7F0A23080BBD">
     <w:name w:val="8CCD20FA2EB44EBE9B3E7F0A23080BBD"/>
     <w:rsid w:val="00FB2904"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8218559181D54679A34DFA323D3D1483">
     <w:name w:val="8218559181D54679A34DFA323D3D1483"/>
     <w:rsid w:val="00FB2904"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A2275D8558CD4C639449B92337480027">
     <w:name w:val="A2275D8558CD4C639449B92337480027"/>
     <w:rsid w:val="00534F4F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BAAF1E44B418479A8BD038EF336A872E">
     <w:name w:val="BAAF1E44B418479A8BD038EF336A872E"/>
     <w:rsid w:val="00534F4F"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -20518,76 +20437,76 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57E1C48C-C497-4DF5-AE1D-F81CC70E249F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>15</Pages>
-[...1 lines deleted...]
-  <Characters>335038</Characters>
+  <Pages>16</Pages>
+  <Words>60920</Words>
+  <Characters>335064</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2791</Lines>
+  <Lines>2792</Lines>
   <Paragraphs>790</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>395164</CharactersWithSpaces>
+  <CharactersWithSpaces>395194</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rocio Calderon Garcia</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="CitaviDocumentProperty_8">
     <vt:lpwstr>CloudProjectKey=qqhtkxw25c6747kkrqj24pymgph6vjog1gr9n5dza8; ProjectName=COVID 2019-</vt:lpwstr>
   </property>